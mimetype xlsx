--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e524aa5226ebbf67eff2295a3a0bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd10fa667f08e9b5298d9dad98c462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477db2afc0ab4695996e75bacd38f653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39836bf0ef6f6594a3da35e979e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b700c78f32a1a071e8e679ecef9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d999f837c922985455a95bcacbc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07cf88cdf35bc792b361f520c81c347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f66869ee491272acc2407320e51d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3cf6d1f19afbd5b91619e02125729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682becb222cae82fe873e24d6d979ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c8a80f37b9eb74efc4b2f0daf392911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969806c2129e852e680b02b194007dd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e076480bd51d3efe3d40008ecb063313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a12c792cbae3e1b3517c1dbeee71814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178e10b05d4041f87e59c792c8537e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4cf3d00248ecdb3e889f897af8d1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138cb142258a86041e1cab366c27df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e561a5bd2361716eeb21aa27eae77018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa6fe36b3a2af35286aaf94a0951719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52406e726ea67ce9eb33879d11fb5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906683f75e7b2d555200452f19646121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f90645e5eaa46abe453460b6824322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86199b498f6a664f112f0df7bcf59c5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f58fc8b40ebf9d78f5a43bb47e828e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc3b4e1272af235c00800f72300fbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f82e412131dbb0c833492573ca6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76076c98b3ca06d95af5aba18964a26327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41570bb59c43ccf31d4d4f5f45ceb9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451345bf1af0c3cdd196854dc5ce79429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb27b05495ec29bbc9ffb406eb7a0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1573a2329487f1749e7406a1aa5ccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ac78dbbaecc3f116476fdebc1b0f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0575fa2379870baca10deec6062833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e741e05ca6d04a9f2742145f1129f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488de8f363df63d9ac1026b161274c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dac1d0f1900ad5b32d62b8c64c51ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277605a6f9409e8311defd39f103c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3e3cab415744dc455e6b27945b2b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed07e141ba2d4bb8e66bcb1cc4b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b33abc4f7b572851c7c78c9de1fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d55b62507dc5c356555c81962d1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b80481d54dbeb4bcc7371709eddd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2bb56b46b01d0df092be9a281534e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2e680f46312cdc3ecde00d903ac544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9b861359157fd7ecfc31e90e224145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643a10f94a19b2b13ab34c85e0837f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1333a4b44452c9d536ecfd6e3df5c0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b27d09943ecdd61c6597248aaf0d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886b767096ca10d26bcbdf89314f7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fb4c9e330b257cc08c455a9b278050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32d21d68de6d590ec3b68c9487a63a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8a5d228ae789781eb7522f907d0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a05c89d78e9971d948e304da56ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c32d832f28020681376873ec46797d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63744ba8957103e51a55863d5e28555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be244f8bf7d47fa173bdd2c2ccba3d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690190574903fbda13fa4beec78ad2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9470b18902e36e3ffb21afd139a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b8a1d6225bd14614cc16f8f0be8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d3f7ab2c7af9b9dc4b405e352a31660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7bbda588ba778c464aade5b4822e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a14af9b558052b49aaae0d0261c2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc8ab845ff26a5d5a1931b78dec4cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d5cea7b4ce489a358a8dfa203a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037939c55a1bacabb57d399a5220b9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202129da68fdec60d7fa252114c237666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b0e0bf3b130222a2da09b0e0f749267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f5c8d31ecea45fe3fcb98f25254b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778bb94b72c0b5a912b0f9b04cc188969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d20cd57b380373ede7e64d3745f3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d863c74a7ae00eeaea9d2211c8489971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542288dee153364dc5b9bfd475c9f4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9ca13283c6ceb98e1c07e46dea5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade90e961c62fc35bfa8c16e82442fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb18f9cb21821a070c6a1dd3a843475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d12ccd452978e4b9963ae77d11bfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171141b0718b34765467bea083102777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931395c7f6389752d86b34e8e7ff1b7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62bd56548fcec2b57c2974f992025d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49e5f6a9d1b1fbcdbe2363cae4fd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad367e5ce767ddf0925bb092e439b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558d57d92409d1ff02f9ed70239ca0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e9e95d33084b91de4724fdad158383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be28a8ec2211e20ae8d18a0eb46e4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5611f25c076eeeeda57a50eb00ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa9529167c097b665c90ee471335c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca54e3668f3e55e3da72e7d267c579a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497083a1e0e33346a893c0f9776204188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391de2abbf4b4284a3fb681791cdb6cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df7b80c3ebcc4bb2fd8dbcf84d4cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aabb84f6c1de6639c13c49fb7d85f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987c27cc8bea47a1352ccb390bac33292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d10884d8e214485ee2e626fae721b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9b50862a44fa01c3d134357a1bed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59e7fc64cddff41cb4f712001ed4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c01eb9b1d7035d4ed2f258a8e6f6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205dcf6c1c7367bf85d0ff56535bdee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a7083a5949f234c1164a8749e55198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae665818a28cedae9caf3e7a945f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87bb946d742c69a2354cf8510b760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afe691ec66517f1d1e3b4863066132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d9ffbd208ee5313e9ac0739cd4d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ba40f721c6fab88fdfe6df78f3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad99286f3f99dc9b6e78649cb7b8a04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a067e53c7107e68ed30d4c98faa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae754abe2f164975b32daae9729fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3ba502657df949b8088e144c2794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b221480b75f2750fa5a9aac6f804a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef526c38079ddbcbcf61dcce87173ace109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719db9f6d3edccb26fa637fa8f62d297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584ab8317919ea72fef71874361274111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621cd852f6aa54a1952a8bcf4ef302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2d0393954d55cec7b73965c6a1c17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349ded74173f8dc5c86e31e5a63a12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec12c9936f3d803ec12b5c9f66655115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7572d926f2d290fedbbb5f9cd465b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69babcd33ebd69fcff76795aead5055117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af604d3b9767c9f491e1b879172a14ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b394c4faf62e34a46301a02f60cfcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bdd3422d9c9263c44aa7c16a21925120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e73122253ed6783ea5f0f965335619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615474bbdb73598cd4e2461c6f7082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d0672ab28b972282acbeeadeb29d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a77cf88f7c3e0044350dc07aae64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e1408586bb69884bc3440798f54f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf42f9b12c8ae5372fff75f6aaf741126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5310a293ca3593b52c3e670cb939ecf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188a914a6cc35ecc77222f831e759c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d1f6b8029765cbcf701cd77220e5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d9f3027235b18dbfec3a6f7b4253130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a351fe23c1e6252df28915e922aef3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353bda702c96fefe6816cd22a3d77b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4cea138802d074eaf92f19d6042f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd27d3b35a848a816b96221836863134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406995300333ab1ce2462f0adc07be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b52d8891f9265688914633e2ad328d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5b7e9f95dc7706e0f14dea33b5a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb0f1a829a289bf6436217f2ad58d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d8f2e504cfcd03c0bf1032ca75d2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd359b65ef7a44f04052d5fc04197b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179351ec2cff157b792d5df2b01c519141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c084eb47c74c68e9178c3e7bf36de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed1a67f9965233cd9764f614330bb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5e3215ffe13ab0fdf2d694b39db8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b22973bce0397e0c28874c68f28d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73bd3024bfcb24a69c0a4c2d5f4b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cfbf77d2f73ab4c311fe7b66500cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00f042535ebbf9d3f6f0154a03d9c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f246bf399b7db125fe53cd509ed83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f146e3be178cff32d01df011f03e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f7c56bbd77c6f9fe3f390cf9403f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4be9cd54f67e1ab58a75d5eb245842152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d96fbae85392cc97e6e29fec4f076e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ad0d37194da98496bb01ff62f9f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075970c63afb728d6b0a962965f0a387155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281425d12033a96e7bf649d76687e6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc78584493acbbd8b707c226b4cdfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78bb9846e2b71354b9997148f27d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe2f4718d9c64855e8d20b1ef23fb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2855029d3afba06d6a6f5954bbf400160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43759332789218a0f66511c02abeec4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145890e36e48f1cf58a9fab781362c43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039e64dbfba065132641043734e499e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95994c6c8a4bfbccd97cb76b3fbc1d20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293ab27eedfb621b1414715d10c8a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b691c2d9f8d62a1978abfcb35d437166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8e8ad83ae79d79f391408910b455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2037c9d552aa5bea0f18ebcf3540703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9522d4e25eb0229927aa4ba70dda3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d99c6e77d77c4d70f02eb8018228170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1733f7738c72697dab5fd66221f12d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa852c411f684bc50aca03c7c4d9d25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439c5199ed2653e5d304a730523be4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ef0bb01b8ab96635eda46860c645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1523a367e78beec0c56a100ef1357d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a335e7fe2e46e81b66fbb4004abc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf330bae1f79659650ff1e12fa8748177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63de14dc4a5c640c8acbbba77fc71a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8811f1390e2125b9c208a44d86e5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162513f87d3fca12120b70484381f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89daa2e4e367e8d7ffc8d1ea7b04e67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654d8f6dc2bf2847e9b1637d908678e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4b1877ab1961a48c84568de2cb73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e88d8ece21a92a8c9a5c02910865184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a4bd0056b0c3a991894a7f0d6963c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def33779bbd02e25767852e0464c2d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910060e71efe575b64070e9fecc6d10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50090e5b432aa60f2d209e8ca8f8ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39040042ccad6b2719d92b3f4c8ed76d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29096a88aa4c2ade30b74bac3f3a028190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d41199a68051ed2e660c5b54381b79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e69c4cfbdaa9f975afe4f9822e5413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47386f57c29af786ae5eb0ca8fb48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093125df0604f557f6fbcad6bdf95aaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f8b89302b84684ba5adb74ff8898195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d50cc5aa6c69671ad469cb5a7bce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd38ab3c7ffda9a2a8f7d94e504cf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb690cf93ee44e2f5dc5313b67246e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa059ac1b7213e9268be857e993ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8adbbde53b5ce9c9963c61cb861342200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aa00a04ffb8dabbad57d707b693a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa9a6caaa1b38739781b71530fee8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d78856e1bb6a1d13c52fd0b4754e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1009f98d7b66dff4a4f217b90d00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54fe8b25582b50fca2dd3143b719ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b83510ec46f712e8fe830f3d27b75a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc67e59e844f403a2ae69b27dfc6a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738ba948bdbad6fa5dfc0d54608a87b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b77caf798b462ba1f61633a006405209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b367b067665f4694bf39bbdfaeb1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdc795cdba21fe17b1579ae848ce92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7460d16dfb3294e443ff6aea9396bfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec31b42fcceeb0bbeab46ffe1b819c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111b8bb9de821efc60cdeb300d76e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ea925ea10e791d65b604c0d7cc30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515a3db0ff45847cf442615adaf213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dcceb30180562574d97ad09de5df7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960abc10bfaaa1f11cac6b22ed4478218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182981eb71d2c57e49a6654dc1b7d597219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa59e1d78fc756446fa5be366f3bdf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54fcef39afd00ff091b999b35064d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f52f2e6c6b8d738459ef22e17a35d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b1b3561067767354cecc10c04f15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36585037417b5ed5889a8ac02415130224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d66fcec7f47d37c6af9c05ba89502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14072b9ca91d94a91013a277afc41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7973da2b5f54de51be30e0ce4ba51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b87a4390488bd1bc2b4c201a292ca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f8bfd67dc0efb7f058576406355a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b464ed515d0cfc9a51cb4c0ed7de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288fa0e3adac1c56e078dacd14b3f8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e5c29938171599100573b9b332ffb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa24ca692f1afce37c0332877874d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee319e2a1c26010cc8f433d588e9e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885e5a08a1eb6a817d70823dc1d9e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d7990ec1bd3cd736ba4b8e8e9cd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e003fe6dbcd2ea7c3fc407d7f1fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bfb2e0111c9d41274e363fb474846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a2f8d22775bb51604ab0f76ee4bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c01c08d001b40cd4cbb54e43d3d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b681773e661abd8b9d06d4ebe38bc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75192e458f236461dde79558d46ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b10fb3684df5532eb97e04b829ea3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f9a905133adf7b2522d39a0a0cd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891cc3d787ece56c1fd24b47cf3f91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b2b721315630b1a52dacd44fa563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115780258fb7c2e37f507e6dbd7b69cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348bd5ef7e1d45abf19426cf20b26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdfa9cf1dd599c2eeeaf4912c412ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911e798aa66518912cbd1454a4d1bbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36dc5a23093055fd2dc2a6091be94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b2ed4adb517bf26267dadc7dda8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef4f783ef2c9a36608a48958cb85d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1a7a1bdf96ff05bee1552d30fc4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaac9731ccc301fc0b628546b09e4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb30f90b89b5c6feaf725a53b49a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb618019728ef367fc78c591189b5923257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee67afe203c6146d7c7c785e4ac1c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92b54ca74bf812f842f15f6c1da4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664586933a169038d06190e7559c7e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75181fd9f713999ab379339bb99b7b7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3795447116c72d73775f185352988262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26fc4b5e426c54f07f1c0593cd583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35189dac9c5fad8f6833c14b1d575264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb41c0c74a956de58e00c3f050383265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5d513a6b5198c0c5d4031b44317a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab8f708e4da7287710c3858c7bc84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1079113504eba500025687233194268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b304b02d47f8f4d0f54b45b1f5d8de8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4148e368dd1f936f07527482e1913270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea208eaf62bd4dbec949bbd36d8485b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b471deb7613ae9342f71daa26399a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497bae2665afc8af55b9fdfbca72d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4264a5be7f960234bd23e35b0db027274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778090493b97d84e1484034dc2313dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18dfb32dc29185abb8e253b58bfc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1e43cc6e1fcc2ed97bd0aa4127fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c376762e15112d377549fb81820ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb636ea6652375d17efea4be89457279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7349468615ccbeb14870ef3f39ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c49848fc59b39fa53c761c1be558d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8bc123f2f7a7d336b9a16dfb6d713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900819aea7f61b0d76166fdbb246e1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62792ac340c953851b13327a2f152f59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03655e1eaa1c74453c00511c0902d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462bbb785b1caa3ee49a0640ded075c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11dd4fbfc1638b0829f5335c4d4ae6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6843fac95a4e5a772c2edff5675b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac712eb5761d9840bcafff2765ee26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b9f1482ed89dd36c629922e162f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b5a3463ced7b42823eead3ec67d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd26d7621c7c18604736eacb337e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b3e5be7321b7b01cd81268cad266d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5196389c60c4c308905677487405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf13a0a993559e75a7909d7d6a099d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87f122997642a14a5d4e14a9e293d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b70f3e5e46cf5170cd2a4999eed41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac3dffa2e6acc108614345dce3d04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9e0f55d80d77eb29f6f707167229299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a32a37d59c4327f7bcca70ca1699300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ecad5d6cf7285c6d8cfcff88a7485301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4f8a1e2d0712757e8e1a895b89327302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0cf1977550de3f37fea69cca5f5d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342354a370480820853f670be99b96a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16272923b517de4260fcc08ee947fae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a57d41d5c709545ac207b09b4a113306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec792a04a63e3958f2ee928d63ede18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd87635d3a0cb506592bcc9278f7a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05190921330fe5e7ad8d99573c1e6bed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717034334fe4afe8a64793c89e003180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28189eda5c1d7bf065e2b065e734620f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a650a468022f6e64cae151955ea6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178ca27f4c3606f06b3b01b9c1f83c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade58af26cdd4814828c26b90c641a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d03ca2227d035b40310b84517693315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24659e5d634e98bffdd5e5f1e370c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a52af48d61d8ddffd759eb6ed32c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c36260a2bdf7c17b1b98638536a01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584e3fed86999272d008d8ae4284fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae4a08c22de2e513a7e63364a9e8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef19e520b2b1e429b4fd3f1f21cf05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c9d2f538f4d96c8aae4f35a1c6f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13ce536f5c29c2b0cf800178cbce1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6db565d8475b1b28e2ab9420adcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5b96fdd73a28e349886b87f2eef0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb470384cb269b887e45aef3cf272326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3941be57d9cf5c7f8908e4c217b2bd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426e50e7ff387dae7c4582220285c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd5c1f82e59488fe938d8e6675ceed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b2c43cc07b4ff59e8e13c39df722330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd81a46a9cc0502fccc7f257bb703a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5303cf65a134a38e0bb5220c37091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2a7b3bdb6ee340536bcfb0b4f0bf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785b587aab1916ff3693f6be8b4fc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3f64ce838aa8fbf1f62d0540a82f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90e7d557eea1333439009b969ec70f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730edf55daf92faa2fee8a65f6b49df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b86883a938472c5cd21a44b916e6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224fc0078be76ff155d6b3fedabfc6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f27ca978a58047d037c9fcb7f3c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7a475c100796ef9de832a5ace734341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49a90422482094a30d9c815ee4676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88621e71d34f1beeb82ec1fd57bc1df4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d420306638aa4ef307a5f8eba4c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc3446c4e880c881fabf792b81dc1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89993e2272198763771bcf489c5e0b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25e60d21488f310db71b2c5c7b9e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1ed0aec9944076593ac6e94805be1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cdef2c06e1ebab26d5022bbc9409a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c319bd2fdd74cebedc5e132813d1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758661a2f364093c00f29baf36f3185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c69cec982d0c7ce8944963fb6098352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf71f012095caab0f58d2b26822b3a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce02e74fa375c0c10d7e950200bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9688b86a34967c87b8eea3b787cd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c9ec39aa46385d052debab497fbea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730a831b4398526b5ea7203bc49e664357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e1f4da5c465d88af4c7c2c024caa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a1b409eab598b2b869f5e52b5b1a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a00a194bcda6eed475c5c878c4fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b58c5f8d1e98eb693712d22ca06c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cbaff9e1e66a232495a1c234ae05f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63781010ecd106729616e431a470ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d718b9dce0bbe27baf65e91f48ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25978e2fb78ac6e9cdb1e438baa7a776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4340f5c3567314a617e8016e869f05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4a4b947bc47d1d0a0cf7d8dea7a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d68da0a137d445b488542a8ede8de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91ae503df7158a54e1d1a7f00bd80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240047720625315a1d1e7886238679f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4aef24dea68036f0a447a0b2fa00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be444167401729d5696a8e59e0f3e38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd9658f05f01a931a08d16d6b39195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fc65090d5232cebc17155a212e22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a5b83afe99a36c6dc2bcc3b986a98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609bf0358bbefc4b102e6dd9a492363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da879cc153ccf9b8eca80cf1fcf720377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adae0e83f2978267de5def5a1c40c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e412dc25f683f4ba8b5dc85acb846f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e23b116cd40408b150e694291b80d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8c336f56200e5881f970347fb562381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c7e945d088d2587e021e645daac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79614433449070b495b34c36c4300dd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9983e8188d4d09fcffcddbd1fbd6ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66378aa7443758b0aa8703e34d62aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786f516810cd0e38ebbc1e2f73d727386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e86dac198308bd509a7757c330528387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574b3c333e6d2b959da987914335f18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c7cbb5d83367865c475533ce66fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72666d03c0c41b7dce5f970c5160b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e9db8e6f95baffab49d4d1aac712a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485eee389404a80a13afaa1e2c3b3b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc832ccd769e212bd2c0e0f8fc81a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332cb728ddd41afbe0ec2f818ef463394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45e93d8b0168e045c8cc6f271637e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead00bfe6b2c583f3ea6da189a1df2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b622709a0fb2962b6fc88b1dea68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc22c764dfa23f9317d2da8e1e1595398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b14f7b20031d7cbf7b9b953860a85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ce3be02b141bf5ba5b5d8014607fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9900050911ceef22bab367789a442401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb3b3038aea63a8f20f117b66d121402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e6aee8acdcabc8d9569b91ddf45e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377650f38b4e77012fb56e0341eb0cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828c9acd4a020cf9920a484c4ced56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5916343f166c675ffa1c82ba1fad9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14293a2ad12bfb205096a652f9318f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e2308699b20eddb28c6e42bb61de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516bd70c34e36b74b837b4d578999e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64374e2d157ddca0f279bbbc8194a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fb156f8dc1305550ff4d7ba357f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51fc95888e2d6a666d078e427926d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f134e849a90db6a059b51b1fc76840d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d0995427fcce4f608af3d00c5d32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f6268b052e4b1c1757f87f806dcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0bb224b74be1a3fd50fa43433490416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563631e5fe1f1eaf2ce2ae3815f3fa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba26a2d57e87ab669a642a83f0d40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf56e2d89a0907be1f68206449a9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9cc2a9c85ba5090fb63eef712b639420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946047fa649236ab709479b2625059e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46502886f01b7a2b3cbdb7a3cc9e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe0e334bd1aaf808c938d553ee1fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204e9342b4398e1f17e49b40208ec6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79df8ea3b4cc629862e3adebb21a1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a670ae75ea967fdcadcd52c9ee712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e7e911c90a5e1f9884eb01eea68c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa05e357dd2c631d1d0bce0fe355b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ee46878eb906af2bdbb5ac78e2ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df6163d950e4a84b1dc433bb447b8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984760a240822c0c9a8199968f45d70f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e63633168a26bced60eaa919ff6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67696cf54a0484e7fe93f7d67d0a025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ba913789d512becd32f7ca1c476d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5df1f01370bbcbd7bd3ceb7edf33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931294d95e047d44e4a5c5349096867d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b15881be5605e8bb1f6e97e69df3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896630178ee942569a6e8d33d1b88d10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56166df76aa8594984dce8ff0810e641439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682de06a0c61f6b8b73d8e299d5436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8b7718fff7f86d67413d84b133c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4decceef621cb2bc88c51c4bb2eff89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e876d8e12dbee61870b2c85e4383bb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab69c99660b81c49e201a955ea8a45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907202907f4993b8ae76fe35e46ed3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa592f24c3e8245508f726415b6ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceded619427afb9aadd189dc295e85b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9bdd02fef8a86c29c62afbe994645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24d1f9c612ebd41a2796c3c8c0f53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93c58268c936681f26ee571787806450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f05526c8fdec881c6d7bade88d9c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4f691b480f1b78e24016cc903ec7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac27cb2047d818610cf8d8aa34861d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c473400c47e3fa0dc268d98b4168ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aaea9e853df4f381f3046d1c1bda3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14641edb3009feab7644dcad1e7908456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb870b0d3c791c00ed323c59270e90f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908de706d84d612ef00388349fc81fb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ff01b3d29176dab1b9a4f176927ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e207db47761f8ce0c6257e3d62c41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3584ea6fa4d72a5f24cf01f88473461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b20d889fcd892412501c00ab510a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d77023d4f0b18cbd78023cbe8960b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6150ce8f05e20ade4d6cd91bd658e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187ba8376f540a1742e2d0553be9dbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dda954aa4abc2ddd2d3d18c9cffad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43cdc498ae95229a85aacacb72575467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3d7fa26a8d832bdb9b7579b0d679468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd01d58d8656a76de0135f9e64d291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a418d37358f2c58287fbaa63538bea8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88ce1c9cd2be28d33a8cadb9ef724471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891f853fea0b0e95d16372d80846b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b64461e6f1e5c622867792e11191473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666d81f0663d2e5ad6f0f68b271c2b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003720ef3400f0c7b86350a14e8905475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f1b1e58ccff8ec05e3492e87ce9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c732935452fcf864e23fd7f091c287477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52a490e4e06647ddff90dc31c16435478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726867eea4f55b6f1a10afcace7ae579479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd859244b5c4863d1a48976bee824480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c9f0dd9e6bb0c32624c78f5584877481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6002bbd3d6a75c9eddeca27fa7db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b58258771a20539ee945b7bf0be5a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8933579861a0921b580af46bede2a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783df61678378c48153adea6c5aa85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f98901f99d95002b1a7238b317b516486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f7f8c60e9544f4a477d962b17e549487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe123961929e2c7a7d80f76aef6c41b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5302503edb8a79d82d5d2cec3ce5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac0e5d3056f456b63c7bbc0e88130a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0beb898c01f06a83fcafaa5d840057491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d95a82944b18a921b42c74298146f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e2bc2668b6ad64cd22da3466f21d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4504981e276f93561df84d37a6e55e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b195b9cd84085647448a8d6ab904495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6759106b5e243db249d2dc749ef2d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466d36ce08d7a1c52f57b7fb56ff03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f31eaa80a7ba06e2907e411886b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495dc624dea4026ac48584bc983bded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e0b6ea59247090d397d41bff66e00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370466846fd76fb0412635f48434f4e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf07e02f7e918a386d7cf9f2061fd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99773fdd8dde0e4fdcacd9e41dde4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60496a941feede3e1fbadca568a7f52b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277edd401ece07774a8fe00dcc4248f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c9aef64c10a48b11096ed6176d629506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c005131590ae4bddaec79abc946d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238852d7eacc78ed9873bac4a45e71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b76d057206666d76e147ba2cd386509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc3a008aff94ffd4529dfa75b697d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb20d1550bd3eea9577187ad1406ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf7d52742f22d1b9a5e77edf01282d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae388120bc3b56a5c39a22318ceac1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bb52fc67479e0fa476138b5f6482f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c7fad16ecf4cd988d768c379d0a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc88a06934d062231394c17702e9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e84a83318d4e39ce7442d11d50063517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f2b71847b4d3618779595b10278e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac5c9f1cbf62ea9295d43099d9d880519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84edeff348dd068f3ab0fbd2ac1df62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576242388a5167a386cea94b24578a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a69439e15be1036a0d42110c9fca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c56e27ec4277f304e3145ac07f98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d836f70710c373c06e3bb7ba96a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35d6242e2ae0e0e7b5a61d62a7cecb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed591a80bca8763041869b17505762a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada2a5a2c2c7bf14d97327a8475fc89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0e4cb398b47a05b25be57c23f4f26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20136e0a796e2b5770d913ef47c84a68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9631ff338d0e60d55a2bc3df6883a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55c642a1435ccc5e5a065396edddc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9780f2ae3a0e55cf6c9884e7da14f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7705a2a225be220dfdadc9cb3c9ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec8cfc39e779426526f3fe790d7a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b57e5235573658a2c880350a70625535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f09580af7d18782c2c6c95858eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de064f8711736138ac322c8700a90dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dccc9fb4b7a39546f22f92a32a3c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a43212f535aabc863b18579323a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04483d5414d3af06125adde71d2af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe732a9779001f89b9e6a2e97ced28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3233b52b128d807f5c3fddaf45fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a08ace05ea9ff224142b302536ae06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb105464dab2a50ce65432d7de386a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5140644b0347d721906f71cc2ff5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ce51409b86ed68daf17a327e1a95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec2e6d3776c595b988fd001e1f27f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee89487a5e1dc5ac0748192cc737cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c956cc7517d6989a14e0ea0599fb16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e503883e3a8e79f6acb8a57cd0e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414c9087f7c450dee69d34dbe7b8588551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e30a57500bf404a2d7884ffd99d4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7074ea7c91b7395ec3b91eb9f2ee7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a320e7692ac08ef4ad4a0f377de64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b574e97bb7bf0fe32847364cee7cbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b1fbeb4587f31d639850ca9b18665556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e1d6a8dd984c0309febc9b0fbc434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db204850274110d57384a77ea8d3e830558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085ac101bbdef254dfcc3593f65677559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b8df77c4878f006a0ea815bdb914560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce001a3d09d40d1b6153421c38fab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de70169bc67f6bd3dd1183c5d1ab9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162721150cacf42f281433ad5a6f5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61193275e409302c18d81506d85534ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf87650b4951896bc39d09d38d0b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b6ee4ac7abe01d2d958030b68cce9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576bedd8fa4bcb2b8fcaa261c258b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccaaf704126c54ff53c6c5692763f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d25eb62e83787c0f27840fc595271569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df722400ae50d235df112be1f2cd44e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175b65f144431ac267bd550358a449571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd9294f7720b129b481d2e800a6d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d8a0cc7bb03e09268ca2a54ca572573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973c8ad6fc9c30bfd12eb8417a34f0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46838f7fc2d33288da33350e48bac2da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f41ec894b14cc023e9413a8fcc74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20fe6d0d8871f0d4a3a38d0d11f11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043263314d5bb17f845f83c5c3803a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ea54c17a3ca6835a419b2a435227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4421f7a0ac680dc20262a32de0bec6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0730ee5a9d2d60f2780dfde0cc4c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf2af1c1d7384aada4e65e7a97aa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420a5ec6e63cacd7b73f17ffb07e49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298a1a7d05b080d5589eabf4915bde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4430ed22449cdec6693037c987a13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baf08484ed4a6ca079d4a36bd8261b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8907b13c2910f23ff6387dbf9518587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4869dc0453a0fd5c788e473417a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63ec31bc7a510a258b12f3a5f0ffb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6aefc4dceb5d6c691405becbc85a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8628e4754c9fa5e64d0ab2269decaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c17c45b842101f3481517aa64e1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f2ff187b8a7d13ed61392b321ad8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4036d387fead9eda63165374bd4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8109883a4e76c8f1792d747506d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fad3e60c3e3dba7fadd86c943a2f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ba4cf477f1b72c748b768a0d3fa1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3fe786a7f816c0cb690aab133440a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f3223fec1a35a89ad50acb1861c63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb4d08ab80ce27fa294d0664025c45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3750f1cefc1dd144ae2833585ec525601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465711deafa90e81f7c50515ec93554602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076db21f4d666cd27a6f90295fc55a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb67c5b15b6853867b2cd54fba19ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966200e48d00db9092e00e6f095b39d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9616cbf0ec2087fb4f23dba36aa44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb32198d70246876152439ed45d68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf88d5697ae19fc6cd1c53354412f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2824984c472eae9ca25680f1ad308609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660181c97cc80b157c47686ca9ad9247610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1eed5963ec934102848389c6eac52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63bf4f1f2794c7ba48381f3e0eb7dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d237bab2b376788147c302fda2d25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34587fce1ebeede0f575aac5129cef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cda7349ef1aa068a091d5c0358665615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24d11cd744f04ab0f59b6d220a2de7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e71c516a6d66f54769cc842912354617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0abd5068812f595e153068f4ce5a58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac3d66cd75ded6d96af2ef775919d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2279c60206ffdf12cbec4cc47801620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f84b96b7831bcc15a68f9e978b8b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121510d95eaf4279cd0974e3350f4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dffcd65317a7042d41b2ef4b85298d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadeb2f3d9b4fcbb76b9a20c8977df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b3bef2324464efec5af81e3bc128625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116debf219c72a03c764cbfcdebc347626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d8b4610def65f85b522d3e736dd41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743839e331d813c1949eb5f43a71ffad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197995d49d37b867ed8bb004b0d11970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222159d6aed009c2f137f13b5b6d05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e68ed29e63b6057b47ba9973177b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a59d132d1db9ed4ebc4535f12a7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c5da7cf254bb8a204a8ba9016161633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3686c63358279cc87b15d2035c302634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac96a75870871f1e935bd135c704f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951797bf0f46020029c5cd6778d272fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59015168ea76ed67b0a6a32eb6924f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc3570bfe4644083491b757e31cfdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401736ed0ea4f363aec62de0c2a4249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e594bb0922b043bec7408b86a002640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae335522a694afd4cd286c593a7b6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612231cad0f3e6ff21cb58cfd6c333f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e07a86c21a5acbf8ce0e1ce0029bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e35fe9e62effa08b9c2cd0d57246644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db955b114d76c61fd916c81c2624449645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584aaa39ea0474c751ff87378754ebe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b86dc29da1ce644a445ba04f007ef3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328ac66c2ba7618f9a5a611d69e7a26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce53cb79fc2bf81ae3ca1b48f66f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28528e1efe6a6d7fb94f5885aade66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9113e2f994608aa6e39edc15d7dda73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c920c7aa5b3c04d75139bef64983652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8c1b3767f12a8c3cedf014c3c9f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898572ddaccacc84d39a962db28c29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f261fea9ed64e14445bb14885e8494655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9702b63dd97906ae68a9e58bad4259656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76f871a6a34b2f12403168700b250657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf8ef14a8b37a53a188c0ab5515ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f5ba39a90a099739b9b1f278e02e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed2c61fe298f079cda8bbaea4cd38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed728d8e85b3ff97f999d14e15695430661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e19e291fdd27af6077a7e171fd1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f64f7befa32756ee0a0744264440bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ad41b97b6899d407413ad7bf52ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef713eb9b3af2457070b991b0c43c7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc48e330dc479ebea1e64abcf3088d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c48d5b2a74f9536bc69c58dfad397667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b69f05901b28e342158312150ab8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee242ccd33a3d67bd80e7055095598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd91a7069b5e3ea0159c11d71f3df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761ccd17d05d8a78285d3431a483f1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261992c681c5d0653f4d60cb37a89ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa208d332116d6d2329e7394f9936673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e71527b1d5a6ef61ee94f4db7ee2d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b1ef29e50194dbfd01d172e408e44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537fe73b4414d83e2ec187cb4d752f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf5456a257e4a1600997b817f524c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d038b6f6adf7fde957913a4bdcbca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe32b3470d4eaf202a039097057d65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d18b8589aae6b27337100e7c3fb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5140af70c94b8b364760148b3ffd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da357f847c5d61450e2872ff22601682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997e21eb0948f370683e13fa36164f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c75f889fbb497e796ee85bd451edb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b311d5c13dd8a5e05a567f87c77200d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531e14e04d12d1a14c24b96311ab44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929f172100af8f12f47e4875725515687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74eaadcd333ada5c2ccded3805861c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda920e0f1801a2cb331dfe23f58008689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6240d7ed9ac42b3f3639e7319c294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad3536bcad44527b4b461f9301da7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809aef8f0c7eb1ad712265227e8d62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128209d2b2a7ce0d9912bb157e71919693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b42a2e50a3c0a8d8ab8c66837e909694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32913841d6747618527a495f79af55d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163303d733f877306b11a14524a6e59d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5e4a60879caf6f30a3615ae99415697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4c7178de44a5659e1896b07d2c816698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d573a714f2b9cc27fde5c7edf12efc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90be133ddb5155b5fe3c98a869a5cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb5d1110f980451a31db863aa6411701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f85c8f586d9778f5930e0ae22b76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c6a3ef413c9d680ca3f392c2fe2bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93ea44beb00aef98a213420fae7f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de93bf338c4b8afd20323b6212df7c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9beeb9f3e3192d90dab863f2aaeaf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f49821ff2ca9d8f6078fc28e8faa2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6216d839eb7778c646b4dd6c9b19b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2691e31243aed7dc544fd365e02a62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb9a81b737fba3554ce9afed61dc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fef87db3b553212bd0ceaf42bfa0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c2ab106bee3eaa4a22dfc5d206cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b4cdf11670da36aef4131cf703e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6353b755fb218b30cda43905b466e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06256487d96688f360e410871777f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f985ca1954ea2fc12c07aa3c8127e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f01eb346ea29c3ec27b1e26bb6fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fc6cb066468db1ef8451155ce1e91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ebdcc277a9fea6a271b099ae891b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29183641132815ed0f438e8998d0dc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea545d0056c11038a2734b24e2bbfd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e69905f67e6d1df068b8e860bf0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ed8fd2bf2ee676d35799dd29e527723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a405805b6a85f81a55f5feb8da22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c54c0989e3216ee0f06812530f94d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4238c8eefee71c7f809d459a7980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31105c8c6accc69ef597490c72e0b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b68e96bfc1fee25137e107c001c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb183583f85e196da4a7d531a8fc6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787e04690bf402f6d0303116f05c87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b9291c8f031524a27716614edfb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81552433ca73b80ef699bc10de7831f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a3a4eb9a7b6e958f2d75805284d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe672938b46595070a8df5c848e2fff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219185dccf5964221bac1f8e3add449735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a92e17406e428c6210f7f84b83c546736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f7610700ff10ac1d6ba406d165b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473496455dedd57239affb64d6b908ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6f72b0a8d1141bfdfaa886fe2e09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e772ed6c9b3f8c929c81f22ca99a2fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde9f4839e9570cb63442655ee9113741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4856a5f5465adf3dda1917f73d67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8939f566335824816b51405e250e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b182e0c88df39a6f8b50131760b87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ed6e3b4bd572e945d25ebd7be409745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7223cebd934acd18630b683cfc14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab41df7dacfd257976368318c5cfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98577099196bc8b361916f349bc0e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74961e83a13b93e01b5931a47d4f1d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b492219899aaa501f114a2e08ba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9ccd5c9fee16b5e39bf3ea86bc7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f15764d585f75c7a3d34f47304b9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a54aeb173f473475ba3dbc1aff0cba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d072791c484f866b2db98beed53078754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f585bf8e7540d000e2163ce75470755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a9259749ba0e490e958c244af5f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064df7d86cdf04d38ff039b439acd90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ecf3ded804407d8c1cac2b7696beb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac3fb94fd9e031691b39dbc41d1e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69228b04a1d415e41e972efabb16f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51e126171a3a0d4bcf4e718b5eb8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78632b5bb1024e9f1de451129fd52c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781b42e0b0afb39fe67d3d7e9bdd954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a74ef9c233b7df8c01d0b6d5264b0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a912a4c83f40ee0f085a14d8959208a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a484df5d3f896c26bc49629ec857d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa074584e5d229c6ae328a5315dad78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03903401e37f6c333d5962cb4a35d819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f042956333c2a5f0e332901c0721e8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15708439a4ce752e0374e5761a26f20911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f44cef600386d4d52a0420d818a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca96258ffc4473c8023b49c06d016e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f163b814d8bee2e8e9a75735049db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b3e8d4cb8227633f85b0174fe901e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65bd9f4e9f11aeba9bfdb44d93503316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa7b2862ebaf5ab65e1a8b608eea817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84fc45fda64dc0652592db713d543d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182752e48a951983e4943127621bd4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c23e1c0610f414d80a4dd4640e5e1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fade5271e3353438cbce7306d393321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca01c3b07c47ba6d999755da6e399622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113fe1d54c47a6501cd6768cad249623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170951aee139f8256edd2b1e1be076d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040115438ad34e82966828df9f6ed3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75d4f3c2676ca378171f4507a8c0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529922d5acf955d24f8cb77acf6a29727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee640a3ff2893ee026b4928b48e4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b727a2f5945ff71c50d9e5c20ad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031f58ea3b233e7dabbeaddc864b67130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb27ca78920e557fa97293a48618ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e53b8ce7be072e263f17fa9e6d1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558975b13c3c47489b91ff41aae43b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9f985c60e0c24e870ca592b359cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcd3a4066fe245571ad9e2c4bae64c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb81308d872d4bd4826de4a7010c62036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3a8eb56f4d9f70d3f5d4542acd5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa00b373c4edbe24d20237128af4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab15339c08bab8d7b94b4a043aaaff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c83c86058ab5184347b1f2bb8db0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ffece1d8f6df422d77154736bd9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ba1c2c7bd5845082eb735347139242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9243da08b64652c5b25e1d0fb6c16d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1cb7cd0a3332522c9f067b54157f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2e3fa13f1ab5f98161f5f3c56c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62b7d0cc2b5c0a45d244533d1bab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668d4dc89a129b250502f03c4243d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd08ec872b46660cb1067872fcccff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a54e9272180ba53cfb5ff59f02c9f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d2a2964071072edfd5232e5f530550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac91ecc83c85e5b99bcfdf9f21d2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81109de8990a3c0087ddfbec62cd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db75bd391523bc585cda57af1b2df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c407132bfdeae31bafa641b682f9db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0e446beca932c7e4b6721ffb95aa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed0d5f5939136aefc78d425ecebd2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a729213bceb20c177800f228d83857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7109d3f1c6000c90e92c36531b463e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07855eacb620d6ff84a143d417c6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b4bd9c4ae99ad65d07cf672177af160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b73fad28d1c811fd293d60500a96761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da29a91b3289801c51fa49a4ee152762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0bfa902fd5980686ad37f85fbeb8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f16a20ca4ab0d41205dcb4821dbd9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f33f8c1ab88097753d14b93d1d55e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cbc7ef9d98afb398f56b3f1de1b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3ecef0b9502f8c5dfc7c0084cb4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470f238b5b52b39b170db71e4f122468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77a0431cfabd329eda59a18a592ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565bde56d05ecf523ea81f7c1979b1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1efeefa242397f4325652b539cec6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568f5d4ef1f384508aae7d293adbda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07046f248f6b871e6533ff08748f2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029165ca0b6a3a5ce65703a7be796e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d6e2af7c74f89093924b5bf9947475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d4380c0cdbac5d9e8b0415dd977be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744aec8d9b457cd73cf3d79c26590677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f40bd1068fa607c5c063ab0a042578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e213056bc95fa8c39341541a3e0e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e5eba3c9d1c2b8d0364994b2fcc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a804b89bbe60a87be2529f2fa2f78f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09111621002d93bfaba8116bd8524cec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc227b010ec01d0d6df40d47a0ceaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d59e235096754b555be69bfad27be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305c5c2003fab75edfb980bc1a6704085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6fc432ec170a419b896aef33cf3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659186d300e4a96f13957cf2322c9c8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c38461df0481355d176c35764830e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376ebb785dc953ccabcb8c7d2b1cb0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300391d3cee020bfde8472471b8865d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc637ade8b7c988998f4cb536485db691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d03b53ad4325ddf05450212279d06392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2417f236a91b12a8ea1f1f1c6a2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a022ff937e24a689051ef1bf80efc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b745ec0cae27b46034581052393595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10494e7559b95f8ef2ff567d35c916a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a87b68cd97aae0ae0fcccc21926c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b1fc42c01fd36e926ff42a29d53598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee668b16eba7309b9e04dcf744e89499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f022a0f8b992017a4035f8147f221da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a15d077e6858a5760b3755b9e93a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63bde992beacd45f03f6fdb646620f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef38bd8c3b74a248739028fa6c0f5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad7a782fae59c3086d6972bae7251104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef5ff114f9c027e40117446ebd5db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484045586130979c422c94e9d56c73a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2ae8ae6894bc7204f1097020fd68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60419fc3f74115666b87d24e6ab3f110108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e766aebeaa7c35ff4de1aeee6d8b368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf2b8fe7d6a851fc211e44614a560110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9096b741463515acd516c2958d434111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6661c377951c54a91171342f579378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67baf6eae695d1fc33c48b346a82ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3050ccfe80db7285bcb650d718a33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0140c5c5584f893f0eb3706031d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22115a70ef95aa3168a7ffea253c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42569250c35e0fff55b5038b68fdad4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4515f37c67232ccaf9c2b796aec9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f6657339b06f8d5f280cbc870803119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c22589f4ccf2270a98c50e8be6ad27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786c430e30da4f38f263eef5b887fd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0307b7628d1a41c3e946e59f67824c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723d1626d43febde85979492b82d8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964621a780529df9997f4557e845d43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f730c26946cc360e7d5df7970f634125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0abc1c85547f57061e6de21872e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97af890ea74bb2e72fe1e8ea8eaec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe2f36988d28ca4a09165eed4a3e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7120830a2a76071fe4dbe61ee753f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fec8a9defb89585945f70629e881e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018cc65f7c6bc2fe540020146d84da2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce52626b7b6d98af496b182a34d3f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a960eabd03c68f1bdf4a2be8f74dd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8bd661ad942f2201f1b0f87edb42d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b1e1d9f19bacfc3949a339fe9bbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010aecb6a26c3f08a1631feb88db2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d315abef6cacd25b0c06727691fc90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416474c87f801a0cdd5c9e5900e759138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6bb55bfd8c7476e563d4491669b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f793ee939fc38893c85c310db997540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5845206c5d8638e92a7d763931718141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c833a58dcaf8a9a520fb35274a2fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c2eccc05d2688fd0f6d5fc0b666fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f0a993c3eb888996cb73b03c5c61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2fa91c5aa426bfbfb77e14d92c25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93026dd883d9b1057715485c8f00d747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab1151646526dad4c73710144cb84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06076473fb99f294b8a2b16d275a6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af15341dccbf3b2831dca6456099841149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e937238c71b9fbcee3ad08d59a3c7e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43544f388110ec4219e025fd67fc8d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c815f9a00bf2b46d105943f1479990f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa33cc303504c47adb460bd2e7c9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c6e5ff8581c09e78286450224099d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649c2af14982867f685e144b30f6e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26271e39adbebb178533c6fc23664e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d0526db9669b03388365eae92b73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fcd9616fde59ecce6154d8822d09c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e111ba107a5a59bc3a622251312719159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed786e6b34213402ad6dd431f9bbc677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022b2123a48bafa919f958e3331563161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc475d991401dadbaef0910e2e222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1ad30012087b56ac5ee8d7baf8815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d0f0cc94f3381e66f326313b7092e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4520f29f040f3df63eecfcf95b1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741409ba73b951c44b40fe41c16a699e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b756ba297d962a1de0eeb22b31730c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88a69e9b8c990c6db9e4d2bc3a47f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d666f6b8656a10892839fe02cae0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cfac976ccb0e7fb6840120e7d259170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa2f805ba2c53f768a8617f45e7449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeada02b204851b93b46351fb9782828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d895c199ae3090f649d47956535fe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59985b44d16c810e7876113d7be2a7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dac9be64b395caa2df6ded2e25d284175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed85ad099cdabf0e79a3735543d26f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f2c53be5200140cbf2b49daeef22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4f8985e5ef1730a819329c328835178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c359737702828a21ba270d94a2acd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ebfc62145daa79b650331ea1b36e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b298b3449a60d39d24923917608b2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75014f594543887a507fdc8bcd961b59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d61e82ddb3a3bd77b8f2eaf4da50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0999884cef75a8762161c4ff835f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91890d1fa900634b1c95914981cf8c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bcfbef2c5a5579485a239421d36ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9e57578629b4f368a2dbee1ea0b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5104d9841889247b2f83c82ae88c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6abdd27c1a051e60d9b46d23c0413189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72785f9b735f4886f0ebcf291190b74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c90cd7eca2f5b93fc58b52067edd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a731f04aa000015327149f553c6eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90780b2d01c21304a2d612abb0fdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4db9e76f9e678b2a47f3644cc186194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d61e736f93471353a10447b3fa9fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38177fb24269130e01e4ec0ae34a6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5e85f9f6af5c6412a98ced0fd4a90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe50892bfb0a352d78e36baa5bfb566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53325fec4cbe7341de951be03492092199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb727b15cb9a979ab8f398b828bc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca02e8a2297d5c1cf42c567c455ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c268b73e10b7ea92cc626166a0f42c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468b0e88a69f3977112a5bff134d897203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12813f82a3b6147d6fd5f9fe659b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd098600c642dfc0293ea02fe57cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac46a80a316da88870fc924d5d30d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756cedf96303cdd4a1c2986d21a11e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce28b22eb6d1852443d293a72c118208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d01a25368e2584903820ed51d143ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb65d8e85710144cc6305feb71837a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba500a42fdb2576b4b330944061cb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e10c81c1b5cdf71c5a8a6c6402344212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3090121c58c18b95f28a86301d5c7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebb5ec449f991810a77a6f8356c63d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df748257db27bc39c9afd7dd05be667215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa69fb07483c307431c1518b54f141a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a02a3949d67225d53566fa09b1e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da30ad1023aa3be669b6737998fb48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09be621405a856f6351b2de358149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc31e4bd31b4cc7d192dcad20dd241220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9c36bbc380b33d35565e904a4dcb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106bf89e22db5736f29c3dd028385a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577af44a38189364c883597d74dd029223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a31f85a6533031fe8acd770c89e04e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f524d68ad67966aad93674f7c79c19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9033bad5fcfaa70df1c7131ce163a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8fc0b65d3ac16824bfb8d39a38852227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e679d66750d59e871c15fc9e60b1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03969251aaaedfc50f95d21577599249229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19162f3f9c9df8e1938419551056b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ae369d8fae7e13a1481e61845ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c2924950d657d62fd9be3bfa63c75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37a71ec88b9c04f7180dfe4dc7346233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d70e5327146c9f645e50a10700eeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43fac393a0abf0c8753512aa0012aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00d2676068e9b09d1cc671ddd187e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb2626b740dbe3ce2848c6b80e18c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3f217ed717be1776d8b3d3056c071238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9580d27a36d63f3393418ce327c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31dbdd5535142e144cf0b3a7cf62a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a195292b5ab52d2998d31cf17989241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb286b20ff16ca8d125fc59626b2ae15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc1c4d6347e158f8b46d4d8ec080a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f1c6044b3a1374a6a425ee955465244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6f8586465ffe0901c44b25fb992b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000518ce5163abc4f82959d3316a212a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7b7edd065123db05e9bdc4321c19f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d77216b3b9c7cc973e8646f90af2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e09fa36e22729db5809399d8cf32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683bf6bd7f4183e4f6aeff460a3b11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde375b7c751acba86e75a1aad96dd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf073b7e09fa8e2f2ef08e068bf294252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83e40f86cac71f220ae26aa1b2c88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309886695f5087c352239a5f15f757b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac96421e86cffbb801adf76d6e2aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9a3a1ec503315d87079600e9bb50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39360b04bab57ee1e6fd7905f0dbf9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0468e07b9159590906a629a0ec34d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371feeb00c3a0bcc4b35fe20c55bc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ee58f05cd64baae5b0d41897fce4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073522ae98a0425294c20e202e02e20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954e9d7d624f65f62779f548d062c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97401d8ad9a732039f6d4ec2781f8dfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a53c9056850daab064338721df3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af32714647eba546552c175da14b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d00042b23d78b4faeea29400263a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c219d5d39f914017b6bf67578c9e54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddd1233188a5f2cc26cb632e334ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb0e04534b72d54d470842a71a20a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce354f34755989a70b2ea2d0f5c81e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe394dac4811b543b53da8d5f83c6a4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a6435318b887f4577e63c56d27923272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232806e68937d4624702c9b076ff964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a3b07f443fba263b6058698d43c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f858e7993aff205e03753980626bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b87ec7444b2dd0c6a545edfd3d7f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba2dbaa188044e2a4f31b5b5ec648b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02c213e272155d74e55f086201ea7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00585fcd4ac8b27291d925dd62d3acd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3721f9a885686c4cdd7d62f891acf4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d43896d9c7015af14ba72ee78eb91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c57d9276784a459daa639951010d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7431d32e08e16023040ba1894fff7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a13c3fcde61140a6cf213840cab98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda32859ac7d05b833941e063a1ed8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36136667fb9f1eadbd103aca4c52486286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ffd29e1538b07cfd65f9fa4ee55d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3929f41df12a8600181ca9a1b92b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62122999805a8bf92f81c66e1fd46a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b4a453ecf973501622796f7d7d09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a494b79b549b858ba263051e1e208291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b561c621793b1e33da4fda6222355d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3527a5c0c57af05c7f97e4312df6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac02c09ef25a010c1ef5fb646325ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a4bd10a9c03ba09da6e5af44ce2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f75ef8b4b913b88d7021eee1cd83e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0424caf88569ca06f3584a34807fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d021999d08fb8d39b327bb32b30388298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349ab4435a2180287b58524d4d00bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb5417120105f69bc9c50a328f2aab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0583c50e4ddf646c33d0a87e0546d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed516b870d0cda7b9473c66360fe1c3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfb9df87ba2d72c072d96c1b72a5e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8740fab700e2b292064d5f8612f79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aadf2a2fa741f8a0255d58390b834305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1c261bee5873ba704a0e3ae84bdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd143ee7a339827044c4ad12807cbd27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae58fe75b4e66987bc8b13a278199a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa5d07c79a138a05100aa2facb29b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c654e1bce1e75bbb530a292c7e68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba822227c893dca9ce46418906ac18c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b92d17e39458bb1b26b42061d007312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f68147fd693d251f3ef2c57038651313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938c5267c0242ebba049dede6227952314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6eacbb7183ec4e24dc9337c5fd05e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5c4cfa064273c6541ba0e35f9a1ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125a77720aab7025ca8d8a94d7c1569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38acfba64f81a98c662d0a175e9176318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a8de3289848a68cde8b885946bcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be80952ba2c13ed060ee2aae989b34f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f3a62969e6fe028848c1ef66ea6f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85bb8401789a08261bb30191a1ac8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b2dcf8de7f0530780b90cb7077bbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe7cd1ca0707c07e7d0eaf0216276f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3e33e7b65df30a42fffd0eb60aa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d0fda11353bd4b44c9205038cda9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe3ea4c87090b9829a37deed223f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa2d4d2705f757afc842d60541fdac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24138f8d3eded6a31428e653e191750e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881befd6e32c37d86b75227d2502e8e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec01ebab4115dbf582a37aa2618308331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcff2c3c941d35273007b8e7af6d3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255d25ceaa16ab28de39eb2a7eaaab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d5ef18d4900e1feb4748cf2457fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6384e4ea80a2751d70d034f710b581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577ee693f54f38d79a2cd38faf2483336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7ae8bba2b69daf5c9bf24e3307d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13524998cf456fc058444c3798e7583338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca52d4501faca967653894e96ac40b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71da94eb4db990b164d651a2b83a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c3df1fc218889d92fc3483b3e107341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463be6128915100fddb9e8effa8aeee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce1f8afdfc3c213e44defc012f235d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f4d099f593c8f782f53b3648cae9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a1402b05a1137f4a4f40b9337a3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3535c0abc5ed7f309f3c2da017437e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792e677308c4b70c565c78b4ceae88b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a1d621fd710ca99401c29c4d6a98d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f406404794111a1e05fe0c4da725349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b79ce6adf7a02bdad796101a5206350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65017c807841a9ea3bdf35764d603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd507952c621de204f78039d4e9dbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584cd8a3309df9b1ceb925cc7f51d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b61fd547ff5e6b8bd82e58f36f0d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63e6f27e985bb8adb8d683ce16260355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8507339eb3b127836c9e683a23f882356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc794df3da9076c3daab4c9e4695e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b8f6bcc295f3dc9b9d7b4c4bcaf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c2130ab0528b3014b438acd67de0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad077af290be3408a78ef16a6c2fded1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66350d067026af7041bcfbf3d723a3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a2d58d1fb19175e042c19bd21ab2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30d3ee0f3be1d7f409c3f7a066d5d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76435e0dfd474bd42c885fcead8ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db57f87b5eb97e099abc8c3e90474365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63779f7903efb95a7ed84808ab1120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3e967df7337aa4e6c264ec621a04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685b12b3088c669f2ac51b518cc564e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be746105c24d8146e8fb23fee4dcf32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef83ba91137ecf38434e710e5e094e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94cf85cafb4aefc3c07d4d63deb32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d6c749c594755cd462b77c5e0bdd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe647ad5bc439bc6d1eee8f9da6ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa7862c01852f5a0533cd6733452d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1815dda72b0c0d2d95f3cdfe7c02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6af32b976a7f758e29c1dfa64e840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c371a1f61bd2ec837964f674bcfc55d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf8cc576df398784f8c96902b4ccd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c7c86f8c42f6e09e0d8ca78b54279379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247da67f7c31344be5a0e324735ba94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ad8f39fd088790134560119b52fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8206cf09a773bbdf112edf32ff0fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140adbe6a1733e000cd932c2e7f0e20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a339377b7f5b05c9c942873793c5eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824bfce1b4914ef77874e1e35cdd2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d5f102069e742aac42f52a494beb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2efe70cdd318a1066ba7dccbc886c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949fb5df9841232b06626cce01d3380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca0cceb444301b0a7d8d3e085ea2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344d059907611043acecdf80994369390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc637eeefd8406bc6cbd32dcfc863391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd975ea810e3872b6a06be4211743e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e083f56ba826c9ff30b8a7b6d4c38d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d47145705b4de28de4e1b9b68ff6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a94e50d47818b2961640159edba8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953bd632de0892db33bb6d28d47940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e031e7915f21e329455a454e3888c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41b2b41d05ec8dbebead81fb8a819398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5405bc5882fc139e6829671f4c8098399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c21cc69070fa47d5e1f7ca3ffc79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eea3eb70b5a125e709c1c83bc85d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050131ccd0c2377df58d93c149509fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11313a935d147f6844c966402c0ff8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7ae26abdf67f37fb3b4d7b952367404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231952edb78ca69b4489e9120b4deb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1326b6ae1c659eccb935b686727cdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66f8d2e4dcd465b118b9adec6c4b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff7d79db46a96a8201612ae4737094408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8fc4ffd70c0b10cd949e0ca50bdee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906f6fcd18bb176623556ab2662af5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26445590287aa607140988a856bec9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4e412a6ef0cb3fe10922cba65468e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf467227b30a2231a936f28b19eb56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4196935fced004345c1b2f76da6c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed95a648585983e9cc978ed3cadf06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a196d0918c8305fff4f5c4dbe2607b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550488330b3c37212e4899492442f414417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9dc5f6c3982b36b3eea0453657e76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646a0e6333ed9497e50f95151a7b1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702fa6eddf005eaf0997fefa87f9e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb9b8398bf38169919433df6c899d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856660c94b552d7f38f3cd2cbf8a64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c76d10743348cdec5e967579dbefa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af295978ecfb4a3ee29af3600930dd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db995172170bbfe4faf27a6a52c1cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc3902066586691b8e873f699c4504426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc425fb6ba75d31ff0a76e031dd89003427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76733892d804f3b02131fc7e09c3392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fbc954878ce7f069aca80efa9c8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c201a087d37f8f16a180eb8f2f8b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8790820c23e875ce9a1be72637fcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf48d49ed8981e55830f6984a47e6d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb619b231ecc94f8c2966a77fc3de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be856e5349111040c8f8eadc126da5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cf155d1d84b66fd9063e3716f880435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca04aa386a7065ef29d6ee007245b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974fc76043fb7890f5574c74256870a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87dcb4c438f9fd748a233e7246057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bbae8f2a5f13081140da19b1752d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385714d034a702a8752e428b9378f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0f6027625671d67b835696b7e980441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880de095e39c44da70512721d2fda9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf485b849d4a21b6e3b60d70c6d723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7983267a92ab0430fed3141bf210444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e90aa6eb7400f239dcf3328357aa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf76fa5aae53a27ec081cb7a617ffc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d189523be948edd0728bb53936fb18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07817e0c4ec09d02df38a0395f98bb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e282acdd203b6039abf47af85c3cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eca4dc98bc63dcb179bb4f579d465450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e610f97d25cf92c17076b483a06e4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb994eb946906981cc8026943c9dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99cc62fcee1a114cb67f1a4e6ec13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235be67927d91717cc28509a018d5e7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca594103249c3fc4e1da3229a004f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668611585eb4af2f5cca457d400598f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0282ab924e2d061c2dc14917a360a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028a2e443e769094dec365ba8e46dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bd8e7a8e5c4f4e31c6c85c587553c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567bc9772d7fe12a87ab8db6c9a9870460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a727187bc37b451b5f682fa5a04a28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883451b117fab4fd878fe26dc8f65a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d45dbddf4197cc540faa1b09c3fe2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1bb43a74511d4c9b2e656659b6be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef06fdba380f322a587bbac6ea23caa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577c144d36b16908b20613a50e115a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e271bcb6f4fc072fae252c1673c8d9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82937c0a4d996cb375125045893854a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789dcb3c3a054e2ee184d973bf556c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f23ae9640cd433609b8b7cd16994470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6485fdfafe9fa8e8639ab006e533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5822e3cb60cb1aa0df0b07347bce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d482c25c862b7ab1e9a203a49abca1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b323b44b693e73994271bb36413113474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d1f49dcc2976976add5c54a554d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc837638cfe7f24314daaab9c964bed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded70343f6bb63417fe3c58a1311edf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7a33a8d22367cac7873e1835fee2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7fbee7ec8ab307a8dfd35e20f8ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e426256814aba3fc39bb43374f385480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4429c0c222919b6bad8ca24297c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4179f31aabb73baa6bb143dd1e07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ebd28a016d27acb44597fb26cf76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f11dcead49d4dfda966661dd7239c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba1e1b797a9448e2ac103b88098cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9fde96d90ea8d7aae72acd91a9ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72245201a8cc66033346fb17656893e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce55587f9567a1e86822e919d597cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ae43861e6d0837ab1a596434f171489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5695cc99e5d9f565dba21fc8d2b654490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628cfdab473020d36721e49b5d55737491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927ded29df91201bbefc26a6b579e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b7d39cb8dfe5256f28b52098d222493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2207bd77b3c970682899dd3edf483494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da61a40835a4cd27ede7a999b67d5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89357d3863863869f8fa10855cd0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92285fac0d6604e19b424ac35fcaae9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486e376de1437e08aac44f04a58c9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50dc715dc2c21488f6952297e4ece9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fbea5991ef044b6a7cc0de990ba45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836184bf5485929c70b818cb7bd3b256501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0cba2884258e3623a0fa723d6054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded9d8d6f2b1e368e84bd62310073e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d82665a561b0203dcf0414df8bcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20aa38d0d55e6892dd3baa0310e1cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb257cd049fb4dc8dc7d9c62b4c2f38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042737b6eaacd6d87e83c336e2c88dfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61defa55f870e90df15eb75e2e37c08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d8c8823ef57748dc37952303679e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9263057d253ec7eab6ff430b9bf9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccafa9ed7ef5f97bd7db0dbd1f1d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697864a7f93842e8bca9e85b586dc6bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b7bd311789ea2190fb4a4c99554dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f7ed28aefcd5c1c4e200117eea975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143a5a01451e217818926fef91164b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67669035a25fa46d524cc47f1215e71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dadbc0b5383f69978b28f60c1606fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644c44ddfd4fd29d62cad4c7f7f2c6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268a164e5949038aa9598e3688a65bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc42abd92beabd1ce9c12054697f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853350ef40813a2e26d13b7c197240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec63603dcb19ebdfdf415a8e897e2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415d9a272906080ae9fe162e2c5486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302037badb6ef9dbf757e0b78b4af0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ffcd70b97c47a6891633cd724e07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319d2e4c2241d01421832a9d5c27b12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918abcc7454adab220fd30b5323860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a413dc61c619839eb83f8241f872af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a8e4e40340f7d60a8d634ecbf8b5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cfc34e52ba4daca5dcbd05873d1af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa5c9a02c85d1c9894b426979c77e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87ab8603c551461baf1f24e703400532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c89a0a1768ed3aef03e3159c6edcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f69b78cc978810905fce9feeadddb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca016987a1e96a6555be56801f1eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ebd398f636db1a125858631b133a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa99e3e83d70092ee6e5279e18ef754537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a6bf78a6bc77feba784a5bf6888d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8fb6748931fc2e4f331644c2c9591539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a735c9788818593cf356cb85f0648540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae9b652d4e44e3994044f813a42ec6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dba77da1b3c38a103f99d30cb9a52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b92f715cd617cfe59f89db8ea407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b05b49d3cceeb5206022317aaab119544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1892da5635123622db20b8113403545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8436a5ffdf4a394d5c00647824ece4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab99f25ad9a8384cc9d13384f2782a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec94b0adc043e46be488a2dcba250b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d5d5c6c84fb1a6a7a8dd049236626549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e347ef33ffac72283acc4845fef3279550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3260e99eaf0e3cfc87cfc137174f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab1283f7b597efd41b1101c415cd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55f7a9e8025da008c395f2f5c3211553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc252e1415c5a4f09233c528926a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e8d52b53564a4e88441c4c95932f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bcbe91a39b0921a0d4a68a80a4a9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77bd4af157c09280ac590653958b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce8ff60cedee21e06e08575271f5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad5478a7b9c284013512c697b75855559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c37b800c58ab33e48819544ffc65d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5bd9fd8d03da7a0a8a6930a2db94d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb05b227e9df9c8ae88d9c31643280562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f31d3a985d70403059b2a1a55ef47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489fb58c5458989f23cfd9e602e7cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda061e000d936168fa29cfe51ebec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa8291e0756aa7da858de95ce8281566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7932afcc1860b759d355f1c20b8555e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f782b96b83de03744470d8aa6caf13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ded7b43d47764e8779edfa9d8a5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154ebe3971d9ff9d9907bf24c0409df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e4756db894382619bffb6ac75823571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6472e1ea880e640b8b91ea76fc99d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f4944d8a0ffc8ad347666424adad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952849e61a96794030fc1cecaf6d112574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15283d7d7703a747a07dcdbb1fb0ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d004833a83527ec8d6f8913f67a65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77bf4e181eacf10efd117f17ecde2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5260d57aea3702a9ba5c8a2ea0f8d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914e1c87c5f39c020ff7afad04c90c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ac68d10480a218d9ca346b13a7c74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5e25d8b6089ea8a2d99d2b17288f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cec693c784851575dbca95640aa6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab254f37d690c2d105c40668840c8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63167cb82dac75b9e342c5d6469bf1b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2263fc985fd6301d6e9018ac73f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f862d8200a95c14b7651c0e3a6cb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8c7ae209fbdd20574c5dd721312e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d7c73b1aa1e67f40f17449ffb48db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5207b2e9974f25d948514a54ceb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeeca7e6e126796e85958df36af4f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9593ab28b7236ade8945707e9a3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88c2265c2e94b8c12300824f12d6de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b0a0f3cbea85ce5fa93ca856af818593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc8b636b3bc5a8b7f7fd5b951bd10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664568ff6de32409e7cd89bd230460595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6849a7e040fe7b5e8f877702627f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033e366f60b06e7c086ac61b8c3c69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a83a387fa6dc826f082f55219367598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3989db78b0796c77dc4d1a5d5318eb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d016f2bdaab9b9cd69244bac4266600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f54a9305da3fb656417160e3ff97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164e8edc1f6cb0dbfab29a838ef153602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca61530cfdc0b1815601be58d2a289603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ec8628c75f19e5941287e701ee9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cbc2522b8083ec2818f1df578bbe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5037609a420923894d73625ab10a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce5a72a9aa467b327c263900228e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11406507fef3c8951987f1894bd1e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127609bf6c49e5dc2d190bc14ab394d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880815b0615b503d7a867f3102416b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121856c59d176e1d50e97266799fde7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e75a62fcbe93e8e10635f9e28718612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05c1d313a7aabfd1c57ff7603a376613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f4035e612d833a009e69371e9040d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e548cb9d6ad7ae8af737b956302bd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360e88f8dd6c69b119ac881a3718ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634df6fd93df82b35c5e28e955759c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3f03384c2342c2b2c96196cdd21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247760a156f4c07af6e732d77bf436619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8986eb8c2eee9313b06b8c5e740f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169ebf2c1ba2d73d0fd1f8cde6d976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32bef006d57744039c9ac4d384692622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf67114321159324776d0c91927a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e557bc06f182cfc7ea9d45a584c61c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0d4aaeb5af5ad8c69f057a10dbf4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf531b868f697056aa699996145fb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c15512b577a600ab1ba7b7c5596c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9821de558dd9742d307c9728719189628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f8d8dc12d05af0fdbd2edb4131b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3576e0ac30702d153f58e4a636f41f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596fefe7711bc7927d5d116c8e0b5bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa09b2a5f150216464c4929cbcf96d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55dcd944be3a9e2e8613cb3fd5be9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d96cddbe1ac2393a23834eba5917634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341f14149938acf26355595bb44b1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea1a9051f77cab150ccaf4bce21c29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d322c8ab852f977f0d092c66cd09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c46cf2bc8796aea37391e6f84ff2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675240b30402a99c2562126119df542639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a6aeec5d74b728023dd410400383640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebac8af6b1dc179896e4fd413fb7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761baafb6d884acc3c48d5bca6ada72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6313538f529e32c78e66a9417297643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f58cdb9a0e04224a0f1f45e1efd45f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cf4ee41b9cf8c6c8be2009d82780a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa8d3f4a9ca335c8700220b492ac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c758afcd823ed2393ab18d46d01e9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0821559cf36c07932926d0ecd6f40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e954a949eaff57f15e1967f39066bf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f46c3dd5ec83c7ef3e314d2b5407e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914e859ec00d48d4b17847240c6395651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44d3bae3a448857e54811dd58a8a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c8e550cbe0561c2a74a948d2bc85b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde859cc567fd6e939fa93fd1ec9a41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2fa629cc33675f4b573c97ccf6f02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982179fe5b82e7a70afa284fa20358e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c4da560750115e3c57797849a3207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35608b0f7a1ee204b7ea013d85855ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25a3c4f94b1fb1697838491453e95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48574091e1c8ddc72f579d0eaed683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75648b31149d186cdf5ee61c9100824661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe84db9ed315e4525197ba5d3534b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f36a217b5aff04046f3942b1abed15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139be9126c720564364bf3c0073b05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9c9fdb4f54bdf7b0fa6d46ac5ec4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cfeadca232645839eae6dacff2955666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527468cef58d14f22068bd3d3cc1315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6b82383d34cc6828ecd40aaaff414668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c640622b081eff227807f5b967be436669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaccfa9b1dbd24a8e49ce749c9cf24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a23afe7c6cf5d79187c6eb82d07fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6416a8e321512879cc533387fdad6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbe42d4c5e966a49b1a12559e03af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f719b24f9bdb9714cd57cd90a861ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3f28d993726a8f2d093f0697f404675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22344b6d7d3dc02de836ec7991e9eb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19ada1e66aa548d74b9b604847b1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65206c412bee07bac51d2b6de9e765c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477619f6e42ffd05f348884f710c58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3c04ff278993322307d4cce5a687a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a7aede44ee70f1cae184eb10b92d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448d5bdac81e235bfbc37385d6e102682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a706c1f00c5aa05a03bdc8fdb3e86a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fa4bded674069f308128935e96156684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142d6334b6b81b20d1fa089984dcf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aa504b8c498ffd5e3755e8384e9b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08422a2246a1f12428e5cfba6b4b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8c8de53474ca9e330aff57387f9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14e380d6ea3c774329899688738e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c23bbe6f269cf946c8673449865ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9a56580ae7406239ab0fb1945d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee482266877053412461517e6bf73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4fe7bae3012bea2e45fc155aa6196693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae822b6b210128f6f868c466e3d7fc32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3bb8b29844e57d895a117b698e3b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93cdd803b8cbcda21b346e46846c0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d4497cd5176577183a99faba957b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33982e87c048830f85408cacf487df8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f83cdb2c8f4412880be1342759a6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bdf0737390d7c317c9cef1a484c4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17e6d92e439c0dc48db93d4fa5f42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68330bba7bc55497604abd0612cbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558682cbb159e9f5e7c3e6ba2b613e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9c303b691a35b1e88a25479f52c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc787a4521fad4b7494f0b161288b38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2e6734a43351ff9fea2fd82fd53d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472656d4a386b8b9a16edd24254e422707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f72dff7915d56e356d8536354d7d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295e5c538410ff21c847fa632e122c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078fbca1c2a509033e5dd5af9455d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c70509a79a9a5d3f1fbb459a267e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecaa290609c08a9d1495fc0292e2b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1187415750971ee1593e836db6f5a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69ac3c60c8fd2137798d8aed6a9e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ae95e753610abf2cf9f10eada258715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c087da05f5b8dbde15b619d03c751d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bce536582434d2e607cc37dc62aa54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74748a1057df11937ccce46b1e0aa5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624701c161e103234b57b8e529a9429c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41be838f95d5b4f0cd97135ab5ae80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82145a5fb0a85279d9f3ddcbce074e90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe29e1546e97855532eaa8287dc7aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0ff85cca44d3d84fa3cee7fd28e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b7c7dfe3ae122fb12935b54fd2e4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1cb0fd99d6f57446ce1adaa4344c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484aa77337985546089857395f656d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f1a3c05bbf9220b59b45aa748fdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7ea25b9157a411a2dec07fd5ac13b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f8b7d3a04f1137d626682c96b36c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7dac81db6748134bec95a2284d53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4249a3a05fb34b994f95f198ac1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f0337d01defb7e88a6c7f7d4d8f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51dbf63425a312229f2d2eade9ef9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896329e820ff26dea08d9558b921fb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4baff155d70969e8979e2710ff564735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066c0346912b552460f34835402fc29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f8e9abe212d349ebe0404f23bb21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d1a481b05a84bb067c874f579b64e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21cdd735b3cd38e6591595ea017013739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538b1d38f11e802ea30ea7d558e3ffd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd1d95d269908e5e97e8d0e049e1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374651111801cca05cdf0a464aa8d1ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb274f746b68aea6d60483b07ed3d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a8cd26264ca4ae13f94c0de02f357744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053891a848bbb240e7aeed081f4edea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180bfb42c605febd843ace9ab52699746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a447d246682a9e30924893ffd63fa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7eafcdee662b45ca62cb9c094aad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b9a82dbcc3bbf1b248da2f3999a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee32c531618f15fa3aef0c6ef085a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775a3b2c81606a8099ae0a40f68eae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c626bb7c95c9d9972df594cc9fcbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44088c1f74e0582ebd2a27b4d996ec5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714a0ba174a0be5533c3248e3c970e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc4145abf6600d8d87058df6538d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0064512361f042e0dc1e2b6bf99bc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c56b7120117e4b56c68957185ef6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c9f150ec1f561fb588bc097d85f5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea2cc4f4e9a5442a3779bdbfee00e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>