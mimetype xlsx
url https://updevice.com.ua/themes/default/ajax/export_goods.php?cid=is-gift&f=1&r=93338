--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d74ad66ceb317a30782a94ec6e2d891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98e20a784e065bf38977f5cf4aaf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68230d24e8d0407685286b8ddda323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f37044c8429123f49fbf74045f4514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f54302eb83c8bb76fbf3c70c699c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74086fe5ff275bedbfd6f45cad32686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd474361d52a36ae9e767d01dcf1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1748df0c9a021984833ceaf016a8498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd23dabaef14fd5405a1251374d2929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6d480db6291e5ebe9b1711c19a6c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc01d79928ee2677b043435680ffe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c803f3e8df3cae17f376af5aca892e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdf30c2f910866fa6da7b1b185dfc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e53122e850926a40325bcb0cbb26814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad343812e3ba37586da4d5c67686115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699022a12d21760097953ef425dd152e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3c62b49804c8c8634fbd35e15b29a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172838b193417d11ae628f038865cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4301891ab0aab0b4a8950c21352d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad24cfbd43c325eb5f7bed7c671c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208462f9255bfcbad8b811992cab64921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28065c7a2ece634b32127d8df309222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6097c6443f56a6f1a524e726dabe5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be481e2704d3d7b9c34e17f092a9fe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e2dbe2755f11d0f62b34c052e6d6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66258aeebb4e426fbb28c6abe230fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95b0bea096d0f398674f61469830227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658a2f72e6916d971b68703415e2f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031c297d22f16015a2a8f89080cdc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69435884acf956cec83a550a3a7113830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ceb52565aeab429b707aac9bcc6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040061f4851766187215c969b3648b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b44831edd5b8d4255f23e26448736c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91051c5f4365074adfe828b5e9e53d9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae715cf051033874f84050c7bcf059435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054bdb2c372a89a7cc0bca66f9960b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09dcc17a5c71e84d0dcb0d676ef6de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096cf0d7f522caaa952a847b5fc70a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeb8b6cfa0ab0ffa217cad8b66a8f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e02ecbdd0ca89cf9777096c2b3fb9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0b74561e0793f637a649a762dfc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c138add4da8c0f0ddb5ebd7687ad742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f0a29e9c3aaab0d7369e4c86837c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e981894ccf9e3a0c83960ef3f91a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2776bd0bfd32b226c71fb1be0903845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f98e2e8b8030faefec19f85520d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966f67ed43658391f854eb92bb5cce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a236ba4067dbce953412eddeea3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7fccb23106672a765fc2fbfce39c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299357990d84bb3de73d9f1473ce13650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b383e1fc7ebc83546d59caf00bd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d4cc0774fcf178181f67e38c79cbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c79a54b3b8e706f09ae60775b63ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f50e6ee82c1f2b92ee262311444454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c736f38865d67e534097050f3668cdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4ad262e171d3ecbabf1a9caac05b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2aed4a875a5e76c7a65b7a1bc6f2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2400357efb4acec12a234f0d51685258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbaa8458f07b64122d1b8762e939a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c79596316fa27c34d6e9e4b42360d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9672fefdc788b56c389436202167161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a3b04a2779924c5df7659a6fb19e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aca5d1f11fd268e79b1cfaa7d5d4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9a1ae7952f2175b7ae81f4b3088764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557f7aa77df05d39618f22fa472f12b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f44b8fe822526009a33eae61b145566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587de2e183a8ffd2adb18b238203be667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666586b6e471e39b7f4c8125d01c57b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e417fe05824ef91deafa4c5750c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761581c5341c6ebb9c85b7a4982c9bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693e952809c81f211d14cc79ee43aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ddf090595bcd3dc16adda8675f0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81204e57c3eb2abcb1e0ec30f8ca3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143568adfc4b740636c4235bd1a55b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6de21e2c2a594200d9a5811a8796d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af06ca8932048afcc0798c541991a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4411c3d50d2a122253574b926657077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128f659af46c49dc8462ca705b0a1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc140cbcc768e5c5f69a025ccb1ff08479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a13802a5c7513a43efa3bf1b8a50a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25685eb752c017e9512339a75d02ba681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132da16c8089fb913b31e624454b20b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d925718583ce3a1d9745deb7c2cf9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779707631990451f362338e8a6f6e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15f6561e305e11e8d8d0844c2b9dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05f3e5f4b8fe246c223e60ba0f68a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e16223ff5243b81a853eea7fae69d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbab74b5b7d928e77c114901a13933288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf104f62685356238501f04f77aee5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e449240d09a7b7cf3305aac266f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae21351a8f0fb4bc1f6c79db6516a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d98b255c37b33ba7b81d542ba26f3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d0d441bc3d5586e2ca1911c5f8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9b618fce752dac707947b0a18fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91a726ca79acad21a09e8a3d42322895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42138bee83eba00f3c4ade33971c8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6e8756d441cf3fc24ad9e60c6ab197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef09e19d66dd80128646a0b68e458298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a30fc17b578a2a37227d9f3f417c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9657b1da857243dc168dbbb9f5050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19431e32f5b9d62557260a9175cebfb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170ead8b3f6c2db02e932fbd1406a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a69902e749719a80da339601421db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b08733700262f4e3238592c64d840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9573b0ac3c3dc47c29764f039d6772105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ee1bd1f3e80077c2a7fdef66102c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e9133dd0f51a07ba1c15c0337f27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6abf2a5e62360a33584b846fc2ec36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6e9b26bfb8242aaedb6e3915a42ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431e5918dcdcc5133ed4fb91c3a14c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190571ed7da48edda2cd21464c72df7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392ed4022af3a22f6a9044d5a526c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951eec42242fc5ac46d4e165f225790113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122847a6d1f66d3669fd38813025871a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a69a83212b548c0b6637024fd0df1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad1ffab186f46a8661f482977a3590116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc934f7455886a30ae55a4665b39056117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f5a0835e446b66ffb6411aa4927f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ae119753c8a64ae449dd8e55b32b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e6762fcf5f7364121d00a872a10d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2b113eff4ff7333074c5805e858d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330f80262734b141dbf30c9e75586b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9540d8dcddc3d6b48c653de299448a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896cb4d637d4a2c241a554c5c345c54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6542edd33fad7b840605265b4812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c7d1ad144f96a3d34259890f8cc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc8add1b74248145c42d1e597236b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676b21415074ed6490bc30b746ea5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17eaa1ac3eb192e882a6429ba89cd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90b00cda783fbbe5784d74a6fa4b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f1b4da79eab2ad867e4ce7149082131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b904fe4011a340d7820c6170c383e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b7f53fd97ade7e64a6b25e691b2c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f451c87f838d1a35d5300cac2ed3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec8018a87182531f6fe4325c31510135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce314829be048fd578ca6cd989893e70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de048b744e86a45eb4f6a0ebd4be850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abab793c8e6452ec6728a15ed9ff4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288a5fbf80febeb99f57095b6ed402139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf2fe87c67a7757da3b6c7e5fd0cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f62aebcef249473c3b0dbd53854d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386894e792ae766570e4f641c581467c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc63d9a277a632fa989ad67e3a74f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227f8db6f7679e69dfffbc1e294ad1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1822d9a5c3d81e1dce78671f6303c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e01392c53042d2ac01ac5be763c4a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f33ef5dbae9da55aa2e8be6beb1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad6bb0c437e00515d973d6fee7e311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7bc993994f5329a0476e3f7dc72bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d325da7a1060e73534b0bfdb7be023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8cbd0671e6179d3d928c33ea6813151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c823b10f26f5af5bc5ee300df7d2a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf165b04be2b93a59e04261eed94d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977f01af8b4666462991c468e8b206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799db5a36036dba156e07b203ef0ccd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f564bf459f4fc5aede2a3c7c9fe07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5eea07db3585728d9698f87683a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fcde49934b25b3c1f2cadb4f44479158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0bec420a365e56060af5b3ab525bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f8614872bfaca4d8b8c498cd493d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e7cba17cabdd93049c7e9d7215ea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6643d2a9891af3d92745c3a04e431162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d511ee6e1b511d6db3c4c6cf2f0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069d5e33acbbadcef48f3fff5d12d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cb37e818f820fdc4de3f3a9d24f6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288573b2e881789577cda592c5cf432d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf2d4f4185eb3c568408ca31def002167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b8add9b7c795ee64c73365fcf1f4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd023f215de71403745f8558eaed3f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d156e49d79961328ce815e813c7a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059538bbd5df6f7b7213833142a017cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05cda71e0d5dea1ad80646af8d511172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e2f0182b3daebde2948b20acc92a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c267b46f0b2adc59bd26b754e88aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2232d38c3755023d8f6676880b69e1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181069188168336dfd79bdb3d74319e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8958da71a564dfe931c7e3e7e3624b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051877c7e0590842572841e9c9f425f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa553bbccdd32b7e14d634c2990f124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106423749c793d5c3100f21ad9906d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0fb89cc00707e4c93ec335d0797f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacc514952b96615dc9ccb19aeeba98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee072e5897840a0591cdfba71b959b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba03a3b2b56f18a1ba903844195e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210af9a7ec24f622f47d14f5a0f7aec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5215e2abfe146221372e64b97a71a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306193670a864b357f27e1803f46cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6c12de72f9e5f3c6f83ab24932aed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e488794dca3696c064cf520a28d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0e86edac1f004ee9f644a8309ac3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e01c90545ab08a7aaee286ce6be7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ca70e71008681a56f2fb1b3cb972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18750bb5325d489ab565c1f369fc80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d0c51959e73720082f07650cce62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c4d439cc44eee4b4ea22538775db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9e5f232a42685053da55dfc057d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cdc428c3054266cd32b4f4d2ffbc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b60aafe68bc1d1c5599cffb583633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb157966147a7bc52845107c28dd23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6831992ec630a107836a99b1e683d85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9cf767d030242aa816a3ce41a11a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b858644ca993ffc1ec46356dbb3850202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e716dd3fd1a585b9b5ef57b82616a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24871d1cc57f741a121c71f856abf16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608401f54a1d7df6caa4f827cb3ae41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a3c2dbd40d54b3ced037b4b0167a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620d7cd511e02b583a47582e35e6bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9056c7e999fbcb5bb68ed23bd46d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe3641e15b47f9287253d48935fda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c865395e31b99aeab5ca357301c716210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf9f58aec6bcd6d6510ca176cce09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b4f32fc5211c8a810334faaa5ec4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563058c4e5a290a5c655c02125521b63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37620cbc5d5a12655fdfe263e455d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d007aef9c7e8c6782d36c1111f17e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e4c79b0e0a8f7aa37bda8bd1d31e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5524a51de5a770cda99e258e8935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015ccc64376a378ccc9d13962da190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40989f089860d514c5e7ca2ad50287219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef72d66f882dd54ba4875a030bdc307220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc5351e3389b87f7ea8d18b11b8444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599e51f01932c7271c629cdd4aefc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974086fb59763abb3435fa44935f524223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab035ee6bcbaa80e40af59369fc44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f2073759c100b4433aab16e1f3cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb94f124f595861d585ba82959ae58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deab6b5b3aa26233ecacc0c0efb89c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde11eabc0c960584558d633661e1b4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fe1ee83ced35575a57e66b9c795d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cf6901c3ea9dbfcc86e530a000336230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b3e6f68eafd1bec19a2fa8812ccb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef55a3f6707785cdc15abd058e0d76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7d07353f868d7df4e70bac7bf0b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e36f111e070c90229e76ecf90e50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3fe62caf002eaf779fcfe926e61d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8b3bdaf304dd1f9b1758625f657af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368153af2d8cd3a35776cb955dbda2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa614cff6cf4f7cdebac79779c933587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2d0e63636f0d3f0b9971d0a06ea7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1f76829d178053bb3f37d71c6760240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e99134c2ff2802a4b6e5717964c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255f844aa5bd619d313cf1a5540766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ff948cb7aff5d1a823614df4b824243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2396aeb6c028cc64d697a58741af8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b34bef059ea4c00cb807ffd8d7e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cee12ea888143ee075bd298edebdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca47d953c525f4d1ae46f6d3f0b3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f522f129650aaf68b42346b65f5cef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2482f464f1467fa9caa07a498aab4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05205b9ea69beb249d0c05c14ae9a33f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e49a74b8a4d9c96d1c7b15923fd5b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6394c35731c2fb0f42a5785cdb6be7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf6a1d02c325d00d8704b05cae6e44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe1d5b0432369591c27bb09a6de49e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae18e4fb4f6abfff0cde08616a9af7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7536b86c99bcfe238e93bea7b0ca3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb59a44fd8b3fdfe941c0f18c34d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f15197a634bd7a2d113d429a139ee1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4922c8e5ae57a44be3bb90f31357e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebcc37651b7f17814b8f2fff893773260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd58685d6d341067b9a99cce254f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e5f320adaa827c94d98a34d08025b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721933261d167e41083569e7422e12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f05204aec30151bed86e2c1971f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a9e458e5b976eec6837eb84a4d5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb885241343c0dc18378a515a30c42c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4624fc1e9261925b74d615252eb64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39c32041d757c458ebaddb88ecd88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e83278af856bcb5bbead621f442bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d35e03259a54abaaf2de70448515270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11889013c5976f09dc4bf54ee02656a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349579291d74debf46c5b095f3dfb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e75f738efaff78d9b78e56fdb1bce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4eab850797a484aba223490eb78c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823322aef845ebb73bd25be24383dce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9aa6d1adb289187f2329894f5e0a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff7431d21ea53649b4c62330680102277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e4614dd803d3e681b51623c0766f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb86765076cb424bd4c84da353ce3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b4ccdf68e1a5f657b0576d705e0aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc51ee29a5cf7b1e3c1fa03ceb3d4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581576077169d1cdbb4fd7a6518d3c31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5fc64e8bd5a001c4732317b67a1c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff90c89c47583f424c007cf62b30229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d543fd321402a07892f77533ccb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8041f41c15083c759d46c04d4dd21e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce49e5d750319a50c7586b17e8a069287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b993a0456a1680cae4dfd634aeed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe4d106a91b3a4405a8cb53f7e6756289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c99cdae8273897307bb8f20394ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c466afcd44871e3e5f4c95897da125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a653d2e561400cd43950d37ca0c1eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf9ab59811d7237c9a432e87d97a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03139e482729f8c44fff09f68baf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86761172be731e73ab1cad79ab9b569295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2033e3d52f49bc757d5a069f1b7b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec02efea6c6d62b3c00f7c60ec0cde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b9eddaf797193c700bd1201671aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4520d4e0d08df3bc08015a3171b6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd558c3251640c537894be984f46f0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d52c5961363de92f6a5dfef099adb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d156940d4ab74a334dcee00460fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f12e4a7d06a64d461bfe6adc0466303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b170da1e5186fa3311976343ff5192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ba3d4e617e054864e0e685271bee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb52c2cdfe1c3c3e450f498a4995e97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd649de829e061e1cfb0c4430d5e91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30772d44facac514e3b6dc4e41b20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a0c42f07cfd35d1d202dd7832823309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea7708ee9fe7c8d1a3ecf680ec82a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85dcfbb72175afa8b48b77d1de63f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ff587f36e3187d04a1339e49af081312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841d67a2763e0277879bb30672d033313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de476ed8ef5f67dbc225b354897dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f332c2ee0db408328e32b7cf6fb2145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00739afee88020ec140594910ba021af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a490ebb10692e6357c67245f08151c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb42d19d901ce59ee4ca2b12c6484318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14199567511a18a29b14a9f0e14cb8b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736e53399cf1386ca91db3ad718c01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c736978b055b66781738a02a4338e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb49f3333e03652ec13db50772292c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9434d6811d8caf2b01752404869f10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17fb265627db96b4880b5e31f8d637324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6487484350c1f743e0ef3163d601ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d721338ac50573b7facb3638b589326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e5d044c7036f8da661fa8d665af51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f7804a5b424bf16f9e5f3eb642e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7330578d51197a75d3e27b65fccd830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4215e047f07be63d792734ceb44090330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd42ce87d178c39fc67a8ab9255486331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a50855e48cdefbad6bb8b446995b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063753eee3ab3c8a0d21bf39ecd96e2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b0aef8dfd1811cf8f557f2a6f3b9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c859dfc1bf820bd76d7d8ef15e94c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0db71adbd64d050a31b02560ceb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef837ceb37c3766d8c61751132f4f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24225627241ee8cb22480b034cdef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3576ac127351073c9bffce8bf9d6bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bab0be571f76f3b4bb98b4bf36eadb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24bf78540df6e07f97f6c605184de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4260cab0716cba2ccd8fbff12ce2f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b931ae4c67870cf7b3c20130459559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee33b10a79b19e45858cb1c6e3157344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d22b9d21ceed01988b36bc785f5420345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccddb5016e9a646e8f4f75e9a67cdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c5e56ff52d4f8930d0d7aa8a66539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3665d6e53389a6a9be5b19043dc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280e12b28ae51c04fbe7eda34ff4e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e7c9d069a11eca07bc920e105aa4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b70ec654a51ed57d8951f61f9b578351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e792597330d9fd45455fffb2f1121352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace03e910490d60cbc9d78da2fe510b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd43e1044b8005e8ab2f9f0d95b9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b932e049b1db8cee3905a0ac718b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c4168ce22fbaf07564930b256c4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a686d73d74e70b0f94f3673190c2a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4886b76c68314e5786ca41b1793299a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661ba7e68bdd60f90259de1e75c7a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ab9791e25cdb7373b9fa8fe280c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b59027651d16ff72b30c5931e4f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67868b76dfce1f5e37b3c57414d8b6bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e1a3eca3adf16e4267cc27c8ef861363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fa7314e2bb94a0986595b5c23ad8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8925bc50b8f965c32eabf8f2f22b1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d89cf90056d7411b5622f9e50716366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5a54e5726f4d418795beadfe9539c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821331f84aeaa6ca9170bdfbce5c7e10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0627094075cbedd44ae2ba4bbb45070369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94dd99c0ffb07b91fadda4a44b52d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f0468316f93e539b0651ff74f20e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b51de6ed9baea6ebad97da981afda7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d02002020876be1252f78f51fa4428373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cd4c73806371875053f04807da980374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81591e5f981ba62496c027d8e68d678375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6babb31423cb1e8456a48cc41d47a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87261b98f4302831f61b6fa2cc14d77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a39382939a65673ecab71919308b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc8d7d6daefa54ee1c6b1a36fd3d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73d71dc02a2723c977bcba493f024380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf3eaa8bd0cd4684719b5531f47e22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1e6bef46730995014c3a791eda8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab5d37139423546d1bf398e10f00c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee603eb668667fd75fca647656790f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36363ccb8d5e2de6a4bfedca00586712385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e6d7bd9a59a2cfe58a828bc34fdfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03086309068d8d76f87440e98a43e22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a64ad765445b0720676ee841706ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390635d20e0850fe05b7655afad89b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefed014711089d2ce7479ea572026a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d413ca73f60806e3677ec859ceeed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff184c63f98138f2865f532277d6ac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112ae108028f21be019e6b6b7d1d77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90691e870a1ea42dc02e86ff188eea47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06be429580dddb024d1e9d76a0da4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84275615e7d3c88494b056dff642fec8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2903582154dfe75e75caab5a02038397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488a325e237dbc7f979d32d4fb0989398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c182b2b963fa4b69af1e2c1e01e11b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4ab54fe4e3aded769b41d54d2659400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee9f95814e0b2aebb5e98c80b79088401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768103df7a5ee564fb9486799298e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064baa7e3494b03cfd07f7a1267fbf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13ab626f76bc33c3fd13f40672d88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123e003fac538fe5854a3d10f996abb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4475c926733e082505b14d091303406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9992a6332af5bbdc819cac5bcb770407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43d60a1bc4b776a1cda7c7fc180f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970e46a7c7630f8381561208c396a60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc4fa67d1d41cff42bfd83daa9be6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3455768f16bf9f99907dc83c4680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f563e4b62b6fe1e33d3346f29d61a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3c62937fa1ddc890fa269b1b2521413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38667bbf007923faddd7a1441015fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15348f0ab990d7bd92200f3c0d92711d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c7753708f652b18f3f0278ff7bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b6b20d16de4971decacb5e056ec1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490ce70de9937c80bedc29921b264b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfbef752f875027dc1c08b6a25d7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195019ce833c575a8ac9eee704d3884420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1e9d12d2ed00212948d12e4c33f18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3e4ff4ac8c0fc1cb20e7fad561ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee1562a8926f0188819d88de7eeb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27a5d771acfb5a9f37c37e93cca5d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db155559a44d89be7594ed50eca08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe471a31c34850095d5cccc29200c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884d4bc73be275d277c1780f4598452427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689422dcd708bf0f5e4af665d635145428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc678af6dda31f4d23d34ffd34437bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cc59b1fc3bb1d89d176dbb9681687430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab917f2c4cb7d20a468f5f313d22696431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032deefc54d2139dcad22ac84de9902432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752fc04da63f35a602b7a9345785cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db598915a1e0eba0b300ffd52086a1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e989da7aa5b8a513149476555756438435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebd74592eda1018059e0a59cef1996436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1a161d9fd0de8230d76873f1b0f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c717fa1604f764c2b6dad3c9f55cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1819fe5db826a16a9a679d8973b0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e630deff3305417676f536f55194fd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f114059dbfe321cf25e33c574ef5529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3adbce80eef969203206830b1d90b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454fb0e48a19b6df23e3a1549381647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb82265aac5ec1d122b61cba79717444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23297337e2c362ab60fccbbe1d14e33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463e491dd750bf33ecbe65b5a981b40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f269a95b8407ef05883605ee9e80f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07a50a00df4762603330a7ae11533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64c3e6b3f2b8eac9916297edd2752449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c726d1152ed4267bc930fa46d15cd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc5a36cf0dfa56fed7638315b00681451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3094546eccf4224318ab453d22e51d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550dd7bdb7855f3a5544f12f92995d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b33ab564a15ed828ca8671166e30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852c4753e28e065d5063681168c44b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b53413c822b8ce574e6e775ef478456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77da73d93bf37c99da924cecc95e234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8ec1a836b71b7b9b6e9cb7611ff1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2813a5d29b98da6297800d2ef9b21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b288bcdcc1dda99cd77784f83ddb36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a380e0b25c85e26b70beafa6ffda240461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5910e339501002be04e06ae1f7e04a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be728e01e6b975c131f5420de39955463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56aad89c8d200887d90e15e6ea7324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca2f385df7c41362817669b988d98d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bbc7ad1bb8d93490ff0765906891e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd8adc7814c0778124ed9a1696a4f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b5dbefc6d9b1c216883749bfb445468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a1043da3535f614aa9278e648ef7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aeec875217f6cf0dff81be46f2f2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acfb9d6148550d17e36761ed2416d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15295404dd45c10df3862d69f01121472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae0a0028e55f1a468d4d73b942453473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddfe7c787c1c570d7240e81a092ae9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755da03cc9b4bd9fccd176c589be5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723439e2aa83653cc7b31944f0bd4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10ddcc7faa6988c755a2a3b7991295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f173d54b2f6d281d9e8bf105cc2c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fdc36622173c099ced21add5e0210479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026d1523ce7fb4ee56221af1a01dfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103e4eebb15dfbdd64f80a1d7aa106481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5407f7fd8f36b0ebfdb8a2ecec21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e76a19c8ab11dbba0ba7dda910536483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcff432030ca2a3fea72a5db4bfe79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a69dfcd8128e8001902d715193b5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a608470d52d140947b297d42b4fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef6710d334f3544661f9955dd9d5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2daf725e3340f69ce6cfacdecbed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe21bee6f17fa613714c424db7cee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a10996e3ab329a0bca8c799dd19e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fde4aafd93bb6a4e295af2678d18b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8940a2415439e2ea1d053d8aeab8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48dccc5b43eded38168fc77fa89042493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df5a2d6330ad8f9d34f846687d614a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e1d1547055551f1f09557962915c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830846dbe2a3245d28c92e0848418db8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a933256391ed94c7dc8888c8015b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4a5c9edda6fd570e07b5787999111498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce89313d54f9b57bd1c1d0282bcf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fab6ffcf9d459d47f1b92c945090b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d6342dd9bbcb5df4bebb14d653da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b8dd508cf591a4be1ebf32fa11ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06e8eb275b17bafbbe26945716ceb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca6f9e2d052c18651ad8427affab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee6c9b0eedaa1495eaa46ddb6eedab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622450df567a7e38c25321cbeeabf13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c4556ba066897c338a68904b9b10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58e944f451ea409debe16c8502ad0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacdf1b92fe156e955df70228dfd12e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb6e07155b6531ae6ee1557ed3febe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423677872c333129f2df3922f091a3fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e821e8a9a2ef40dd7529188aa5bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcef63f390c570e1828a8793369dd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec061ef0b5381b5b5a69db9224d5d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449e2983606b866c117b9b225377d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed9a8f5e1c3ea82b270f476bc4687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b73bf160c2cb8697a067253ccd8a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8add1eecd140402bc9cca86628a125e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e13ce4da25ff927d15548ae9802c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390a4ce558693f300d5f1006fba2d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc1b2139250109ef40bd577c245dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d447f1e52f5feacfa336df1a391e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d46713478787240bbe5a4878b898d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3753b0468dfe3e6ba204f20f46898c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecef233f154c77bd9d42f51130278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8ac46b3956f96e1d2c9ea91e20d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811cd8f4bcf09b54d84f29dc3183daf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fad67cacd679b8b84e218b959c455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15d225b4e52ef4c6e92024c9f1cda7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e7c9d77a0d224585f3cb7b3ae71b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a058a9dd34b0b0665fe1aaf89d58f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07912775cedbd402caf5fa53e64c2795532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d262fa5163697a4a583c9616b5e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0423dbb48a46ae746e6b71c0cb3695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d65b7350b9a15f24184e038c270ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c40311b8ef2334bb20ef5ebf01c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760196ded6b65642bbfdea17e05bbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a535a329c44c396ebcf4dbeefdfdf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63fdd182761bbdb8bbe12966ff9b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac5c1ff5f9d6da471f2663e87ff71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1a8561fdeb2699c3bacbe548b8e51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f6abb6ad151ce28c2e943b0752cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4cd048f76d238da0b471634522cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766dd00772ca5486630f9e7e7d152cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb25cac5be44d3446c4a7bf6c00037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeca515dc8938efcb7dfac6dd9a0d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f33feb26d5fbbf76130197372d59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a131ca4dc03ec044e69bbad3ea497548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee5b8fe829bb48ff196b7e4050421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a419d80d79f586023d27580694037550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c0e7b54ea01af16ca9edce5afff5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82ef4085d99e0b266902fd7165337552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece68bf369400fd6125e48792bb8808f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd8640c311db4193e5180776c52d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bcca15fad3af7f6f0f10964c85970555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b85d691f9b7010f56555a42da4d9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990387359fdf1094acee944b7fa322e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b529376d2a3b117519547cef3994558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6320a7f5861e1de1e25f9a76ad071c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f4306a81517aaaed04a1cdde3fa77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb425633d7fda4f07476df394be39da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc96549371f26468d8347db4e522a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af7dc39bee7f0f2e4b4425d788c69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e6afcf00977a6f43c1d25be728715564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e983c45acc5bf749e144c382df90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c4644f0fad0c6164549938b2b7ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac941136e7404699a74ea7d8ab1f023567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111fca8ffb41219fe8233536f9e38fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350a3f12f21eb04d5a28caf69eceb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947ce38e75b69eada44f767e28d995570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743b52c22e4361202a4337f7a426a0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600dcff7f0b81f89d822662afc3651572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ccd957b9c6926b79a8b7d04a5247573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92bb1b1ef06ac0574c28ba399eb02d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede1d8e91411617149cabad4151d7d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684abed29cac389a4285e1cad78c00d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ed9a8097d286f591f0e4df33b174577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ba6c290ff29f52c1dd6f330c387d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7622013378e09011cfdfa420c48a4c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1313112a3eb0225b1db7122b967fb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea292c15a76f9df2de11dcd787b60c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9dc864a71e7ea284d38d79a93eb1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d984fcf988ba542023ce803b7941a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216cf8982ec5fcf01390b8fbdda9061584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1da351e99749962e59a13a9fece748585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8f39fb22a245e3b4db1a514d8149586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c100ed95519d5bd3aa6f5e988c01e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaaade0b7662faf99fd01b04d8a3f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeace7c82e95d4df417257934fb3a43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e559222020ddadcf8de5e1a741b67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82f1e937f9333767bb00e3b11ff0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b125f1b05214eef8c133d057404f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba5f7569d12b21fc3ab310d7341c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a208f3431fd79256fa181a3d86b89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ae7e22efa5ed2a6c58819212b48b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0bda960ff4d644f5ad8ea3d5a6969596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e38ba0842dfe94fc2758db238842597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34cfabe3104b5caabd94c689daf1f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773d4aa83f692abf5de332a28c17cbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dea8b1ee8363139fbaea1e4790466600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871ef37d06d10cc9fca74a8ed7c493b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444437d86fb8fe2d4138294ff1cddc08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf0da9448989e21f128dcc9e7b928603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596e5b42c1723c5d70a0bff5e8d41f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32285179ed606dcc2817a10a2cde66b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562673dda424f63ed7edf51650e905606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b88a7061cf6d2c242e6bdab7fdc5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e68d14d69dc4977a420d6cc19ae9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036757b308f7a135121659191cbfeed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb1b8b3bdd4d33e65f633cea2d5de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a542c3b2afb1adc858676100c7f756611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea5650fdc0aaf33162c077eba1073612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f310ac0ca318d9b33a015fd3753b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e9d604f18add634a75e193ffff76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0e6cd25b7b68102bd37f9c900d3d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874424e2a424220d20d9005ef0f8f695616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c90a5f7881f2c35af41d6fd1fea5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a124fc5f2d9328262a9e8288314fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76ab011bf14c4c17a94fc3f79fb983619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea59699a2e1b84461a56de606bc40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0388e50d3859d5e248b0988c7e97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024eb5872a4c4602f5ae186dbc5523622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf12a168f976f7dd69db40abb0ed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b9b50a86d5b7ea84fc91067d3c28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e264d596838b5859915de6fe73d92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36edab64c6cc59f1ed504129583a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355b3952e64c87ccfda815f5dded4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd2646af2a39d20a3d60fda6d2ffc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e188e344b38737eeaa5cf0660cf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f161e8627c3898c2901624df0e12e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b862bc2647f8c6248346fa14d0afb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b676d6056067025510dcb83ba3f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53e671b1dfd2dfc5bfe6f51f633ebc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da4fe94a50d029706f025ccfbbe0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f1e6e7cd7951c341e301f1017fc7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cb62673be3bd7943f3bc6c3d11210636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68819f8aea315d3bd0442db395f8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd771eb89897822f3eaf11d9701b7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d84421b94024abdc9ed885b895dfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f2142893774daff2c74672cc36f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e9bff4c4c505107a413508a7dd3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605a9fc2141fcb24dc021a11dda949642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97b19534d2bc91101f1198bc051af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969565d8cc06c1a37697261299b898d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe9b1de36103fb3411bec53eaa4340645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21dcf2f0afdab77031aaf6bbbca5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f529b821c6c65a000d66383608dd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa5f7bf4086848f7126f2943c2b99e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3464e9eafe9061fe698f4d78e3097b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35493712a26546cd057c038a2402c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874310ce3e5b33825c7d6633a69b6e5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ea053858663144fca4bb7018850b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584964820f264f7eb609ba1f462c9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f45feb96dcd8e49a4f71799851043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3ef69a05cec01c98e44842b5c7b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd15922fcc55a7683df86146b1794656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c8af704acedf86f476719b423832657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385be68017cdf8b342bde7f05dd1d28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35c878f2c2dc0d08da60b52501b35b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b4c9a300d384196f755bad6a54d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923fccaed83fbaf38785bacd16916ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849431ef591e075def9bc34dc9392d02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e606cac6be58f6328fa52580c8aff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1794fb2c87ba601b3b9892c3bd2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea08a127214bdc95e880ac51f0635e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2c2edb5373c4a8de94795b8883a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4df68d0414e8d4b2c37c880459bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77e993b3792ca0248c5436710cdc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be586d1d41f3750f0405e70b19e4caa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436bb27d641e0def90b269d1772f1de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2151cbcc8a84257315cbf912cea4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa1d9cf5493f9a5543b4e8c26903d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab6deaf23be9acf5dad9b122e2d1eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2635dd8ce905895cf54766378efc31b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30638245de0acf5aed20f26fe6882675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedefd34647608594d854cd8ffa645ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7c7a68a3e593d37dde1380eec53df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486a7ebd0be9939d772f734f7f934bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da5c411d95feb6d81b9e990088264679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ea9ba58890fcb16644572fb65820680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ffee1bbc0e0be216fb18aba1f1f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216141e129442a852f2cb0e505eca16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbae7ee5e2c9fa2463aa90f96659e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef3a6fac2ae5e8c195a2c07d16062d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80d34f97a6aea2fe66fba84f605860685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f5698867442c9167568d7e5823a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e404fe31edc6027faa3f7df7e0ccb4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e100f2dfc46f1602e8eb36537912688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d259be6e4aa60060cb72a844448131689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b789edf40973888bb031522070b88d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec2c52be9c6fcf1e1c1bb10a556c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65f61b7f994ca3de5385bbf3beb8c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea08182bc357d57c97fa70cb7b1a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d22661ee7179070debd6491f3ab4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b98e4e93cdfa38180e41cf63407b7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5b996d0735284d3ca8ad4d4b8ad3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933d3ae6eaa90f561cd4f6b1139903697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c975c97226eaaf46200eda7bc394c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49336a0fbc3dad23f569123ddbaed9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193e8b776f177c9196e1d6206e235b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5a9012036b465b8effbda052861f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9822551e98c59a8e2ec8ba75cb72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdfa82a898c0a79049e177e0076d26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95966d5e7f6f289d0ef9ee95050c04c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94e6ed78fa086adc8bd8001a5f156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6eda2fc77ea78f40fc34bf3bb35fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993bc83fece5cb87d8166315af67120707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c20b627db826986ffe846af7a2a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a0f527471d8befa0a929773fbba2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c708df74d4483226ef6349844cca66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ef9012bbb8b69075b78ee33a4a6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019d4a6be56c49483dd8e3c4aa1e6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b729dbe9b57f62056bf939680267bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6d068825197a9a9da76017b0332a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354641709d6792005e0b28cfd106bf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9448b1c0c8b029d973424e022379716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11680bd27b32a8270068e74d9237f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb002f90be579cecae87450177c036fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952dd1a4b15a7a2d614788dbcb0e8c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c035757a55b933893cd8d0652936720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e27e19b04020ba35281064564a76e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aff9b2d3976a346ecb88a1c478fe1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb1310b703eecd16308cb249a31e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a507bc0078628f4798af2e2e9f8172724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2a57877084223c3261b06c6560d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81d3b9fd5035a4acef7fecb2194ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e58e468f363aa0a5f2d2c73c98197727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6148cbe4a7cb901a5d5acd26d4c6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c953989963567ddd711a7b1e7ab7f07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff63fd1a9659289e62130392184bc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0907399195b83d8a16e507abfced2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612528c5db899258e59d58af1de90a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eac32062a8fc4975f45c7dbbdc7c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddb6f57a6768cc653ad1a6c425ca9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022747ce74686a31ed09551ec2b50c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b364dc36a7b129cf3f7fa514c0b734736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da47fad7fb4973e1600078c092e8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3b9a960df1266b25ce7afd2bc6ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102689c727756ff8f5f38cdd760eb2c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1457eba450d36ad7195e316a817de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ec08c850e1ecb0e665cd83c45a701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa290dc5986102c728082434a4fba3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552499438f288112acc1b914e03bded2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f386f308ccb4cb0dbd2601b89d455744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c9600443a511aa767ad04de44397745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121fcc4f28235883bfa0ff52846666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20eef15531e5b20ed01af3d98ec41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e88aefe5b0e330a3ecec4f99658570748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9150ee84d3186a6026f95d233bd7a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282a6bb8d3998fad76c6133f3301e82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb891846b33a41f90fdc0f5297ed17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d9e145c9d5e08038c1b876bf36204752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b9dd6254bf91f04432c8d2e1a687753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eecd09b3e406701cbc0632073bbd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879f67155ac00e469e46ca686bbc532755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40909e150ede656a22b1d970cdefac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39282a8080555d965e673b9bd48b71b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8541ac7509fe7d873d8ad5ca6aacf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4260aa78c20fa39d6ae7106d7f80759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d45a6784af71b78bd69e9207eba9d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a53f3909ab96c9300c7bc4eca77ac42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d9b0738fba9564336ec9f4a7f8d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de009ca4e338bebba4009b2d7025d984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235f448eaacdb2539a241981fca1d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd98453c5563b1cf6ba68114dcb8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5297e140be4d1e0d9ddd3d111f9007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407fd2f41fe7c7a7c815ae0546a56f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d83dd502835c6c8e5da853076036b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbf1344fdc5c42cc23913a5485328110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd55ca6fd75e9e78151862da799a0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1ee11fe1a3d229507d0de8fad94a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8dc0ee3c9f6fd2a62617dcfd5f83813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa221150486bdecfb3b1eb5f9552d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e79f487bc57a42da068f065faabaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6c09672fd1618a21b5b19477075b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7303f0cf5ade0319397bcfcdab3dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85240a31465ec6169de4426f98bc50418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab4173137a33d683a57814448317019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66b7eb063a239a9471ff75376461620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d271d013a8d00cd4a053ddd5ecf9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c80847337b969c18ed7e65c0e3ddeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697042f2a78473075b661f72344a2f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ea630b9311882583776e51246b20b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b802d25e75b12cc7ba5d543be9d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37cccd8f38c48538c069872d2efbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc8ffc23027303cbc194a6a3ff32c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39fed34893f00363cdd925cae0cef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b63fd4c47a8c9891814601a7f22e5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc3d7c4d6616533294f5aabce010230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b00de79c04ad2ecf559e4f0c74aba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02770a8a56a8b5f4bab29404bbcb6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5860e8daafe5a539331bdfe6a665b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f191a042c585ffd3335120afb570f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b823257572028b839176ec7316104735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99202ba0e16cf4747b23979c05c5d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c43c393cfb16ae99e529491d3ff1ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c49781deed1ed48122536fa07f6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f49d06ec82ee6d23a4be00301b90e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7589b8f7319ba3a5811ec5578b86dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4ab79ab5da47e961d07171b3ad9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e642ecd7af01100d1177217472174a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048150ce197a0a944c79aa4684f865343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719de0bd60a8a1bd113caf1b7503a8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea2a2665ee53e9fbd0ff0bc9b49f8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6541f84131bcff5a5b94835195536546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c872a5b993c38493969133ad4a86c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada42658a4484ff7da3c70b5caeb38c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d9612d44759d6c880539ae90d9d7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64c54f4f0a5a224501b28d82e494a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba364408175e711ac32d96a0ff58d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db723f94118e2753bd83f28524331852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5e7ad026ef2c851b9fc6de102e40753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb59e6ecfed42a79745d58b34c0c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daeb38fe7091f8e8ae2cc28278f03455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936a4d84388ca6f8981fd27f382613a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92000817ec6759aa0fe6c1b5445da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5edc8306d4090ca9679a8d502e1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018139a69eef24f8d432e7d98ad68d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e197a7358030768c90a6e4b4420c0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a0bd5715d381d6a39ec23a34d09661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab4e95efab1dcf004f24991edef9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e458a80ec35c7a30f7e9ff10899669363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986d5d31d91828d8d9a60695786e9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421889e1a044a57ce6e39bbd130ae43765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c333ec4f0d768bf9d7e0fc13424c0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070772f9eb1beba1f8a9f9503164ccf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a58cdfd4592d2e80975cb1e20271068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653974f8e5174e1f962abc7ef2d60a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9375b9b84137624b7215ddb1e63b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd23548c216fbd411b52a25ffab58171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119436fc7b9e20a42b4c0778b3edd4b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46f07e01f6cac632838353ccd7be1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617d5911675509bf54597d37f4644a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866cf583600f6a1ac15e566ec61cd1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169626d82479980b12b953087e9c06db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd4492a24c55a3fc217646091579877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c841a9f02dde630ed5e3dd8a268dcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f50a80dd62eb1c07d9020a7ea68e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040e79c5fe69dea278ccffad56524580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d9d2de6d8f446f5f2c72127f17c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdbb8c2b9f10bcbf2738406e6e73ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e3c10d53aa44e3dedf257e215e3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174eb7c5b27788b02a5cd82ee49a80484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad5d09bd5bc809d32d04c8aba7dadd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f113c8c62dd4de349266c4ac37e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7dd34b82cea9ec021c2fdd20ae3c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540aad25dc5e6d6541fa1f321fbf29988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0479ad5e500cf4b6fb5c9b33e82e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c889b67f1ba0fbf41c15524acd3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71ffc0c9f471d574657367a789a6ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d35ffdd8e198f4158d840833162b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd5223f8dc42d509daec8d143982693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623c169cc2c82572b592ade182616e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870169952cded30f20aea615c54357d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea0db7404c19e7589ec481696b5c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6227fb0f2f1215288ad2e6da6f69cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667ceab017cc1588b487a493a1286198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011800043fd1d6498d051eab9d7b1f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a20d71d3feb7d5bc24f90533fc3d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7559e15a87b409d498bd23a51c433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181ddec6ede11faa0c3c27a14dee1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc1d27cae485d396157333c8ed490103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ccd53485dc1eacab4afad7ccd19b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d60f45bd96023bcf3559f4492b18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630075d1a21ec07deec75c56980a5892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b81be7b7d090664857c09a44442ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bc1d4cd011142ad10af3c27fb85ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75adf5b3470529feaefc99b8d451a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912c0aae15884f04a11b8dc010bed3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c30c379f6a5bac24e7ede8ad444fe2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0077184adc9d96c2a1cbb0597c6859112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926153f09fc53554f306c3faf29b0d25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d3a4028b1dbf55c039865cbcf1485114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af75b24ab110a01a22090881a8e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fe0cb4049ace509a2e42dc2742ede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac01c45562861fc54873f6029c71c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f09fdf064424657b9d14393b963f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4271efdbe77e095b4303f1f24b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a9d7fab2b24233bc149cc8e9ff3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d931eefa25a4b4f0885d642fef2efe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455cb4290c75f360fd1f0de62128786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e159064602c41bf3c331c251cae0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd225e5a9df166ec73cf49a1d78de6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433715baaf1864d4d955c2085345153b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5f1778f346224432342104cb3005126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6332a2a8c5b6064fdb4851c13e3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ddc4f7caac682317558e74f875a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7583a6acb792cda5be96f23c088701a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996328817733c31af0fe81c39cb032e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c06357b6a35e99774f858a8da1a42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f6c7e03d392fc7770c485fb90714132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e94bf321b58f7af23c7bfc966137133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bed6f816917a6f4a01660e352713f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495d4e1df7c4f8b0970a98cf9d4086135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06047604e5b5771ea7c592db0bb03e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff127b7ff24c320c5e36f6a2613e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b208fe2df99b18992bfbe0d8345179138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347c60b1e6d6469655e988237c5091139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd637868acc03d4e043561fe2b129140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd43ad41d722626563941db4ff21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a33a3a596eba0c3f4e3ea851df05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1773c02dee8464e84aa562d07762ff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d701b25f2a1f306a74a023cfef1b90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a34ed6b963e5e112cbff00d149fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4a14a45996997c90549c60fb88d24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8b3a8559db61ad858e49b986650c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383e8df32662db1477ee8b18d6badaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943826a3bc12ec37ff907fe22aa9880b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6386a8c0a0dd13b0061da074cbe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a0607e6c2d988cf9b3fbc76897c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a207b02617e8bfb89370ea1cb6106d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc37b1d5b9710993b87aa4e4cecd96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a0e76051f036f098b76a5ad95e312154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72deb3c093c6280b47c41362702f50f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb44abd9ea520cd1363fd70a8b5a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995b701aa55202e6e78fba8b83000da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410820cc49f91cdfe9ca473ff38cb65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880114d12551818907186d92bbd8b4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ec59679068201ff7ac2df465bc15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410831e22fd29264b620dc7e5ab0b901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d24270311d727ceaabf7da486aea2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86799d571398c979c747d872d5fc5ac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2785e06a85e8a225391080660215168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e1d41c83ce42703d1547b380ccd1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01225ebb9926c2f2bdb47f372dd722166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a8299b9899508c98bb341e09dd16f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ef5b173d7d88a1c6209b8e99d755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d0ae8664d7807f74247d837e35ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb58fd71a0ccd79cbbc29041f1983170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac269cf4b36667cbe3f93a0495fb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281fdd1fcd00dcbf0dfae742859ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06b86062e8724c93b90a26270e0fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb94acbc9d42a93f5ede5e74cbacb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dccf47a5ec0de3ca50c3a021fe5209175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aa93c65071323658687bfc6b09456176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038296f8a48ee444e7e7a640d7bfedbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacadc51123298d05184e3e559130b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c67f74c0be32cb07b079155e06a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38b67c30bcd4b3511b29189e64809c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe8ca977f2ab408c83a92b3b49ecf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101f03c41c9aaa6f99b805e4401705182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758484dd505c498cacf0be40b7f3e25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e39e99d237fcd7a4f54b2d47629da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daf7ee9dc8ce6d188df94b8fc0f40b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d0871a8c0407dedc859611b4f65f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ea0175197a1f3be637ca9d5ab208b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0e1f9f1f50bffe0505486634c306188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ebc394e64ccc52f33cd0d34b58e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279312fee4e3a4a77b3fb706b1cd88ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7d2e93e9a9ed6628ba13ad28b846c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600ab1749091ca614c34892e63cf10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d170cb4dfdebc8ab073ac03e71f6f6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccc06131cd78fb2da35c235b56ec6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dd1bd2bf11ddcc793135401f4e2ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425206c42e2e0e732cba58fd2470c0db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3bcd45efb4e0b0854dda8387bfd0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4870c91d59f3fbd49d577621557e14d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f607803342931866fb8d8993152726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6337a1e57c316d4ca40122741b16c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2e70dd6a5a413ee39a807622483cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a75373b8ad5652aece741dd2ed8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100213982d83d5a14b679751a06d18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b0411db82da826abaf15768c54ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b23d619bbb3eff91acf297113ddf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45104fc2febf90093105f0ba89ded7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e0c554f657dcef1dd3850eb76a15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9f0597d2f7f44c1c6e675f086fdd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b76c1f40f43c957d5b18f8617a7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b369b4ac1ef125be9b2da6232c2db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeba3819c9d8b371a76f5829bfdf46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220366d0440723ee05f17373fa6eeab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d59f30af30f4732a7e3ed199b1e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1f50e065327dc19419f582e67f85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861c84f068c2c0531addf341ea22fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac0a18213f4b878df5e7e9afe5628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86887cacd9d2d33aae9f1c875f87cea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42293360896df9674808993b6e463f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddbcb9260d7eef2fd774da4677151b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d79768886e47c6494b4f4ac787af8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8c7233d283698f34339acbd8aa92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f96340e978a4240e772289ef8a439222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160a354fe37da1776a097c3920a9aca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631d79f6ae8c24756089a23944e3ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c50231869efbff1571c1c4b42c6063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162540e0faa1402d38e1286e7dc8d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20d2c937c110eb75d4923805297f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d3b977c9c795136329e4abb13d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0f653bcabcc6fab0bff2cc62ccb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a5db2bd0c502893ceee650bbe0fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6aedacd666b801f9134580ad402ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be23f9348cb1f9fa25b50a231b991b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43eb9f6bf1639482cb6cadb23002fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973b167d87d4066df36876eb6e3aa30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427a00cf6dc936c792b655a9d4bb5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749456b788776edb4d45300b12319e1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b9dcb6daa8fca1c7dc06866b077c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9b67256fbf18023b205ca19da570238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5012214fb59d73a99cc60255d912239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295bfb17d5442509b901ab27c6dc147240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb04ad94b02599f4f71e48fbbfc28d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd8d377da3443e0fc884aca20b10ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77a5f91992ed698ede300f59b15ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ffa630c7dfb5611cb830bf3a7c78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da573f301ddd322cb9dc5c28a1b28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede223571596e8af8a0c2fe1469da7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9dcf699d68e97151678252ca528e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd947ee8a1093f9e907b4ef5d0d47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435d46a807e39d82e102058cfca25f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5936c5b39b71a63130ba2f7299cca4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c7a880ec813b86377e3b29f21eaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4bd5af1ecb10d3da74efca719a040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84094dce5eacc2301aa907d61c04b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826687122dbf04fbc938d651b97a7c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ab0d6438d8d934b611e64825c722255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9a4597eb0819113585f03a0ba5ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1b10fe9219b18d4ffae2e8f7d4568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba4df9cc481845c8da57ddc9c1dbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a7b0973e2e2ecf2aaf1040a25819259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e7cc60c05cb2e2c7858c36774e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47a0f8074584cd74a990ce1987794261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e0bde10f29bc37a3ba749f644169262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c1e3f8984159237daa74dfc3408dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2c880662e1e53277f514909f0a6e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2652911aab5b10e8a2ba9c498fc97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d2d89e82a91d434326a6c0b2d228266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d70b0ac5f2e169d2c89bdf4ec07aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e29842e71716ae3e88b210411b42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f132bd0bfe16eb177d8fffc2ae09e63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca46eb00903e90618acc6e3fc676a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae87833beb09534a353aea0dc5deb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1250e0d6f5d62f8eb586dd4fa5692be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb0279cdc5cfb96f54b06b21fad1ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee9846404c76bc336d7bc870baa38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b742701dbb0b544182cc3bbf95bb6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a1f733dfe87c51818589d11a361c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966cf646a3d809e1fa30b4c4c4f94a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8790aabc1ec608aa335c200a0c56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb17d047a715fb7ad54cdd4cbd29f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e018b45cee49ff56fdb0c9aad591280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc749a47b0d5a1d779c9c50b7798c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfee2c3e09f837af2a1cabb8beb178282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c30c8cf6b4967c0e1bdc6884318d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efd55abbe2ef28cdd4764ebbf4834284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f7e4f7445fb5ceacbe5eb34127b77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c7917c0e305c8d23e43de2248dd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a8f6e6681704b8216de7824b8609287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61864dcc843b1280d4aadef9d8aab36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff48b1a8c5015365e64f07a9a0948d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0ab3dcecf2eaf27c61fcb510fdd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8d8302ffb40f286d454b61f1df41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6fa4ee60c4715a33e2e98d7fd1ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67811026908cc2a81e2f7556f985b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58875dbcfb18d235d2df8be009d8ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aecbe24ae14603955402fe4d5f700e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da40a60e5dadca4d67d9c35e6d6963296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b74d7e4d83163c29fe54be04814b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29052c1bf7794fa9b7aeca6dfe9b0f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abc28227a0f69606fdbbf17599711299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efd289962ef285faf294de7e0efbe0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c9b20aa7a74e370a308d2afda09e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32001b42c21341c40fac80c2bc0f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631b48ed35739e701885dc8f67971b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b800cc98e5b29560c3c14af5b99e42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507275eea6619e2ef059a7c9ea0336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f3241b0945e755a057af873cfaaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f861c239f4ca5eaa9ce9478e200b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b88be39ef4f353d7c948539b174f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a798daa589e1e622e151ae904e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c49d7c2945707628c64e6d63bc55a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c84c49003aa4f1e77d7472bdb035e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee6c7ccfdf83497d5422cbea4e63b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e95ef34834a4c534acbac8d86c0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4229acde3a9f4a2bd6deda7bf382e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd546e0b4f37a2836ba1ababc0825f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed602ee72ee97e05ea88a21221c7be8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb332dc38a7f4c82f66f48f1482ba1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6818afa060f23d693b31847329836318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae0f6106fe32a0a340d5011b7fed28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7762e9fd4bc6b0135a8434d7d25de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305885bacca86e1c8fe1b5e920a3088321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a51be3f49fb354beb87eb3e4166c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463218b4204a2d1dc30d3870f8dc4057323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbcfb3f7233cb786dca413b52603b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5fe28c879f859f38c1dd7a2f46319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9248c137cfd4ff89a677ddefa6ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d5205b4f520311b48a1d22551dbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d384c5e4c219a9cd1423e5f91fcb96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d6ef67eb084d4c747415a3813c0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db1e7e17ef8fd79a2a6c94e614fbd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246577a277781017990d14686afa8dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518a425d21740b86ba5dd5f2c5bc0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85402291de113d794ccd1a3a73c1af4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e087ec14b85541e54eb9394752fd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08a97cdffd72f2ec980c064b11c20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec201a89637cdbbd35dc2d01bb2d15d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f8ad309a05e502bb4747b0dc538d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c39233cfab6bbc52103a80a491010338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcbae28d5b1b75ee45eb2470283993339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33104125453ac8b081b539051e14b55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79249292c6648e7dfe772173a3c4454341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9fb8ca95c098d43a6e71371ae7546342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10cd1fb7944d5293defae21fb196ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432615bd007ea89610a1795b215ef6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300e4b4eee8c70ea7cb302fcc34ced345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f0a1826d45cbc57fbdb54dc5075c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd11babe176eadbf8773d23b9123c37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1124f1dc226bc95574a1e5796e790f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8c3e2c24f818b391687f107cff04b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefe98faaa760f49ef9e583f37baf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35e1057f4e033012fdd1af9155199351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8af07334c2a588209bf4171dcb997352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd55459f0149e3f8da49859eb1cd9ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3459bb2a8edb5d346e6f2ce7270d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8790d3c39bd15f20c71f5813c30d14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f61af770b99f5b1d27cb10c05997d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7f1d65e4f48fd335aabb88360587357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79a2a514b2ea99b19d11a7a28e8937358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706429f0f5a0ecb513df2a862f3b7bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe660185165ca0dd5a2520b725434360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64c0cbc7364d8d204b97fb9c6bd89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3973fb1c6827c9f8acd26715ae661a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c864f00c955861163e41424e06589f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99228d3c02c8aea0b59e0dbfe2217214364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bca8659783572fa832b19dd400a0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85408b9b261c90cce141483ecc8cdc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e51cdb1128614a408e434260614e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da059509efa989e6fb10b644bada147368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9c7733221e2589f604a45187886f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c51ef4063a8f06df0fffd78581e474370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e9229c14f09e87f960914bb6236f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf3f3ea9a45bbd736db668b60da4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a164eae2d1f82f2269d2a17c1038a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad44b609e01394272528f19828cc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7053a5c810434dd02c6b3425464b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5fd4a9808782d537ac933f6f47e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989be830682a1aae766e3f884d423ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94721a16339697a65af3f95d121c5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c21916595941eefe80ad0256e13ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca919c2fcdf2d59dd795ba0ed8fc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588e7e6d96761bbd84f43e6640ea5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6a6c188e45da9449efb7c8a148ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fcdd6435cc9b707235cf65afff1e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4473f92ca64c1222c6f3ca5a61f3d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfedd260d899ea06e707cfcaadd9ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc72c04317aa94efaca7c45bb763ffb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121733c1111e7a8d5cae5324d42ed522387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade27ea93b182875d62ba5582466f797388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625ea103ba4f557320707ff06bbb48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f671ed288cf05836eff39e2e4dcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f9a25121327a99827afec33bddeee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09acb3be0219a9f250029a64e0f8d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc409d8fb950d6ab3f52132b2964f66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cc305ac6a828537d2449e41c38aa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47bda2e5fb5a8b6a97ba8adae311df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7bae3b7e123f09110cd24e8c80ff5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033201f13990e4ce1235167cd46d42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbf0526bb3f9ae9b3bde2ea099e30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4861c9dee4ae7d1a737abcf921af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f6984abf1e5c00fd53f5aba9aa26c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8986638059b8d96baf69777cf6adaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741635b0a5f9bfdffea2639a290b9e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995e0d350f96ecabd7ad380be57420403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588bb0fa4c87bb8fad6dc15f69c4b81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e88bbf10f520cabc58b5d7abc9d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec106619b9270c06fa2737601ced6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a813b8dce6c191b91e02a1f6bbc4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b3b916001e3e6e0c32602c32f9f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88443db2a65b2279a9d2ee219fc14e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e97f020bb1467f824f1b2bff3122e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6e352722cd2984a0e0bab9022721e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d866fdf916a345dd94683babe86e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb76cd10b479fb7f7928bfda81fcb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac587c8ce5f4e5e20ea674c4ab0e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99208fff746de32450b3a228d02f7427415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e351122d43d9249ccfb531c19ee6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789fe8aeeb7292474c823a0bac29ae7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558fac905ec9156d08cd9ec247c552418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67959956d8b28d4700f0201ac5ea03da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea0b14d54a0aae55b485749dd681ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef26c6211a962e5e1f669ea78ebc33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e5e83a2b5b0553e5f7599267494c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b02c72ea913d6a28339f7264b67a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbdac043fca20a3d8a13e62446a7fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177839e58cea159fd485c2f6eb3f648425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e962fd71c79b3e08842de48cc5cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa821490859fb047a16b4065b2516d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498827f4a2ef2e91f7bf6452af760f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91084a77f19251d4c62de4befc0d188e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36545f12328733958b320b40b3485e1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9285a67be08e9586bd2f4998a3c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a17d0e2bb0f4e2c782cf39dac58513432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25c37c8aa20f405e26f7100a2e84dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea4802baefbace2d1f1c7eff0b4e51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b8b99fab1e7ba524a50bc14256fd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8639aa29e47360166be648aae2266e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7538c2f2532e7d3e396853230a6c55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93401222cab639aaa5d94a9152f15832438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaea9b6bc037b979c49c192ac1a246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56fda69518ac05217ed9c303d4fe09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb07c6e86f07bc47b2f7a17ac5cb1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737990b2be83c73ab33ae3136eca5e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc220526abd5ef0d9ed1eba92c8d1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a5f5b271408db24a99b1ddd9c1f8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b7c49c9f8f6fd1f4dbb416bb0102a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef868f777e0bd34ecd7efcdae78da75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efdee10883f0ac58fdcc8d454e76d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06350751f123c2ab5477704e8d87d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427df4e7cb33b84f81f8dbd269e3e70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c76890d315d7a2852742b6ac18b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273c3f49ebbdc929f6658ac1f4753c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabb0926463fbff8070e0dae9e31ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a924b2f58208ec56d77b5516ea388453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cf93b08ccf152103ff6eab2695f6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17973e0a74a2b2c007a711757ed1c1fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb25eb13e57f8e9aa1d0550b8bf1d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d43ad4545ab7038c2404367d8928d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a38e081aa3d78b4e5d457bf580bfc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da148a567fc0a18e09cea3f7c8e5bf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2607e02404cb04c176760d12a2b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b943eab47038b59bddce37017d9a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5775cb9c62afa2261395625af1e42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8b57c5b3562fff56d7c8739b5c07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93ae9b04dbc2e4b61c1b9de23a52e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7a05f258cb0c4448046287d74a3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c4d53ea0c2e370f07d2c32b7a04b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59e8133e44dfbbfda643c94ef722c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6b5f68fb087206f08a323c6830643468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72955fe5125cec0892171e429e30c6f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c85ce1fbb61603a8a88a1447f833d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205667030515ce4d2ae0142a7093e420471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e129ceb7f9e7637dc5f6a3867a3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0874ebd220d0344dbec86efd781ad5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb3eaae27ac561170b051025f260a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21cf4c12ff9e9bf4cdfe6e7226d57c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41f558d7d06e93926747c212930a1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a520c838f530ed2f6d2d264025aeabd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59495ab1aa0f7c8b2385ffdbeb2e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091f1924b882a1c10114d0be27049fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d2360af58cb30b61887024ed9c78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182b987d612b232ba216651851123c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4662804d964366b0a97c511ac52801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0e2da469fe97255c2825228ac16b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e31507fb83f1e0db5558a6c0473f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48323abaea714012918eb1ecdc27640485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c595a4617820369b7a08c5673fc684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aaa447c67df0fab43c5fc815697c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7eaad73c31e19d96c30911471435488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e896290c0f3ae91c71b344d4b4db72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3946737b39b1b167df0b3ee180c0c46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f24fcf3ee02cd672fabf70c5924f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5bfd5a99418b3ef5f33d50e56c92c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ce8f355c444cc9289216456a2fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123acb12ec029499ec8816d4618f2665494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b61acd89ddf536c0520d9840b652b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1eb81ea4e8a1a4e04828c6b163223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc7b911c5c0cdae2075cc0df58d88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d411641e62c5fd800557a1ea0351c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396a1d502badd538a67863ceb04db47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da883c7ec2f2f6a6a6e033e7ce4513c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fae539254c46900de7614cd00d3e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84196a9251c56523efcd3e3676b29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec919a68ee44e7dd28d1444dfa4050503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28668dd7d521cb0723883d6d17efc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4e3383855b29b10f2d6da9710ef1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e128e2424b4b8f33d8594779ad6ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe6bf1872c433ac95713d9c90e2a07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809d5bdec9b0d8ed885913a93806fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbe20276044f6eec8ed05aa08ea81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a912468f0facf641c934d16b349e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fc1c9b1c58f0e62058d196a59fa6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2c115bd193fe27f406704a5153c5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73ef05cc05787e8ab80a3b3fbfb625513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9807aeff70ec28fd14b09a4d2350ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1151386dd0610a42ced24176fa79b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccca83b79ec005d594b7ad7c0a1fee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327825806fc486c63ac6fdff78258a61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb69c94fbb348bbca37ca1fdc7393c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a91176dfc7c0d15d78aa348957800519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448988dc5fba0e100fb2a335f4197f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d955757c37cd0c80208ae0e1b02fad8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e0d10b3df7d224acd14ad36acda7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e6b56666408815f7cbe5297892ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc89461f9e88de33a7d0cc55e972206524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cd7ab70d588e1e7f350162aa8d3f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89707d703eed857681aa24983f78b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea950279140d097a8fd853d7fcb26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd68a871fa47c42432bcab67d9291e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5eb9adbaabc3beffa0c0f4d06cecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4c1d91b2240cf72f367038f38795530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c356e5da40ee27eaa698af20c94064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70b5f287cd146f462d9f9587aca59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979cf423a4a339dce300ef54bebf49e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0a38505bbaa791befa45480751045534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea9388c1a677d926e296f8fe77de98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1660159b7e12a9ee7e3c062c001645536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb7ad625cc00661499e4187d38eb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4daab190e5e172f33dcc8125aa4b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b912ec57ac32e49fca16c2fbae2a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ca803bb6542b717afc55fe91e1c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c94e73691725359669e02ca2e3c8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0eb1de5f44bd246c8dc7fb9a2c668542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f47b7cc4c94fcbadfc5fa4f003ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9543734c9e8c9a69ab02720dfa2b71f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb5f71f9f7bb7da95bd6309fc0e316545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3bd5d217e6a2d48cb60c46066c8cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e26963bde9736e7383c66ff67407547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1bc29e733f2a3602817bc18ecc85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da51b806c6cb3d1cfeae6c81ce165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dffc6049ffb6c0fb1b03ad0d08e6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5621ab5d7dcb758e46c4fbdadfb18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09734b581038c663c2ad358f948c0965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f270b72d3eaea5917ead967de1fab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02af440bb0fe0cfe249f51069046b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df1843fd8a1f93699035807d16a5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cec15bc161b0432e69cca6df9e4f53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc275b5bbe2c4fc7ecca51cf19059557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd707dfef1b3a81c721a49543b0289558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de796c2dd4f1a76788f87753c514c69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7278364e8bf2503ad318fb084c5e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f01c2e235835031988dffe91dabc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac6e1d5fbe9f85440a62a7cf46bb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30df071b172b1bc9d19a4ca8721646563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d57f458c0998fb515755737412a95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a799391143b7d63ae320480a46fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952976f1fad0f5f6c1b5d225aa117509566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90613e371d68e72223e33f24df9fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152604adc255226dc595b43cc8516f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff1c2983199165dba63650a48ea56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ff61d9f9ea667f967ae32fe44b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d68a9eed90ef3e074ba81272d021e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bfe6d242c08e32c4874f295e390d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adef5942947c86f84b30e8fabf15ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082a91bd63474a16cb3ee805df97a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45095d97d561ba1ddda8eadd577b001575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa882401c75ecd54d3ce5346375aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bcb4aaf6a61ea6843e00391f0396d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064bdd6937b00a3f15c518813f6c85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed1dc3eb308b10e4f7b398ed7a8dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375f38a0750e4736128f77a80dc949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd6a2d0782a22e61a6e775e0076afc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464007bd93ee924529c16c4f65d7795582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef9e530fa26c23a96fc9236149d59b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cfdd85680506f24020066c0bdebe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04511bd506fa4eaebd69abf4f8934735585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00001f77f87ac60ab459b35bdd7048586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc29f213cf589b022db8bbb7ee5cab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002206a437d6da23b7c4ef4678997ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15165667646b778144a56b42d2b29d97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781cb3701f2f123fb22dc1aa5f210b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60894e23b5a42c9beb32e02744626591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c4076e013b3c453df50e3ac09321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f7534986b90ff536108a1cf195a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad7822580114d0d5a2ac24b2d6df9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75422c806c12d5b4bd92b66b04a4fb86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270f754a8e4ce715fa03d50cfd2945596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf107c0c96dbec508d62282cefe3340597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee912eb145cbc6a2178faa4c243b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d73cd066f2b9cd82f9c4a188560e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c884d3872a744e451c1d57797efa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a5a1926c620e7d1a7e0f41623092601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354448139d8db8538a3091d69e085d33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c61601b42ed77bc86a21a8e3af390f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af59ad5dc7d34073075a3de693c0a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90afc672a39c75ba441d447b79feb0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e46efdf2d91272471d34c0bf7db0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94739bb59d8b1b71d6c21849b10dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0a0ec7dc8ff56d42d0958fdfbb818608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1934fb320114ebbee681d0cf651d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb00637d993742c4cbf5bed99d63380610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c337372454996775784318f3cdaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2d97c9005eacfe5b1d1c6a14ee30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b196d733694f43c7367c19b3695bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf789f5c73d4ef2502f9f800170c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c5483f7d13e0b3befdd994ec632e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb421e4d20cecbd9ba74f23b635415b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430f5f5e4fcfcc713bdfdf626ec48e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7abffb9b9ed706ca311ebbd75083f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705991e18feecf600120a831fde3d283619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb4d63910e89845241b9336f2d34f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176381ab22be94c3ddbb331c5cc069621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b81c857ee35ec21f0ac5eff62747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e89b7654aa5b74f098568e132d52e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319f5b385353fc0a7e6280dc443a05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775311332c9a5ccd054be690a73c73f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99dc08542334c10919359434c901e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32d4235f27845379c9baa2304d3d48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8af572fc6f133f2d793a6e68c30f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c8a5360b768ef8876b578fb5046c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fbd3166a4c1528199b9d352fb1b07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa87193152949979b1afc6194e835631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e607d1060310fac19b362c985778c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde63ca0360a0e0345f2c08b9d1d8ab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c7582c1ae99712fbbb63ff969469634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4a8cbd7e5d3a6e46d014f852f231635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56379339b0f2e0ee46da333c194ad93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861186acfa30538889008e3e86a1b7ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e5ba2857a01067218300173c2dab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1505f36a64c6674694ba6cc3b4d3ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e817ec69fbb6b0ce0e44dea72e38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4687d66b82ac3db39c8eea2c78201641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc192f01c4ff46bf01b1099f9f70a39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92ef56a1590adf9fb6e966d6d1c160643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff47acd1e931290bfcf330f328b5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282414db49b5180ab3ed0bbeab90427645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7d6a5311b3615ff14faf631708cdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8940e3bd12a4eafd905688af3c2f61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d823d5ed595d8dc8406845f9d61961648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf2f981ad535953f5fae784fcf26d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a7e08f6bf6ef8075ea49c8728006650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306771ee99a1811565bc51500d89279b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66613116b5ae27c0c5a6c840e01a4b83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143fc6e6f1096868abcd8aad139cf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180d58c14dc4db475162b005f083fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2deb2ee2bb7c326eac55c33a660f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8be1ee27a6b5d0891c01824e1105f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5551d6d87dfa3aaf09bd9e77ce5dac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5443989860931b51d50dc9af5c91af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb7fae564f59982968d9114665c7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa1040f6a57009f62ae949f5a4c484660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0db90c29dcc2dbc3b9d9a346e0354661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5badc1498c4e13ba417a9b62061dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b62c7f13ff44df51f2889702d9293663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d256c463fa35a51901164a96c82f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df8ae5ab091f8f44937772f9079d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89ee2b7adf69f8a4b06a40f169761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda0c08a8caae7435b21cdff458efe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff432554a0b9b4a786f2fa7a1dc0cfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a1212f5b27767241569ca2d148a50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827b3fa8585e4a0f4cef438d2039595670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2241e2783eede059c589694664b304f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e48f7e2b10adb5fd1864f739d5a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba868b78f187f11db4a6a776415e43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109f0502fd6a5391634c3368ba8aca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d350ea41f1c0c234753b28c5645e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5951510b9fc27e754a2c717a44aae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f8ef7920b79548f8546c8befa4d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657997f8c85013a5f3db5d44915f53b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850242994a8e806916b0d1d24d3c98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e692a475cac93ff486ed27b25d89abd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a6b394c38b4533b7e726337315f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945d1a5298e2f43bfb88a85075ddf70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874cdc2b0a49f5a3a4b3e262c2a81c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232d2eafe9b8edc6973c6bf64cf6f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d79562cd7671232d5c8f030636a84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d08d68f4b3feb18ff7c82f477b608686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a782a9cc17b8f35e1d52aafdecec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95096396174184810665f71bd27717d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9145c1f9cfd4dd25dfd40683417cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8253ef0d6ebfbc8785f501ddd0b7a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1eb2bf0812f9f5882ce70d7d22aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee7bdd5932ed90acb971b76aa2ec7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a80d5dbdfc207542e0533b3dd0b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e05fd405c9d0853770dc14661cfce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae31d4ede8a3279919b6c1b1255d722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4588b4e076a9566c192c4e9f4fe416696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9870d13e324b8f5cfb5e8a8e622da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a5d0f6d169cb1f1a542f729e5070698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818480851af736c372baa63b0cb5636699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4c7e2e381dcf8db921eb3f315bfbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23539396db7ad98ebf9e35e5892255701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a62e1b906c58cd982734651c7c2bc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e896380437ae05cc2911416034704703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f9381b74dfacf142d2eaec4c8d6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09838cb2f4c0f6bac11f78da3ea72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a79e531e07f7173920761f8ec0c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92e5b0c23e573fc5f7b52cf2448e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe566e9bd16f2a7998422e61a36fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ca2ef46088c50687682e0a622527709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fff3c40e62e286337ddf52ea1f512710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60d60f4b2554200edb71d78cc2646711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deec2074a3b1b9aa13d57a267acc2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b047ba77fb8881852554d36f6b378713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62902809c003844b62d686987ccd88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81846aa5b88563515d80385a1276f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10395715441b1b6e196b0914455cad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abf5b36f35bcaea1017585b49965b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997edeb006bf5cdcef6b42bae2164036718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d552d459da90ed3107304b5a09f9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb34dae7f50dc4c9ff8aea63fb3fbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153894ce8ad9efa9ae5d52c151a7ad2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8571a8ec3fd5de756fbe613ac90e6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8af96d9e3ac50bf8e7f4942554767723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f1056b08307965d9084f460a47c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525357357ca2f0b24c9f4cdd2db92f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df911ee0b0095a270908817efac1b57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd0aea3beec974c208b5f4715f61e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3bc04573519ca83ba6a006ad6169728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabb65f1aa0cc684f7f0c53214dbb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d1e312c89e3dbccf94484c9ec59e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727d38680e40ba8b18dd89a5246b5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023da17b6c9aa9c7806e689b40f172a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1525989c965159d7e003c0a0d0184d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e15cffa05447c0040834cfb8b415734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00071cef4450506b0c42ab8ce89e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c79bc032bac7f1a43db90b3411dfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8c8bf2e4bf33e21bc1fae4dea0c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05fc5b3474c0e830f1f436e3b7543738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a57f60195c54747554330e4667e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667aaa38aa31ff5cd87ffdd9a9acd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07c5a829caac11e6dd40da871ce07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950e95c7b72f1f3af77a70ae917187742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee6f81a9d9ede8549c29bb1198ed3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba30cc607f885243755bd85179bb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79693f75dcd4d5fbfca82d87593a5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b7fb24637423e243961487715f495746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f9f609015fb6618a0041d39436c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8792a85fca3e722afa410aef4021aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63849a327459b9b61b34fe5da56f964f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec63c0cb972c99758070cc618826b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c543b04d1af3809719d6f289247f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c4de258df62c138804992479fad7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c69407655e342a41eed2e1fe7c961753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0521e713b1b05687249079670bc7223754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8495129f739607380f4a97c3b96bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37420dc6983bd44446c090bf8408df31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf86132920ac33086f598691a17df1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38f50dc4b3c2b7fc8f40a8d58f97d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9db23c85e85e36c51bd609cec207c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>