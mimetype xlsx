--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca09c48c18300c7d5bbdb9543e894a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80c4281c36ee830be5fc1790a756a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b4ccf4dd64eaf3aa23bda1e0b5c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c036177671e7fa6c68f6e047de9494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840534281aac11a52aade20d34730b905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e45a873c202e75616dd9f73adafa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f57a8a3d514fa3badd81e7cda925b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092f5cd16ad44635b6be8ea819f61e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c33e9d71307f5e2f136f76fa5260a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4346b746689f51a8e7a990de48cf5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d834da73e351e05caab426a7e9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d7dd928fe0d6adca2bbe6f3c88e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a5b6489b73274e77ec4ceaeadf8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d992a121eb6bdec202f8c4231dd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f677aaf56f7b0d4ec5e3346b1d885a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2996bc099ba380f67e3b860c2478416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c760ec8e601a9e087ab4ae01f77317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd2f4b6a7555b45cc0e76b3459cd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfe9dd4737eb80274f4a9e436bd5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d2f286fa7a95494d1d60f7550cf4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908ec64ba213cbb7b58f14ffd47e4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb7b52d91a3433b0a39dab66c4326d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a8defb301018141578c2563c0e7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592191dbeeeed0a143375f8cfad4dde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d015cfaa7462a0cec4f6e601f37525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf5400a20758ef2772b12a317965b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3267eefd482baf85014dcefab956f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe1199512f43c2ee2e70cff16924028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef6228cb84feef80d246879087311029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5428e1fbfca9f9c181943d22604ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded7021fc8182586d9ee65cd2e08ffc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee61140adbaff342e3f26364a540632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a38f4b06529019928b09609fc33ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dab18ab609b1c6ba328575ba03f5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8dfdb2ae2cc413377a540e1f950d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f17645e70155b21c2f9e6f1269b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d87e37af5d85172a4efd0a19eee637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43bf9d2d6d52dcae0039fd68f69f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954948c415ede53eda14fa61bd7771b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d829e4d1cb29560f405295872d46fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be36865669286c4c9a5b1d9910d45441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a633d5d893c3bbfbe359f60ab473d0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0390bad0b34b9a72581a339348116943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de5daa9c788819ee5bba1e1bf4f3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c956ec3af03bed5e61e1d42a504a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a89853fd826bd238c8345748c25d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ac7b6ad76c742f7de30fc582805e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceacec11cd5fbe5a8562d6e47832bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef41b202e4ce7a743c65535f6a0ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d507ab198ef8935e13affcec979ee2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674a6b52045b2169832e78d353851cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d7fa1e9af70fe28032d04e9121a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ecec1e20d1f31c5e4b01c8e62ce6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf703e6b0f7c71252e63c09f878f78f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50ddcb67c19547b0d9f79526e6147655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a6d12c2c2f0190fbcf9f9bebe3d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ea9421babc97852fc19574e0bfa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd1e28b7c2a96b30459b24f5fb78858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470c67622f833cd76efb5098fe88f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce05613cd0d4462d6b18a6093f6b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbecf90cbdedf33781ff5888bb516561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dda1856394756bf4af81fde20a0d5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89438e2e315a3d61a63823ccac2f20363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a753bddcd53a89d98fd467961dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75569de3c73e9dd2ddc49d0734190e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83914fb7ffd638b0484c4041dd3ee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1bf5288a5b224e16a1d35da9286b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2b3096645f67d6db0430e5b960cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef088e3a594e8c64d25edbc93fb4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc106eeead9b4efb25cc2a05eb98570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e59e85bbd6b40b8add81c97e73c0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0fa33e0701969a9f489dd6008efbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417526ec6361dcb123161553d5bafaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ba6c7955acf2998bcb89e3aae14b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe484828aba7d402f327e1055393a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d20e4c245dc629788a70b3bb4a59a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80904b13c06a6f72f0bd02738fe4474f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698e41a3bffe4dac1ceafb1a5039c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09b389fe1c41966da82a61a1d67f9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7655e192bad095044d5d805dbf62380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea585fefab256196fa6a62d9958ab3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5b9d57ad6aa99cfc2750456c5ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384dc550286b7c26051e7e28709470e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d7e81739ae5619e640d85e45acf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f778278dc39c7a0c08464906321d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ce26f41f677b25fcffb18b03d34b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd4ba5edf76443b74150c60d7a8b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc45a7cd0ef2ba19f2197b493babe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740998cd25ca678bb524fbb772e2b19389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f9270fc4fb4a82832197c925d9bf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cea9c857bbfc9e217225cdc9df5b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db565364351a4940066ea6c7ebd7f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586d2bc36cbe1d84b28ffbeb18221f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4deaca36c425879bbb4a6ac95e907994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07a95c93427078609f90e9de36221995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de6419780a18876bbb6032c2b7ac696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f4d5322a755e18ba5b528895af7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99091788294cdd3bcb5aa615fa232598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce34bef28b9fda2a2245f6d4533c7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264faf04137910b91cd5fbfbaa51da8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026797e6a12dbb11d1079635f24b929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bf3687de7307c3f57078420bb7192102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea4e494c62614a89c4c9801c8a0e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b997f67f247c4ae3db10b846cc736a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659be30ec0afa5827bf1aa7edaa2b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e237b73a6488097460117c1751b550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d53263da544fdb75a6dce2a89881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88002fe4e0728a7aee9d71ba74e293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e945588fee33ac54ddc1b0c0986bcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62bedb3f8fc07237c4ac2a3aeea94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b31b6324f2e48ae105f0dc0491c17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fb7eb30f6d3ababc1016af850d463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda8197992b860b953a88ecf3ac897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afec65ef227d3cbffc10994a9488d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f77ad706d953fc360e9ed2a61c776115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bca1787922f817aba23b716f1e0be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ef3a2c36b37d9a623e53c5c7b115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb411b301a3c34328537fddf60836c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67414858bdb41acf5c745f5f02ac1480119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02e8841ec929ed1edb8bd03c6466e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d4695047fa1f1bacd25188093647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cddecf6a3922ee8c2e893ae4ba535122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a7e843c006fcd6be40495a362854a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a15ccaf069f9ef2d30809f3c9b756124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9298915fb421e287c3fa8896bb5c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc7053dd41195cda36ad69686a9af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10a53c48aac456b3e3895d7b8beab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b180742ce95e50a5c89fe0182e5878128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e9371bdf5797253a6bee75004831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e586dbb4dcd06890c4c103550816c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49fc335b7e6a6ad79d8e9cc7e5d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339d5bd066c9cfd54e05477480f3ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc396d4af09bcaedbc995858aedbfe4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881749042b2f88ce0f14ceb89ba4f4fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a35426cd25b7f862d52c0944f5428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee870408baf406ed66b925f2723ad83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141bc293a008c674fe1de064de9f894137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea42b09cb7a17c121bdae74b5a7e89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d607430c6815d9e8fdf0593e2748139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ddc89ced62ec3e15dc136370a1c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e0c61d86bfa59d3557e50bada793141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f095cb5edb40cb5ebc37e5ac0ef985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e6de8b2428e6eb657897d94373fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35be4382f6eb752ae8cd5904ef1b135144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdcb7dacc0c9ae39666eda25dbf70c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce07860eb044f4af677e14d73ecf3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644754af13ef7379e366378435d7a32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4bdee93108b7f4be1933b3f9d89c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca933df978b11158079177aa87b769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfbf013d54bc8a884bd669c9e872dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e39314edab99d0e5da15f0707ab57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6290c540dfc2e7932be691cf46f5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e761325a76f8d5a7515fe883a820153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75ce6bc17907ebd8381d8f60b271f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2201df733728ffa882d70b12ba2e92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e326449f9beeff9a227caf6de12688156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d211334a50ff37d1f2f99dc5fb7d6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f2fa66a750a6a434cb2918bcdfb67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d11ff6d6004272c790a41538085dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4bc3b7ed3b03d6e7145c3124fab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2cde616268f2a5df72128cd537b3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d64f5b3f6b5a519b09a5bf86267bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fece50a09d6b9fe7c9851e144e2526163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327f02452c732401ae58cad7771839164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80006f7045698bd8acdcaf02d7b8352d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c020e5c37bcfc6c3dce0c973e2492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5845bc3951148b27abafb2cc44ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3fdd8f31a5164079d626a451fffd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502da696492b3ac470677c47e41df9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e79889758cb4b9676974a1c3370c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda133ad2775a6b354bb6d0e02484b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aec633f30cc1b6d79c06b9d13c5f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e53f8fa2372ef5aad78f850a12bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947adc1ebf76244b60f3477c8b2c5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456e79037936ed2f22e0341f3f7876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abad3de060a97330a03f08d118a9977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f10308b74c4cd3423850d0cd18d4fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c571884b72cf4422f2fd094945e1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f8baab19a8c5a4d78ad850ee2e85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4975b5628fe1effdfb8645db2864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb9db8641d6df79e84f3b93bcc331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b2dad089a28057c5066daca6fe202182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69712d1363c462cdd7ec8b3560af342183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60fd8bd1353a3cc6239cef67bb62d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5aad7cb0e48bdb6b3f50663ab1709185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e850388d7ae1ec2552ac85e52aea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1e69170405f8f0b9034565ed165bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c3ccbef5f8b812f7383dcfe6d630188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa68a0bf8f0f536ca8c4366922df9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea13258efef1be30a257284243350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c6cc9568077d23763cf87dfdfe8b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6c9c5dae0468fe09c472d1141506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76031a2a19984e5364a8964a91ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2815a8eb392dbdafcd6bca4c5613194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d6a74f77b3ef4fa8823f302d0655195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31aa36182a437128e00392e239a415196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658596221e23ea995725625266c2843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f7310c522282f718088158e902a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4ae4a9ef7bee98c658d58eaccfe34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f586786e17685ab113707f1962a7a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae68e3b5775c75f0d4ece1098a1cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a828062459f6c0c12ca04d8d18c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f957160a914774772318faffb638928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f704ef117cb20c338fa5ca6cbf38d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21dcc251e44d20eadbbb2685e40c67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae832a79bd3374761d16ea09ab0471a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533cd84d00662d866423fe4a822157b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58970ca505f914cf1919e77eefc25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c60935884b08c4604ff6cbab0491209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657980b94cb9da7dbe59cde127dcb2fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28212fb1509afca95b8cd94c61699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a609bd655dce9b989427ab3c0b26eac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f660087dcbec5ca03930a2653bf58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4a8094eb4c03447490c68646f8bbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeea3f2ee2caa7420ef21f659e9e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11fb1451f2588a91aaf8055f37247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd1faab7581e1d369684182240174217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb06b8367510d3968b62771dc8fe36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e4aed32e2ea2b973f5c666ea103d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f276f0a659b8769af9e9df46b81f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae2548fc4f440f14057dd674810d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c59e81478527bf084c1a60fd4e397b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039c2a0db3d0e16e28585763e4d51e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a2ada7aeb8224511068beed47225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076805bc3fd1eba767b2fb8f3d75e471225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35d3b8b9313ba2969adce9c8d3317226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea056d86dcd1398ca4910d8d2cff3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418e2310284d936668df2cc2314228228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c6f56dea8c2f34a37eb49ba767b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a95afe12bf2e328c209e0b0f67980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa4e79daf05a65d6e291553ea7cd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511d585299ad818d9e0d62649c35c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351595f8d8c0976586e6ea90059aa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8351e0828669cbebfe7a84b110c22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31455c764c1b9c38f35380dfa2e08d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f08980481bd0f86a1f8935dfd0a49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ec5b4f1dbfecadbdc4fd864af9d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d99a2fc8016ee96ca6c64cd739006238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c65b39782a6b80dd24f43b9c1ff2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664d0b928f37c576e208c577b0a3b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a28514b2036a8372d56713ebf55f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc2d0b1595eca07ced9986d12963c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c92116a1aae44c4ea62ea8a09c42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196562cb576c87debabdd6f90940b1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c568ab71e293ac7592e642bea6c46bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b68994ad0b013eebbc4b7fc7086d32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8aa60f4784ff6a06735af89aeb4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec93f3fba1b98efa944fa5dcfd264b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce4f1dd49c65332b5318db7a7b326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f0e7a66659ec87f5f7f50ee6cabc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252945d36ae60e947dd125054b9d50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e3e9596b059e03e927f98d5eed6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b993d82d096a5cd593981f5b13ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b96ca4678e80dc1f1c989c9c346f4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e878fb5e288eb56a37fb40d923cf3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ec4825e4d2f9e1135cf2d321ebf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158948a873ffd75e6f9604b0c30731d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748219eb6b7e276f41864b12dd79845a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375edbb7f74edd8893119641c1a0d86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae0bd973699158c41e0010707289a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987dd1ec7bd11b9f5b2b05859e7e33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e43be22a91d9a2636941324135f632262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977fc002ea081480e43e955367ebc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964facc9005a109b9cdbc0eecc458f96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f0dca9a852258710e55d97d0d935265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9ed181d347a1001b21262b73ed3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2149b539bcf6e6cd1b19eece5bf418b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad76c0894254902d1eef71532d743268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a1beefd83fa9f076392c266e5526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379290f318db193b75b870cb2de3f3e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd99b911f3e69bf973d8270d8bea3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cc9a7f8626110da742ae54c628b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4474a9c9eaf8b6bd47e9b007f2b71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b85398f5359a4b32f3298657c1f05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600b983dd94bb61c8c216014bcd835275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e626cccc9bb897fb298a7c3ef41e79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b123b0207cb5488e719e48eeba6d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49296238a7f6eb9fa414d5ab7088cf0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a5f8a66dc6bb8ed89189064fbf753279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43ce73d2d2ed1e5a8a05d7723e6d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e989db00ec7b183209f6ec172dbfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c95999d6f1ed1ffd547553e0426c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b959f35bec60580c692bbc0d9c3f8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b86a865659ace6b2eefe892ff5f5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea2227e077af4c4e7cc1203c729a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aaf3c90f78512de4f31a393897aeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e56898b6bd48d5b2a0762773f902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f07b399db291ea5fd67837869cd803288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d71c1a972eb7d95776048e28a53f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56100abf6f921221bfe09eb9ab6498290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840fa9aa3c35fb10c733bf0643359ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a857a987764697440637f30983a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6df2424580345754e01215edc8003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62880bf040c5756233795d86b30f5a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6582bc69e7b513e8df6ab446eb16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a7bc7cbfda97ad857e43c3049468296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ee93462960cf77ed9fe0b176fd817297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae5e83c59cb836a9e9b6af5bd0675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f09b83e75240e426bd555e5d78571c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e499a40f94eb0cfdcc87fc7bcd8f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6ec23f59f05aed812156c38983ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176b2039f194ebcdf03c0d85fec642302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220f311a63bac3f108090b96467550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42aeca1ef5c48b87c0c94a811b6a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b07fd0d669ab396667cce6fb64275305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd5d9d29b670cf9860160ac54c6c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17792cb9baafc9aff982c2b72fcca095307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7dce8f03ef233b907c316b2498661308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9eb4bc82ad34e08e888d3d9818a7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab77bf214ac94ad174701b1b5950a09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e66c49aa03b8ccbd0f4c1e1c1afe74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f23a8f65d62652a80caf6c149652d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace1ba46048cd74b857dc8327483862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f38222f347b4229601facd092945314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345961d46586594aaaaf516c552544ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe642ff5f2b268d81bac2ec9f741e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8106739c35c67fdaeabee9d07fff2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70057568b2bb3a5a7e8e8984ec360530318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a39e6c24bd2ab11d718615e43e7bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a7e4e9c52d5be3d5b4592fed42aca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d418b06918187d10cc4f83b954684321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b0704fc244e1021be16a45f4eff8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06457644e75ce30aba69dd956665de1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253b23b1edf23e2e0a53853f5b479d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8efa0d37bde020c5da77cf5d574db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a695493ad8726d9cada2c2fcda3586326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec18a1e537d8a14947da87dd83cf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fb11a1f0b64820aec3a615c8f58c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4395ae57d22964900af430cac46a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559a8461304fcca7abc509b1c056cd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e879e885c14dcc40f27496e39a2b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e538622c7cce9121a93c7574880c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a784a6212291113b7e16eba77d7ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ae093322f6d4dc85aa9f056f2065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13e4e12229e9be039cc9b06316efb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d792ea1998348b7764840e2329f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb8a3313dd379fcbbf6fa7c5ef927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4715b13e4e0f5aafa2281edba0bdce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893202d61ed2e831e8587c2ffd0873b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d766611e497ec9e727a9e8db0ea750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9acaf9a9f83ce7f0a7ed5ae4f4082341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd096dba46a735466558bac865b6eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7837288555c17db9c4b4d3b0a8013343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37b4c1c3541d5a81d86a1cb81abe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075112af12811191ff86e110b926923f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404c37e128a452645ca0ce736dc787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb96c972de04a3db3b201bfa95ca78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce70c5d2ec7be853ae90b3101d892348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84b0c22b73658ce9937909803dae44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35dad52babe997738dc3b7f1095a92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec5c2eeb86357cab2878ff1adf63fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf61e364e2f6ef7c7eb884eae39dbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89170aa7fdf1311363b50f73488e38e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72357cd53a261e4d8298c60c9fd1effc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e134096ac30a757b8ca777fe13b11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c491e06a3ee859447cc068b7974e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045c40cdea7cb432ca353e98708b07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd75f6175cd24d9aa6ba8582961a21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e706f6a9c7556ad44339c3b93d9d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8916554bfaf39233da356ee14e250360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba19302a2fdf8d9586bce5b9f8dc2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccf33ea7dcf7937b442f8240d834c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb091ee5d2a76aa6bd799ac741f01dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf196bfb1cf0ba9baf721e5cfc0d65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c30a32f46bfb2a547d3ffe1a8e562365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7839591225c5f26525b2bc5b8ad688366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d693ae843f23495d443934a62e2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbcfb3c21a12caff0c9d52cffa358d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e0705b4acd2bd27678c46ba62ab22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7cfc594423de9737b9936ad38b301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0476a9a2fe9df43e0a690afc74561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fda2230d37f6aef0c891bab32f02e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002be6d34e528783544376eb8d13137373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7002583895820dbea91c2ef7cd84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d65a92a9411109cc95732ec00053f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07da2b8d372cc1eb7d576c66694fce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4562c843e13c081063f68a13d7ac2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2c392d873a785d57d52d3f2952c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b106bb451670bc4d10b331f8d325379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6be9660b2a7e661fe27365fe24fd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78312685bba12b5b21435aa36f7143be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a706524f2db831128a4ea26d0f7d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234937d29e26c60526ade77196a6fe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f896f28e67f0c7c2b918aa61d368384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead11e0d264d38c0c7dfe05103f036385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc42ab0a605f4a45d1eb059910040a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bea6dba6b4078ce84218835839a28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446069babb2c7517ced4cac75a7306388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7242de3e76e4d0d44eec06c1a351581389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba80bb4dae4f0fe39d73c1e01bba2d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168dac7de2d33eaa240bd916f7b9148391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ab9e8eafacd2fdfcd6ad019c686d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a937b78b89d554656aa4f446051d53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006c98d94d61df20a6cb57f5e0c4f37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d7e4f1c88967af7cf2894f10e524c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24187948d4c30c02ce2a5e70e25e0eda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e2b58d6b3ee2c1c128eec69f4bea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b6f355229192c813e1d82afeba78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1908e42f447e4d669c96aa9520ab41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d79bdf8a484fc599239c93dfd990d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16e241e625c45fb758bedd576d1f7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a93dde141185ffd9873a7ee9b457402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf8a00de6eba364c412c381836c6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee8cdc1ce3ca90ceb850eef777878404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f47db3ffa4a5973153612cbc77900405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ff5e0377047e33f8ae07f7a5c5bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdd2b30988dfe4adbd1f03bafd59c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff252b741efe8fe39400ac3a20cc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2dcd56b217bb97f01337a840c37c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699da926db36f24b96d7d824f7ba24b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1e01a09b5db695be3b68b2b5c41c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dbbda767dba95cec5983e50143dee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb638da9bf074c6e7d15c111018e6c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556dac87ed2a8b6b4a071bde253daa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845decf24fd78e4346165edcbafb9434415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dff5ea2b02f96343d9d45dcae1326416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dee57bb3272ddfb93e5c71711b792417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26b747976fc0ea5b65ffd55ec86ffc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fcf80fd1f0bf6d1397a1b59a100c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4cea01de46715ca3689cf44f0e08a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642274af36fa8464f0f5186aeea32d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21290928c15e9791a8b6216d8e43d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701926d9eeb97842e365dd9b6e303d73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa043fe974ad8149b7f864d075a0c670424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecf42f5d13c3c0be7834991009fa04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0056c95a6dd707b71947c234f791454426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb44304361e8c952b32ae06eae6433427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f65baf7e81614fac1b46725ebeb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3126d3e04696bb6e43e2338bc6b9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c1d8587dcb54210837c4488996d0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaaf4ce801907938a310c272bf548a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9cad67a84e446fc9d3472ae16c98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29647d4ee32f42833cddf2def02a34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626bff866437383c53ecf60cc55837434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd7764cb77f954b3a617a9f1fc42ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1f8e5df39ae176f108b85b164ba8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb6b4d415c519ff000c4b985db7b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df193cb6335427855a3365b3245ec956438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb598177d54a74c854c973e1c9d9787439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc2c279687ae0e375e7f68db1a5e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130368de9e18458db658c0aa8af4e34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43130bdd828c4a15599cb55c68b8832442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898673612cbcb1edf26d057dd4ad9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c791846aa01327d7d395bff99fdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c24580e5a833969c6199e27268da66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f553d94b527ece45019e1de75958446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843951dd59473ed4d9ff7569954ee958447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9149db0c5bfe5f84a6f8a0ce986519448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38140941a46f8e7bb3d89b07acb91d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de8ba7417815326cb07dc854fa9a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15278ce325e1834a71146eac41fcb00b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a8731c8093428340bfb3ae6fa6ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ddc346570e990284a3edc8e20d26e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a33abab97b3b3a5f62722e7b457e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba7f112861028713a236a669b9dd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9923dd24267754bcf5c3072ae9ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4cb32ebb29589e4957189a143f12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79fc90645f3edcb5ce67652a7c4ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486553b99d211f37e0c204e247d96e97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce35f9691b4e09abac469be47fc88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63c5a0474494ebaa9bf32513226b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bedf7d2b669df7bbd460443ddc060c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42080d4751072ac12cae9a184e320463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39735a54b83e959b15eb64c90877071464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1bd1fb0a1e00899e4b27d74e67672465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab438fc3de3d82968828af7960ffd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2af7c297269b2f5f48c921b9faf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e8db250b09def31842b68fa7e87d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf2652cc266c5b2c5839823609292469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2e772553b87cb9b7558b63aa32de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf534b96092f7b2b547f68134acc807471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798efb9f936f271fa28d7734b8b423472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a42a5c6f64b5b3e694b31a80def66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d43b32251f5919f5812b27c9a296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586ba5e995b89544c1bdd97a64013f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775443171b82886362dcb8b0bd5057e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb26015b7cf3325536f2a202a606064477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd23d97b32054ccb32c07943f709e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e6aee5653ac33609e2d191140878e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728388dd61e7dc4b21b0d95912c26c96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05744756a04bc62bba0ef239ac8ca09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c90c4ec9047a062081d1f92e20915482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea476152488284c2d16743f5f0690483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc9891446d9fc820e1bdbb3a0cdb2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b72bd66401969443215e7e024011a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e442408dafebcf19d1b65ed4414c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b6786aab96912c692d13d3c7fd2f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4123ff3007e47e9ae409d6333d3dc9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284ec3e76847215efd03c9beb52284489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ad61940fda9be4832c102ae7ef0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f59f840e3b4b19b27fc80ea3acdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4a9e525224e2ff39b74c45d54ebe1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939f35b97656b2a22e0c5b1a0e4abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242289a8c4e139c3173c522ce9d10fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacd8f9c6eb5b55523929765863609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a341b04762d5dde15a5fa287d19a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29f420a7d311ae00870085b28a3b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e94929827cf5a8b240d78f3cea79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7375a09537cc5aacee79f67e0a7ff5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59961eec550241eb0640d9e324b1b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03a2e078f14d7f24cb1f461698479501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315af85b190a5dfb1d39416590ea249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95b40407269cf735e6d220553c5767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d059b0a5a2f35ba2f4033cd4d153504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f4b0bb8def88f5095cb23f4b282d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955190e222144c9409c71b9122b58fde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0c1ed5fc1dd2278fe369bc806a74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4a2b8d84801401f05b0c46692591508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c20a3d3d1478c140013730ca913c05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7ca08a4bb84624e4dbafe6d6b33e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6bec58fe01326f4cf6bcdea5ed88f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51897cb39db66eb2c8d13928f01048eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b85f275e65cf029929fd94bbf8afd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174bde3c7499fa71bc2b8dbad9e7dfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ee556521b3837b6b8a7257d1a8dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b071de7db27a70801abbbb34e58fd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb24f0019769505e5e7a7801e2c528e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e842298a3c85a9386f0accb0c1d5c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73682fc2ce9c60a4766990730456cf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192238547df87e61d910e5b5cac26553520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e091c5cbe822c33ec80db1fbaa14a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d30f723e967894316fddc5d30ace522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bf21661863f5330fa92c23e7e6f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3134a6ca24a68ce53221dae249be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba97947091ddfeb9f502f285c913f20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629d88c1af5508d6eb73e50e127984526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63d39672b332663e577dc2f609753527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500149f0989cbf5d76c4aba839420a4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cc8678de6732c3cbbb9c184f86e96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d3abf1be26ccc656de59b39649ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e45804a52dfdd54726cae149adbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7628699949e6ad46d1790646a2a1a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d740dfa6a0f234b0713283679ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7265e2d0fcc7ee2d55a485991d8ba7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69945ecc914bc5585c6f7845abae1161535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0259f58c4157d974f0bd0e36d727536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43e361ad97f1de6c76b68ca435035537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134dd9f669291311ef89ea13e3aa647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d90df713a0696e0fb90b00321554539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7893040e3347b72eb64d9a6b781461540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123438b3dcab1ebf1491107d7e62f75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15707a205d9d4ee822a8a0d16cd67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb825473f6e5377abfc8aad5cdd0e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7171c964d94d90f15e62f26a2cfa1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ebcd505ac7fec920fdcbcfe79094545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24453049c889297d6301fcad8e83703d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61926b59d053d8038cdf91138cb96ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4bfe3cb3b0f9960f062ed3976663548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278f9f5e45bf0fc38c9c0710df4330549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811880cf95840c953f9e85a474bc2fa7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c320485eebd9fe5b7f88fd2845514eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad231118357a94f073a8439a866077552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032853de7118a8d2bb7a38f31ae1eb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d8c39e73839c06646e53736992e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098870a9a636bae5e445f9122ca6094f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731e09b5ab21f46aeeb12e78df38b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e0148f20e91b1e6f271d9cd1b94b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609049dd57bc2c4c4a9aac00574c467e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1909d43bc3acad0415662ebd7ea2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613709759988b2c8c0200730c22402560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532887fa76f77cc42436a0327096edab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d1e00794f472c2ddb0a18e4a50b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173c624627f3ae97f4a8f1347a5ceb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76e7cd4057efabea4c06839db7345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a1c9343ef3ed51f7748414e78402565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b8fdced1a5139dec8ec7b6465856b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b2f2d3c4374b2dfc639f29e87445567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4fcbde48e494e47acb00aef445ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf4c3001de0424597f7027bae3da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7a50d49b37a52195466944e191947570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5477e1f04e95011372acee6f1a16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da10bea3d8a9a421a00f5db1e793c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e4d2890133ad0dbf7087cb18574cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a751e7f31382bfcc1228b11ac460aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120dfbaf12f22ce2cae9e673dbea63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786238c1da199ff862c76e5c82c6283576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a0dae53fc722f90d80c24a867cee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c036453332df887d3e54df01d6f99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fff523c3fdeeb9c11fe2b41ccc25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607660dcdae5302bc6cda7123d6842580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0286487ea0e53d76b6589de5682dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ba9efd5b9dd10ac2e4ca5a653fd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084fbacb56451e4a4f19b18687cdaea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3c823faa59d4e8377b94a63f682bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168880cb60b2a39f15584f0d523ee4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9a476acefc93ea9cf1c519592853586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039746c6a6e1007d38d1c39aa5c426587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ce48ea470bdf5c6c8f63868ba7d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b1ef7100843104b32ec7728b49d8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ddcc52bb20533e71351b315fa5a9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1aeeb7ecc2b437daf11cc203c02b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade046420f41846f319c5785fb67fcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134801869ff1be6d72289c8d74d6b66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968101cc1283d611c9a4d5a151f0f9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3648eb416904fef5e08d1164938af6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35c595b1901def034b84d71bb16b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b69e78052e553883a57df1a9a6fc48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050c58b7c70b8d131f7e6f4dfd4c28a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb3bb25ce730edcb97d3fccee8101599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7832bbccac816621275600ef7ef7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e48fefd93823211ba3e1ed15ef8c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc29fab04d46b189733d68f36685e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7521dc378cd4dc2eba9bfd47958f0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd505240225e9a2370d0a625b639ab7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c213eabbe77ea02658d5c67da0290605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ebd9a9336335b8f723bcfcbf0246a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eab88f39a52cc5971452d98e94bb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c19b80ca13200b1ace6b04ff1ddc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5160ccd430ce4bab765a5b49e7d16f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b263cd81e1d36b2b52577fbbe09c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fbf6416e5a01ce14dcee6bffc0629611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ada12aadc0485ba3debb2de330ae7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce67db37accc36450f3361e0b7208a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d8b58eada3cbe7cc036568e48508d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c8f2385d862bfd655898078a8b8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760380d98b88ea73a39b696e24634bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef946de87d338329fb96fa6b7779041617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e294135c707f8d103e04fde4ed77a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee6be6692df22b6c584eb9db931a8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89319e1f02c4a2983ec1382d33edd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d655487715668b4f31675d26347f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342fd7d2b25c9aba0901672bb54bc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea508f539cfab6ab8fc38bf8b4992f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9fb35894ca05e45de4ee580540418624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4316e9033a409feb98bdbe5f37afef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e752885598e8194d7999365ed125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813b988059bffdeb367d89170578a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff540d78c8dd66100bb16a5e5d89a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6cc4c8cf1258f2ccbf93160c123d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48cfa9488e7c28f3c8422aaabab608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522799a62be24ad6323d8c362171639631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd48dd2b1e2426690ce13ac1554977632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a226a81e2f169a37ef530672bafe59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a50bbd0766d6157255b956b93733634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33cb258465e3eef6bf2725a3ad911635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903285b341d09d6ff0b873a6130aca0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df0f3c08a4a6ca5e839575c0ee0ae1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce09818ddfd8191249f96467aeac4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170e4613601aa70edcee42331e1974639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dcdf45392332588bc3f7b8b694657640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116cc5158702a6b4a2305d2b66e513641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f12d7bbb07a01110b7dcad29e62a8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90cd336afcce44249651526227404d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20033aa230cc70605ad07948278c0629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803784e87e6c235bc1a9a2b3878b4415645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0ed6f5888039aa54278bc418d37ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7b388b6d75c4662f107a195eb74a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850b34f2c264ce5e2c3b91b56fc9d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0cbaed38b64d2531d92cce970fe59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6be12d56b80335a8270afa1297d9b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243978f0fa91f67e62eef66f0f8f13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a36b77f55d9b43f9e4657f66577cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdbcd0f310e9aaf81bff2c56466fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758970662bdc334fadfe1a6498d6b558654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b7aebad19a97543427c0fce093273655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c20dafc859bb369c2c880de73ed9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2187cf5d9b5d614f794f041396d62dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098680436495d0e99e52e5cb3bc82512658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632db14df623712e21ae0e6d01ffaac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa89471e0f1f178d21886ed7386d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a627908a11da13ee0e64d0b05c31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d29e16b1bc5170ea3179aabd2d82c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaff2c60ceb3b2103a49d967dbceb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c651da82492c145f6d989717d4a38a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3c629a8fe21ecbecc6d37d87e9d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9c3d40fc86f79205843839ec0fa7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e92fbcce78940366385fc25e316c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db048064b5465bbf2588fb2541d1e9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3282e752bccf4b970dfc1fcf4b07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3478e7f67ac1898ff14974523f33a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3960a828c4ba2d9dcc3a53fc6b64ac7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d6dd3759b408ecb296cdbb95d2a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f22994d0bede9b9d35d8bce61f0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2911086a1a26fac80dd3aa6e7f1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5711b111a03ea1489b79d7b83f016675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2beff96cabb1fd60cab3c0ceda089676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01639efa30fcba533c5b85bb04d51a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6473bc441ed50ddf5d2c834d7dc53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6102d12e475836b7980fcce7a2d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53bd2833497ce7290832693ef6c60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd4b102bce26e7f180f0c3594c215681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c9f4443165c0435bf9b9a422104c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d51359aed2845d51e482eb423e3b26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6db7941da8e717a341dc18b6ed725684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a25d2488ee1fc14b685ed6f68f35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1d1c17a5b7b6facc2001ac54a18e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36dbae704d7548db749d186394ff09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9f5a757f5486fa08622ddd3a1ae6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ec99109d797e9402003fe605f03f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ff7b48199b82a33fcdde8815832ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143bedf35f879954fbdd798e034544691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f209cdb40b5620af9bffd8e6414bec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f238699c3b166687b8de3424930a91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e6f7b110b403dbe42a6b46c9b0bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecb913a4c2978c1cc6e1398b34226a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9353497652fac69121061be17538696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e074dbb922c2c704968ed1b13d380697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6edf8e953f3beccb232ab35058d2dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ec6f96d9eee5030a99bea526bd57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf19f8f57a903a35c54a8ab85d5f61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a79d61c3b88a5e3faaa4c2a0b1408701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9fe9f353e70d75fa483e84137f09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df02da24a8db2a80e1510a610aa51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da67b7a5b504f8a02d35a693f8d689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d1896e6cec40623ad35ab588dac1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a16e53687611519dab5789f6440c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255013c8505f75dcfaf6f93f1bd91adf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a4001b0a63e5fdfb38ed46980b03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2c9ef372fb6cbc8d6d377cfc83a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ef3c91bf34c3fa5770514f4cbd02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f64d2d034da49cb165e4861295e9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efffcde0ffa9a84a7557acd4f44adcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee676c3560ec3ef37ea81b18a07bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd921a7437258e488da50b19c225107714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232be42d2ff00b1158b684362c34523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b4e5141f2acd6e633d13914426f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce910a0a6bca60283d7097522229d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e21ef5a1b80ad551df361d38173a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b51e9e3d1ea43e7b388870396cbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b6954e59fb919b69a49a1c074218720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599454ce326de340df956c0c3e0c86cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df930ff81c95603d7b38b462873151722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa77bcdc04640896b9e48bbac8fd8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b8a95e2e3bffec001f7a4aee9f7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742410ddb6ba258d5e1d7777534a6cde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73e5fad8220dc143b37e086dd5ef4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68906bcdbd96e3fec311709e483f19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec560815aa871aecc171f3042462090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd0e3c402a816b3d739b67989b0977729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9cd7606bb705d67dc397a9f3e3147730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03e04e1ee36afff445bb06b2c0c2c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d30cca0bcf83b1d24318d36f2b30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430099ccb5f1131fe119336c4d0b24c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7bd38b9b46e630970a9abbd18db0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec74e034daa9a5483c9067cba0947735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecc0e5cfeba2a918b50773a26f86cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec653964a4674402cf20d2b11c908737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65986f728137b9419a306a76bf3f567738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d664dda8f088453afc4ebe15c20b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991ef64dbca8b46b057c81bed1fece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e025c29872c9492fc817ae416b928741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1b049d3d90e65a894dd4f151e915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd0a606e6491271ee473f6af9d6a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c536ae2452b7fac00bd080c3f4819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b2d894bdbe7153e4cd4da3362493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf6dafca3d6e273dd4215e2dfab6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5b5bafa6a0d4e6b9aa1ec90d64943747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151011ae92c61ca3003b4d49ade965e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100d3af8bf46903e4079ddef8ab3eb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39f2c57552ee6d33280b8238599d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc32b9a3d3cb1f0a123d3d59861743751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abba5930d1d30eef64389ec3870454752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb01239f8763fb49f075946c54ef2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1af6ac281faf249bea07097e356e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d945a453e033ecdbd4ec24da3ca44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d0ed7527ffbfc6b85d74be6b88ad2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5e7df4818a0564b537adcebfda40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd00b68b6f16dea03a339e3add05bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94eb0b203e553a197a710dd377b90759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49622df404429a357d2ce3285cf55ca51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531249e73438424c734c13e36a42dba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8379abb445bac0e557169682f7b73e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93daf366656a263d653e3cdf99aa2154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864120ab42e2c11124579e0195aa7235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e08b8ce9525fba9996417280407b386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be2ecfc5551cf837e88ac855acd2a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b787cc5dd0355a39237fd8375334b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540e393832cf5368f0a8765b4fdff39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123e91ad7b5cd5cb9d60b9f9073acd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002cb8a18035b23b7c2012df7174cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ded96b4e8f5c7a3e123e5f80975612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f08cdfe1699f07a4658685400ec58d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6618748f5b6adc7e8215efeeaf98f8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41124cbe822d37ddda1273c55c1e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfd9b40e759d019a99b0123f1300f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ce7e94962b234e07379bacc39db1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd40fb35bab4c4be3e357e25da23a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398d773dbed8954b2466e8098d170d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f23fa092875aed8b20ce88a97a86e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4b99b87f2bf6b1c724a5025cbf9d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fb0cd69b3ab9e3973a4d28c2510c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22b8a07c046d01a23ec4fe1bd46e9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523a8cf1362f981767c82052811c9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d40fa68a15b56d55485484650ca825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfabfd5b023e2e69f42d54909ed14226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530348f60cceb94e5452742ba2b6284627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00aa4465f847b1f9133606cd5364428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7681246ceb435907d51e6f3046616529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8cb920f29045203d52136dea0a1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07971284845785a34a97e86559e1b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54d31eec8af349f163a7893283e37632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e2cf82508c7b7f675f2a8784ca8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d83c124e8224517fc8ca395df854f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240bc5ab3e5ccd63fb8adcc4f99933935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a240c8a9106abdd24ca44d178adaaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee117c714872e5d9cfd5c26bc307bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907372f91ee186a934af8ad3c154472738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73635d7c7415cd91a81e842a748dfaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b1682ce48d6de8a727b7b2dce5a5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29db927a24b97f340936ad14cf35a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0f203361a086d12db74a25847d6cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa22f9f75cc5c80351ccdf881e5f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d7d486f78f992f93c2f6cb4f38a4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a2b8645dce3b3eeb5eaa2e0b45e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b875d1f95fd6ff93ea63e0a36ce7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68e2f624501e112ee05d408cf63be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab05080cdef2f0563aca9c679793ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477c24b88f040d1ae4c2dfab03c26449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8fcdaf2dc6b0a0dd4c69e1ad8ab9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa26b1f427ff194b351b728fe7c5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd55c839607be10552133bd74528b4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12b0cc6d2d6dac9d4373270b983c4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64223f8a56faf16f8835a92cea40bd3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae2de56d1b808fa99186520d229cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210708f578b0e7d3f8490e1820a680156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260e2934f630f6af358f8bfadf551757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46efc2ed1d5280ed3bb437029b0d99958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be123fb0089ff8a1411b0dc208d4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf8f9e79f594fec97e1d7c14ecf8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cfb3f0c9d1b19239aeb74302fba0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711a6d7b11856d90eb5529584fa31f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48007ff563eaada16b689645018f882e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bda9769e9496195fb70654ba95f9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21be237a0a5115a0194bcaab00d6ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635ca1e0afbe3813317995f600abe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c46ed7727efbb02afa1af4118571f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6645c8eaad05b7a87b130e6e74d0d8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150f2998f8660b8520aa82889622cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e778b2f6328bd8276b2abde1772470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93c642a26bd077e49e88dd5c4477571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8335bdbae44bd241ae7d047cf2a6e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad8019e9304ce7b9001eff308ef0b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5605874c968d4558224a11a983e8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e8e79a8a9f6f9ef5400c7f15bd4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc456144c07538bb2a493937638d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f057b1f5b4f5607a5505983603ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a1ca06aad74cbd61d8b941b7a3d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ffc792e8c860b2d522cb81e3df4f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301eb0528b661e4da1382fd1322c0b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c832e618a38a3c56aabfb83c3d0f6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135376e9ee150c7ab9cdba796bc47082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36a6da6cdad91945f8203c5842581183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badca472fa628c8ec8f7a13f23d72d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fa17202e3099719094339897015085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ebbad0a918cb8baded872af9aafb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32940991d6a3d476061f2820e2e729c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19526fca697ec7abda24cd8710f573288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465266d0bcf0d4274515491a78474f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c069cbb133fd870a19781b24c2bbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c7f30bfb25363e3a09a5f0ae620691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ef08c0a8840777830b0adef3f7e6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554b51a298e7a707a70882dd08c95b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca7d3c81484d406a9ba4ea6c10ed494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb968cb5cb0e5e29383d32e62277a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca66729a35798513204a2594f1e3e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b04d2ee9db64a9c79ec9bacad3f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc0510a30ff369215162b73ce06be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef860a02c581919e8fdc9d1ed06468199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aafc4efab87a54d9b1d2e84449e456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd72707e0f00d1285b91db87befdfd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7a5318fd4fd54c5d48f052e7f4421102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b27e89385ebf1f95c7358190a671103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684d14f3ccf7b36fcdf4b3f46b7814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec35e6c7f0626efe203236fc53f31e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed6c326729e5e849a972ebc73579e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e444b2f9de166025f20c2f75de24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ae103a595543b1dfe7418ba5d02c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec90b86d471de3d273984cf65d8886109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3464c448f5e6d362f397b37b8fbf5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8bb03b9d4687b122cc725ad3a4e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b346894ce9d9bf557925e1304fdb1c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b0a2cc2cb7797e6397955ebb2c1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d409a219d2dc0d4e1743ce5a121ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188981d1641bd61bda39af842b3d18ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff13815f227d2695e89b5f02fcc31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329150f6a4da8fa6febc467fda72034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aea1150471dbd9b096bcf6daf6e21d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de556b7815d73a282aa3001c683645a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab184375edcbfef759d44f50c5e2ffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134505ea337c6cdaaa2886f8354895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff798f1ad44616885c98c91e8cb97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6e11de7f164eed9b661a037ba4e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25d5f7934ed75dac3a1fb7e6f5e3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239e2650314403759200a0b9fe5020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5b383fb5ce265cd511bc7fae08e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d855fa08ec3af0c650af9760ae5d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb5a6dadb5c76d0d682b90c6ec707f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382711f291a30fdc57e6a5c91687102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2da7ab678914f94c0aed194df6cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520cd7c3b7c4396757f1eac18064c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e6a461bee746a5492a77c2a2a251132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9710a91845ddfa3ffc12e26c121d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c2226cc81cb83287e385a0ea0a8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c277a97a932add92ff3bdf22c25fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032067dd4327ac6fc06245cfbe07e79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8f085e5aa7b005b17b71c566844e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c71a9f4d6c1b92da0bc8d72fbf2ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121a24e32604e203637a3565b0c398139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fce801791cca57eaa1cb15f714b79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cdcab4aebefe857784b16baefa8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0ddbf8755f7e9736be51d7df31f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8499921f1824093c76d7f0803a54f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec5ab9b98b40dcc2c020d96eb52e02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149e46f8caaea96b03da3e4fcb6cd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ccddfe2d5a88f63f175ec03c2f070146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58c45b6c91a1ef682177ac382f0b95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066673f3003edebf7cdf37b88a971e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d80eca5b6253e053c5e8c308c702149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68db5f9a1a79caccc823304c978299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48338d283913206bcf9c29d564e44e85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd8d496ee57d56f3baef71c1ffdcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e48beab3ece88b7a2ae487ce8687153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae865a59eadf1142211343b3751c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e5c38b3a7015eaa8acb0dd79912c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113654518a3c44eddb49a6a2bef7af69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c8c30464eed6aad8d13092e9352a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d596addb027adf94a0446107612cbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25127ef463e38deb62acd4201b514d4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40330db69657c780f00435b0ad75b0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb320a46f4b04031a9fba7ae4b594d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc01f61dd63765b2ee073803ca446d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41578de3a64e4b93b704737f2f8174163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d112020d0b4241b3ca59e4f56b01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc85f7dc075ddc8aaccfa9e8c8d7c22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae2490263e38d9e36a4af7783066d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb025f94b074ffba69c2cd451f574167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469702184d2bf777e102ce4d5103173e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7c264f12ce05a415b05ea1ddbbb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed05089add0c6178ef823f2dc1a08d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746e8724cd3ae734927c1c4f904b1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7475f39f5758ada3177829f6ad3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ed76798e1352a07ce3fb87786d0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73336c4b69f2c79cc24641beb7f2cf45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada5ab70a7f96a3f9450862454fbad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99b3e4a0aa2a26fdd65581cc4d5f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e716052fdf574b45742f6fc37ac1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de427a11a32354ed453104a60538533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c29560d36dd6b8350e08d0bfe36e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6193b3b265db168748308418d514727180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac94e1a9f9b88db66762557a795b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a79d879caa53790d25780fa888fcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c238586150325b53f1b6e0ff393124183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66fea629b5f535bc85fc13c9952799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ddfb861eb06d0470726a1fbeb89e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbbe02b3a21d7b76067883597687fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bba2ee18afd37e96c33eaa54328fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a933ce9377b63bb8a77ac8e1397674188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8136268bc07a3f41e68ebfe9fa2de1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32c98a48af61659068f692565f295190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f99369a9d16980f0fef4ce393f12e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a164c1147f2fcd476fcba4feacfa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713658abced95523223d5e256aba9eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f777c17d443011a980aa441cb7ea75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2010ca10cf67c402413e096498bc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123b5fa823f3d21f0ca974ca4b5725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbf2cbf5f57c5e79931a6b7d808d7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015354c51b2d6dfd9411d64792991214198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b232077b70f15f97621330c17488199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aec75245913e054752c04bbd4ed71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7654c22f273170f44ff36caad89d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de4945237c6cccc1313145e5a2154d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d06890e4d75870fc18b90371d4e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e52fa1e2806a0acb9244ff66f0b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d6e62965db78164bb99f3184c45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c60254478c3c40d3e99a52087e169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146548fa9a17717f0e530ee98ad9047207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0a1be34295ceb761148884d16829e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6befb4c8af981aca38a505ad563c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55595770075b41df28b7f92d4ddcca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33234ef6d145176a854fcda8b9e8656211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921608b0c6a3a14555d9069e42f64496212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20dc79867549db0eac8cbb4c2503e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c4e3511221887b8595cae96a12aaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb055046c49ad2dc67d6925286a281c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa690013c0f3ae315f850b9e78a6df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7539f61938fe6d734405ad32b111f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fff2ab316ffc32878c3df5532cc7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf3552ab745513a8989e41a20f280219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c31ed2bc43c9c68d5e9920b6bc71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315129c82c39df1908eb29314e94652221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842a8f9f66fb039e078d3c860aa96c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa140d3cb5299b4db5ced6c6307a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5b7df29a5f534875b3d3a3e323136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa32e6a5eda2acb36c36b120def5dc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768623d1af550c67d9aba2bb4603548226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260b23cb6817ee1bcf84a2ae2c6936a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9786dcc5ea922cc214e9944039d246228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61457487af444ff592605991100fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d122c1a50880be849af0f47ab81cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267c63d193ab1fcdf7cd4aae618e07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49878195b2334f344bccf749911f4ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d0132c2de3cf469556a2a873418b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9a7bccfb398adfdfc5d230615101c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e336437527937728b81fad5f7416b64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c868a9df0f803f45c7520ee5885f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4910a5effd73c5a67fb6f1026ed9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb4371235f0697c47ce52abab83ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b123aa73996eee845b170141f237239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb16438bebcf561662944d516b6a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28be1de9f26cb38fbe2f90acefe39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9bf07409f2fcabd2e937697d516a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755e9721c0347dd6025ae1d6c93635c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad920f4471d5bce7aa19c4a5e8ac91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f026ae127c8f189bdcb89e4e464b269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33095c380763712a66741e7023fa139246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53124a223e653d531e3a575c662f629247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0582562df1430bb815b2d3d038ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a93677c4a43f1d31bb288a55647c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df42d1999db45e5882e0778fffb7dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166a4612ef7e22119f7aeffb79db51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d0096eeddb96db46a176f99e7ba6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823917fde51b79dc80432905d2dd53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58c820b79ed913ef24acd12847584254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce7ea91f13cc62dcb6ae061182189255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d74e2d6ea8258bf70f8fd0367e5982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70496f0ac52955c0ef414e1a2a74a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefab76ed9dab5e9183fc401cf556ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146bf1d98cdfbe7a86e761097a4a93f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398843beb204d71081b69a1e11334fd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafbf893ddf796f27d1d6890c1aac9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0c69b9a26df537c51c06fc2bc4eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596776b0b1b5609ab368fbb5b27436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2968b69970766797eb7ab03deae2c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aaf58a952c7d277bdbd41b70d1dcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e606358daf76490b356e1fc93c8da9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d135e07a63f857ee0e5fdf3b9be18b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1016b3343f69ca0b682cdb6f301ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e811948adade70378682f99aea002c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeaf12040a9865ac6386e9245873c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a80d470454ce61c9dbc51a15c4851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301d6c9da879cb1cfb400a8953ceea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e4d04e27e0210fd1891dbc5406f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f6fc9697ec1b3191198084bed6c8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c58601cc71984d6e8fb4bf9ad0119275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103890719d04076872081a954149b28f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a440fd94fe6caeba58c108f640ee8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2c74ee381a41e77cf907de4de356278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5787e01ad39dc7f38db5af176cc3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905563f8d08e592802211c8602c038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a786127ade032e7977d691db50f4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5049b3ac13d45c3c5da2b8b9c2d7eb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ef6e56064fa9d86e9fe1e4dc328fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec1bbe037aa04523b10bb1f112f05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9fc4a8b8a3d406f8a38cf8ab8cb0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54f08694369bb181d7c976a6fe40a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1348d3caeac6e7f1d3a456bddfa5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6ed33979f6b2428474b880f5d198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a4029c88d02dc5752ff3890d29c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9738eabb67a56887d3e7b6b144ac8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fe26f3dad9d60f3a91a46b8a398ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664cc997bef7ec1aa514f3dad82e007292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182df6e845063919eb62e284e1ea5bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d440eabcebff169ef7fab806061b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefbe3140b093cef50b791841031a95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19335358dc84d814677b8ea224dbcfce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596dfbb97a8125835d47bea13c9f77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d946156f9e8f1918b91e63717228298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5f2ae055ec5668505b2a157b9780299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb523dde5e3bd12dc0daec895937db6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf02e4b889d554be79cc971ec87de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06eb4fdef768e0827b31d8431fbb89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593917943a414c8cfbe7d9871d2ad2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2339088c412049f2c5a8e397240844e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2da9d4ca29af13f3fa701f47005ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798709194dceb65031243825d807b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa828b726754f37ccd2bffefb8d3d04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e2e8935b2411d73dd19089abd284308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846252c8affc9b8eb22b43d09ba8c6f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503d353d4fdae3cd40d1aa16424db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be090758351abff103f44c66d0c890311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ff30ffac66357ae50a517b84fae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455c5d312977a2c7a5f7c05a172729313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f76a04e42018fef9ac8037bc56756314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86c845f1668e397d89057b604053e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c912e33dd95e04ed537f0f513402f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7de7939484f73e8c9ba579ff3d04c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c735bead7f16c22fe81567dbcf281318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f20c77124c546c898c76a90bf9f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90abbc0532088f87ee0a72f15c0173320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbbc685539683834b61d66515ca8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3ca1d928c2ee843dd51970dcedd51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d540f1501a1a3dd4a35580d4dde1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01f8a31a323f57fbf79264f163bd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606f47dc11df5683cb8f3de29178e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12884e9670397bbb85b898d0bcb27bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed7b96892e8d01949307aa0776568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e70f84dafb91ed9fa28cd8138eecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e368f8456db89f2a3b6415e0ef62d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be8978af3f5c66b1dd73702e603000330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847167b9e39221783a05bcdc0bfe2781331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e010fe5eec0156389af0019e71a3ab5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d76a2b8978dff14a90362e8676fad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0fcc8ac74667859229a6126781db8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd0bcaae171d42642c068bbc19d38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260e58288f94d5e6b5a5c5f14a1d22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa79a6836e94c604612fd3531e808b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144b47ba69c844206bd6b1a1141e104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a795c08d1af129ae68ec0b1d8bb448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b07e1879b6508a81f9fff38fc4275340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d98deb1fdafe67694549258a5c001341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064931c250f968dd7f9627f4e0725a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70999130c8d1641de242fb87fac4d71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4d5f08dfb34bd89ce1370070db98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6343d1261e545e7d301734b00f5658345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a3ccb3bd0e911330ee2c6b5b40e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b039c7f3d36e8343d5b2a523ba280b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9342f44783f0b2bc039418486b002348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d72f1e1c11a464b17693ae2498038a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ff0adc9ba60c461cf4d43b75a5b65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2c09ddbf5349f5bbbd2ec375a0ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc599e1baea66a9f88e7cffcca584352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4682b9e1a7d862aeda2b0ed55a7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6728772f65d4741caf9a0a6de87070354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fc76196518e88323e0fb66095ae4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79f7a103847f67fb6d4dfd698423de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0b90244c490f7869be15efc17c95c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff75481dc99c7f402aa536cde61d8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c651edeb55448cd78f1a761933c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69839adccdcf95aaf3e600fc4d5a0cc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5a502de42ed958974a3a1d80ab0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c346c22bab57e9216c5383447599d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9939f4d6b3c30fe233f0547067c247363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d0d95a7df1057d83a942d305241a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979ddd5fd2370bd3df7a82e54247327365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a933f43f0acfb0a0b34d58f00ae07e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001570d0744c92dbd4fd88ba8acbad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be997ec6b440925c131b959676f785e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9e5c7f2913293ba5d031436269480369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e45dd6d9ea086c40047ef841175a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89febd90adeaca68cfe2a5d2d40b277371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa24d2dc9580e43dc91d89cd9369c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518144a82cd28a4ca2cf84244c997b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50642cb9514062056a5ae09cd2fb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd61a823579a3a510540ca154debee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8138ccfdad696821bfd14d146f0da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e7a89f76ac3f97d989a0490671682377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6485692c45bccb2dad7f06b2c436378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1106c0aab723f14b523f4c6803f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb607736c572fa4f01d6792d9e04423380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341f15dafebe78ae91d8097e5e24a22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e67d77be34871309a080589da859382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b86d656bad23fa38d2328b90ab5cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d801282bdfb77861d8d96b38a3d256384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ac259d1f773188d186abe2c42328385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb1493ba0b2608b6cdca7464e9058386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29101056ca4083cb9b280017a984443387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62892da7847003a7eda31b8ad4519a45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25251d9d53d68e9091ce10faef054f96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f720caa7f8cd44f90053821b85c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104596dc85d22cd560e54263072424391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5419772f768d6990a749e07395a8405392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828869de5fd4a1c3078deb295b59a631393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ee17ac33c457492d52e51d8822e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b26e9daa950656813f9a23035fa40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57761300927d61d3f7263a4dcae77c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7675270ed9f1586558669f2405fe88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539d695f37aa22e64662f8cfb87b1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f3d580f718765ac9e91dbf665c3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56b90950cf4a17c53126d45690dfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230b62363c10cdcde90e32e410fdb2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3482b93411de28dbdad1152f0448be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdacbaa83e5d221b79cabe32dea23b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd58aee301a40df9275382bcd44d71f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7c696f2303996e4741d21f20eed5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d20bb53cf1d5266a5ad5d04ab096f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a0f78038e2f211138effe71d2d58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08188ce74fd3d8c2a8a9f219468b9cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a49ac04eb13d4619ab6b74f276191b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e3aa442c6a7ed0d3510462800b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205ac0b0bddd3d9e80a9da93b1b09c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fbc9efd7f0b5ecc70127ecedfd12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbfc0e069675b0d055f50ba3de2d04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80079a5ecb5a33545b81da79c0092817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec0d1817581f1fba07220b5012f5c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b142778c57463612409f23fd6bf2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80c8448c17674b3fe52dd07be029e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdeed000306d1902d2dbeea8a0a3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db84a1dd60f5fb6069b2f607c6d29b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336cd27fe2d916c33f109994d148a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad602efce4e749c06721bf69bb3da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917793c5ba750aa22e39540854693aff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110752f67054cd5f7f2a39d6cf2fdd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e508e279323f807d6be6038af8e57b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1246569510c1690418f17276166e50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f26e9daf93774d738ac749c68bf43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fab489700102d2577d8e88d6b78f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27735a431a4d2e5eb4c1e58f9ab35c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8e5b9d9c019aec5d19d703eec46c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ffb712b015eba6978ac363a5adfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df90d6395d12c971e1f502718a2683431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae32f74090da63d33e1284b05c779a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b064c4584e331b9e5987776ef7b26c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93374c6e78ff9c9f4286d2d1be3360434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a2c8d01351a0feddcc574e44ba1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040dc64f5c04082f31652ad1f94cb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c520d3d48c8d5c4a3aa5665166fb5a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab8c1a7260cc80073283624a610b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ebcda1fe988dd62f127f4f525b9ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a6b6e4b3c143fc5500cf5a13cc6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336821deb522be88b39d2c549b1fa184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565701fa0798106031f87c9c947c89a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aaf0bd75d652a7858b336fe26e974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a08dd5168a83b9e92afbc1822465af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a54f52f6140dab72b9fde7b338b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be3d7f3ddd437ef0a067d4bfd6c53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad39fcb10a61e8f7914067183e6d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958221a578355e13b38ebfb529366d15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382a25c99fed3ffa7c33f13905adebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad00787c27f86d4079793e540e965450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123519434f0adc691c4baa161eee773451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822145ea4f2c1daeae211eb7b6ca64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fb4a830faf9a56c6019a149b0ffce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4c870c5db1efe8cd949d6ba49da8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a3cdadc0dba8bd7ae19efef569c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a100158a55e14806bdd6c72ce8f311456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d850ce40659e8da49bffe90f55107b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ded1020f4dc520b5eaeae2fffd22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3a59bc0db0ea42d2b9104871a925459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d43b68f910ee90d7839cf1b220338460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4284dc5a102c524c06a9322c842125461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e14c3236eb298371b51912fe16ba7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f931672b53644be7e6a318384f239463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5565d186f9c47562cb13149f6cf8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b3e08c98af270342f030f5364a0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245e990291a908302f5c516256e2fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186fd42a165c43b0a11832d58c7a7f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ef5161818ba39ec1ec5d14904bf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98451ce236e3adec0206d3cb43b1dce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d320cc9d95bff116348500603ab6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3a9365e7849b3477491826003188471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96d8b7f0adc73f2eb17b57ee8c834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43584948858f8868c7e5b4fdce37a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ee013a2d1cffcf82592533cb415d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ded6916eafd3a24d980ad892e86de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2c95c4e46ea4f5ef01879398b851476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e34f559de16120a2199e64509681477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c1d8a1f9181c9da4f155acc78b88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769628847714933ce14932a9f5721db4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026e6bb4ad60e31a9685c642fc10f47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec9dfd262857e991b824bcb292d0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9164058ac5ddfe1b579973a67e2a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622030759812a955d75c0bbbf76e73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724051e1003681aea49915aec3a04dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d066f8e1b3cd9f73868bb8dc155d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb8ae08ae694eb4111c025a70b678486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6661d61f282cd9ac4de9d6db4cf617487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64006125b0ad1ef09682e6990f467c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b2f796149973c15b931a2c49768c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e27cc9e850678fd82c6c20cff78d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b3b9bd0d85c616f03f2b89951541491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163cc810ae8f621a67ace59c2563d73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd15d2842eafbda8a4bb0f419f3f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373700faaf7a6a9805c648b71eaf9b54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a56b35f35dfeed04be1d2265d5d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280671d749ae3f7335175dd8353a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d9379f5a5556d6a42a2c4aaf4a25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97949d2d6d10cf9ef175fa5bf520b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26ea7aa85b42bdeb720372de6f4ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488bd602628caf84e2256bd705b1f5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e8146ba034622818110e849a64cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37479944b9d312143793a1fa7e902f72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863e204ab04fa3a8fb44fcdfa8e5d1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74917ea8b8e3352c6c7f69227b8a685504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68e589589a6f8b66e699e735aa684505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea13ba09a5b588f1de3e9fd5597136506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781be2cd9390ddc0a0c2be9871155e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008623fb3791e18d1bd8904a454b8c04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30213ef66805e32bc4eb6471ef7b5da6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599532400d763aba67b5a613e390c36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e02267d1d594e817814396b1e8a86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7575a5e817bff36c2d8c040e5751512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b0f014c46aa36b84939040ddfa21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524abf895c0c3726260569ebc86a711514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b82ff4be9cbff8d749de3a2791df77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae9ed70ec3ef59385027b55cddaa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17b60d863881a74db6ceddb9eb1df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8476f55cfc262ba673cf45a03069247518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d155b15fb00721652171de537276519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab75e167e72e8ba82a6bee9c879c72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e5c07d6267b784cf614d421d256a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ae465aac7793f3a949008b1dc4208522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fccd2b63c306e484011fb6e58ed05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a01466d22ad3e735997d4b74e410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b70cec7da0ec6008d4900b4ea06d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0c1565efd41a3a95c8cc17631e70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5d441f84a0f9feed24fc958330db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411404dbe773bcc4f99a2ec21ad48f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734ad9e214e55fba64942670a20131529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4516253cdf8eb9632922ef6a333ae4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e7a23ee5fa81c8fcd150783f9e0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328173c022bb9f8a5aec8c7af01fe9ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ed72cd5330423e7889e8f95b7034533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad962c5bb0972ba9ef87fa9ac6ae8b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f236d13569b15a675774ed9f8c17f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da5144eae03a9d5b69412227ef616536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d741eb7f8814cca552598eff36ce361537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bf6cc524b74a52e44781daff2a86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406579fbb0cf024d8fe2c076f7aea16f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973f440091f55da40e8833af9afaab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8807cb41268f092ea7ae62a448844541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a06fcbc9a0e25bd1fad0e9aa2330b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b65c0a8d1e4b36c51b4a806052493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d694db0bacc8c009289de550efecdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c288199b2d6652a5abdb2c2bd14ac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21cc3b8df345a09a143ae92e8b935546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92328a4c4d4ca8366823fbac576bd014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cb07f4e58d60e008043f5c1e9920548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f9bdec3797b1acc3b8f3c6120e84a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f701cb09c2621fa48a86961d8d4f012550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ee5e0a6442d7cdcd151576e6ded52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f911eb8202246af314c61dd342ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8b0a70b7934fefe51abde4cd3576553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc8876023e296c30e5e7b03f507a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4c61971cf26bb8758d6ac77b3e29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34453e8125ad37e973c256fd888c9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3e4ed976a911d9fd592085bf78df8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb81ae9edb847f5f8ff284682e17f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1d2d51ad3d43841384fafdbfac2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36411a7e3f562e53957df7a4d92b12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981c51fd605389fa8709df49377b890561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a02abd0a6b64a5fa94b6a0df5b896562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f283c5cc9bcb0e15274a877dd308563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a45fdb2a7f916611896b20970d289564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc120be0634aea62d5d0781b0ad9224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9172d1e84f17e10e8699fa67cddd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798fc165f1f5c5757cab4769c69ce7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bde7b0596dbe376a1f4e39b0bcb22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c327b63dba33803b343779c2001bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1911d266330fb4adf1f023b8d1a91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9810ec2421ccb771ae3b25bfb435a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987489342998c481034b6ed5ca1e4f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd1bedd5658eb67e053caa2967db73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bce78d010dbb2f7b574d8e11ed058e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13b59b7b532f23177ee9de2582442575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e5f5a42d3d5d8b8aadcabc540a05f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a768f2b0335cada29240fb7619ce49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765c9784f90a7ffbd16065c2f982f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069bffb8650272a2cd690dded0191b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d2698d4e1a3220e6892f1c783ead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c04738957a15b3f35e6897d573be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f98017c8ad6d577a9398ac501888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a31212461d902cf14cef2e91de7b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af30e9dc017182ff40fb5155a67bb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3c380f6f93047b50520be6f24fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc2f11180f1799dae4de0d4930f6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a455624fd97a1833ecf0dd46d15b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913cc14fb340096cd50f49aa1b2a29b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab673a8260616d455a23f5186ef0d786589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b448c0e6600da2db87387cd16d0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9edbdf23f15e84cc0ed510df8825c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2287d242155717b4af7dead181d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a814383b0456f79ec67baf19a870a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b523912473142d8f45585a73a074c5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac28000bdff90f46ae329ae9d330df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4f34bcc02ed7d961b32c7624c962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ed2351d0be68ebf86cfdac29f90f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3352c1b3daa18d88fa42b7cfbda2dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4222d0dadea07e7a3d25379dff784599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f73f21ae7f1eb6431faf7318624e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132e61d45c29dced4a58efe5e9600c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbed4e4ed12e42cd28154099cee80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4e63ee0a9f8aa2c9cff09ec8f1c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03473f5161eb39d23e96c3dddda578604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc079bc1264bc256272356b6d4aac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c504a6bab140b90e054da86066353606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5b395f00da72a220b34372507147607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f4755b74a904622c6cc26a6b863c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201d0655344e744aefc83ef1add080609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13024f910c2eba0f9ef7ed32c6d38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a87b4598c42d2e1289845dca3566a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0393d65d1642e65bd99cdb5f0faf48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b0fb7d7f81e045b2ae82806b06bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b14c75b361afa5ff405e7055b6bc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bade402d8948dd3a2ebd3da4cb483e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a5fb606c4b18ce26f48ce99b26a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b8e922371b6caaee2a3bbdcb77ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7801703da589ebaf5c985d0200d4a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053617a690ae4c2f398b68dd286af71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728984d85b8a7566b08fe3c70a5871620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e12a5d7ce449b56f01cf42f7184cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a3a139d3ad1e7c98b8feb20bdb56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde47d8494c1da88d36c72feef07372623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f937ceca78b77731b09e0f0f3e843b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ab4eb1713226c555dc3f9f96fc51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c5df9ff2c6788988a15e27344f86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b32218cc62021ee5499d78decb63d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a9a66d6b384f3090019de00fe9704628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad60e3ece01f7dc8240f2ce2db4d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556031acbf146cd87f8de51223c067630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c495703fa313f8d86ebc7ca94143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6faa79e41f323f0c09141e95abf9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c0be9162256b917d49c5cc7a2415f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f9fb5c163b66b9c8afaa82061cd79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ea85180ddcd2b5b623c6acedd429635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcecd558e4c3dacbefcfa7b8651f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188112cf58983e29b9613514e080d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba171c8a32f192c68da40369a9870c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd5748631f886c630498df8c602627639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23757be701e420aa619f09172907ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522304d256fb6530a2d8af70be6b06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54d5d9310216e9c27fe961756bdf21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267292830265cdcac1894d267ea7a41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d77d88e648a3ef895d4dabfad20f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb13fd7b4e8cb7e48277301a23f82f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d98df076554d1b974b38becc8234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e03efde031b82368255d72218005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776cff95ffd789af35ca888c6293d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731282a2946b82f8eae1803e6e0edeb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f96771af07e0d0e4e3c2fafd0b5321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be40517c6a03229abf3201da6cc926651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5b2375e5c9bf91f96feb06a21470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3eb9b0bafb9d5352ae816ba62a77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd60080932a8e012897725b19f025f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f3331e563f1dbb34238fc5e4ba29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1702d95873481c1e2de2b8d5330774656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3b40c3f5bd99ce190363f6d4af17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718717be8c3273ccf65fb7c7f640de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5645cece3759b91e0a4eb16d5e821659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75bbd3198dc5bda12d68d61442872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c107bbabb90c5a8daacac37b379d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491cff798cda5d001d120d51aeeb0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc62818f80146430d4d401b9a5852663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5200573c5c2f503d2980bb78c5a4f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b33f4a2b56712d6f1d25f167a48edd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab6d2a2dc2a5f09cf95f1eff76486666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603678636ba4d00fd8af33f8e8a4657667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b70e06226051f8213bbc0447920ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d23bf7f6ef1131d0827d23c8e23c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfb1f45b831af6e5413bfcd9105a24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11727e68bbc1290a5b7d946652785f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c5ab7a7cf0d7a70b33db6baf374eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2112a4bbd8b31d7f512485d0305411673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845569cb89bb1f777b1fdf7e380a6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81f6ee61be61b85bc5a45131e2234675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b2c2a4205d4857c0159b2ab43f8a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ffb162e67d2907d5d910a1442b61d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f95d6caec6a75116c7acc7262ecdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f6a12abcc75edeb41896fde96e3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfb1b8990ef6d4d834734004a2fbda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed98d87611066eee40f8ea4a68140681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb344efcb42fa956b5a188fc9ba71fba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80ac4ef4f22308ae58322d6f24694683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775541a324b476ad62c8cf2d2a9ceb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912aa989f8ecaa4cfec8b18d0a9a7b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fcf94012c6ea9c56c2634464280c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9a2641a3aba8838b03d8ded45620687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c714471e9ab17c2fccd854625c2ee3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d453c75dddb4823f699635705814d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa27601dff8ae07aa5db0e144835d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5023b9c961ad0294c0e0f3be1a0e3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af57796f2c259bf9a898bf44c83d8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b84e0b73749725377145f79ded0e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076caded3bb734bca1d84edba7f0aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1b06c0705d8006b8025df220b47c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a447a9808d6657409b963400de93e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537be2d9bf06007806642b980325fe9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe06133e6d0e751bc2892c42f4535a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad8f698365e55aab8d5ac5133d84f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c944065bfc05762fccacd76d1a3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a413795bf859b4368c36bc233cef9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118cf13d881cd4eb8a8a315a5d17a01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66accbd2ba77a38c35e381372d28585703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c9e3c442c07bda9d2cd3359c3474704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f476fd75e090f9354161276214504705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707a91e84614eb25ddc61bc85ac0105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f6814c481b5cb25b6721e4dc8123e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49928899a6d2f02c4a06bb3811c2b62c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb301d359faecf2c7e906125335aca27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7de201f731a79b9240827ccdc338e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7739ea5199fc59eb070a20e99914f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1fb62ed715cc3d1f385c03eb8b6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c14d9c30b6ed510b0f8d171af554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca878d8373c206967eda7957af18d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fb43847b0ce0ffdcd11ba446be91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68560177b2593cd429739f7c3d76c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363fd0aa7f718106edba66f8efa9c01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a364253666fd6bd99f68aa5d4a76ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb9438f34513cb23040044b0964031719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604deb96ea730484430c17f9894929720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e75457ae281ee76ceb837b04aaf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f3f082ab2aea390b8ce71924d07dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119a6cfdff04b8578d14ea9f1a2ab47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db0862b940fd4be866a6c0b627c3da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46914b473701833a5e5772f6331cf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3cd0d5b8b6f01ac6b41b85f6613ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0a9e0d6131869d00683914c06066d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f9605bfdbbce2cb72be466c07016728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629fba83aae474c55a7efc9cdf6c36f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aca829a9e4c68baa1497cb27db5db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8f37aa304acc6e81e93a7df1026a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd47c6698c066311e2577059fbc461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a31463cd685288c14b079b63624df4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0fd5e14660a1f1379095a85a2f0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23864994bf966474a684a254c2029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86429b5c328e06011561953109e7cab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d1c169be8a0f036da7bde16373496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580eb96fd383fe46c29aa290668c9e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411eb42b56bae7bc13e816e197b1da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedadd1a2368386907e12b724437de2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de14665f943bbb6a92f7020a762bd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa4ee1934f9c7369eee4709da257e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639509c55c9cd1f86b2629cd8c9e4bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22341292db35d003bcb03aab4c8b7f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729515008652782757231f8a65306993745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01fca5fe58e3bfb6c759b27ff4ac7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335365d73b5977e5d4732b9ff6ead9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16515e6a1675b9e667a86f03807c45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc03eb5abddd1a00bae230c56da3c52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736db251414aabe7c50771d7fd767384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d808f9e0b4f0c39de8c48bbfa9fc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3f04669c0b8cdf777cf434d4deb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cea7ba5bc9573faa1934b37d6a199753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>