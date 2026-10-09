--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c335c16a8938e56d82e57b826b2ea41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52975e799c198bfe430714f55856dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbaa44139d61401add34c59fe7418d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561affcd675f8b75f38df29204f0a284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde359749ac9a015ae0a0b0b0df03b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57c98f923951455bd34c5b0de12b0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d309e58c75f378cda054a68f88f647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3a3a9bb449fdb0e630405a7630a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e68a7a30480a5687447d85f83db49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed8d68be2fc3e04dbef28487a9d1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c854f418dc2a4684f3cec042cb13311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9102af230a50345ef4fa2b5655c285712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6dd4919d308edf5097b04d9174a6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfde8da0a670e74fa86878b9cd046b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697815281437943d13fd23950eb955415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497af88db45eea1fc04ed7819527b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448606ea007e3e59b15790563fb680017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a44d00c41de5a029e5d50c55daf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9f8e31914ead644a79025c7faebc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbca8dccf5de8c6d9c2a07e10855d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384b9e4788a5ac97ba39623ece6f6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809deb85f4cd4eb6181af657f15ff5a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0162a757f3a9a20cc5b33cb6b31dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e862df21127451c8d03971e34af6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477758c190f6dd3c7702896a05625baa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306c9d8148cecfac61e4876529c2eb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da88b854e7123587f991d5e241b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a504ba10fad7c7a9e0fddbfda39ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f4adcbb063537eb76657903cf41d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1380c7dfc146f460e1fd24c15f4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548d09b205ade8e154b18cac5a5683931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fffdb3a03c9e4b6fb890fb7eb932b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b10e769add241000043134866b45d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bfb5af411e7e8b18eb541054c6d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb91fc0de335d5a1115ec9772b1e8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989eddadddc9df7257c13b0bc8f7e1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f744477c7bce2cc409fbf4e3a1f1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344484dfb4834eb9b1ebc6d4f58483638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dbde6e6891b3e9da8deea3c89c74539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248de3782325cb18ac190027226c28540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925b462b827d5ea80f050afa332e2a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda62b08a78fb35d3a2dec88939ed0cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff765a3021a2d8935359b0620aaca5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc26f50e30a79db81b00f397d34d0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c0d72b9816a81f4b03f31e5e0546945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663033866ef158767744a8076d40ce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750859cafcaad64afa17a6cfda2db247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179a26b7a7b1b943a527e32de6e529348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a5ebeae878bca4ba742dce0e559649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d326db53e3c639f2a7eff03b79b5e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc5d96303eb8c8b15ca4f4aecba70651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90037c05476a434e2df6211d7aa2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb8a771c831ef259447629c14e37253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059acc047ec6f9ecc123dc777f9133b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ca28d6cd77968e142dc64b360d8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2e2588900e6e13d12f4bbe803034b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c090c370557bd69f850902fcfdda557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b412c8fc9194240653f6531699c94258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df3d30894cba1d9127ac89676cd1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da273b5271e7f50c49c8e1cd6787e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c540b63fc8b7d7daf85cbc82a877c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64c3c6c682001854eea52dd236d3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d8177bf3223b8ebf7f341544628f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02e20f54a4884532acba24a8f7afa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d05b2fc12f1264f36b15fafb7a70d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42fb94ab3d76d9b5d062fc3309c4b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1e326b8ba7b078deae38f8582f6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac8cba89d274ffcbd3aede3b37438468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb717d6a6a21921a20596a7f70572cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39390b7a16a193907440abfb0744007c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7f0f3eeda4da021646f3091729aa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f4d08d8a0c9964f82809153a2cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eeb81f35877a1b7abb1dcf231bb4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87b652323feeb0aa98c64adcf884a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999c60c29ae80d6d1b9edc7876e57e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7c3f3f5e56a7c6d556a27aef93c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d5f1628481e8432c811bb9827e9c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074633c7b7d553ab5cd872202e5d6d6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e9876e07339e5f1292c0b2317e2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160df0f0e1941b558048931417700c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec0791e02be50d6e88ae4b874de0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623c13979e78a4a91d9185027384d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779185b18dc8506f8aba9d1bb9b9a1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba67d092d208affd322138fc700be584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ccce9d172637a756dedb6351402a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a934b760f9f4c81cdf98ecd5704b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6481fbb18fa48d0f675163e9da5d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63308915cd5c50a549bc60b626b22e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec297320bbc6455481f5c48a9c6f1d2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce163fb1d05099ecb36f516a15577d8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b859c00d4d260629800d185d926691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98407d079323f4ba1d4e28b2395bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02a5ec4d421702e6b8f57ff47479893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb46813e592899f25b15c8bac1fcb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ea437c8614c03597719d3c8116c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dde068d8b8a5f28ccc60618ba39d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b73943326230475c18fe5454afe7d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3b009755664e868f2e1eefbc1db7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf24f4ae1d6cc4bf9eeb47f182218f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4704cc93731ad8cc13524a092b60f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b54f25e91368483a26c53c51627a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a577affa5cbdd84d01c8700e035f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9f5da8a7ae7c14782db35accad2f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965ffb0e89a625df96df98b6e487a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53836612b86ecbf167c1a1dcf99e4aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1102d79991265b9eaaed00fcab646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234388495fc4b3babe824d6b8bed356107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2e8d1621ae359290a9d3b58f0087108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883084154fa682e768aae74272c96d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b0d35d4c78a7581b9bf35999bad28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3652efefc13a0dad6867d08bba502d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c141968dfc8ac1da40ac9e1322b67c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ccfd8033691832878a421b30c9e05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47683e9723196afa70973269337a49a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb413852f55a31d722e0df6dd23ecc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e267e4070c45800ea4e96b7e02b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898a1418c4a44d0f167201c391c5c0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116530e0767432a960f51a5db9183973118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4e24e3257c61fcfc8197d3850266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d766dd560266c5fb3cb629d7f779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b5217e3bcf0af1b5c8dd3b1b7763f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce297486bcc717fbfaa15a8aef6042af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978873ccbaa07e6f8d23bb669b4f079d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba33b030fa4ec655d4f91ab6167df5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a665885f4dc7a8c6bea20a79b74a13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29732dedc88b75811be08a2051f0655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8512744ebb6378d68827f634b74915127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ece21dc7f45b21af5227b6d674d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d95603586add7df4f8ffe73285be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776584c23ecd023a28bc407e4b4cbf7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92974de743fc9d71382005d3ae93aa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a810ce0ea759b7950a889885f3344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76205482cc6a19c550452bcb0316eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7e20abe58883f0936386e06bd7df3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a27f78dd5f4fdcb797b0aaca010e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9592f3feb2536daa9b3abb5aaa953136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420705a1756fa3191830e0bb0cdf7bfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc6b7bee344666e3c7dc4d7ccd565b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289417819693554f9efebf457e52f99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94e8444c37b681bbf1c46245c9cb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b5f278beef89bfb3c9c8ce4acfc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c342987ddb6664cb90af43cec24c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a1ac1fb651f8e0fcebc757d1c3c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb814e241a2396eabe636405e384ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d719e7f539c69ab9b046be866d1df16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dab82894860237e64674bf7b32940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e046724ce717762db0553710e5fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5780397ffcb1bea329dc1fc52e71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad36664758664abbbea9d579dfce9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb848716a71c97135e6449b0e51e677150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa627ac00c0639497f7315b349b7d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d01f4ab309f42d09f024941110b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86a60f8f25b586b8ed6dc99a62a02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7e7e27ac6d4693480e8aff3ee928154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd239c6b8e6574a0d6de794b4d90e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc22b5bf290d8900318430c385280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482fb3d0441e67959a9b1cd43d28c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e61b0cbabf84872bfd7b8891dd21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86114db3e624fcdea16cd3da5d7a191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44290bb194e4812368fa032124962505160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b1b5e69bc761fe473e58956166c60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad10cab0b6c805d7f3dc3371ca605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba87cb0dfb84ca06159dce30aebcce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949cd474b7264d3aa023dcfeab4f51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9234979d67581bf2a53d4c7f88d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd915ac17a196e4e20c93c0574b45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95ac83d8254fc912e1389cbca9c2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50522a09d4f4cfc2dd1badc7170818168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a49766041b9ca9df8b8edf46eff0bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159ad739fd16cd0142d942aff4a015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864b6648e3f294d77bf1037ab02b58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820f33131a304e6a25b43591766cd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60254a46ea21e842a2d218466de59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419725d3baa70ca2a5c440a3adea5cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740d7bdd036759ad179912cfa7e18f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275938df984844b51fbcb5fde42c3657176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c03446156f081b24d4a31019441dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a931c5effef49220978fcf3d250eb03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc914fbe3d659d107220cf40bfa74de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dac7e616239c41286ac4508b85b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1555018b543b9c80b4cfbdff3eb16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b628f968106a329ada6f259713707b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285232c374cb854557c894a1d949d38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf227d40aeb771b867684183c399526184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8d47b3ded38308283a7c51997577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5541740261e455f8e696e63a093f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7b84bf8310f0b59733f080942e87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441e822fcd67448c8aaab5d9633d585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8897b5ebaff75aa372f8ea5e6e4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52bb9fad2ae42ae45ecf04027499d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1343c8722acd684c00f3e123f88f7e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc89397b2312138004a18be3367d90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c5f656da466fd24c01cf6c56cd87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df67c636da3dfccee0e25a8d435404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbdc9e262aed94462f65eadcde47c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cce778b081737f29b704cfa2630f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be940e232403f138aad1c5715d3886a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716834e28163a3af9b534c5fdfc460198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b57d24435fbd6631ca645872746a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c6b026205c68257f9d771cf9116a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f4903c139d1b20f71ce90a929aec1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d80126114c620054f933e443a8089202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180abf35edef3e7b12726e49f4e26057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d18dd5a900956ff0f4626efd66dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fcab67e04ab2f4b00bbb82a7f460205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dea300a40ab57d89ec51af50c72161206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed941e592eda983296dc110c776cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1da1336eefe2e6750ac3f294f957c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d79b0947b69d7bfe7fea0946b0847209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d345daeabb105b063cbfbd8f142bc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f5264294737887968099c8422e632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e7899d5db44d6fc31dba459ea6f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949c4ca21b363c6940ec828c23b71a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf8383411c6e655269583dc09083d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c836a7a501eaf7f7a1b07e03105fd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f783f7e5f596229b8eb638206dbd0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc2c30bd96ae9a1d2ba8731d61e533217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46535bcb79a7899bbc7a2a28abd677e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494880efda2b5e8e4eefe50a64b172219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812c224bc894ea85567ca33b214ed5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6df39cb98b762b2e3043ee456e56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1de361394c8214bc26e1bfe75718222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588cbac364651e5275e2ae5976c15c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b750e1341d54dcce7157179f20c9a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b53787dcd517a04f2d13c24dcb41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e49dcf516aafa3cb9ffc019398d260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b0cfa7f118b5bf955c096e7ea40a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5d9d8935e3e5b66021ca33280775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616455d8421facbcf2e2db439800b564229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af0d85fde2a9df9bae3a72ce3eedae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5491b656d57ae29c1d712cade3fd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c9a56c55561d4bd323d1bdf0946e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b301e5fa276b7bfbdf41e88cc790233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5afea2e9189cd8364208e5e8565394234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830ebbe43cd9007d37360a8f01600e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396b56d243d261f6af9aacd9f83231236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69b276eff3af8b3fa59a7ffe282e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57fe79f6cab4c0edc1734240f87fd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f293f37f76b281570f2b854b3e1af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07835f06681d907011d2a5dd7d5d5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a88003c2677a051ce151d405b0df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1138c094d16fea58aa032866d65b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c1ad1debb36c9c29cb4f559da573243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f802d1d8dd4e14c31442d70f28eb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17544e88a3dcbfa97d2f09546373a885245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037773457ac8ee3ab29d3f1e6774949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f72c3fbe04213ae92971ff9fad2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e0f2c3cc3a1fa381fec121259d4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d318b7ca8bcff7cbccf9b8db012b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9567e79c3f224a95c9d767ff48e21a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb2304558b70deee5d16c92f06f127251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a5d03c3c9db19b731fe47bc5613a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994019ce1c9e5cc8794d5c9c0a6f489d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c40ed3dc4ddeffc50d176ee52317db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa26cf7457ef8010568ff59672abe9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f28200edb08818032585bc72b632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831aa6d3ee4dada2035f99ecfec626257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454484601eccd6fc794e3d5ed0f486c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0eb70c4083302e71070c678cfdab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09769c97893bb39da1bd09f1bb3c718260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24394b42425b4667793e8e86e3f71e68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b446e518186eed28d2a105df19e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da962c09f57321880e3a792f14975263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b08e43d4b689e4e7f3b3b11d49b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895b1834ad3e76a55e82636198be0df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6fb97a21008f1ab7ac8d204dec912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60faee41c4c203af7f621030eb4221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99246ce109c7d76d0ad49b0c3f75c36c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b805c3a9de247f140f78185183987269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560be24b641f1365a26a9e1ed1290ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a012fb00eb0ab85d76cc39de90e9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f5f2169dc7484124d7c764b86c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f6f31d14d144198654e8cefb896e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6604f0a31a6249df238fbef32cbda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d8aaecab9ac5a06049401021e5aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1803fa3b3931bc5c4449e5c67efb18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e57d2a634c8615aa1dbdae1342710e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4e98b238a532896aabd1d03f2e48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffbb0535eba83094a764492f858580279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251cd2b28667bd049cb4e7ea28c618280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f169765c7b6f7a9e84a688e6194f233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62445f01b98254e02135e13832bb0fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675176592fc39283eaf8750536f962e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fd855f602145ef53ec659e917fd77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc087270ca84adcc96f78d92da6ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fdc82bc81b8908116bcaeb253190a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9544da405ffe74f35b1dcdbe41a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59384c8917877378b700f0423db21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218893a1a987f00d6b1bcf453d6cd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2025e742e37eeb37bc02cc17ef965290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ee41626efaa77f28fb0d909345a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ac097b2979e1f1f47323c8f498e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cfd6738494b08d91612216fb26fe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c1ae9e2641fe7a42bfb95590e979294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc5a9b801604f614384b9a04e6983c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9599b9009e68dc9193fffc8aedfe9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58b94793eaf2f54870e2368537e04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0ef29e139c7429ef8f15d91444c16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4df4ace60bd39d76569730f9253d40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a00458c24611492a37eba789ae2d67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e201c8468d89d4c2650946a9274ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3c0554157d912813d6cfc90dbe64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ae60a182aeb4735ff66bf4272791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b605655c8a10051647d35e4e1a711304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c7966fbf2b05e7c9be636a31fa1a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497f7b3ab86e5da4076ac397c3460b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460119eaddf40d9abaf5bd8d2c84f8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea38749d82947cbcdee9d176d7efafd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3262fb51926fa89301308cff3219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47614971fd0ed835a122bc2eb41d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2009c97339f65292dd000b96f22ec36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8c1b1e5b539640d6e057b68de7c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a40e4a190ad76f9d78a380904301d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cbd0bb3147c345f14d067ae39e5f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e5d528515f176e70c5a3fbe6f4d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e0af17c4bcf7530120d412cff8b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffada2d0901f7111b68f7ec015a06f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edd274c93672ac4c926be77d3df72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cde27618fa90bae6d8c1c7556a4bff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7df48e6587ff569f814023442f5c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd700db3ce81848391e95338c9cbab7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220048fc074a2fd95ae55c8706e4ccf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bb0203a81934eb9b14746a7b4f2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbbf41388d9c4db2a04753e8ae1a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9674cf7f92a2e91f9108b22bbef1bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebad1858d686eee6168aa7757a29d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb886b0570fff1d8fc59d62542e43d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a9d9f344452c4dc3011cdef4e97c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d677709b888eedf52031f655c367161329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e88f29260f25528d61cf6f765c06b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd424e1ca176b2535809d2eb9fc7c9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ad9afa8f022e6d506e6260698187332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a156d47547e05f0615d455859c4749333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618bd9924aa977e67c6a90ad124efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99ecc84bbbefcaceb6287bfc228e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3dc1a745b388bb36e06300b93ff76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39693786b7514335e37372de0e82bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e69932d2af04119ceacf698074e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13bc8c2e7bd1018eabc3da2d4e107339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4adf4c65bc536eb7cd74e696191e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210125449e1354bce697b49b93fffcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130870802f9fdc00c973cdb783cd3520342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9fcad2360db734906d6459f84aaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e005380b553d680603ad22fe0d53b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939bbfa71219ca65e21cd4d948e6d18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3078eb16c3f486f810294cc01154346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357fcd0341c180a2b941183d5edd0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e24f57e07a45599a361b86856f358348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79b4aba2fa20e4a6586590c3157a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43d4f2dccdb5337350c5b01b9e384350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7673c7a673ee1c6f6fa8ced23d3b2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ccc31b32b240f4284ee659c3ed74f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894e18aa2e8595e2d339137b57bfb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abea4f4efe6aaf7d6b03b8bcd58475354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938ac3266fd40307fb137a8f176ca10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a7992734708f1cf8f2d2711bfe86b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290160558a2a99a019af36b4ac56d5b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688a81ab743de77cc1c23b34b47a71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2abd3bd3f6e966bf048b0ff84faa8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2dc666a99ac0b414bca820f4a27bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c4f569410c6e855f11c569eedda11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e63a053a62e1376c8987fe188b17ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347590b2c307495da9a40d20fff85474363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529828cf7d0dbf547d8e428ed0a2307d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861ba9ca5db3beba0189da78b9bc05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccab94f356983a133c7b16df37da0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef5b909c992db9e22a500e0ff5452367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c337d2b5b2899c9af653e5e5315f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766731c340e939688b86615eda0f887a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea8ac29810f2e89abb434fafbb2135370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc9e4e9e1f95281f982c5ac90337c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a9c705236b89471fad5c2f60d882372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be6de1323ba5c736ab84de50510051373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1825b8b90598ac3668e260d757ed24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5e34da5194e4b3a62e8badffcbe66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d14f0f2fcabcf00a37aa2d7263f29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df0b1e2243f772d9c584be7178d010377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f174df9ac43bf5225f710a60d80a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59bc8a78ea84a36d588946b05c18d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474598b19cb7793a0c42ab45e9d8363a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1da80e5bca4f8c18aa7da7a9de5fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222ec91858a4be340bff2d59420f15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbad2c92dd35355202b89228728493383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f555f41bc8055219e50c4783a6504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bcd026da0026ad77628306c5e7b0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506029f3e9a0b6de192082ce12042c8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d366e6d60141cd61c8e4b5e3013ab6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0f7a5baf7b11c15d168be1b0d947388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc37070fbb5091c232f925f17b9360389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d3ccb72662ca755a732b83ed2be1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286a9522e1dfa48d5d664c3ffd3e0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c954c7fd58b5256e9d012ec30d93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f080f7734747f73d3fde21cd9c1c49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbe4583942f626a712a2609089415394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab13e470ee178b5e084e07c1e3354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b20625027fcec7331c52c13f27aa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9e90110df25c68a296907fb65b6dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312f13e25cee6d1ec8ef6ac37f56ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814c723979181e6cb99069d36104f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bddc7108aea8c9b595a2ac9513f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c3d6c965706c327300ee51a53bb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506cc3cacd0ae78dde98eebb0bb4773402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec429c934c81ca14bd462caafca242e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4403680f2a92db421b811609256c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b9e9cead3b8f9f6920e12588bad08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54600f5a248dba0f209f8a6dd639774406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d1b8c2328471f054b9a15e7b73711407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4d3b00f7f9a211aa48dca6fa024a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e15ef920eb55e1cd0db2795eeeef22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e61df574bf30888862cd9ea8beec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d553aea4996afe9bd2a8fcca66be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c0675fd157dee086738bce17ddcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec004389fdaa7d284da26b5d03c1bf89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ae8a68c2ee36287d69af6ccecb424414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99620a9d55ef582e5d9a83cadb83a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e258797b1fb24ae30ffd66075054416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1edf9ceff58581476eb9d7be526c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373d8a9f6546ac4a4d1cc3d1da31fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd459ade42d5c6283ed5ea5b9d1d1ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889cfdee1586f3a2e73b1144af7fdff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee873e43c94897da982c31062c3e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f865864725c65e9ee355e1bcc7ae80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dd151127b861c9b36fd5bcf9600e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec472d30b5695b4958f5926ec904c90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa580ab2f615805535aaecd000935425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfad22024b7298b0ea9ccc67919b9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7719a50ffb3c6c4c7b847d7c158a2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2436c7575fd07ad206ebc7272488f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93015793fb36910b1806713c215a0d69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7ebb966473d8de8ef240bcc80a98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef7ac2ae10d4f1c9d12ca1e7fa119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820014139c6f1b59b5fc92e3207fd161432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde073985bd1d28af9bfcdb26aca24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78ad7c85cb6677977f17247b39bdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b18d835f2522c3e31bad552dfa754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62bdebd238490f300e42c1c47dd047436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18febb524d1926e1a70d9fdd68699437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83342a6169c331ecfdae49e5b118a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e21164e5180d4f46252d2220f3bd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0fc679950867eafe311bd0d464830440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6925f03f4aaf5f7eefb394749acf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe65397c096520b3eb0ad0473cfb78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cb9915d0f076139e10412550497c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b397ad80d1ac7eceee3045e11d0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd180db1779d2c527c217bd44c1a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235991893cffd279e7eddd0ed5271a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d446f8c1509312ed7425c2a680108447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435144b57114135e0d38424bb861cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a474bd050ebc1a26594c32e80f8ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6260c64bc2bf6cb2a4cc0a191fa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cab0db5dcb34df0d4d62ffe8f2310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397892f5720f7343c58fe0e8e76b540452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108832c1f6b94f423e613e335c9d3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571ac1220703dc36ac72b3495a56c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8225a8959b18abee2b2d661242929455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b84f9e4670199f61bb4bee83749357456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80acf0fc075588db80e9fd6b347a86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a64ae551717a938aa18516053619d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5aaae45c5c307b453caed7e390a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757d35f6c76038334f80b641742c71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892ac76beff803af78e329fb308ca7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b4b4e84ef1cab38efe91330786d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86757f04dc7767dc235fdee6399f531463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373550c96ac8a4f2eed12936be446f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c9fdd1ac84310008f9c03c80afef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f004e9bb6f447181673913e510a852466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b46179ff444a6067fc17684ea0b85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd48403381b09c17d6347fd39772e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f6660574f40310452ec5ed103ae8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d2dd6568a076dc1b08e332070f75c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e2409de4a631ed75e2bb0b65f197471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa6686bffb0121659dcb0a731f223472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c400344ee4972e9866c0e0032a302473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d95ca01126f3cdc2ca54fb4726fe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636f08a7dbf7f142a9f2c5b4b1fd44c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f8c86ba9e91a64efa747a9f9002d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c62fb1045755261621ee1c83ccc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f3311bc95c26ddd90e621f9cceed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b9a3a038c625d85bb00d41223694479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a7b02958e40663240044de909a20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2978e278420909ef7de4a8a63ed3460481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7282d849fe30b51da303323a7507fdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84490baebb10cdf820a15bb9409cae16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679843cfaa632bbceab36cf0f81f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b8a566ae1a2572d862c5cc0e98853485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea88075800edce7d31e2de4207f3e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200172b49d67fbc8e5fffb4fb69018487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574341de97855ff6633ca89dca0cf91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f3ef114cd66e6e9e938d193ac7db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c2fceef65cd201051c2722de42416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7409c4c2e3e17a0f28df21b21a388a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c8ca520799a8f096b0c24ddb11af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa0c0fe42249ecec1ea7d0c2c6a72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a61cc0671ec974a288f4464e83dbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee4b493231cc031f636a28cb2c7eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc524a1e4d2605a3bcca5b6651164ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1bccf675bf8a2d2e4b6bb3f5f72f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3898072f24642a8543748342f459e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045b341d030261afce5f1de1cc7490499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45763bf6d4edf8767389daadc32c2f4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a5750dfa1522649c2656f61a2a4c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce4524ada42c7d571794d763ffd83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457cc760c5a46a47b0269606068f48a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade6559baf2bc765796052e2921d14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42de84ef4bce0e419150fd21ea8418505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36003f692b8db78aedcf2482de39748b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102f42ecc1a687b4b3d9e17dafa8da4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471e4a9c63b3c8f6df79c764a72451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4461205e035a867e6dc55946c2a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040f378eb198a332357e41f299906b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356f73e399fbf082f455b16a469c42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f010e123e7e3d5866ab1fa69e790e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc018df69a8378117e854f9d3329671513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df0c9832df8782e30eca9e2017081b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51688431b6ad198a34a123cb4081888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b48ddf91847cae215a5c0aa9b357d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b3226d8d7904c6d5311162108f26f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05321c297a2d450c28c60edcfe811def518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe721ea62a686dabbf2c0c3128df1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e68379e19414bc54b25c4b1a252b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc140661fbb41a1d4ebafdb2cefb81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f0b17ae598dbfca6ffaa900446bd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f59a02f6a0295c2d2348f296704a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39f17e649dab45eef9941adaf2f62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be71e56e155f31ffdc766f8be91bb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65f4fbf369b719be47fa769095dc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ecf82fc65d0051553641e74e1fce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b081baf1caf7094b654a2b087bd1d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5f7f44000ff02072165c775e85810529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2599b90c7608002cc313af637401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc1481a41a330bb9650edcb234a4bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee96f1e48006165b7c7dbc9a3fdeade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcfc4df7ee4e4bd80b988a4b1b725f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933f657aeb73adbf7c28fbff8f814e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddbd0040ec1f4d826b15e7a3d940f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00543bfad261b0088dbcc28c7586cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69bb5349a5e52b3a1297feacce795537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732f0147803f6cf5c22e5911dea871538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063acba88a484a15242e2c6a9b3955aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca18e7fecf7eec2e0dfcacc90f0f9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15aa2878538cecfe1f468b9ca8be1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17d155c3018b6d2857b9242531a88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40faf4ddb6a14a9485ce5ddc1b849543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b07daf9a589d653f9c3af54a88e06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e95f0a7e4844406434aea2320ead545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8456536bfe02602197696f573899546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317087d7da7534e51c55f77d7a044f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdac4976ae167379d0d589de84fd38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e330e75fc3cbd1f5c878344076ffa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018953d3f34adb43baa6e788c8ddda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a925caad39950d165dc976e20e7c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ac2558c847b963cc098324043a14a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed044b7699cb0ffff17b4ea953bec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269aff7f9029d9a6be60048d76698f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1562012135499e18041d4e5effdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1e8b9783e0edcf7031ca2d7004780556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0744e26de81703222b4670d87e0df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001746cabd2de9c89973c58f21070d2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdae263a0cd577c09ea906530bd2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6484139a4303e8f2eed950aa602fc74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae2feefefac522cb623427a7406f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfe55c2131a45b06e5f9532ae3483562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f13da1dd0a60f615cb19b1c96bbad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29746e09304015fb052376ae3f3b53f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347728447dbfcc781b4e9f08c94bc91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcf53b5b008f88ecd8c1073341af4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d45e8ffcf3d3ba122563ac31dee8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc893eb77306f65fd4256834040af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e1fbe525ab15c0181f35acdffeb97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a67f4f1b688d101a751d0cde35721570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca645a3beb3e07a33da4e3fe26f5872571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd8eac9db3020a2190829864c2b8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca348a42ce90401c689ea5afe37cf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce1cfa92521d6c1fc7a12cc08f9e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a7739ff0ef03dcaef29662e41ce47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d426ce2d1ce33ed524d66597cff7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff18462827b9c5ad158b8c247edcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02cc6fc1f1194e1bd3b0b95bf2a801578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb5efcef81481b29ea1663eaaf656579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068447dff4aaa4a4630c87689e127d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9a1d0d900a8c7c974f414ff6cabe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a6d9adfccfa84d4acd4f23a81e847582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732d92d9f82054922be4a63bcdc924583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3109a6cb35f7b870287612afe4fe893584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820651ccedc850a7f3290971bcf108585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76a5e0817fc020e2dbb09353eb555586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8ba0dba174514bf8cd3afa187cba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a3967caed2d4ada56a782c0e35a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ccf6201b53223997f085d9ac6aef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbeab609263c2e53884113131cf5ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16ffa7813249857e1e5f93276abca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435dc9d9fe5c0d9b6bde53784cec03e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae741ce5ad7fea1bf585b33877c4307593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc11d0828cd3080e40ff371d921b17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae342cc1500ffa0a4bd7e054ff6af38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d2547a3405feb58224ab0b4e9ce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3efe348774974839c445a3d86d5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e83c75f423359c42ffe872c0df11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443e9fa9df0f3e0c9214612fb3c6366599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34cb507ba1a7dc2ab793d2771a2761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89bd643e84afe024369bac1690986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e35f461ec26b513fa8f2bcc85a578602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08155a9368aca63a6cbc976418cfca12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edae0e5c6dc8de227e000c1b9195c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d871dd7f5793ca31d7a250887aa859605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7afb5a0f642bd96010b78aa413b51d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd34f904d1dfc3e9e4c0c8c379b01d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaed83fb0e7da37089ba0114f86119608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f754cfc61717f3d321bb11da192d89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6183e6cee53ab0a8b3754cf5907009610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cbfb94575c0bec649b38339fba7a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf1b806d39874fc4206f33cd92ed55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d953fba4a22c5dcfaba524ded66cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b8d00d6b266af411a51f638ad0172614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dafa7c7e0b128377c0161c8d0fa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f8df57feeaee00ce0129fdf777652616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e49d590a33ed16ab59226b55928cfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485681ce9b9e380c70db61dce8ae9b6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597adc27f12230f7c7b8a97fdd261646619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e4c8dd7855197fee815e0fb667b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523013fb0bca39757b781e236472a7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0af03bc116e5f4817e105a9a45066622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4b0c2c410981b92882fcf1938735623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee9639cdfede264578f61e002df00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909321c0b246a62b9683d19149c0fcae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06642a89ea1859e7d83719128d969ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea2cc13b44af94e6ab0400b6236e83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff10e6f7a9a61692a2debda66d2090628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716d7dfda1fbde62b56891984fee6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d68fe5152e0b447cc231fd718b9f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c2356b6a513076926c15c33881b3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3ae0377b6351d51b4d5c0f1e641b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a3d6cdb4a8aed58d462e99059814c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55b195445f4a145c69593190cf9eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95f4b08f56cbaa33b36c73383dd04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf2575daf03c5333ed9df962015bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772a545c8ca4df47f6b92ecfcf4302637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85512a20f30b5909d37e7350ed0186a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847fc8ff13b8ed9cd49e1860e9814d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b01b22590fc85f55459d6e889689f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960aac2b5989095d8858454fd6d8f64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6dc1e4cb7f1340f78409b25c0ed48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc1a7dce4ed19dbcd6cde737af5cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ac30888538977d4b93f0ffc3c101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c6ab4eae1311c2e8baf1590ffb19b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6c7ce8da343b22c0dd897e77e5d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f319c3d037e77b6241017840fb4c18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e22d927285d443cd06bf6820afff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457965161bee18e046972c68db7aface649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c88c2aaee59905daf4241ce4443b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbd5ad046fba42d1ffc285a91db1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b287451179bddfd26d47949ac7bcce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc0b0b54db209f49497edbb1a4891f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc8a337b965713140fc17f155cbedc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc0a50e5b01be0206b42410329e93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e11c6f9a007e2af0875fb6c108a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa429caf493efe860685f0267b806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12941ea13c4693e7ed7726d0129ac264658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0aab818e4e178767e98e307be061659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e338f737afe69b1beac3ac1c5f56272660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628f9d8524ec5794b59c306ec90c9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc260ac8f3948d1923a2f638490125662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a78c7542627099ae90aabfa1cd2193663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba053c56700b7aee13e4e41ef13b74cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a210e4c50697c14de14169ccfd51eb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31497b1e7f6271e25c52b1f6907b3f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242779eae8dfc5699c048c4b88ee5997667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2931124607720e9f67b4a964f53246668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39caa356f06b7e17c4d1b6c61882d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d90e964042113093db1de2412a7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083b5778afcc66ff93fc35af558a5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3c3cf09bdd26df73c33f963aae03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f719bc9d55574eca7195cfbee2074673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d348c01c49c64339ea93ec6067d8cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba2d95d86100ebbfd83dd19a835d81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359027586067bc3d8d2d488f95e7d7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8c044682fad0a2ac9253dc872945677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b90ef6be8e66b2714c8a24aa4075e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4f325092a983f8dbf2675e6ec47f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310511bc1d3fcf876d66efc2af0992b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff0f4f5cb8f743ee6069dc10d7a40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae5738983925e6a6401270096331bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db564402df19e7ea43947e24778aaf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707d7297a67c172ceaa7303134bceb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5d16def3adb647250c13e0b4934c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788ab4aafaf35c71116edbbf8e3af1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e97f0b1fa9c6643407494ef30f75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a431ed7794fdf98ddfa7fe62cfb338688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50972c399828289e135b646c9c5984689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba876c13c104a19c6a541ecc87b28a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb38c8ed589b7a3d6a286ddf08584e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec453f032f0560395be04576603ffd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f2c3951b592c6239b543ec89ed81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83fd5007b1a217618146edcf03a8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d2afffc87fc2d2f578ee10641c64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf35e601653cb3517a13277377b524696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d10b7723b6332cc7ee84b17b551d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7187015b9169d3364294d4a22d41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b1c2ede7448bac3b7ddf222c317a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa1d0dfba18c1ae6fe41e02d30f76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207e71f2e2ed7d0acefceda3c66182701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ad2126fe408d8bdeaf7c607a5edc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a490a2d05a8cd0db0c8f26b99dd6f38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50194ca6799d8443c1667362eb7a1e05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cccfa4ac6d4c6426f0c141806d2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4f302841f8f033cfb29b4b9690a72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9174088922981262d0b6bbeac623a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed658ff01ff268ba390852e4095ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03402b39c2d3572882846d5485351345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f91669ae9337c150410faf55c9c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c354838da603084ade37df1fe23e52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db24d6cc38a3aa4caa482f1c80e06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0edcab164e0c5407a810d37a17baa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f91fc5f287a884e18d67358724fa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81f92b04c8f2b6382c984aefefe5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50271139783dd0631398c15f9c420d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6c72cef661aaacd67b0d5b0069ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1812ff91e8fefaa0488cd6673ffff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884747e9866b259a5fedc317b8bb9ab6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214bb2e6c41b7b48b8e52b68f152e22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b08afc61a26a428bf58800e009df7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b515210367bb2a96214b1ed27cfb53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac029c717079bc0f9108cda980d05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e8428aa371f7cdbeb7126d1e0ddc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d5ac930e8f206e49cb58ac3fb5939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b886e4f1c50bf9d867ba688ab5397726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb403720cd61703b81dce58ab31cceb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f725c0cfb7846c2cbe1a5e11f168028728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395cc524644465e8b9b3b8efc263fae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50310edc177a5669e982763b4a96b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a16bd8e4449d1f309816f2dbeb5d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc456b7fcb57d94deeed8f4dc13afe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce76c1f34f1c1936b88373c4fd9a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7dad4a9047264593a11d06d529aa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b256dd9b9370aa9a0759fa330389735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30133a7a0de5d85f3242dca8e9c6f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631edb642a42fb1bd2e2b8d57326241d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705603ae439048c192cfa1e5937026d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1fa26035c550e5cb633da526603a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea313f1ba6161079f16e0fa34ba31f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f908f9f355ba499785ddfd98a93205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b5856dc58bbd98998adae57f461b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ba1d5dfd7fa98b7269225efd6eac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446dd766f6a212b5d03bd7c832a449744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc877749dad658f75171dbf892511745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c5b91843fe3c4ec3d92f56a765e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc32f204800800e224b216170c05c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610a36c3db63510155e3ec3575550b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd456e2741822f028c3ef2b1f344be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad695b56299f83270207a2af21414750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb553fdceffc0586cb8019631f6242b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826271565395e02369012da882859a3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a460792c1eac4c268bc14852cb9f5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6662aeacc217ffa4183e80b7d842c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a6d4f0223e25e2b8bb4c790756617755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfa15dd90f1749b345b33ce46f87b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f232185eb3882980fbe6b63a42b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b431fc49e1e7a96912c7df5305008758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4279d29d889e2fc4837f1dd83ead759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab7129f315fde16733629f16d14151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118dffd9533dbbde0010753067ac9612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fde0f07ebc25629c293e0913661acb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde96cf1c3d626bd39263c14924ef1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a42c77632359073aa2fb1330b2c3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85122067f37b698311541c84581fbe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4053dde3ab5c2c157b875ab3c7ea47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3a164b97eb8c5292315dd30823798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c99c7ac51344926dca159ebcff6d199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bbd6ec3376ecbe79062e341ae46e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aba6e832cc2c1827b241e81e694cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33a9772097d7487c7ed7560120df412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a26a142fc8f3ce85c9b206c4d98d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec6ede1682784897fd7a76e001410614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28f436f90ea3150f34c6046fd0f6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516a29744308f86f55db6f69019a6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113496ef42aff2d495f338bcbe94eca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ca6f477e13427cc26a3456ae2fc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf326386c4cd41822ccece2af36ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288a20d170642889d192d13a7822df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e4564ed163ff94db90728445d4dec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714501be0c07ca6d8e351eec7e077422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009980230eab35c193686747489e86a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348f8ba21e312d43b024b7f03ec7ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a383a960e820fa9cc396f0c7581d5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf429538f9721982a14c93b7dca589926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287151596633315439098bc8f8032c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fea0bc2f4e1a4488346f78893432d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c5c76aeda2e4a39e5c1e6e76f17429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dcbfd9a2a891a9f93918776b7aa8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0e8a05e89a69a76ebb30ff759c6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3e1e91e2bae3fed5915639b5798c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ceeb28fb78e54ec6fdb63c62bc9cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd01d503e567e20c0cf48a9189304934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff772803ca2152bec4f8ef1d04379535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef3c3476eb6be5e5dfdd614ef1b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce183d7f14d68e2e4c15927a5d4d2cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c18f5905c3f4417b2646ab34455eb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db007977602eabc5f694425217aefe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3ffaf80c1d1b5d5f1dc8f356f11940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173ab290b8192a4bf66ebb911da350941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f3e7dae2e718a417c9b23d17d0d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df09de805cc0a09a737d42c80d53c1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198b9c559a38b98e84e9ee38eeada144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f48ec22dab8e1fbe1f47c1ace629445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75b2bb249a8c0412a433e2b9c4b27b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4fb908161e9df502d81a4fc40496547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284432138f54a1f1ea98de25e22cab848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b45c3ba8cb4da78946228261552549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de77365360d7c71f53618460a2ba950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73382c16a4a57edbee4e0c1aa898a6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604a7b8ac4942ad6c490e10ff0f66cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c4c4804cb0c82aca1ed8f5880b74453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b7cd0af08d184537339b49c0991154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c7ed333762143310098b153c8bdce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad7285c103a6344e744d2b385a5b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c91ace7629d2f3c096cdc1d6b0665757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfabab83beb6f3e386141ba282e10d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0bd13718a6e35b3883f964b199ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab01ec5cbb06df6564106ef6cc18e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46b85ef45f091d5a79c0effb5c42e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf412e58af4f4e98359590002ab4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba0bda44de7928d611fa4c404eb23d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d2e6de2a107c8ca58cfbf8acdcbbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069db03eb7e0c34f9ff1b52af41e87365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236288dda885e043c6e4abb72c38eb5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aca46941eda02d9e571f3f4fe4dec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47bc019ec60e70c48515a84cc9a6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3c2ebbbe48a39dc2de1c4a1600b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0cf3c4f2ce9764a2fa64909537c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d5df178acc44f5ca340a2d958dff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec23bd163150ef3bd2618fd6216aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edfcfd1d2d46a91efdeb16682f0e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1042f11a7d80850c1a71d322b1740d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f86b39f9f15ca1c0d250316189c4b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329fe953cd8c6a24ae1b27f5ec46add76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a71e1e4ec429e97dd17b73ddfa8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498cf4be74e599cb45281f4b61d711a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e675c4128b85ecd29db89acc857f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6657797e8be50fad5bd1686ddb96980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19859a21e34fd23d19376f3df72b5d7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f704fe9743c89e629cdffbc2ab4df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234beeb9272ec9cc6cd20730189c61b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1088da38c2bb58f9df04f4080fadaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8314efb905cdd46d42352ccd009d23a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19b5cf38fecfbd97d2b8608cd6de086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8cdfae1879375a9e8898e94fde54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdefe118b133bf233aea133e7ab54b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d68564ca2bf48e73452cafbfacb34c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a3bb1be4bfee25aa1416e093c7bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1bd3f285a2b7ab2a4ab61aa0288a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b20e76221f87129a55362f6606a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883f6f9bace2d1cf2333bd0a0f1bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852064a1c878fc579e674cee33c2be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913cf7a427e6c5952d2b4e8b8055b5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a267140c7244c49eb3322a9c832da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c3e64a49658783b2040f7ad6789797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9571daafc9fcb392c301f95fcb34498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae7edd5a751791fff1bd075a398c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b0b5c3710bafcb1e9c2fc16e6fd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a91348e4cdcb7aec353920983f8a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba33b90b6c14bee80cc6c078cddd76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf886204ab33721bafe3d9029ec010b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05628e5ad0cd44d54b1eb683aad7556104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e4af61c485e951faa0c25a9db652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ceeb1ae9b9d6b706ff1ea722e681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd0008dcee8ba58efa5007702e00fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229f8cda7ba46ba87befd961db712e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef231263fef9f17eb0484a88a66ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163005e26057293a472c556907a68803110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e98fa251a39bc186be59b61bc8da08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cdbe9c7cfde5360e3ba1a36830245112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a934b5d6c8bf3ce3bdce7eb569760e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69860d0b33232b2d8e187d3a777716e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748b59870c6376c0dbf0c73ba83a7e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb883d767857b69f94135953e0aa616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f021b0d1e0008ffe15023e0b0b13f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f7281f3c3279faa5c482a25138b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90a6c5589862f2bef9fb11d202c38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01b8c8f998d528f2eeaa25ad4a050120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feeb83fbc67379191881d7f8901ee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b007fe55a6cdeed0ec5af4326af8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a1189f601d1596fc36b4f135f14b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35bf25f1a01fc85f42e34e3922239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f13820e7e2446cd385588973e0b65b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d534ed54cf434de6bca5dbe626b824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de47a747253baacdec2414b0a16af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37668d9eec0edfdcace216b603dc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca6a00fc696a635a51b6742cc7d4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e9435a914715fd3b0d0edb455caa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9314f9d87bb83454e5a48849e1b99c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd2c1d59c865d4437fe232ad6bf53a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7e8280b54c4a419cc40153025ae5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98bfe63524528310db97ead833c087134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576edc0d076295de2ca45399b783da92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d290efef4ebb19c3a16b8cbe4aff958136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd864898a5645907c0a47f25ea00cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b206098405b4d84755e34cccafc81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb02c7893faf15a259ff63c7259ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101143fe1607cf171a88621a5b95c2a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0f56cf1dbd8d6ed8d8ef4ec6e9f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8424a96be207a8126e5128469c5b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee76422398baf1e81099ab288a86c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90b458b1c859ab1d08b206300f2b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c71c54d52040478e3ef54137cffc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af023e5260028602725666eb8006c2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7067e241d86e03bbd175e5b376367147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd2fd98c71dfa2907d3379ba4996b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82efed3a72fe26a53a62a87c735f50c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c2334b273c36be39326f9f6275406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875be94432119db076589e037ea6cad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ffbb1efb283eda9252d5b8ad0c341152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b5e0ee3f1a5ca0e20d4ed6d11046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97326ebb9577e683e3b12d5eefc36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e079800fb62c2cd12a9d3b38fbf3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51d435257a55a4c525d6b920e8484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c8db48b40376038518e22503cd4fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df62479b51928fbd478878b92ffbb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446ccdcdc2621dc94f778305f392d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31e8a9887cc5060edd48ab91280174160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff041c363c279ff8178c8fb7f758199b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c468eccc2c7c065f6c02fbdfe235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3391a31186117bede878a5edc1c1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b8a458c58a9d8f0a663899cccc0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb73e18bbef7252c09c8143589d8ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad76e8d5bb8415fa5b3819e0fb007166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060edea20307427a5216d7d91faf39eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa534e02ba46ecbbd8bcda5f019ffe43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5dc549e0360f731c60a42abbf8bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6821a8e7109a11830649fc8e7451a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf43294e4ca5ce0bf257989e7e6e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba03a072ef9ac6e5cc71b033229f12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27cab911962869ee865fa7bdf8470c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88a321937c4b5a3ee5c493543be74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa086c0c34fc198b72dc73cccb387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cac8dbb827782c01a5b0e0c638d76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5be4b58502e6d3d17618e682822a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934bcaa9e9a84550272d962dff45b31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f43eca87f8f2c0a51279a5b6599f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af9139c2738a2cc41a1ccafbf2163180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac13e0c3879907d9f0206411e67136b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500660357e2b1914c5b8c9b6e30facba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c636ed6a891e082d27dce2469a188e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0efb494b168e79a8f248d20c0c2f9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a589f9932d39546b5639eed7fc5ca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f9a64b032794e2a558c428b3bd2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62389806bff5d908bfd70b7e91a62d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3195c9f9dd4525207cdfce84a90396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46135a6696380d16040262c7cdd347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57cc26d18b01d2add0de8d25fbabc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3753b49519b22ef94d169951320aac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77643357ec5523be1216ec6324673dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa427c2552549a99a8281ff12bdfcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285185183854f9d1d816ff3fc1fa0dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c25ea861e5e72d0bc87211b35515f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df78d74b4a645da19be4ce88b21826e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0d22e2eaf668944c9a9b81c993c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e24575b49bd352284aca076f37c31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b0684ef2d2be359dca837cd1b5b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39767b1a87e8ae12b7fef55d6298ad0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9eec2cdc1c0e340f16bd02a0197b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33672a743f3ad1ccaade6b75e274d04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121ffc43025c0baf00b0503fefccec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569074d5ecc2f41ee2afd60202bbe62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09901193ffc51a1684a5535ab88dab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c7604e5ca2f38a713b2497ddd4ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d3a4ede0358525024f210430e5ca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd166c564593ca216d6bc96845f60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509206c7b8579a9ed11627f39500bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd856daea86d62ca09ef0f98435f2e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652f5567f563d34d6a4b44939a5edd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e33f68cfb2e5d4cf06b07cf39de0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74192c5ceb54ba02f5c95aae49a323213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abf1aae52ca23b8c4eb1e47607248214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd93cfe396f2ee89e7b2abcf04dd21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968886facc975ffbb4692dd0e0a296aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc43ff5be37b11e31b654254f10aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c377301ac9919e4ca72261e03bed32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba359d698abb207d899cce2feece52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df4d5075520954a463c8273d61520220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1f17bc4068f5285917dc966b35545221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc174f8b5739034328b186e1ad1b0e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34837003b90e8cce66294afe16a7eecd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68d56b33f922efe62b4862fbe22e0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc738bad6f230943389f25c6869c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139778e9b8e0a1fc3b5eb4c509586b74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb94d3e6a99952a8ea29eb463f3f84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f179f6fa81bf7a48fcdbdc372629228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede55e0d138609522c1f1a9516b279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a0a261ae7e10bb7eb90d3c50e4ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89201e109da4f29f0d84e3ed53488231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f13c014e58aab1fd313b80c0c6423232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae07db99ea15fb8cf5df5c8cf736f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b346b906ff478b1babfa982277943a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f6f54e8c14f9eca491a83f19257c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4020657bc4fcb89f74634e7041f14f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64afc7cdb0b38a97874c635067d66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f691ee29e1e6b18da03d16dd1f5bd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9fbaafcc9a106ea2fb90b02849e0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cd85ae8bcedb0fb3b75172a31bab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ebc62e7b9113a234f41bdca6e2fde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c002aca6e3bad5ec6521987832bd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605cb999fb414d9282090715003bec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae36b63d2658402ff2c4e5074c255c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fb5a1ffa0c9f6602a45c1e58eb04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034a0c12ad7b189a050867619522c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca983b6968ef9c91cf7456fef37a914247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f97eee61c068ae40cfa59d49b596248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d881d94bdc9b2fec30d4a1e569002249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6206cd1bbe78257c30d9de1ad6de5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab54909d6a3eb60286ec385e99d577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44993cd6b4637ad143d0d55523dc24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88e931a2172944cb2fedb01f2b44b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761407f8468b9394852a52b7e44457254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c45f96d9612fc42a9c40921a92ee10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c405da89fc0553af4ea77f434f4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a030079b8370a788ccf2639ad63ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f5939975f091d3c3d48749e5871e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e1a9ecae8eeda2b9b281a953c48d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da7bdec5ceaaf37d8cbc5ffd535ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794ec8622f910059511d2a5094066c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56395607f0d91a0c1e8dd0efafa93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2962e5b7565281ad048a41c7bd5d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4f6cc284190c82b15c543876bfa68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5a1620ceeb46418ad2366782f3c17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf376a59a82f4563e5528b7cfc80bed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9a044368e96976e51202edb9fa13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b835f825ffd5ff6d7697ca5073ec8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209c72aeee28cd7f9156a9b5845a438269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083063c26e7b5511057c3b0e9b4fd04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014295dafe8b8e4cb3b9c4fa7e0fc3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a0e1eed9dc3211d66e891177ef96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b0f14f0ba02a252578e7a34a3470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e98bbd41f2143f15c1acf471f8796274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2215a26764b3c4cca218d49480ff5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb19b1d89ce8a04ca5138886ec81f5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a9cada511ce4c034a111127b1847277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368a5e1387402e8655572d45e4bb5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbd111f38c230921a50e19c2731d8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d9f4de734fafe92e9afbd26243412280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b90ad009f676fec9474ad3820279281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80d978bba14c731b0422f58bcfa036282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1049365e3e9e28de7836baf7092a6f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70b68aab0229e33fde0575e82541b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c02c7746227df0a0504fa174be7092285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96229387aa5bbcb0bbc9e426a9276286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac648f73947e4b2f6f23cd83901aa3e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609fb21bc20ae9e7b3e3aede4e3cb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94a664e69ab981e13e8c056911f961289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c750a3f958dcc767d297a199302730290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598425f03e1a2de612a2079d086cf7a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843940d7a171f6a56a5b91961d51819292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659027596028fb2705b4e64ad87859fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ba4a116834ad129ea62c085d0db0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d971ef564fd9b3310aa69805fa0dc62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867356938d3ce37545192a00d1534b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940dfa7f2644e61447970ee797b28e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cff970282b0179b498cfe1299051d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f49fc86b7d5bdb9f4ca1fb46169eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231895f6942641664aff94a92ff6a34d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd479eb130558b68a791ccda50f35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aaeb06ce99235756b0db4f57109d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d4d14aab3442ba1f0fb11049c2c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814dc6d63dcba07c1a810ec3031a71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dd4dfabc24a97ab47af87612f3143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09310007033c46bd94bb243ad7fd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8788cc299979096ee4df0771e1eecf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5b3cadc1bf0c9062437c343ab52e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341b761c78b6b78a4f35c62193e385c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb7ab77b52084a33c97ba81ad0138b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff98f7b734a204a543c5084761c121311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d360ce06466e2cdc9d6e5c31379b28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a656c22572341cdcf3b941b13d9490313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9eb6f11822856e846a7b1b413227314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b16568196169f4fd4afb639a5e41a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891b8ce037830f2f68fa8406cd5f6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017739e521223c54e763cd6eed841f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bdf2b25c4005c018878465c6dd694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3962bc37f6fd95f948a4feda261f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238600e62761c06820d5e444900f4965320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a48dd13dceb276f019dfef56474dea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595f5e426d1483bc3b12b8c81d8d1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbb337eb143a662e060d34d2eaaa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ddf526b4f69e1514ec680421c49b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f5cad1c68ed98f167d11dc409f46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf17ea0bdef4ebe8adf23be6f2fb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ce873868ad97ba408e09904e43cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c22865a7f9f7578555ac0a464f21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ebf517d2a8873f143abb66a8527d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5047ad30976a1784673f2ace4b95e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b3ccb900dba83241c7a5a640f16d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b61f7fb190a01a11dc5411779e7532332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d189cdb04e9feb63765441e31b91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3353e3285b6f804ff3899a9920a1517334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4a25d3178e2a7a9e8fdf6614a7fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d77c30af8bf1a217dcf1135aec9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf401c730cf74cd6ba3881e39d1b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768334c65ad4a4b7751faa4fc6827634338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924cbe421203ef1b71166ebd60394f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da9f524ff141feb794535d1766c69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434570e7c5dffe37d3715efb6872d19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568137fa59f7c53c6479c8b621d2702e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2a2ab0184e35bc57977dc54db501343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88d0ca09338ebd8b7805d40b61993344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce19d44ac296618033c5c81f79b8ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffaf5ba77822216f1d67d172348425346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c8450a5802b122333053fa366e9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cca1e49da8353a373303eb1226bd0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4d3603688a952ecf578b3c1117de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddbae6b0194ab86f2d7860131a162350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0666a1afcfd20a555eafee5a487ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b191a92977709686eb68591988795e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd865068de4ec204a7163b235c2339b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2e1c8b6056bc2773ce88d1ca31f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebb4cf244a0239f9afad5cf01c9fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca75629e4f95007b3d1b3a5747aee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9314ef69603793834fb38756cc5941357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d004124bef4f026c299711a40add8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d8e5f317e54b6d431db387a9712e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a6ffc7b8ec226e30a417e8c6b41d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d150f5924f28c39cd0a37a1c6689361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd322f84d670f57109954ad6055bedd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0832010a740467b591b9a27daf04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9178913b500fe16a4c82ccfe3aa354364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b10965bd3ab708caefc8c29bee55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b5d22b95002e32215069e7d65b76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04859069f3e4c31e846143dc272d912367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde56c33e4583b17736310ce5a9ae6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5647abff0dcf2d5bec0edef406926d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7353aba80e9cdc4b38d8809df9839fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343af414fb10ccc7b4bf2bbe6ac6145371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416838024da91b47bd18f864942774e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be405e2e51a32c1d23485272d92231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827e9a808ccc2ca8390cd570521afd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8921dd41ed4d57b74ea266cd3a6ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48e59dc8bea992808f0084420ff6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd2851f0fcb64540be1143027faa78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bd52c11d9cf070b6993cc4edd946378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba74fc73cd9eaa10e97c733ad7b05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c030efe5b575646ca7b6b7354935fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb72ef645bd1792b0ddc0d781b6f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109bfe176f29b043098c3f4fdce158382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44e4976bbebaef4aa3eaf22412daa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeca14e25d8f010da98f8c3239b6a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ca23ca81dea0e4fd11b2b0de11f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a5e1f454f250411e86a40e25f425386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a3ec91cfcd8e32c25c3edf566eac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cfabe36483ce55425495d637e11c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc810bc9486d0f43553d139ad24b6555389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9a6d92f43ccaa67fc3477b379c99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0371861156ba0e99e1dfec5cb793391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129544d2f020432367f9d4553946ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f0735d946df02e4c1f6cdf33d8792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356b298009cc50940b7bc8bdf0edd81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07537d0237e16fae435d27ae0d346a3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27fc2aca8840389b935b441377942396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d981a9372b9ea2e84af8581090d2ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd6a9ead7b98973b1063f83560b9c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7798b3e4181148853ffee7b15bf44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb9f26eb502201a24398e411f579b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609ef41fa411ea5f27fd248ff1f3826401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f333092fe3ab00fc13b62cc6c83629402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68e9614dfd03f6f6e47ffaa185ac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589e7cd8cd55f8335728bf8239e3ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46bb7a855257b93a7e6d805c6a7173405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd1be4eed0e3251651aed00668901406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba10e5ee072792d25e28f5940949d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79317860297b4c5b387934083c237355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c426b709a3fa497afff174b56f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee39865074ef8ffc8516cc70f5688a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4bb90fb5207c1c726d3fb6ae28b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475db096a0f55e128b6c1b902efbd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f12a978cc81fccfff680488b71e833413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6be3d5c2c1fb710249ec5e1e3bc4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b5b933563fa89ce4e612b1b0e52d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4613d882b86b2e820e9c20a7f980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba1dae1676d1d75a09af48f948448417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59718b94cb74b0db50aa4e27fcb594418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b38d080dc83a81db469ed9614e11c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d17d320b1470e574a6aca4be8292d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db17348e819741ad736385e8ccf18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4622eaceae7182819896b0f939a109c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02399774f401cbd7ef0d65b6ea39ea64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e1c5d9885449b23c91a4317a7c68e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28497b31a5ced882b045b3b585c82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35aac410802108e9a9c94ef7ba3e92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea78f229f3f8e53803f868fb519e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb66b7f3b1932c7a39a9e8c7f65d875428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331fe171d7e4b2155bf9eeaf1053738429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0814a357311061972bbab16877668430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a6977d4dfbcf0d48e26150b391de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf39295e82e04663bde1a49cfd010d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee026102eadceb1fcb90648e868de4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce56aa47ec4e4a71fad7a70b369b092434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eb0f52f477bb1eb0104258685bbed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b844974bdd41bd39cf1ffb3e551edd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af70bae44aa3542446aeaacadd0c4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a0d3fbe456e3f5bd5d4fdf7c72c8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc822300f41a8e8fe01fbcd03c1cdf5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754eb7d129024f6891c7fd907e455d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a8febd18bff6ef81fff3e88a8bc89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b86af9b583d060d13000842328d5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8cee93013ed309733ec513347d9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851090a31982dacf600a55b24e0e89a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89954fe498de532ac972e30fdf3f90b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dbe7a8982d2866bf3ba2e5f26f94a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d7a010b9ff3001481019fd3a40dd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc794fba3d44b00fdb557f0aebb00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af742e88c547b286a34401c2c425e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bac11bfcef5b39363e6de37f8cee8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39dcb401e7d1ce348c13ded09b5b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef67fd004c337c72f1042f5104caa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3cb6fdf4142ba5b69830fd97ce46b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7cabbdfd4e37d6f39c8d65680986454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3de8777a7f0fa84c264b263043214455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38aaddfbdad2352f5b3149759f9a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f75be407948e14cb47c59f2437ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08652bdfcc089dae3ad58ce047a29dc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff25875049092a502c4f349795816a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ca349ed690e9bb1ffc2960b0a4ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffcdcdd216297baebe7fa4f5fc6028461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b162e36495e6200d88eb944c3e479c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f92612381c760cdb6d6db3f65015463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9bc019e003b5b210033c83753a33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba72eb6ff1d53c51701d67b2a0233465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a4f869cf4ae2e7ffb1c32aa6b295a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af345611b317dd76e228c9dc2709d2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d57422d15479a0ef2ac32d195f10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60b48128bbb280b626c56c517f3628469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7fb8e2016d88c96e94cb5394a482d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33d59fcea2fa5ae212953f78c9786471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5459f9eb0cf2783cd19e0900cc262472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86cb3c293cc98af7469f48487a3778473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709539ab761c28e5ade15896787a9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb9580c2f94831b214d394cfd04c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4f0daaa0e8bc134b21c51b16700b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967dc21c1ecff5ee22eeeec3cd04027477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a45483450ce87f96cfb8e315b9b0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1231aaf43c51fa45a77a27cf9cf366479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c0c5d79989739dbd2042d177fb1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39b61e8100d2b10b7acaf2489a019481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f92fe283d2c6b95e96f8ac9a6f12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdb203deac6f6dc279d77b0b3ce36f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a216cd87493c70d1b6a25cd7a89571484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d862c72fb91bbd8ee70400fb140f021485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ebf9c5e2d7c3903788b1c049fd1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc1d0a9855077cec4b22d68dda159487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ddf014839cff2f3893c6a51dfa9ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa5168a37e4f7f105e28b1f1acdf71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e73600281884b8e0fcc3262a1da717490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a182002516e53e6152229f4457c193491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a291e3fc09f804a3f1dfc697455db7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7991d3625260409773a36f138a8d6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc222d5a67bc3ed9672ca0cf1a97f30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61564c6f1e931177dae9de2780b50e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef76c7a76359f66ce7ec7ac2efb76d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c27ab4fb75710ba773ee587ba1486497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6027ba324e47f8df3480757bcc84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1868d1a43aba0847ccc1771d86cd5bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180fc68c675d45f72ad4214b19ac79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df02cd0809bbd113d30d5c2eaec25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e1d7630b08a64aafd985a7f5c046502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773eeb70f42d3e8d1492147182fb793503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70299924f9ea87bc4768b7c4ddcb88f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f15dbb451293cbcf75901db7b10cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8ac96d6cf23618d9fc2dfac4d97fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc24dd5733ab97af917ace6250e107507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b265b60e7045d87250d038e576adc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17eb2a131d4b7b09ee6a1b03fdcf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a05ddd322ce27aa0ed1529b9aaf1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a615a041e0b0737255f1aa32602389511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96428349c5ea7d2091e2204d123a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cffa642c2aba16b5cf658c029a9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8038b225d6f93969d414aff14be76d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23452783f5f5aa24c7ae09546765e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a80e3d12ea2b71d8194104ef5a25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074e380329799c7ab00e0fb1b870c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534f3e525ef09e4df2f04a220b025d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feddf8432a7aa7718b7c8668d6f2256519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4eb634efcc1778606529eb82000d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7d3bf3cc6474413689e0ca9ec818521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6419f1889ce6cb1e08a392449df1ca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432825e378b054ac865d1cb6becc99e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11fcb4c48be668b8f58166fb7be6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb00ae275a3aea2d10889207df2b48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e05032d1fb9a342ec618ba5c055a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0709bfb963efae89e1d12e7877431527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f21ef1ab3e27df3e668eb2943c10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bf234ac129c6bf01d4207cc9614c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b6a0b750511dd5fa96f2a6c4ca805530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860f5e05e09c20e3826e6a4752aa9c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3520d2ccd2f54bab29c948d7140cd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0db03ffe3d30e9de81fc5bcc61cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e9b364cc631be5a85ab42490619a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545dda18f075a94c451694ed55e05a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379e6c48b489dc427ce32174dbb289536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eba3a38c8ecdb4114338246267cefe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca3ad50cdf4edb5aaae03e7dc5a6c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa69ca54834f16f6888aae33f7601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40853a1349edd9b265dd58f00c29e816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16aa1e36ded1b6cb310a61d4d8fb54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054539705c31ab53726834841ca84415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb0d4d3abfa62e3eef8198d40f435543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79b6dc9a3ba58a65e72ac6097594f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666575fe1a5017937b9269283343a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379004c819e5efa60ba6428cfc7a84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec208e682a3f29b2c9f1a8cc5946f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c81e88ceea619e5415bff08bc3e4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7253e0240125c742766d767c083ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4fb6cee4960aa667b1bc9c656e054550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c062bd4c5ff7ed10642f4c616081d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002cb00fd3056213c7006f17776445b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bacebcc0209b1a6505297da9c75bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d281677a7602de817be9186eb643386554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3436a5e9cac2b99aa74f3d3fa7d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d2d6b998645e09ea1fcd6bd2b2758556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d59be99348b6b3686463b7cd2a44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f028f26b05a0d0f557c53b31153b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3e36c69a9b9bd51927d05dad8e90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd6dece7a814f943acd62558a6b294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e16ac9086f9b463f7a1314f53598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a9ca06cdad87c0bd49fa3be6870e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d78822db9545c6913f798736c6ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47143960f95b2d390e7a9e255756ce5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5bebbef4de16345b38de17132bb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6300b153ddf8cd9bd8162cce9994f09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df25f93c6c409f0410b5c70eb7077567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b60ee8cb19e94a0e3501f54dbc179568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb3470ee6d1a38367c3c07214f4b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425f78082b8414c17aa430c6091b9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22465f7f5e7f842cc5b74741e04fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98365fb9243baf43c255115759d86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0468983d81cccb2e44e0728a14bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a3d3a559e25886c5a1dcb08c6f113574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700bb52a44caefa8c2092d8029eb287575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09208a088ecbfc9e9cb4447c2c9109576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca030bb56705d555387896ae1281c68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa72710c16a4df8c2576e5ec82eb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11f20bb105e96a70f5e703862547c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351bb3032e54a6476d9eaf0b0168399580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310bf818f26941ccbc02b61f1c76ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac570de229dc557822b7f4877f28cdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9be0ca6eba3359e1338a7311b2a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf61a79f505be1af896c1e2e936f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60edca5da5a7d0ee8e1a0e990c0f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800e3cca2e5bb981fc6b87da0500697586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fdea69d096c67b5abe0b6be5a5529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e10c232878c5a7aefe5aa28bdb7e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d12115f099bff242016cc180c646589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981733b2835f60e9aed45c9c5a1e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665b54bd74cd028eed6fb4691f2653591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41900f86b41f31749a4cf456a321b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d4df48f9e92002346b10c9a5dc9cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389302e6ab57f16fcf49676ae4675f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458b18615ca48553e67addb99d8e0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9640d88154f4bcdd1fcca51121dba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ca0079c3b29fbcb872057afdb32b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937106b6f5c6376ea4e504eb11aa714598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef3e79f75a67c0a50416ad243d5bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427f6241ad196989be99dd4bf437e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eab44dd226ffa6c407c163023b713601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225017db2aa90e4ceee64eaa16335495602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd11736c2326441b104275addc89fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8a13df8598265d6d9782e7642e57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c5c33e27b888890a2724b04217b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d4e3ecd8a060e04f96615509c779606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b5ccf5e63ca269fa6a8a29403469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3adbbd3dedf9d29b6797bd4b2d44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d62a8c71d5afc4af1da70f19426d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdebca492ab426c8b04dbf93fec0f03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b9c2e8c91f38803f2fef7ba37f96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83397b4341c666361aa641539a8ad4e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528526d90159e803f6bd94e80a753d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdbc151e6769108b06aa5e70ce6af2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c3624c9a87e131448665a2829127615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a45e9ad9899bd1ca83b1cd64d75a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e29fabecbcddacbd1e10fdb092cc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d25ff17301999ce76edaf78f68356618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5ab4519f2bffd3a8d8d7220399846619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdf1bf20968d028659e8ed92f30527620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c298e0cf21a7066a9b5b7a0d49466621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e007c1b6f653a64ebf4f3e4fbfd57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0336b3c957462fcb689d8864853057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d31ba2d502b2439c87fa6f3a78023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17d9e46032e525f91a0804005a61d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec946e5b4e6f52d04ab0ca8aea20f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90133606f1f7e7ae2cd676c089a6205627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b821bd98c5cc93ade63bd0c7ed9be71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf89c22503d1361bc86d1ea9545d71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985bc632d35610491e316e4e6f52a5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a04475cc6c65e073f1f42e3840ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9d23edbe2b96a9cfc7ee7c5919f18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f971ed2d6330b5af73d6502515530633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf73a5d26b85d5aaf7d32f44a1e0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f1d0a8b94302031835a231113357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7d1d7c464653a197a5dd9094db83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d85eb64966f923b8c379976bb8e1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b79fa11a49283a579dfb25e3aec39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b3f17e0390ff2404c4e30b39bcde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b1cb5a11008cb36df6a43c15863e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc10c0acccda5f9f9421e9879516c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9daea19f0ad64820dce63c9fb78fbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a472ab79d7cbec5b0c8363c960937643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fba44d4f37c7500fd158166452879644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb139ce34d91a70fb26e14f89a56b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa96666e7088b804b18e3ad7f080e2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907afbc9de88c5e1765726a96f876d55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ce3f7479d5c6f7b3310561088e19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc27149cf4e9e5b5a911465148641c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c9edac6ea0ab6addf4dff7577ed60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def338c78654d49a7dae4e228e864380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d85e59ad8f05e7202959ae29a471e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af096941b915ae778b0c069c1d9e0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f70cc197fb99e2df7c9d79ea95a93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977bc7434f48c475f2b40d7f9ded561655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba09b5fa27e21cee0345b68f29b33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbe20933cd498a320db96629a0ed3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909692364097f3be5e58f91b7b5a5f8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b018faaca5a78d315bfb580a6da8c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15e83f8357dec1018e800725c1de20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7534e37e2395751bce2bc065f43069661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d2a4fd09d07b7a8aa3679a9151de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ae840d51441aeb4b3f51b5329382663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76ae9d48b0c05e68ed96622b42d38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2c30e59d85f1dfe6ad2c0c3b66f47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648e93f95179dad11e565e80a151298666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f71a79d796da5e85127a0c397b087667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244772fff3aa484fe7a06e45a54f881668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4e5a235b169ae94e7c03035578ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4590711a58feecba2753630433e721670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e929479d27fd16b52df25963eeee4a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360561359c70646a093faea1f522efc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43787747ed994f22fea1a13637c42c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5a277d6051e61c92c10b69c13a09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d524722e0eeedaac21ad436ccd59a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7550e5ffecf6af4e4c8179034d2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594396d1b5ddf4d654f2453b48a7d5f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c503d2c3dd2d3b51774809887a3ab3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453807a24b4522d49ef11de480444ab5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a63b0edc5298f155b6224adccf572680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d80afd193a9b79a7a9f808716590b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d1c67770ac03221d70f3de4d13bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728408fe49ed3a37628ad79c39f11291683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee93023b8076603600289234116ba3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0af509a7e19f0ad0330df15c6000685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c904e3185958acb6db9f403f304a6fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd46e58172b1303e443c9a1368c62a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c27ac21a3c90e17678e8407ff95fbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46182d7a5e23e56cfa2c9d87eb66a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a13a218a6ca5cb6a00d0427fe0814690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd4caa622e0b120fd8acb883160c77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c27e8b32a52b1b38de717a6919e60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65378f3d038d752a5efd9565916a7cf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9cad6a3f0fc86b7e139601bac3be0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87383420f6f82a6164230664b6aa21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf1f33c15c5de1103846153676961696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483d0c750e5b33458b408e078f3c5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc893b119c405d022507e4cf5a8b238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177b25b72c9749cab12e31fd488870699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4216d48e1ea8f980e45e32c793b103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758937bda1872238d6da43e9262da6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70264687f9d92c1cf94cfa680c64471702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f816bc2a72bdf4b6ce5090492693703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111f96ba6e28f0c88393e8d903737b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b644b8314b52b80cd4ee858ff24f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883780e84547a7e70305136175ca3b97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c642800836fa6eaadffec920ff5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875df48dffab61cae2a404d34f07abf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06c75c21580bd6ed980db46094136709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dcc2f3a13ad1c4a6504b53bc884f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a88e7a3739407705df0a04c4073b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb51cae0c7177659770a37352a4e546712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11f7853d767e4c51c63bf05b1800b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9486fb8e271a2f78c1fa82ac2cc2ea2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced131af9b454a16de6f48c3fede7456715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977396fe9440d8ead5b35f80d6264b89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219ead18485aa7ea68e7768f466e3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81bf21f2ea2efded646288002b1638718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae407afc9bf3e7ae6dedffa86f9dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86de3696f1bec408c21d03f36cfb2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed42b5eee58a48a74fffd9733497bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fae6381842a3e34465df52476febd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dabc33085129c29ce29ce98f04b4d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9472f98f1885bcafff5160fe5a4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db230a6d365f7a6d165393be421ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367122b7fdc2e52617bc29b7032871e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c04a85708176aad50f898fcde9234727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4008ae9fb69c8fdadceef9628722a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b5d9e25e98dbc2945598e0badb06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228231fd2f24c67abfe9c6ac0ce30d96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a194afc757da9fca88e43480648ac7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48d54ef802d2b37382db3cd1bf0e14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264ab48301dd651e922384cf4fa52a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85d3840461e354af1697ce8b0f9c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd1a4321dec0b5da6ccb0f37857a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def37f83328bb944a693d61d4bd3c35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e4f876170b4353684083d0450d52c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084ae7796efc0e69b8b1f26f716799738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfb5c2145759f6fde3b5e60220c1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed813b7461fcbc507cdabc653556d46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee0ad0dc6fea76ad3a11bd012247d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b06f09cf514d3e6a39821d75c2dc18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74527463aba905650f62b23d9d83b9de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc644cef2a18c3e565728ec6d2cf2d12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434261566e151e093bf25618d1997f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6d5676f1b1f2ae59942024817999e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6be990a6fbbce0016856976bb07ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732528e382c2239a12c5efd79193ceb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb4b34aae3a3b5ac3e01cff1216214749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b1045e92f60fb69cb28f59427c12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b5268dc71b6c74bcb219ef4aa1ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692399b9898e2ee078cd26eee0cc5af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435817434148621f62d7526e2f804c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5172d1430ab5dfee300a978b7cf252754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557171bc8d3102eed84a2368581d97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6f445fdb58b8803691ccecdb6cccb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd541ba0d1efdaa2ee647c88fc61fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31408da3c7e05846076e0dc35f870992758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a4865c8ffd6764a9a8d2699c5d539759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>