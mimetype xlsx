--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f663c17515c289cf6b306e9e9fc0001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3b0e45435aa0054cb5de061f3564d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee092b9944295344acff384c301ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d28f189bd7b95c372489d6a0673224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f491b52883fc322552a2a07a769bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304970ee43f6f7670270a0258a3360bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd871f0b6d0bd109e9b7b308c91c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba900c6fcd7d55132698d1d9751f038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e8aca6c926c41fa38f2c8220faf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc0805280db8ae761b0e6425071d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed24f76ab806ef77e711c7dc6f2a9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc158c17cb82fedb2d2c0e3229bbcb4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493817fb87d2b950cfb2065e52b595e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888838fa79019d7f5ff27047fa9a41914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1be82a9878537a1b8e8bca515254a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b1117c50454b121aa39d4071dbfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0790952eb81771dc9afdfcbd37ea917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e20279f265f19c62ee88ddd3ce3d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12167fe93e7fc5885bc7df3180714b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba23957fa2f4b7e78f14062286b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d6eb256dde5164e986d0adb5530721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04b21d65fd96aab994c631d22945d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800f0d4582261275411a32d1f76a0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdbc127c807f53c0d85a18d9edea324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4dd22e5d65df42d453618042fdd8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac864e4b44669a09f8499870b85ee9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d97afc349257d7a769ed0365e6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02579a2ecbb9b8f7d921c3203d95d1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f1ef69a741e6d7a7687de1535ae029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e8aabeabb96c8a4b1d29d0f2171830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170a6c28c1ea15102b67e9e372039e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba831accf193e72b52858f3ba606a7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44a47d9c6a68d9e5420ab5266aad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04427a946d656426da76c7daf050934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4350b02f93256aa36bdcb2ac39518635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af540a64ea9f926d7200317f4eb03d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628be44338dea541d3a3de09ae0d9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f7806f8486496eb7d43c27ace96638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f849e44e16622a0d5a1b08de22fed239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e6cc8c4b3883073023d06884cb35f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b5b9014417b27164bc6ad05c921441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460edb4d8a6685744552138683753eb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950ed0c1da3458f38287b529d97caf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba90d3e1953fcfd8a3fe5c01319430c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e589844d6b8ef1befa8fb620d4a0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f685ac619db662b768aafaa5d774f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e26dcea30985d0ec2256329ece0bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126749820960653ebfa25082639afb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574a94821f49a3c30aad4d678ff85149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18d9ab00d32b1f73a89e31f7f733050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeedfef4958537621a24cb8e6daeeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e75dbee1c8926df9dd94d3f82ecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d246a3a729024fa378b472575946053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a9b659dd5d12fa2398a0d45d5ac154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb835d6df947b4bcfd7dd8c8e616e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976307055d5fb795c3670c9d4a5479eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c102ae4cb8a4a06030e8996c0bafc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c869f7fa2223625a668af5841b114658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e83b80d39090f435cb881d0c5f830b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368ed400672a91fdf100bd0b3f501760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943045212a08ed4537ea92c7d6058ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbb8e276cafbf55a6a1949a7cbf2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d25457141288fcf97e80e34aca2fee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eccba6ba8c01fc593d3fd61b07a4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cf84dc19309fad85403a97b83abae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e41b31ffd67795fdc77c68b3c5fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821833a42c944b1bce0db56232a0eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3152ebbcfccd8b73eabddb0800a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2772b5dc6323065d668dfb83e5fc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026156454c3474162ff6b5dbe1d2e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605d259e094708311bbd80da09511c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87269a15e978f5418801104e2b51331172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9a94c857b1df678910e04827d05473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7dc22a0a4cf201ef6e3210a6e339174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e550acc0290276646e2a4664e2274375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db474b79065d4e2f5b69605c9149e95476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edafc9b2bc2ca559439695f183d2d4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23a089e7f514493d6a44fb79f1c6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425bd00529b842ddc2e0647ccede46779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de112a21818d8f67dc29b8cbfcf2f3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cef8d978b54d13c0a7822d958fc6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7bdae805a4f2c9e3ce037c8fc295482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e480061b19cfa7f93f095e203d0c8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20358cadd1adaa7c8430914c8764ced84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ee35047e96f743e09fbb8769f38585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9fc6cbfc67838cb094dcbd5fec5d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1e32d42ce8b5079e4c6078f10d52787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824eea61d5917b299e565e66e23feaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ab10e7e42eb22cd283ef62ae73b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f804357230db96758205e37a239ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ae89fedd8b9c6c122e1fe25eef6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b6cdfbe86fda71f9db646ae8485a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea278f9e5ff3834a782e1f378bde693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02987185e6fd7c90f6bc697d5d64a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa0ceade47008039126692d97ae3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6d6c306549d30a14fcfa8896397196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996ecd4ec39b76d13bf6eef9d77a50e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d65793717b989fa754430c9e6f470f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804211cd5d27cf3cf5f857077def16099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb29a71447fda114aadba144c4ded2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cfba6ae88aca84643af07347a971c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f0056f7522472816195a08b2ffb22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd884f9a0f630d9193e51f738a9658103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68728c18ad1745d8035d704767999cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3c205465d36682d37d5b7910216b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685b612110a3ca9e42da71123be9837106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43812239c41006359b2b6bb6fa3de0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfa8466f651a65cd34bd4431db121108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759ef0bb2a971c09a25a121fbca5e72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017097c339044e98b87da35c72ad39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244db1e2563843b36c11d6d6be9497b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df951e4900d71f694ce05d9b4d58e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec012e2be1036118de12aaee383bfc06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c332f628955d93fba20cdaf65eb8d5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eadf8f401913b3f36c44c177dd0c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2615ddf749dcc0c45e7b4c05ae55b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ac1d3bb63c82f9119ed36e462f6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26395076de1ea7e57c488fc18b1e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75889006e6822a9400eaeb437c64527119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f517f632622da587aa45eda150473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364429f40ed575d1e6280e8f85efd27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9732461e8448a269299acb0ea37ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b5072f268d20fe0e829b391bc0f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355181999ce3ff11ffce7e72cdbcaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ad1c04e3c262a2f227e79679ce7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333b3b8c75e19eb2c0b009cfcd0535126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa20331deb32b81db97b61792735513127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced9135b77dcd14af036760e7a0198128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7967b9e93f90fde3e2338d6573cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8bb9f8a6e82597fe5e90642df709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a7abdb920b5350ed90b4353c4fb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a15c7ef7510aabb0fd3c59214c2588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0c3bce319cd49fd9f22a349c83e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588db8f7659248f7a82389f446070fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1e1de7776326908f5f46ac98f677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676746fc82792064d33ac75e7f4930f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839ee1830d1dd7bb98e6b7ffdb4e5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd3c5d0b59b6e07a9ef5b56972a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e98705b6e39cfb5d7958c00902303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e79f39b5eb074d25923378d99247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbdca8210fb7f3d566f58cfdcf3004141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada0a7ea4f393ba2fefeffc82076ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87a423e8ebac31f74f70b597132484143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae475d1f505256a472f74ac6c4c6ae2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ee3ded59415f32f0cf916b37c494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f80698b121b2978c918d9b88144c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba220fd93cd7835bc59a07468816c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bbd396944be22af09adce3ef81bb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd561d5acb4a6365129185f2eb166149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c3adae08d7b2f14a5c1f3f1d459cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2349ae66f28f3f5c4159f0cd28487151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a39ef909fb5d7294d2d82de293f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc9885243810ab64f2480924d96f53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05181a413a58b1076b897721ef147e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe5e06029effb22574bc49dcfb784155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaf44102071994cbaed16b838653c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485618bf4ac897260952f8797937fc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd28b27b61e2b1d10d84ba9ca947e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e5226ac412904479b8e98440ed23b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c774acb72fdd83a3f68c934d685b57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297626901688934d8fcf21d9d5b4a43b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a56077f4a366be282de220ce670e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908fa31622c7b79639dbede972e9311163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb6d0f16d033cead5d03f3b7383c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef54e913d5e0de135a9d5ed5bb765a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401fb817d24e504d144a32376b3d5da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af012644c66f6271989aba2f0460430167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef0cdfad82a655a5536a213f43977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8c1ad74508af91c8e2f8002ee60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f93abbc4c6f3a6b3eabed56bbfe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691cc7c4b415dd152a42f7f117c55d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949b291ff2c25b87808e34abf86f596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a179afdcf9ff210ffdfc96668c251173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880eb25e6798340a58502a74a737bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437ac3c154de75b421e988bf0150c4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd7e5c8de1267172fbcff2dd53ed3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a414f103f0527f807f34abe1648d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de81e077b59bffb221279c521d3ce28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cdc01bb13ef5ae49bb85393af3702179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493b0de64073bd05be16559cf4638c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fdba29f98906c7d1024076c7be0cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd914788317eae529dc066fe3f8551d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8053978a855fcdcd2c7d896bc069b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e542ca772c57b97bdc0113f7bed902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa14d3896525894723d0fe6f77a16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de6b7721f65f4e2e473424de5964c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef808fccbdb4a581157cfe5eadbe7f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e38d434ee546022664c3f55f0c5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb93a018f2d4b78706c0455332bd749189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e2276e004c111c97f233968306e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07265a1f33f0399e936390558e741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1e3c1f5d7cd752c6be6d3a117084a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e3e9efe17d3a32667cc75f47cf165193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba390003096c3bec8c8fe64b58a371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8592a5c5ce2434a2bab64564f9fa42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d3aad80060afccf734ef74611839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6916371b316a9f1f579ee9650322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428b91251318f2fc920aa9f34eb4fe9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b99b3150c0adc95e0f0195f65e03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c1638afb432f3dd3517a49e0f988200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb799ec0627132c586ba5b581fc34f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b057e336bc6c3cac40e3f346b3a52d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3b4fbe7f5bae452a7edd175b4063d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315725930001c0d2a654ea34a1dd8095204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b950eece8388ec28cc646fbb4636f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6859baef9f3556acc36dd076fa27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f3582d8cd1f8843db9f658cde4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bc74960d8c79dd5f37497af57dc75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301fa1b43940ec1071ed8c1587a09be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c28fc0e04571f2d453c9dda1e2bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27808b622bd6a7adbc273e7213ad78c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e69bd4c6d1c58d5bd85d277e3222212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5d948f23ec21e76e329c408a332d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeafc34e37c291632465baa61d5dd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f00417f3b162d48e5d3ba7bab88f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379675dc06a22b8ce8e48eeef6ac7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b838a5437f9f02e67ad2d89ce5e25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ef08bc9c55e4ba615b9ba47ab784218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122685c6256b604137e6f85e0bb79e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145209a7fd10e0f853dd59713c31efa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8610ed57df28746aa1f6559681e0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c88ccd51e2ad16d687a6dd02ba5db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f68ed1f578b77b4cb9efdceae1b2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ebbd5bb42a74532d98074414fde5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab313e912fa9f13cf4b1a17413b429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab67aa71bdb0d6cc440b0a96a6ab5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ed1261cd6c10725437a6069c5b1aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c713555500f049a2e4144e30a5dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96167c2168a2b4da2f43683f791efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25cb82482fe2e0dde0d82b431e60ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868529ba2c1b69c4a5c41d08f8f2b0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f806936a9a9e1293f01ddbb1119488232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5dd741129e81e68784b715fedb4ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598d83792f3802aa7df36243b7d294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958886cd0f38b5be8306fa931b74ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e853a15bfcb435971385137b6dda209236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959040d17da8ea675b57a5418d656ad0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96bebb4973f66e13618f33d7fde279238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80d9e3b3fd66b96f14597604c0972239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97c365573ca2868088ab65855c15e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda68196a7265c6ac7f1ef8d94994fb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4935158a131e18131e4995c71b1f29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a5e06886219f8305f92ca8654e463243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e830f197af991b70b38eea35116f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd824c0cbd793810a9e2df0b15cf19d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7af7e60f3be327721f01a46da8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38864a3789269f795585553cc3a3003247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea393425d8b31c6f861b3265970b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826b7cbbd4d3197b5c48429ba8f41eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774880ab240fcb8aac45f7865c5dbaf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30de6b374f2f422e18b64f225abc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2ba978674a738fd9f1da05355e80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbfb03be5eb9632e46fd4448f2706253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21294be74d80356bea556127c85fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33f73c61f2409250cf8f16cea222aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679758c7b273ca8cb1faca73212ea8ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fd6524da9557a159fffa47347f051257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a18647952ef78c237c98cdc6074a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ea983f20779d167bf44256ca5ee1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb211bb33bf42f9a6dbe69b599f9a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb35cdaef51f7c7c8354b59f2b60f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbef31c901aa2a4340fdfd7d242e133262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11714c99d00787b66621d2b290c0f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9c2772cab235545b5084c82006a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b59ff878f49f30db8b8bcba2379a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7bddb3de71966ef04f21ed9c5f57a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca820645abb6401605da91eaf79bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a29ebb6347639a554aa4f0083470268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d5d038bea7e3d76f631edb497e35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2b7244379d32c0c621978a7d690cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9060e99fb8c720772c238da43492a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996c33b61fe877ad0c45de829da6dcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158bc39bb10a4a6bf8f13157c46a14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6d3d52411cd30bb21308c9de0a7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bae801f26d2bbbfb1580cae5386d7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5c9b3c3ff04a6e265707608e9a38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9509d5b4a67b5fd123098e0ce4a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365efa0bad93a72e708f64a27e0243b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0fcea650a89b26d387dcf3507d650279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6324efc161c1c5794fe2f3e6e0fd239280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eae2dd0f1e86a5d3e32fc9e3f6745281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0bcb973bb21c06d2369cba06f4891282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e643962dd655858c6b882a67019d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24629745463f21e55b2dcf312a3d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f62eaa72df2a77c2faa280f63243285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499afe37f01ef63c338ef9c1ec11c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32bc4317d74ce8e95cdbb73a5c28ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa5aaf5dbded6670b26064fcab227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01176966215820010b36aa4f0947a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b1fae5087bf7f4ed8edb78b97724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92695eb4e55387aa3a70933a6b52ee32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4aef0054ad8714112bce42be7f5ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8de3f6086304dd8bc1ddd351bdf3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460ccf7b2124836c55f91104d84e15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e876f1d478b12c87ffa844dad0924a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e80583c2e13d143d1da8af545cdb6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851513721313dd5e58406a7cf21ffbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fff849cb45eb91875b7d5bfa25d125298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9634ecf095f24cfab86a83a29796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427eb9964c9ea28adc15e6f08915a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63d681d422b19cf1dd74f04353c689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641f3b3aa040c4f61dca011da952250302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce5cbf599cf6311ec032e39997d780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4b5122e47e25a67548edf0e2f617304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b381a997e87295363fcf99f1bac2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8f2c5b1ffa447814bce86c327ef98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9864d285f10db1ed0a6bbec18e491e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df26dfd6ce6dd16226826fb83ed7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591bef84dc2202820b9d523cdcc334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab542d051683aeef855402d660fa1793310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979eaff6e12c8888aa88e9fe30cade9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad166338393e4d9c6ddf9b74dd5267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada20b518e3fab2e8ac344aad2d27f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4d1f7dd622dd78cb4d405f52cbb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f3bb2313fc92680155a9a79b3a97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8431aafe78773b0d1de5d6ecc6ff19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99303f5baef8d975476ad2aa70702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c921323a977ac192b92ff75d6beb7e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccd8bd78887c7419ce0bbd7601c84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f2ff2532655d9b048ba8f0854ae2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398559a84dfce4ce3e06f4138c9b900321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb3a7b5351907fcb3aee7a8064941322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329c33d89417abd6e4f46b93432d64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681566c77199c0436edc3681403f8468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09cb43181bc5d7c40470b77ec10fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730754eba0800e192ef57e2b63bb7ab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af4b1f3628e16ac8a343929473d2c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbc42e8cadc591344ed13169261d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f9284bff4abfe4538b3f0d64b493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750604effe7c2a1f704e47d259f460a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972db89b42633f40de23a279d72675af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873642bacbce9320f5b1995e8267d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c2e885e7871384f2651dfe964343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84375037e9d5ebd6085c66936d5ce08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263c7d714da11521075e2b4ca6b981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a383d0097951930968aada2c1425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ba596e37cf8f8afce8cd20067f6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b4df2da7a60eae90ea4032cb94d82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4808ec0bbdad4e18c13c9e878c28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bccf2203d68c6db1307355684793340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d287b792264821858b38e6b9515fcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a944a1c9ee5f6141dd59dcfdc2329e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844a9f7dc2cfa496a8fd4efa16db2bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999274d73ed02b9c4a80685a8c577be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28553381c2d954d6dfa405b5beb248fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada47c374aad741c66dcd5a73dcd366346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2e60560e6be6041125cd7dae3d08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2e8e55ea307f48220d437b6f5b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee34635cfa3007c12b9d715e26dd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729122d61b1ef158feef4488b073868350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e9b839406881e696266806973ae3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e7998fa2e06beb0f4927e1d48523352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726416a8d82f74158157ca07bf44ebe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff47fc51c99bc0a568be724627124354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd943c9ecec1cf56e324c1bfd08f2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84fd7bb8102c7dc7c828cf2eee96c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435b80c9798353b7cbc2d64665567f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff08c45f27a4c046d22a8db76b7bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50216b1d9387f807b77033054c53734359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb5956f5dffc4a9b0c818f53da24f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f7e0e16ce35b6faef0198b9938ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235183873fc479f00449503a1807096c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc2abe0526666546dc9b7ed0c0527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f43a659fd9e98f95e791ba5a6ab10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91999a3a7bbcaae54a1392bf6c8e0a75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29aaf8bbfd30343c61e7ced4680883366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32747a243e6e86117d66ad4d60561af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453e70eac5f429c03fbca116b5409c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae137cc7a0e1e276a6eddd22e1c45d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3b55d04107821c03b024b55a9cc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0833623567f3486bff1579689a83a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f244f325336e5b5caf64dd26149aefb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ae4432018ead80dea306adb096d27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc4228893b3984e3dd13830b7c464c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef115b194513c5747a76566af7818375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9cd178831ecf03b30f67e722bf76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65099679f05b62927eeec5e9f8b07abb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea8c9d78158911e37719e79a0d9b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf1e9785fcf268b40c321ac0fd5d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9341a6c44bfb67e4fd0520ddd4ed369380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341901066b34c5b2436224ac896122381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bddb889ca7eb891fc8a635007e18a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45bdd283c439a1b74696c7da5711c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadbdc0731688273234ca0063618c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70f6251368e23e0344e2d94918fb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b55a264d2b350fc837640a42d0c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3d880c6fc2b28d3c911303854840b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e8394f78240629018e4316511f40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49669c5aff4beb470754df7879d2738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22670b17cc821be73956b940dd4a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dff1be41e83cde667a275ac50df4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b8ac13607397f07667f890482e3c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb24be5e75edde2e5bda8661154362393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768a42c96a6e3a385723ad80a2f3d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a317f4f711a513a7bd0376e7744bce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa801425c11f78be944a1e39b08464396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e5aac841b159eae89e6ae1ab05b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4e86bede3be17c33c21b75083bad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1ccbd812c234eddcf006460b2900399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e573941899834b0a2f1d2a8d651b28d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3855232db7252134eba57813b4ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca713a30dbb1fd2ccb0d979d20d3e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb59d63dde54f7542c0f645e49ba741403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf0403ae1aaaa575b08946e0fef28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3daffa150ff50293cc572cbf35ee0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538938227e2722ddff5b712d18c3e644406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778819e04078b62177b60f0b8dbed94c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7bd9412058d04624bd64a4140bb06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270738df2114add88b3d7920e209c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf43835b2b7e3148a990db0f8dbad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6be8f2691153d083340742be595b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773305d8ab53830fbe808c7ed0aa41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b2c101c1e459b9a3db20f46658589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e217fadbaf2a00c495c875ea8eb706414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9880d4d22d1c8b4a8d8f6c9a9b48a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c686f560c0626f7ea96ac5372e654f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81034d59502640bf468badbc04b81d9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097efcf11fcd16e0f43cce8dc9eb53a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b249a7f66ca1cc918d97ddcfec327bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3e79ea6caafb8163a3badff2aac3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd232a48fe4aec1c2fe4172905539421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb6127458f0db9ef0b71a1108c267422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b7acac5765eb7bc230a4c23fcce4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17eb2f5297b8d181a450d48937881f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc24a0dd20f81b6f363afccad68733425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3fc1377657070dcdcf7408e2aa7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b637b86bcdb42380eea42d85c7aa9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a664670a80bdc84b159ca34d0bde5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dde91a4908bee3ffb65dcb30bccc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ca62a7e4e6d7e1aece7e1db5885a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdc253933794fff16453e06ba806c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb436dc9de9015627190ca5dc1844b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc4eccd0ba8628a158c0eb69f84dde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495bfbabb1d3d884379a51d057c91f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab21f40c5271ddea4d645cf491a2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dacb3849d1c4131c78c0035529872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2e4dfacee663fac3deb84dfe6ad6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd18ff8f923093520b100debf0f32c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de842a81dab9d53d09ed5e9a8460c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f51dfb8a2a215cd6903e8df4560c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240088fe347e37e8d5f020edf7f005c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe26ca95c569eb8fbc5807f092dfb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899dd7bc31469b56daa6c0a275af4f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd13da0326d8d46252b0b38bd369f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385f49c41d8158730ba116ef4638a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f98db52adf9d80a81d5b15af9203446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a4e0874c2e9421e8c732500b9aaed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9036ec54daf1e0b98e07a56bc3ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887c7526b8f2e206cb319beb1063cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e64277a6b80c0fa732e70e41f919d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb46b01a4b64698b5ab15b1a912103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08ee8a23407eef186f1e3fd9102cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd8551b062d970fd78a2f76bcc17e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243aa534ad6d18e73220e6f0190db85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6a22766f85090c9a1cb3e0db3001455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dfe5160c3dd70f574a11ff413df63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1a5473da85e8dcae907e1c947047457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5df4a8d97eb6adae9c4b2282dbcf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4fe0d36a3fcca3788563a2240186459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b311117faeef4b7b14c10ae615e44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997909e4f2d0d2634edef31e7d7537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc2319ab03640fc445708a8ea2f94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c389e43729aa72a7bc881064d9ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e109b2cfa70db8fcd6f168312429a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d499f7dda427658213b967bc1a9238465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1009e4e29890bbd62f99f9cebd453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06d55b550dd755449e44223cd4da4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55d82ee7305eb24157d8b234870a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21347e752f2b81f213947a8f7d106b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90bb455b98951a9840ffbf8317a44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c1a2636decc9ac7794f8108b165c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe7a425a0c02d0a0dbef677090148472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eb4a33d08c87287433711260b9ae7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961799d8e443493209735c2fc564f0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de56b84e2769f64743e210a17ba3a62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844d9440ec5278097c2f811f7c9337476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a95b360898f28dabe3efe38bf637477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc763986cde547d454e1342af97b794478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3249502390b180aef819b748e5826479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbae57cf1357992fbf4ec433cb840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb5d4b2fd3ab95e6e5a059a7f6e5a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793ca1c68e6769c51bb9e2ccffa3fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58781e388e29be038920f1e22d02b263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652210f0a689d781018c27c36e5d366484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea42a4bab8bd3a497fcb22f4435e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef34118d427d986c10dcd1e6e7fa76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910108f97de1d5bad2b46400848e23d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3eb5fcae3570a0b55263cb3555493488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ee37bb38ada712eeb0729fe92655489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd13d72a18d74fb78f8d784cc49bed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255bd911231cb418df84eeaf49ed14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67da39e27c388902d9c1d8318aa92c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8e9ef4f60e0e92e70ec74f63e079f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87255b9aa93a74151d4dd96413e5da3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d395fa020a1da547c21102eed32d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904543eabf0d57b4f5580c032faf3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0166e9612e7573de537789d8046393497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ee3b8cbf7eec5fb1c49609f0502f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5f8affeafda74b89e35edf0e102f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79474b13ea107836e7e1b0df3e0043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d5ca27c49d7732631e7cbaa22f97d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38e09fe591522ae8672ebae1c6a7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44b2b7da24a96a0da25004bb0e1c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c3a3bc6ce9435c846114790f8ce2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cae37f65cfe989f2fb71b3dd4faac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04203869499e137b7fe28beeba65b409506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964be8bc799c0097780760e8046b96b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5e38a56f172c71177b6e05f4b5e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818214149d0b23ea27537abb259296f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea7f2f632242e0548275d14c511f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3207abef2499bb0c00e4619a9af70c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb91e63195ef0db71f82a9bf069d8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba68173fe04eb07f2daa78224771d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2701d3463568bf3046f3e8fbc2dd0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81142660a3a7d90316588b591ab45b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b14a00b33b89f8f6dc164feb83de6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf92f86ca37fee27d8bdb71242346c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d131cff12d61777e246ac93be5e9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b469765626f4adcbe02b6721cfde85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8141bfcc5aa9436b9cf30af2ce9649d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df292f1b40526e25bbbc9409679af7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3387f839bfec95aeb7a58b6fafd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b586709cfaa058573f0d918eafed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657ec3f8a1c5027aea1edc6f69c59a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ac12b306d8a0cfa18160efc881b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802fecadf4c41cb918fcdaf1a05a7f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea894e71dd6036ad476093e039fdfbff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca3c71e1d088509d06d802c94a5534528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d18e78037a9f8daced749a56d609bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a030152d9dd0dc08e721175c72d31a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc797027df6371d64bcf3819ff0da7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651d9252a282f992b5f6d2d0040beff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f931b63287ba95c55afe9ffa96b965533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1bc4d37052e96870d9f3bbca9e842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e7d4428f06f232ec5b823f5a5207535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c191a3d1fd5fffb0b6eb5477ef9488536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12053ed41f623269f2731ea6505a24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc028e8b7fc8fd84f479f1be9c220dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fa9a68b2dfbd01e96c31c6dcc0a23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead8b5bb8ea871d70effb76cec60ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca161a2b34147497c6e693269c8e900541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59035fe926883e8e3a5dc9039c4838a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c05749bc4642e3cd0b89aa7927b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1204a9e6fa0e7d6bc3606debf707544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bec3b8afb230fc17baee899fa8d51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608ea7750d62186d4aaec17fcd006b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31d655bedee5b9290cad5d35924c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf43ab619ffa55e2b826a1c24e34c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabb9dc313893e6d0bd5ea404f20673549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e358e0a33f0b0241eda6db04c6e733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a499e4b6e01cc59b3c4e0338f3160d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc400309f4674f75dee2362df7c4c4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d83da98c871374613f9f10c6e67dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e82dab26c44365db7922f80de0dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610ef2eb7f2ccf9fd50ba1d92c496fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625f8a92b9e6d02232d19ccde94d16f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75f7ba4ea660b9e2d799bd5a581bd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0f500482033ed7e3fec334867c623558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4859f47c5805c8059c9ec3bac5050f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611203c70e58825ca329ca353c3b80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a47f4a57f70ece0c5da41bec2725b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654aae60bd4c5773a1fab3d03d59a37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd583031091cda6e8754b8d90d6bff95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f0ae1f00c13a98b0cd39a4cbca48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48d1ea0e93b9bb4bf8a18df419c1b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fed2dd54a74f70fdac1e48c577f2ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7162419546ab2e602a62da3bd6893d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c7bb9d6c2b5e621f28cf46166b1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e8a50228f08f7734f64023a88d9cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd27c244b3c5f60a7f7657d417270a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd59aceb0f55318e4a69638933187571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2d89a0047d2d0fce963f3373ad990572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b325be5c7bfcb8f974936f23220d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d712afa7a3ddf717e54cb126e487953574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4fadf22f18c84fb169b96be24bd8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a3cd49f6206c5fa9954764bb318f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a708444402d98b73f8ac18431f19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c72830b2ccadf21d6f920d4b9ac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f99d177bbf34fa8c452a62947a5ccb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb67d171dfa68706dcf1de27b1b69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7ba0d0ab3c2d7d938e3bac449a69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf02aedc90de6a21d27a505b25fe0c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003aea4bc0110304cdfb216ddba8bf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97778b440e9eadd1899011c696e5f9e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf2cd2923fdf566af13a3e8596032585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a215e7b031a9d63fc76d752473dc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59c520d4a7eb091a2523824f7e927587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117a72244c5c01afe4c1f4175ddc02d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266eae789082b973bfe4dad0518b6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9e42e721e959f62678bdbe577026590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2017ad499135519434b9c374ca154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e940346d95b0481c5cf32d160edaa26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a93083fc772ab09ec9812c0853869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c588fbaebd23420abd8b1dfbc57a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f43920cc3f7be15f952a01b2b956595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7346854c10792179669e08fe484a71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10ed082932b940cf8fd7cf82f7bd8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4fe9c2e7808762ebdade4cdbd2de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cec9a7f9954c995e37d77e00b595c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348509480e86574faabfbd47e1ae7fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94b8237e19cfcd28bab3574f2c713f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d686b353609a2feb7068bbc054dfb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699398ef4dd8b838628ff1831e01182603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb08ba2a2d867945fe85fb6c7d7cf53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc63e393d939a1fbded690d9905bc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd95e09bd3dcc8f646f8e579540b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f891918f9c438f623e4c4fc96e9a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423f2f8c9e880e37fb6335b78b07fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16ba796519e4a4aff9cb4d16a63610609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5279f2065b1f998df0a1ce4e17d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df298af191216c3aa1221f3e3178ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73548eff641ec5695b39b788bb99176f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a7116d646f0769618253cfc3384a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bab2247dcdca324ed7443eca86af7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042f351d8b09583c3ef3c77a9954ee2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad75697774adf495ed614b3b933500616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895752db41665b0aaf81b8076932a600617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901204d65c5d996962319b382e9b2894618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d857d55aca8e372a445676a18a157619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1130b3280ba5e41426e2bc8c38be5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e70c382856783ececf9cc58309fb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa7d65ceba61e90f4fa3ed29575bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dec134ae1a487e5a3c3ec51d9ac72d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604433749283dcc95967603ea5135db0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd165837970097b4ec37bd3367967d74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd94e18c42c7a83c2a6405fee9f26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf694fe8e66c2a06e80c6d62e55f0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3acdb51ef0ae219cf612e164ed193628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5cae4babf3dafa5db83d91aff7af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d52bce6106b1d239c14e49333e9d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170966c716a434baec6515ef10cbabd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3660fef2c5a2581536005960ccfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297ee26dea57666b4cb4f1ff934d44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeac0fa0d545a7a59e5a7a6ffb6958634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f058876ecd6ae42b47900cd5f15c70c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c619f9e1af332b2192072b61bd63ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54342cc7c714592ebd8182feeade75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624543bc745f614cf9c66f753fca299638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3cb674a12d5712e68a9130e982046639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ce21d5256c32f30f30f6c90af9b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3335e8c73c41bdbcdcc1d91ce3b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3133c19fb7446f6fb734bad6a2a37e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0556fc84920cc369a101fa12cb479643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85e450ac6f7ac9c95f14b362cc41ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a34bad693e79265e2ed90d8ac799cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12e0eda7b1b7259a7c4e43e5456ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9628e41844d402fd9a723b6615a3083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dad219c24d00eeed05b56ff5364ea9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ecfaf2ec1dd0440bfd444f58409c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462ada203f124f6dfe59461b179471650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb58230e40085dfe562de611f3eec2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2bb40513919f91a2137e76638ca7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae7cb52e32b7b714e6752682a60eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d928e8122dec75ccca9677982d8ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb510a5392b5e9da89d8fd13291eb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b299e5258999b6962798973fd0bf0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa098fb876725e2600c4c35981813b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2578d19d4d4cb9d522979a06889d47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407af8e9e295a4e8f96c6f41f4c9b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391415639f545eec32429eb07e8477ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf6bd2f12466d9b792a0fb8c255cd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc499f269279dbe011f39672ba3ccb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0f9a367cd2ee6beff5eb918c289f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf38acfb7a756c60072a477922dc76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fad189ad5a0c14f99d0ade2c7ae1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea752427536a7cde154c93e9b8c8d97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ffc880e470af0366a9f5e165e9f1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0533797c1cdee2fa6bacef54148ff7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e820d223020ed7472456a642d429669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef40aa2734ba784c63a0dc4b5bd677670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7d9796601928c68c2ccc5db7f98a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668f47cea5b9cc803266f7c082035c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051240c6c1f46bb8dba6f0b8fc6c753d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ae8c4d896aac20fb19e458bd70da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e03a8ed55931d47c31a6842d10c1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d0fa8c27147fc3a57e449be3fe7d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c174141827e21b8aea08f238dfa59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276667112cd86e3d9dc318afafaf0d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a9ede4fa9a136a8ed68f7f9f2a4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb9b200df6cf44dc4780f8058b7c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d398123a3a1bc7eb94a620a8dd9b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f26ea5863866d39ff2122c60625d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61bb9d8bc2616fa4a6be512a1ddc9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cbe675224bcee9919f58d8e37eb75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a48963ab22f2f331189d5a5d58ba6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929f80786d3a1bb0fd2300422199a2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f77b6c7aaa6b941f722328513093687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9244c0fedade66f357c4a140ca1e77688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb591d38863e68536481800fd22535689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b5c58861ca4541dd5dbe07010dd92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b845cda4bed2827d6e465bf2e003691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51601000d3363e6047f4d9638e0525692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5ef902ac3e95003dafb19e36ee2b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16171dfcdc484e4576e5adcd20583fa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f01fd35b533f8e6c0a020c4620f52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf896f527f3896de51174d773a081f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b7580076960a3a26812a5bd5742aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa8e53d952a2ac258d82bec4605484698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e371043f1ad504d45bdebf3d52acb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09259c729c58fa41ec5287da3daa2bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7a4b782a762ad42ce2b54aa8aacc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161286feaea239251ddab8c0e5ae3170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9eaa2c3b92de80d769322b76bb474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad9d752f637b226364df85e7eebb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb177db85ebc30e33498f7747711f9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae328967a0007c54d92e83272a3f1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13c52d7f424a0425f46bd0c42001e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c32141750c2e5a11a4a8a59c402bea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1419a81c2d0dc8f65ab97e686024a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1fd8b4e30ba9b34cbf72efea54d80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387f121245f5443fdf21241d5ca25d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc392db4da248b3fba490e3b6988010712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587838250102cb173083dbd7a59f74f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238e2815e79236c0c077211fda08ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde97edbd9b539be804e8be89d2d019b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f3dc6c6f8c4054d63e465271dfbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc9f1d1ece1098f830ec445669183717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00a3b48be44aad00ce6e5745edbb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b95c21bdae48ab92da3a28167bbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7d76782902f919391c18285b952e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02152327482319486720459d58259721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a411e6ddf6a598d176a6734ec31ea7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d0e8d02981c0c3072b376b163dce5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611eb8d2f5c4f6b0213d44b8812eda0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07769e96428eb358a7a446a1a2965d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c4c0594b6dc81d3b391989f273c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a89161d93b9af197eb846eba75922727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbcd3a58a6b7cec7ce3a5f1bcc402728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748155e3e1e8a21fc3bf5ecc5efdade729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6cb37ff849e77ab9ecb58caaf85f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f1d13b753916a44d058ebb31f0d83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44084bdfd9303c9d8a455ed9bc98e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e9d15d53973031c21ee282771ba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8832a62b56b1292a269e2bfc4e3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0cb3d13310190e50469d5cde40b8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084548ca74f70b5ac11ec5b6f638b2e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7171c2c30b0df60057e26bb004c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e402ed0679596664e31993ee071ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb60feb78df2c6c8a904b750978d7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96036ff10b5ce33012dddd445ff00585740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340e178b12871448a672ad070188e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433cba573408bd7f5f4b66e33c90627742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0b6d5da29b9fe38a44075f7b05dc3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e2ed2d757fdba5597356d809510b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c64caa4005f3670d81392c1db97a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6164670cf7c0b4cbdaebf5ed344028746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337786876b7d0ea644e172f736b8826747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b01d49e61554a5ad7404a48674cee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4246505095e8c6946d0f147fa843b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd464793f74dc56ecb8b6cfc09a60a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510457205b1eea6844b0a70546d3bbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a58894e2e1bedce5243506026186c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea0c67e9a5e1e6894dd5c0aebe274753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6b031bb6ceabd1353eb64240999a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a2c15080fc560577eedd16cb4ec5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298df7eeae4ccb9c8eb62306d2fdc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342a26b56e00054bb2d09ad34d96dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d5f315063424e1e9cd63b9b47205758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac73e02404a53599fdb85041ac9e716759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6fb4bd8597d779712fb2bfe92b6321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22325e280d5aa9841facade9974689f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349244134eb17b8c3737694f9207203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7ac3f5ae3f52806d27525bd7ef44f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744297cab95697fc22c875d22799158f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e347cffaeeb73045c235050129786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e974c9d936d2ad3533d86f56387c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121d61618c167008f25cc02f8590838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af73383b6a5b87bdf412ceb54acd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031a611c09fb35ff54e10ad1873d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f86309d0d714b840521db875583111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5f79400403d33603d2329949040712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc67a32d4daa44018c9efeced08e89f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544cd44a51455fe6b64e829fe607f6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b504b0c5a531537f53a5de564196815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3310c46276fcbc41edaa537618fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577ad3fb5cf7838094dfa083f875fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abd93dcb205b52112f6925ff95b9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac59be063be89ce9293c260d3f21bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb8d8ef0fe07c49610977e07db60520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc51b0e15b56ee2b0a1885754917921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e990216c6d8d03803b55e30f2001c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f95e7e66b4f18594d6644976f9fd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051bf78aaac9e5034e5b6caa8721fd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc65569abffe7498c8053b2c2aef5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad26eca1ca9ab13b645460f8ce93cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427827fd2ef752eef5ff437ec1000ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad2566a1197d61523b54206b6a49e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00928ce635d6d3df2589ef50c1a8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c96e7d28f120f86ea2f91e19e0b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc47b730ec711b1ecd2bb3e8b60d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb648f98e44d3b968112954a09e75532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b08ec1138073b03e44441dbe206533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9c03618460de1b5601419968bbe734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9a1e86edf22775ef440fb1f1bdf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60164c75f69fde55343c2540af2569b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe09f4906e4fa34218442d5b3251ea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328622537c92039b7583272441af178538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928bc8f74cb64522b9b33911eecf36939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a960cfd35868a12d81a7c1fd40fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c48ffac2142a74d92f451d689dbad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28f3e1db788ee6fd4f6eee7ac4e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d149c75bfe0e90026951c717d433243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb1bfd0ffd3de4c918fc138c43e89d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d9b5cfdb30dcf71d3f7616ff997e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de7e947d954eb4e5fdc2b9c20fde146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613a89f74f6110fa0a514a5b95bdda147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629b5de0fe892bd72998d5fd70bb6c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b4e2fb4f757c26b1908476f14533149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea4de7d7f988e7d1322100198e569350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e15703430f30c7ff758f7711bc4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b5168b35524c6befff3921377d21b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9e58094d9aed090e0494bb82543353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717101a23372000f0512792123bcf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f292a61f4c82f3df55e2394a758133e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ef397894f47191986aac26b8237e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707cb23ed318001151996ad87029b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df206e4ea2109a947f11bddf340e232758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611ac528ae9d243837607029ecc3ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4538b6b7ed38e48887424603cdb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c09f8a1220a0ee6881058a2b53b0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedfe4a0e5ea4e706d4a8da007c1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da0770370ef71c0155e2c18488057b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f95ea7069211860c89dd986c2db7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716b91d2f4a2c422bdb3622bd71afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52e1526a4d806f1814c30ba2b86d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbb16a6630d678a891bf6a6b825af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba91f5dc8c5baa176eb5f7b0c802b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202221ffe40c1cc946b46a3d74cbe19669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334f0d180d924cdeed1c08e9fa560f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea877914a5914d8a3a796d5844d7a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224ace0b29c77653a61b67f834ff4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05b4ba5fb8ef150796ac7e13a70ef973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13dc7be7a6da3bb7ac9e59e13820e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21f26b780b3e0f86426a0bbe98a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334802e544fdb3e0c2b60de22b7b953876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf088192cd8915a00d5e354328dcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7336b3bd92e77d9aae600af8916f7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d80d60a99fd99846efb2f17533a3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8a3e0794206e5942a44be014b68880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a107c2d3f6b02835dc288903a1faa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31cdb63840ce2930369a4b917139ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6650bbd2920754677b83b21d23b4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409865660714e8e208320374bbcce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc499735f9e0a5c6160f5d94dccc2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c0d2a91365e28f7ad9e2e6d62a89986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17db344d437837674c446e29ac93c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2315992eee4cc1e9c5b9fbb2adafa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101747e320982587da05abed7cb1a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e5f23683653fd936d47e0ea17a18590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba074569131364fdadb372098790eda491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f1c870b7767d34fce1e5765021aca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761877841cdf6be52a07470381865a2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20b3ab75d83d0ee0a4d9c5149676f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1ed79a7890b0046d277aa6f9276595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373bd5763b6840ae90e881fd2c8a16696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d6552e6e5743489ae24ffba9a228397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1cda92e439d8c08b6955866a1f1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5156db921e47aae3453468a5c953d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654efba6a91df0fe5bd6f6d79254c163100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6aff1e2390d41b78e0e900d4935ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966399743c9837cc07d0c73551aabfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d77e125d792af9ca82885eef04807103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0d18077d921f37ad1c96e619d1b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d96c6e62ef6ec42aa1cc7a4ce42270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef596496da93292d4a8af5b8feaf50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41dee912e8a76e6d7a6eeb00ae6fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe8efbeb0690db6609eed51cd903d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ca8d24c45d25e55a6926a6d96098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c7b2fb777935602af87d571928b52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea87488bf19847c838498211c8ddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395832dacf76d3c5415af6913c4400112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025714fe6cd6e382d69eef38e4cde5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a67bd21af3628b141bcbe2262e241e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad57de82278b5d7a3aa879cb0b5c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7772bb21baacb4bfe1ebcd73c24d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37d55a6ac6611ceb95a21a24bc173117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48dea46a1e96c0a93d92a148fc4b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef021d41e245371eeb1297a870f18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01eec402ca72d915aaed2ce9fcbb0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b757b1123fd36fd37fb001ae2b8200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5589c190174dc17f4725c3db67ec085122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dfa20eb6e66f7d561eceba67160e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16393fa1dd5b3bbe934f393d2bfa1b7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794fcc27d7fc3c33fff26e6d58f662125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d5776e488b1bdc435d7cb4c5ad67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c218fc915f30294e807d7d365093127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247ee2f60528ba3006cac6178a6cc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68492785e4936bfd08330e72ee363883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10c33881939cc3960ee098ff849b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a49aa37746b90623651cb5c950362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a71f2c7f076041e3c24a363ef569f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb344864f7356b47f4fdd565405c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819619a1d1f4a7b4194751c8714eacc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530c3daefeb42045ba6300d97a56ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468081195961ac8787e644008ac0804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc40f74b060a0ad134a1892d60f1e6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbe13a8984cf4d449757af5ce01bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6994e7b04608da9abe23a2c4c32149139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc84a2c984a8f3ade76cc7f19a08a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db764af5dbcfa3da927d294d8363dd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa09322d4c519df69be4957e5e2647142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1262e18846294339ee2da4508f7a26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016dfa9563353955360694b2b27941e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015ecbae7f7e91a8264ed5a5b470af0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db700b09265a024be09fe3e7d2d53c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60913a6cf2b9e5f94ec964ab1a0832be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee550d1a2d68751fddf576aeb751b79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb3e18887054723ebb069953a3380149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4406179d4545524293bb560b00e51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514ac775e646739d35692fe3e3f160151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764b76c4d155a1a58ce2e213aa5e92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05215b79261e6cdd844c35032dd808153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302937c83e9e1fa2e3a3ef2caebc3d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa4f593a172b478a2593f0006313b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15376ec87fdc6fd07186bbcf84604b30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23823b008682e6ee32e013ab12fa76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48861d36666844ac8fea14c4cd4be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783d4550d0c0dd8f4106e4aa9f437f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bbb6a6acde5f909c01d532fd34898160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa53584a0ad593e16caaf0fecdf028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638164784fbf417de679ad966a68a309162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc06b3b16a1743d308f056a044667163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454a9471a3d77a9bb0b89397f0f23c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f481ebd4dbc158a1ccdca2c2f02f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63776e84a0fb429e9379ba27609b0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaae9a392b0d18ee879954ef89322f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483fb2a96706f9aa18ddae59f0de58b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55c0777d4b7b3873cb6a6f47947bff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ef0f8f0e166bbd13cca8043bf8cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f619b7f143b9d4a19d2a66a9d0c9b88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768cd4101f7987164ab5f1e03c1556a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fec65cf92f65ce191f0ddb0630332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dfbbe8dfec6102d76f008c8e652d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0566ed96be92ccb5dd340bc5099fcc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c4d9ecc09c42037d3a2bc09804806176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a0b8a681b5be5434c1130031c2c0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe41530a926b14c2b320d3097d7b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d0ca6f2aa30730e544652e52423ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525172fb495f530f23c761634f02137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9541b71f36e3e955e4ae3d7208ee19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec359120ba2ac643961baf778a4de2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88528b4e22f40e358020907ebcbf225a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4461be5bd89bbb4057faae17ab2c6fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228267b5384d0e7edd49b3326886bd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab303b41a5fa50dcba98d2ffebf5409186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852a7db2d2a7486ece104146789a80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad812c7ff390d44da0b81d5a6f2285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd46590fc1d2cd86357b9b63558f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16fa4ce20a9d36ab1308294548951190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d4ea479321a646f0091f2ac9f3f35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bee075d7e0fdd5586566a89827cda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c4aeaa48d50804763fc0e415cb4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796c7cbce3438d801e33414d2a2ee8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4a8084198a4bf70cc1dbfa5f4aed0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d2b997a0dff9f348eacc9de70369196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695c7df9102dfeba35b29f295877c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab69844bc8b42c93f4ae0aacf069a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b396743f3307f982ac9109d03285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15888044cfe936c46ec54587b78217e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b81878aaf0ff622663afb0f88612b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8727742399fd036f6a4373f6e71185202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dbf401aa00fbd0ae31f3ec9c36f66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e005bef5a704a1deb738ec0554e813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb67bbc4a05455fb6c443a75ad8293205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6083deb4f06e175a6a3b69b6c68455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2140e01d022fae48b85d26cd541adf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901b9da094258ea8c41f2418415ea4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5888634f2db4dbbaf09732f632775bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c686fe753689398e41a89d448d3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e579a8c87290d0c7c1c3f559bb6fc20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c6698e9d838a84fdac336053682b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba527ab89edd503f806fadac90168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb32d7d5850d6d1a84f0db71a6e4895214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193caa58ee08c8789f8e98f0d73c92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec95d0e8be92c8425de0b93edc2dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c70146ea11ce6a5eed29ca4a0efe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da481d74ad352bb29bb059ae5d3b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad0a964bf2e415fe3ffdf89c6f030219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db7af9a8e5ec141a846733c9cf8f22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b7ac57b39ee25a8128c8b8b92e3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921721472edc3561d97f5d95a5b23ac0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b20094185c92c58ae26d5dabdebfc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cbea41864825bbd7788882160c2e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10acb96780464057f8b68dcf0366bef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda80d68970b08afade42dff2b955cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf38328f7c860a771d718f3a07d1bfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935338bfa74e9c51215eef8c1594b27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa66d41e8e86eda1786ef4c6bca13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa228e34cb08df423928c1d69d892230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079def44174ba9aaf743e9ab630ba06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fda5ac5b7ead58ee23071e1f81ad7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843885afd95aa9b2ae87262d531994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260689826d7d95fc8e13158005049b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf59e8ccc2636dd440012b5a7ebf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b97a1ecb4b83e078943078d016c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f139433226ea52238614ad62c5635237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513161e6ac875341229ce042c8d434e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268829845a3f6cd1093d907bcf7730239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8d7b611abd3c01df9e35dc862fbc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7435de5c8a4635bbb067c5319a11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a32c2a8056b54493530477b3fd8d73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a92ec10d0751db376b22960ce8705c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c97f5156d201cb69fec29b44411a6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be8dbdebe60f1e0099b548a93cf06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260ac2b17c38c66ecf19d3c4b34cab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282022ec5a9cd7f6eec6fbe7234f37a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668e503f968702db55a36b6fbc96e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11a35b6dda171555f56b4f67ae36a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e015b3423a8a86352db5fb39a25aa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449053a08ec8aa561be2b285aa885d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902043e8e4b86eec13075ea1dd5a2d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554bfd26620880b083149db39470416253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b533112ed69df0735781d1884a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf5a879d9a8fec16b2131f118716d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb111de03d5cbf11dad6bafe61508256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc00a14232bded6cbd810848d50c351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf9c5d2501cce2372eaa793af5d52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d51f80f2ecf29aff57cd02c6fe54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3aeadf24881fd50a84babe215aa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f30b8c909f69ab035892e93cb89cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10cebe3223c0fa3585d05533760856262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b5b9f22e7a7dc797b3a1040efc8c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b287b8bb4ce13804701a9f7d62d49ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a56ab9c559de16a012547f47ed73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f16cdffd84393fd6189475ca9af2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74837bd915163e31ff31a3ffdb7eb48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736522ac47adc87765e73f4f5bef90a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74acbdd74486293b37771a0512d7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb2c1cb131ada02740f3b48d2a0d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a971960db106a8ed5ff9c019c90a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2794e6fe439c4f4abe96049ccb5e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf28270a509992a94191b1599ae71c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636fabd0e0c85cdfbea5d9e60da5c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba16b7e2efab947e97e2873bed1c87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e107fb0d6bbff3274ba8b794cca4b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06809408a3bf25dbc654cef0799d390277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406d25a8b7aed8c7997e1e5e3367c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7d1b3da0496d5a448c9eb4aa3834279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89223e6538571e725f25d2c19ac071280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d568d2c6a383d6ba5c58446b8d9516281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287a7f8921ec15c4512a2dca502514282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ae6f6c9b03626e6a541e40dc568b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1952e002b46ba0faa57a1fd363fc04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dadd964e9922f222b1fd242c33c36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfff122807a3a82bd948ea03518162286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1801d963800d434efd3b687e643a0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d415a85055e6070a7c2870e16678288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1cbc2169785ea6ec4aefeb6abd325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f1188f5f81da954403bbc0068cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ae30136bb6c486afba2d6de112f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb444e1b8fcb714f09ad10df385b64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4341715e39d9a55e730b389e6346e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ce62107910ed4549effb231462732294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f2d58e4285971323cdfe579bc187a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b10ca0e30a5868b8b22fd4578a257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769039c2ead2479c63cf83706157d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb2a9ec42aa9af87c5a7356d30c175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd379801c46cde88e456e2382ca320bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01242fb0b603f7bc4018a3ecc781fec8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98045a4a80a537694de75f9128d69ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5e0f112e2fd62e0cb4bd29b5b22cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586dcc9b29867be5885cddbe6dc3938303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa10e8dec1a9e3c4ed0ea59c1e89680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea94d9b0335bd5a89f65dd8ffbfba8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66225e21f994fb6a963b6f2ddd1f38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a58410b5c01ea5d1e9e472b42d0851307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582cecb35aea81b0827278de15659c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b8fec98c687b0e9c51c49e82c787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a15605d86874df7dc4b662190c0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90281c88238d7f6af94c346bdd0e5334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d33ba62b65832bb5ed612c60adea84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302d3fe83c048eb6c51019bec2d3c91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a961e75e18d2446b2c9f8ac8913552314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e06d862220660a2cd13571e9fed8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609d054dca0f4b398cff7243c53a4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56740aa7b9e46078c28e8137d6e0856f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a685166c05ab6c131c776881a4779318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf142355b4ab1299aee39f689c4725c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993fa50a10bea1512d5ac138ea9ca4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74700c75b51207960e2ecb1ff515e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21e8ec696f7871b424307d3b4f2f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c26ce9deeb4ed51563ae3ce6311254323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe694ccc9fe7761eb01f4498907a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506423e07b699f9aa8beaa052eec3a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5673bdd8d1de1230b86b8790995b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b042709d05c1d4de6f608485f0169e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641682a8e5ca5399119f00fc43bab8cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e10c0d13dfb2f9f3c0bcdf5f6ae2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae8ad939d7ae6351ea5423ff970a39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553feaed08eaba5a774534ecf37e38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac4e5f7c6aefab4c94c076ffb0b358332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97508629dfaf4b376bbcf601b846222a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58324d065d69a03c4c1d9e7f70fe22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0e2731dfb0ce43677e66df9b4435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3a1cea3bdd424186e89d644902ff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3fa6817bc86988252e6d3d2f10e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1300793abc0b5dd78e9d3130930af1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6149962fa655e301434f91d2408ec20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae464701fc8dc97c37fe2206e13bd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd430e8009c074329ce841491274528341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198982fea9090bfaa4bbc324d5a845d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34dc10c4df9818086c369726294b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b922ede0c536264b89e33682d545344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761d7f0943008aa03d7d49f0bec42ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ffd224f427fba30fdd24995314637346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfda17a51bb621ecd8a4aa818b56d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab58158a574b613f52024c0805e4c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031490f33b04619eb71ca91bd4e45d53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfea3b4242c944cf3846d4ec969990350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4ecfe790cf908dd80e5c965ff2775351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded24e7594fd76737f52c3cb7f99ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5155d785443ed5b6a6fcfa26851d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006e8c1b2880726e1e376bc1e39d75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42603880f691cd930246d1ebf78f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e534afc9928673359e558b4710d6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74efe6f2eb9bd00f2f57ee4fb69b83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddaca141f9791b43eaac764fa7735a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2fa7f0ffbb971a7749db1889ae99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8908d24e47af407f49793d163c7ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91743640c2764304dfeedbbdcf90fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99097b0050a588461fa2fdbcf658286362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ea2e8ee620b97e2a20bceac8de2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8a62288d89eb45a37126c992b42a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68080a01abe232749c8c94f3650c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0dbc52adadc1cd3f39ce3cf2a5c36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15acac925421e021129e74cc3ecd4a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524792fe586f856c5d308e6331a914368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04d39848081a337a13fc1a6e4c5ebd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81175ef55d6580d64017e894c6a6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82535bfaf0978e47d7364040e56e3c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9142ec6938a89fdc3380f768690cc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c25c210f07889b291e6a11972467c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6037fc7c7a96a0b27b1320815e0b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce60a1fc05a519b0adec822ed1683375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180c6b7d8dbec891d1ff098db4dcdef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4eeae1436bcf222ef5a8d039283ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49a716f66c1fab2ecfed9d2d957859378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9b75c91f4b060f6c5892bbef7aea0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1202f1ead5bbad4cc71d2e8ca717f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf243024b7a8d286714bdecfc7ba5e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0207111cf45cdecc0e70565f1c1b43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36147b091932cc2180fad9d46f50565a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1093102084c2ceb78857315d1edb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e598e1d4f72af4d8145388f4d6d0e70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae084699e9cbde4010d87a19507a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d939e1146f3bb384575f77a027c4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ded53b5b1f9dd632c21bdc7df8bbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189425d68324dcc5fb1f869ae1a9f41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf66086043c9612cd6f54269364b53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7d6743f1e027274066700a05f8b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54b77a1d8bbc01b02898dc76be7d2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272987798e024b02843bdf8ea3a9c55d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347dd403854e0ed886b42dd629f0706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d03ffddb19a8c808f1940241436f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0674404af408668bc2ee6a05bf63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ee22c17c679709e2cae85eb3b6d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d62bbd09cd08a3e39ac721babac7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e49dc7606db9e0b23aff3812a537399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bfd1f4b382754a3538e7aa0827b56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5844e5b58f5441ae108ee5c0f2349f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f62113dfcc05766a7ca4db7906dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd36b7f472b30692ba5892cfd28422403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14986285822430ee0b0bda87c313648e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76460a1044cab942e1d100114b91f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e41b810209b5672b987d8b2a207b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e44e4bd76cf0816522226757c64b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae13f136e28f33d83ea85fefc12f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed6257a19e354621d5773fb9a5fb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379027937f90773bed5d8c392510fb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d08ff7d828210eef6186aef5f8e56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec384c121771169d417725cb0696423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9538f76a4379cdd3498e2b97f8c5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc30cfc215e70459b27b300cb0b3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b74595e73ac88c44b9f600daa5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404427358e4be71aea7702ed65d1965416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41783554402f0288c56623b183468d7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25727acc85dcf5b27c25ccb54b85d9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4076574894f48f3e0d98b7b74819676419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77237cf820a586c8200bdecf86ef2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf1bd8e88662e01f59b0b64fef023f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f55bea5a302ac904e3332ce305fcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce56113eaf19fbc9896bb4d3321fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83738fb52b45f3f3f876a8da76efb4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7313c184bd30e1047554a6a6b6a4f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736982404b9a26e16685a13670651d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31fe9b4484738ad22a6b4556f7cc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fbdc31aa5f265c235f5844ebe94f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40180d25d99a61dcb8b25f4192f79cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520137caed85bc9865871f1a2bb60a14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3049054f7bc663f12599d8120ce2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2914a4e96dc34c10cb5a021ed141d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c91d9156ca8f01f635867c0fcd29f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb3252b5379f9d645416d6c5f116dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b12b568f2a4628f95b75d9363994f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba940a49ee304732b53750a4077fed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949d8335c2ebe6f9426a12f5fec218437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319733caa9b6dd0923dc9f1dc02b32ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9a0da5ee5a9143b24ebb2ff78cdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1be4603add15ef1053dc071e67a31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f5986e23770dda9564f56224f5f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256ec282335e94388e444445970e90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ead982452bc173dd128454f13e1eed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf279189e1799dd6411812cfa6267ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df9e058884f4a71fd638de0a68b472445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eb73b81562418b9b12e6b05dc274e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d103eeffeefcfa6aa696f8bf006611447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa853f7743627ca7449abc4d7ca5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afba1bfe74e58a61659d1df47522f67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffe0646075f3bc6bdf50d33ced0b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688738ce3f2f97aa80588dd0d08918f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685f801ec27e3c79125b69ab468ce3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ec5d97b519e9aa95aa4cc0415466453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ff4e69e2a6b8ef5ca2e259dca654e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec11c231f3d984092daf4d5597021455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982034954577cf65ed5c615ef55d8e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67447e23174e4f18cae4a5cf7d80034457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd80315e29d670054a3a5c124b118b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe83d2cfea9a6011621fffe9449d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536114247539541ea4a090877d5265d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d710f338ef715f3a321508c4a813461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a54a6cae2498e79139d04cd426ec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed37d0576b829998d1874a7034f619463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf63c2d80f17fe9be39f4a5b65afb63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a113dd0cadda819aef5836edfd0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a47f208f637e26634bc3518f8f7a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4e07a6553064bfdfb3218c1ac3a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e96804bbae714888716b365b618a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d6deb563e0b6321535441edbf036469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0180b99fe2506d844df34004c693b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da029b22b8b073bf9f6f9d1f86cc972f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b286893991efe8283aa1595a0b095d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3838d745d4a59dae92adbf06a956b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5414987588ad9cebf8bd051c2bfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eaf128e1548bc8cf59351e4b2f954475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fd2b524ce354ae553c544e50e1a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b541fb17b809c174328e6850e0d616477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590a9d6d59633fd2a2e0d76ddde1b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92e0c7d369025b6a0332683089496479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15568357e711231f7039c45ce7f5aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b4f73f45029e16a9c1f371e91a66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8786a2660a80739e12d06f401198482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a761fe045f8dd37b010356c1444493f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a1f141c86834a13cc9b4a6805e5f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56414a244f2745dbcc72c4596327d52c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b36c4a1395ab2ac54ad31ee1981f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a4b823b706455a02abd22bda99035487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb75e13014f974220fe98d7a50b516488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50850f2fac536cf963a1becb24110d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf91daed2d0b4421e9e1ee0215ff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300807c01faddfd04dc1ad69d526b78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726609d7125a0297c9be7e72d08c34b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3da3de1bd82817a435fe56a909b9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7439aecb25e9ed67a134ea4a76badd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519361260a1952d75c93a13778f0893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e3c530683571c5492fe8b9ed7946496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d9f6076dec5b4c8908f10c8871b8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880021dacf944bc5e7fba279a3896e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542969b50b7a83ea550c7d7fc2fe57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a25ac65979411d1b5a3385cebe36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e1c14197e29b811b46b9b45d28a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3fccd86a97921c6522c67d92da1d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228e5a4bb584025192743f02867c4f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c03ec69a0935f464f07b1789022e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64a81bb68e897d36c031852637936505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565301990fabda7d2ce92688d7f34ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498e3f516c54c2cbee7ed17ac3a7b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590178b49b34be942777b69b29e14be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac7001ce85168eb4ba2d5779ca1b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8140aefa9bfd666fd29bc6544febca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3438906284d11ffb0f49597961d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46044beeab064473ecd3b02c8d28bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1314b745846ac933c610c53a4fc5da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8116368a8bdf0b76ee4512d38401514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31c82d2a488dd537bacc1b253dd0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58564032ec0745fb63472d98620bbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735262000b000982a6c2ba4f30a661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dbee57e95600a58344f11e381b972518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dafbe8549f96fe95a3ce9c34c4f3bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7e37f2105a1714fc893f7f760dc84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9ee4907c551feecfbbe99c95e7d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb70e57ae42463ef599d62916159cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbf4fa5e7136dbefd6474475ed1da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3a621520681f1d18c493cc5aad3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ed19c2d300929795b0e024294bd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb68b87fae744aac2c7420005e3452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f7e2ae53d7f13a3948cc6920f6bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b59d5f963d0f986a30960d7e93a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563da715b3989eed173c9d158d45c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34a5f8f83d251b8eff656b57716e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538dc40dd119c43d86752d227b6ea1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fca3330091ddb5ab2e0f44793c190532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5eaff0d94bc8bbbed349bc85cdc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf524366e3f75f8a2e6577bb379fc11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308e774b4f4df7ce562ad1adea73d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860888afa83af09fb48927876c86503536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197fc1c80142fd3b703ceb38155c9ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953fa70d2c5e6da6dccf9401c4dabb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dbcf90ffc72ee6f456caa590e6083539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a506aeb908ce8c78e2a07f0a1e34a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08427f844857fc9e4b511b4da761ce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fbbcc33895ace88773209d94699a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d18e34715a5938739337b7dc9f7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecf835d3d73429787aa4b99b3d26eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cdb86a9d5a130301e2ad0ca207ee0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdec3b0426609be5aef3a47fde510a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd1782af04017f9e66082aa22685b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc3cbef52675d9763846518b0a850548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28b4086b2d0325378f2091046ec8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d8b7fa9a8d64c16b17f2af733c2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfb67d1543e52cc89d3e99d0893c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69c9ee73c78c1fbfd14d71f12bfc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd945c537c8b3e9cfbc381330fec9e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a1666793a0b75542e0dba63d11bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061d3e87ebcffb28a265abdac4a520555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c212989f48b86943c45f3ff6e8d809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed986e189ba064709700119bbb1a21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe9992998d7bb1e12526d1d250d245558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da945a04a26a15054c2b5bd867674a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b8ccaa6acf2273dbc5dd11512d2fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdde13e6d4b5603f23bb8c0610fa8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf24c1a45b47e206385d6f5a0cf5a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e38eec0a039d2ca8f716bdd510e97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00213c7670aae2ca24fafcf1828b2a96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb86629cb1d78da5b655e20757d3dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f839dce62eea69327dc77f2dc511566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbfcca733080fae8015231a0db9d15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36233fd5e2671a2d31508613ba2567a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447033f577c32c70acc39223c2ce36e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3068b11712a62eb1f42ca423157b73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475119a3a41345d26be4cde022493297571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f29d62e2bb64f0d7db0c04937d80e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792159b00a343e782a7a5417e28de5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c8de40cc7744906e9803fe6b709c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa72a4710a41cafa5403e0262be79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6cb3fe0910ff08a0e1085ab509e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0d165402443eb09c5b83bc8942158577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e74dc69cc0929a2a228d859a84b540578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12354363c26db4c24fc248afbd184e6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4992de19ee3e28a952d5fbd1c560b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47143b3f5f1734f83565f1560de1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dbf50ef26b0ddc6735cc3ce7e744582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98501bd768d6520e6fab864ac304c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c898e26b495ecc63e1d5d73e8384584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a539f631a5d6d41d6e028af0327692585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c913b03ad78dd2992cc045e0373020586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c14b8f959b6a42e5f906dcc87622587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a8cc70eea01d82e795219c0a9611588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2867eec48aa629d5ce2553702b6e66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff3c5adce2c35760cbefbfeb2fe62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600321c76dcc9fa9ee3dfeeb0c2794f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33f61dbf0664fc361df327d6face4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb40ef80e812d8403f660ee486b3f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5daeb67479dc6e7c845299f2db933e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788bacfa0648a01b4873b74c362d23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df63d4520869f40bb394c053146c5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1749929fa40ed4ed4c51af7f4c8fd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a3403a63fde21c0a3ff0f455592d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec52e318c45f7b277213aa76d85aa8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d553485093322e0c01dbfc655ba9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb275a74d5a36d4b0edf04ea9144ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0874a4c2b97eca046863f65ac91e9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aaaa82a35e52f683b371abb670df8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e51beaac00e890b299c6355f2096d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89e7782e9fa080f7ef3e91bbe874e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da3191198961d187d8575df218f67f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183021689e8659308edf2ded312bd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac6625a80edcf0b0f8d7b56f3e43f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dde690e95237240cc3cb92f830baa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae179062c6a09d28a2c73bcb388bc5ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a913eb4e52c3fafa59745218d602611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f58fb59757a08b5976396ca8fa6082612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8a627635e34a47d41d49b5f21609613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99385a99c39deb178a3591323c25b58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cdc10bf9a00694383224b2ce6bd6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb1b1060257d6c3c909bfa5b33c52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59636b92c4fbefe920d6930026ffa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2e7956270a33f71680909b3e6d37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f61e31bdc5af9152bb55f218ac13c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcfd09f4f9ec5ee05c875496a1c142620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec26b0665ab6cb750f926f29775f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b109c0f2c3bb2ccfee5a42d11e2e75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb939d8979f8a80a4b692eddaa732d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9e0e28bd5f2d64858633f6a68863624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736442a6c2a9c845c263ee15e8e9c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1b96afacf4e31f7ab626dc13ecd7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6569cec8c2caaeee54b2949458a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31ad79d6af334e54524fa1524bca1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457103c5b62b15486391437aa41cf35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad70196ab031f8255fc62868cdf2f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf0c99855826075384a88ea6663b36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b74a23b9f12e95b49b9e14308329632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ca12de9fd011d64c00c67d3b2909633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215df58e179bb40dc25f582805d2b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0298dbaf93e7fdc789abb953194fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0839704ee06b29cd1c374cca531c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e4e047e523fd737db7eed54eb078637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeda0684a6331e255c6bc8b76ea7840638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9c51f93a86ae79bdb70772e4008d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c65faf30094614fbbc816d78cae8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588b5780aafc87d440181744bbe687641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a7c9d1703ecba839088c8d6f1cc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e496a8034343590784d8caa53326db9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12998d1273eb27570513f7ddd74d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20457b1e2ea3d0cd4b99a345ad0d33bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267beefcfd811ed1c117b7f297ffc94e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e71bfc168fe5ab51667ba31f9a015647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934866b6934d9fd15bd8aee191e3541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7abe04eca37f2005a72f573d42f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0022f4bbbce9ad38b2e3ebd0b15d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7005e695335f36ffa95988e903fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033eb2f2e23dbc4a9e44353c2d14f38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5486951c607e3fb3a6458c5c609f771653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07a1b6943de21f7008b4f1f9749b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c34c6f259ce43da35b87db1dff49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b28ee4cbad6c422b528529e7d87de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a889d214d740e2274cd00d84b0a40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6489988e10f193e32f09b02b0fab1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3affcce8a70f5e9fe598c1ef370b60b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca39f0baa5292bfc67f1c554ec72566660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e6798316a18d3ee1cb150d20c05a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13b7427c7f1c2ee5f31ec07f9257e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b5d97a10018c91fdcf0cab6fd27c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb1b5cff1959f3d471dfce32fb7c8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a945d41cb151dc3ebe3b0ff02132af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c0bfe1e43f139b124bcc345c9bf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4628706a887764ba9210f3661272d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246be152e6387801efcff8c774da851668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117fc2c62a6e387ca0558fa99eacf17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab202459807848382d05344032635c10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cba2e8629a5dd29f35a5c07d40a43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f662ab5f2a0b6b4a866c386d68f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f10307b308414e4d003826446eda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace0ac02084437be7b9dbc2820bcc2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed19ff81f12e9878672cc5addd5628675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4a8494fc8141cfd257330aa5608e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9d1add9387517c83a6addaad346b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9962ead4e65abbf13849578824a0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f24b1f155184a1d57f3edb0921b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebeefdc02c11d10251d66ab0c6fc8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b58751471457706971d0f96aa6724e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc08362321756c31d9a22266b390e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5471460e0bb17fd6680f59e8dbfba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7968821e0aa4e686e82996b1f375e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6185ac0c29abaa72e2d5c08be7e09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4792f4bf41f5fbca9fa017cb5cde0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfb14abf60bfff2196e1743351794687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcef24e1398d4abbb46eb2008da77f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb77959584d1cc48e4b9b0a8cf46d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0061ce6cb968f47011897eaf060fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22cb55ab28d600e54509628bbf8e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527738505132eecb59b1ae90bb1a0ab4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b30c35780bfa0d5232434bf4e5c341693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e05f3fc06f94dab82dd2653b03136694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713c7d581f340dcdb3dc2ba8562e1bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9228d92b9cb97e7b56b58b7d6cee8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bce8c38b1844d8662483069102b5f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f0740b24bc8b849c37234c08c266698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73547d1ba5f7125eeb4e0976b59bd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c616848d358ac30e4c7de89d3d2afbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6ea91cf4961ce5347e025c3e9baa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d66358e7bf2221b8a2c65095ccf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edda4873c4a0f4e04a26f414fb4a62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3864875de8fab4e3a79585195c742e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaf687a958008af914730d2c649ed5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548310a68fe67622c999a4d8afd5a3e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b376ab81e645880a65f0f79da333707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a703309e213916fb20e4f88ea2aa15e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00d1080fd1f768b4d2c8475d76c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3814fc2f38477ea4a794ece606684710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512a1866caa7460a6d059063ecbfe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a00a4b8041b19c8d95ff6d41d41c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839b032402e80c6ff55f2d49516353713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a91f8c520f5d0849a1a4497ee2c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd138df9bf9af285f8ca6ce1c6fb13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e938530b0bae063b2d1b89f1572d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb8703a8e30c99e07231533a308ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91370fba64485ce332549ec16346f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d404c5344ef97c31032292f7b258c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddd70cd0681355d56ae660874b1666720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d4ff2c140e71017d424b605e344b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8803d983c0190f875f015cf6b5a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be75f9147265364ad3270a69ca833d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09326fbba936e814ee49795368bd03a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08102c73374b925107021a3a7ec652d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a8870c33a0bb13cd1ecbd57fabf68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c936c41dd0e665e0e973dfec8efb4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c14b292730b208b49a026db4f14f45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1bc6c517a4cb7236b07cceddbee6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773abf33c72870cbb7316e4c81b0d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec4cc7bab97faf105b876aae81bd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a563bf4fa3848e8ca7e005d7fd944d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc975db985c9bfcd3549c3ca932c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6259fd9216e9dec64e432bf1f5a52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adbd15e9f9f26d62ac8e1be3610970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74f9cc416dc59b3bc0263dd9e9680736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31f2942155decf5c7f4208ce8affa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd1a52654028f7ad0bce2b1cc76779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11a52cb5c43a1eafc1f5889346ecf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769bc706f62d9e19c1e5a96d2410b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0e1fa175275cb58bdb7256b9386af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dbf80e9670a8d4348af860617fa32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f39cdb79ad8c8b9dba4f85f62d4b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35f910f02c096f343d43c9f648445744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb25f5e98d19935eb80aaadf429b531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8795d2b2dad70b2f55c28d745c4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae1eae9fe560ba81b7baf89d5023b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626dda07437c5eff494f7e7bde240eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f55f991b685952f03fb0db9c9c5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e59fcaea5b09bd5201d07aefd94c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06480131dc4ee0be1c1b6d43455cb4d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe66408ff4a744d7fecff8700bfb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a69d88ebfc08139e8669e950d9b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331400d8623730678a87132108737f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182571388514ea7bfb3010185c670c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1c93ea61591c1d6f66102ea24c9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d6aa2eb8ad247fcbee1b66fff1de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e033403ec6d2b3743e8111aac23e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc315f2952ca51db6a50ea02be441759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>