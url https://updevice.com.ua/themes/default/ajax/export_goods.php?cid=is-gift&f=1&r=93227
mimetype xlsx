--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7123742e0bfae4a8ab718f9fd3721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7b2a2570c3539e02505b8991626da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489b6596c339e5cd6c623a9fa29cb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f9489f263c5a4d22628bd951c64c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf672e53d9b2eafcdef9b8e71d2a4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fcfdde62cb78c9a23adce4ff795d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3d0087d0e2147738f86e3ab033867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a0e28413da66f7d450548128f1bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002afb0cf4f78896e0ec9c0d709716c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0d4599ea4f4cff9a3a3858435043a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7213e86911de4de28350c3b81e1dcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345e5e657d0608c912849ece6d31cd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7e79a83c0caba8037f6117cff78c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6f2395c1645ee042af1945469ad1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0133e15bfe1ef1572541ab5929b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e377748c62c08d577c86747fa6e0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee3292096ad275bd44f35d194f2f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388003d8a19e04171adbabe5059bc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6725af3fbcfa26fb7e41096875098419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b8e7ea27fa484a68ef47028c1c70420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473dedfb88bd9c80fbabcda0d5f00d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012181254691e505058bacd2a9908b3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ffc26f16203af382ec05cc7e023823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071134d1bad7c04b1018f8746c244124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bfa9d17f403bfcda7cb579284af9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d2210d680f1a94af1432afebaaa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ed04a082a315923c327c2ecc8b7b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc9c763033094d168a10085012b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de7f1c7b8ebf05b29cfe60013f24d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd088bc74e1bc69d6a6d00e70c7c1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b177bc6eb7129d9c6c17d3fa829f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99057d5b764597806b585702a0ad4da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83de143816c1858e874a7aced2300233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d576dd987eede48d19e3bcb7717a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef8a4532907c3a44eebc845a82e11135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d9445528f91532f25212c6454a7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f47077754898c74fde39ddefe22b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b365f8cf67c2d4bf8d52b582f47a82238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f51c1c229078f5f4f8968b130606e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b0827b297ac31e7c56e39e20289b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33a702e994e0fe480eaa4b5ef1f1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439679969a31960dc344ea30b938a7e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b290d8341281843e45cf51e68a6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0df58ab1a3827de2f30c6084f13244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1655f2911e2c5fcf488e74242ea4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba44123d58fe89d06dd254f34864046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086c1f59885198f5e53bd3d642f1b2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a4a5f39568d5c74de7e1ae1d30ac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1951c5567e5af0950c9e5efdb0f17d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712506ebacbd6deaf9fe696f5ac0776550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36051df79d7ebbad515ea6700a22bef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b6a56f7b961bce9c96cfd16adc91552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45ac9004036dba7502b0c580cfc1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e8140cd854893d20fceff922392954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d36664ab4b0cf1dc3e986aae823655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7041e559c6b6fb75a953fd511f96156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b740d041b1f94cb5604ddd81ccc3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a7070d7942764b4c7d4e52612ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade9c7428930d6ab4e7dc8ffab6132159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf63ab0cca7de9d8dd5cb60f3f50360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ed6ebd972805d34b4f6987bf1c06561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda674dfa1cba0333ce6399ceaebfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2498ad8b0589c5519d1d095949ad6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465fe601af03b187f98cc651bdca26c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b909332985930d64d6f0cf1adeb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70efd374b745b9234c5c8e77aa477966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd56e9945869376e875a589582632f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e792dbae91b3f9b71a662b8234c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a51b5a2292d60bc7cdeae8ecf4fcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f65652072dbfb4e56673e6491982c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ba51d62ac681c1df6343fe2b5ae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac782c73df241f4e5047adb1479e47b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd93e4e50506c61fb990361e6352873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877dc3f2a672f2f305663528eb35c1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef705ebc2cf6a262930ec564ecafd2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b56a0ac56dec54b6d73c3ca005022776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6953c0944b65950e2bae91be71e12477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d710e23208516748800042eaf1d653578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa5f27c2cfa2ae49bcd899a415dd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c699c311edc99ef0f18df7257ab9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc48820cfd6680e7db8c6f6bdcc1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606fff0d568f397fe9f1314dd870fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706cd4a2d9e4e64a87025b3ea260f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694afa257a3c2add79382e10492d4a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc07b78a17725ac37800aed7d5114785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349dfc012ce835ad912ef363652241686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5691600cfdd1f8b6f2493d33e94ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be346674157b3703c08ca0bd46badf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6cdbfceb638c2c44b4e49c9fe211f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fbf7aa16f4bbe4bd32d8c50e179b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92164244b51f020e80cb153225274991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374b4c82c172c82ee47e3ea1099f0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e2af884cc48bd6275f45cb41564a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacebcc8b7dede96f41e3440e81882a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3f7fd15fc9ede02f4f3ae87ae05295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b5f984671ee381c42e34af47b84296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d97842230311a49eaf6b58e4c82f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21da106345fd3696c842b9bdefccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a978d87268e768039605cbf12591cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7d32dbba930dcbdc90e089c26cac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e186e0e9ff3c877c4709164eb1d3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72a55b24620ee592e7a96ad97a622102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e74d34a0f601d08611a0a252e15a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808da92dc9b0e8d11f983c0037749b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dccf962d291fbdcce9e8dc279c8b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003323a90165ef2ff04624a7837e613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81e303baea994a6e9b357a6d08dbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2abb65dd554c3e534a01dfb3b114108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361df9cd256ae2b138471ebf6167aacf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8d8f6cb170314120d21532a258593110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99d1ca2aa2afe101e87942f2006ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8880ee50b7e03117f04cca782adb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa9aef52663d3d474b075b536da671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eaea368cc84fc30322e383d79fd2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ff22b42c47b7183ec9c2edd6a447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a969e4b886536033737bd471eaaef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36ba46262bd60c2ffa8d1b8c0241d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dec72179e8f84bb9db26c6fcac609118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd19cd2ecb41729d880a5b1b812e68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92a2d06907236baa7f20ac47f2a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8f5e970d6cee16b9c55f94ef4f7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761219dfd4d3c266644aac475f5cb99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921017f30cdf37ac6a31c787fd4df1b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde64c1804d55859031b881b2b0e7e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e29e3741df1d0d10bda4fdedaac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea18689046f1c5de15a5589b384c19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725369504940cc260c1ce1803f1059127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3442e9653fcb9c12cf58cc80645442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b88b8e7e7e6e3eb60d4dfb0b42eec7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768f05dc0f1850ffb8e1304d0e0e2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5d948f2f2e45b15d9bd4d56879a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383dfd67ce58ea27591011e346062d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197753523572f798487cd6fee1753f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7e259ee9127994a82be670b8f228134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb53d631abbc163c6f3f07de235e112135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4eb3c2a8fa14fcf1cd6955ce06ca4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef799a2b53bb4ee0d75d1042c3a42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a302a72734cef4ae63b36438c8f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fd6667f7a4ddbfdb43873fd0627c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3debb6a0bfbec74f78e52eb8cee53d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9920de5f2330807402505c138258d04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbc6c779032153727f0ac55b0d6f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab79f3ddfe8f540c1d0b6a0f718793143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2d53600a9b456fae95ab39a0201f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bdd14c057e13eacfa188e97be7390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a884009bb72b5518fac0daae4a61e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43133a7d24cae2aaed9e1b70e87063c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944187003bbd26f3a91d6b94809e162a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7e748be4da3469ca967515f684971149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08f46b0dc278b6fd64fc35f6e78c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398ac68c7d074f657c4edb8421fb53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219a9387d59bcd95f143550aa51235152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead1c1e3ce494c59458eb8e87bf2dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fae7999affff24824010b93ed4baf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a11c4d000dd2b3942945f86c2705d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84fa68226c464256d9372f809c2b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b0227b6311a501e21e4d113bd0f73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9177d7d82420333383a9974605d05df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d4762fff168037b1af46dc7cbc17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e28a3541d17cbe7cfcc6e75fa6d9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc23a970e27bdddd7ad16444781e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b7c217551231fc20875d4a47b14ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a101785145fc762b14bfeb16b58c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a170712b2163594e7496e1f86661164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b0534f4a8e83a9636752498a226d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaecee8c0bb5ef8669b045342856517166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692297f316d89c53cb4867df3627c1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2eea60bbe8284f8f357b25d9814de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32965d3cda02ea6e85a692cfe8310e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33835ff9d520805a8626419d2d26e4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3d84103f97016869a394e5837728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc779cf5661c9655c6d00a613c54f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9c7d3509d992cf78a4dfa86ae913173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e01c0bd5421fff6735649207d273174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65666aed8f7fe57d19bae8dbb0f9e7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b2dd6ce6b995293d541010883e8c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5b2582d6789dd1306932fe60253c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab2b62a69167da36c1d2b58d55b12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a4c1d166280f772c5e5b81dcbf66d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d736b5edd7e50eac111eb01891af0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f43156ff1c5c2cbedb5476f40440e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abbdc287d8918e512d9f9991ac587182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c12c0e2e48c659c401a1d92e9e140183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9fdec487d07822594d74331374372184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976abb7cd526dc45328181fe872aec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6a6cf2d0ca47464bff47005ce9ab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737366965846c7e2f75ae7bb920f12d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3718a199dc56c7968b18e92db2a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ad874f5b0cbe06c1350f1fcca57f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284e4e84dd211e446df4cc0146f7539190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0a8b0bc7ac83dace444cda27db88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875c5868c1fc225cc40685d45c27e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c5eaeebefd801ba42ea709bc41a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16a24dc74f38445d4cefda6720017194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c2073ba88be269b01eaceceb6cf1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e08bf449144a79d0e3b930ec26e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a12c3062a6084c3dd2e3fa8c3920197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2ed13fb8caffc76d7e69e26a81dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fc563506874b96460643b16d44d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d29cc88fd4ff08df2cd1ea5b3acca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9b8c04ecc8fbaad397734d2449f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebba7a28b2d18ffb473561c7fdfe01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf995b9a1bcea4d303daea89e3de222203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63711e999caa5d12e1bbd67c81953ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f4f625df755b6f83ec93126d748e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291d56944b47b86a2095067e950473f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5506aae8b907807d188ab30298827f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5f6f3543ba4206cbcd90f4fec959208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b82f4851072e19ca4d1f7d489f798209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89e9e2b4064b5db4146b3c9e9b848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe97634c0cc69768f17d261a060196211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86082965eebd3004fa195e94c3f34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a242592499a76c8629a32926ef52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd16f78802c27212380631439f2fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb48b1637272300ffeffee107bf22e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc43b905a7e991d4a922569d5d3bdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceecf43be8eb0f139f4f02afaaf0a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f9866aa47343eca87de9286f6bf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e377ddd7f21a88f985180b43a1312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b061ef3375d58a93a9cd8dedf454220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b452867d357e3ca78895fce2c6c609221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532374ea080e4f16dc7ea4f2de7ca9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a8e66ee7e9e520c93973648dfae58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad5291538e656e20f0197a3c0125fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931102d0185e588b452e6aff0ac38b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6157d0e68f34706353600ff9b8669226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e89bdd64532c90c20ad62074a0342227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf3f592db49b9f5f5287d03db78242228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2d1af21b87eafa788fc8a444989a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d7504525fbe4efe0519008fdeb719230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df722d597d26671a480d05bba7d4703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631162e8d942e2e329f1db8a2cdd8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d891c291ac0d410b9aa014a91ca05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3e49721dc820ef9e5b8e1441670c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc205d917b02c79195879163e852d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dab44175b36fec810fc71e6c0bf1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b665d0db24170907a128773ecd219f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8a4b0d5c065329ae9748cbac9525238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5566e72cdb771ee72cd9a12addce763239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384751bfbe9f149b13df94fd12897f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f2336dd73be4bee2bab903f4aba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f842abaddd2b2537c9d104441300c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046b871f76fe6ca6aae8d834d56e24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5763d3f7eb01a55b14c34ecbbc4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7755e8bb69df016ec2a29f1394c702f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36776a866456d40f1b956b3f11d757e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcce04d8d63ad5a0fc015ef8dffbc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980d26621dbeac24dcacfe41fd9119248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9eb92ce67310edbae945f267296c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b3c0994d547512dcd94d27ca66cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1c7095fdca72eeedc09578200a2d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53759286af9b3f20292c83a8a442fb40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982c3e25a0a5ddcc80fec04c1ab685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894ec58b719f95bb498734b5064dc72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920e0ae8a9da623021c236158bdb85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808e36d1449bf3ce43daa2bc16b82f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30132e7496217bbc56c9f44c85d76a0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318bd1577314fc8770945467f1f7a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177500695f071c1cd8b961e04e4b9cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb25873b17cc676f9a50bebebdd0561260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276a8af1d267f9e6b427ce8a2bb657c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0152946e37cf536dd2d373f8c8ea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9596aa025e4b837480260910ac31bb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513012279a36eee29bc14ee5a00912c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa4394b484a06a83fa4e4e6548028265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf8313301526e089e8437b63a9a2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efab4c1d4cb7f822f72dbac8b0bee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d0f2b27ef936d53ecc5220dcba8a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc9b81e8918582125637263d663838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b7b095dc7997d82481ecc45cb568a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad73e480a1049c1a6fa0761ec459d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06432ed8c999afbd91ad9028c9a25fea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe92ac4ada11c0c20646352b03ae2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7ac7cca7e96692fe462952daa1ef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5468ce09155c96cbb0d30c71472c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532dbff11a4eecab12747adf3c6a9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53fb8606ea04f3bbda8e2f006c5ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc36af0bb29d6a489c009634c53554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf0cc142333baaf7256f11a109e36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19fc32f41fb2cf28992e5ebcb948eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa686c814017a05dfb47c0da372cd125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244792411b3f87838868e7fd39230976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d5e18aa69d34ed23daff2bf5ae5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61119e9610af93a4d5e4e0a79ba97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bebf967cc73c380a9b23b9b3b3a8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbe7734863c0895c7ae9c0c4719d04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2be974f3aba1696f464e025072f2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e65a5a1300ad3e7533c07e55bb00f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9c7bbaf5b63e3e4a8f8f1c5539be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f523a9897801783a5837d1264151e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583257f28bfa1f6725db5ee48260d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebe1a1dbce22790a3c9a1c155080c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914dd54ff2d05c7af67ff1ce2fd42da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8168358107b2c738f89c018e32c91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd12d4e39dfa79bf2523eb83f6d50e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a430bd465ce41a04aa1256b300461e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee0a59d41549e8e9c17277d0d4d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345d46dfe0eeda71c95744eea32157e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5878ed65c2867839da1e754d5855a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88a5165bd9ffa59bf7fb50a112fcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a12b0bb42f1e222edbde31ac5f89e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86d6303f434238b48c9201a78adb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6a615baa9dbf27886620e3ac6e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e97b1fcfc3aff3c306f3b43a1d25b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff42c6732cc1ac780a1a4d86dffa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875adec3464e58fa577abe07221795f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ccc8c7c1d8932d3be67a4dc5392e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae8ae525dd2849300dedc424c9986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401d9d4c41ed4e52aa77c8fffa1b61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40c1c9824b29719fbd34c8ebe4102310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f4501e017ff0aee8f57b3a6727ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870437f972a3dd6178bc78abdf5a725312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c60f2f1d70f503b84c175b3f064b2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afa0dfa29bc8481c79c1249635dc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15bbe0623f2ac38f329448e9d6d7a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb7ea9934a497bf012afded5e1848316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746103945c001f94b326f40fac2e398317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbdefef629e5693f60dd2f8fbf90bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452577d9753d8cecc7e186921219d3ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b676ee105257474048106e5b446337320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e05bb694862e45dcfcd647b24593c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555fb968ac8371fca9719dbc9df268322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b574a23cccba187e5feb8ff07311a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a07d9b15d0fc0623f2178d42e45af4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e062bd5c435e6ec44defd52c2c025325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f71fb517d22c5dc3a540b2ce3774326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ec074560c623adc1de097208e9a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b129eea1b2bfd6ca3eecd91a7caea6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65417787386b1900a53685ee90600c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a0a06731f6023f933e179d591cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b424f2c1fea0dc909bd21d1f0e780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca96e73b6af37a75ecb9b18f971f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31226e164b1fb4c35aa87fecb3d0cfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c9c07bb9b38f35b33c3215076919b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62752cc2e32ded5fbee9fd1e66a1264e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e03e7f5417563778809d1996d0bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4cde5aa36c2697cb3b896b557236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d4ddd5758c5e622398d9f17f31b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694d9681609eac4515fd7c1eb191b12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63777ddaff1c8dc2af5c0aeacc70b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21457ee69300aee71c4a77ced606e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205f7b845b49cfe67b3f303fb5b0e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558f1f08f67ad5603dbbd2281d8e54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a57a2462a626e42492f648e3496f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8252c0473efafd81a18fcdd5d9a97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87863215fa09714175585390fa1efa59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb27c97f88407c1393b0faac89acf3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1457d533d6fdac9ffde56a43aa19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bbff519eadce8eb96126c6dcac11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4982d8dbbcd3da5a9ea94e0c009878350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e59716094ab8bdfd694b4604cff4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e945e1afef4dd31ff18ad4377cbee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51df7892936ef1e4f5b947e026fb70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e60f661489ccf1df29161271bb3b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1388ddf2ba5c2acda65cbc2d5e8d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caef37b10791f8429aec6ade0a6f7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87724bf660cd1405e5ce5d12f271d52e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa85b0f975f0b53b689aaaab1a456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b6244eebab923d1da92560defde6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51886a436e69134e35ae699313f51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a62158db08ec2fce59536ef885f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c0d274e2dbd77ad9a061e957a3a66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ca4926c2f0add88fc63703de2700a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c3634301a74276e18ee70190dabf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf768cfab3e16f6f1c20a20ac3cd8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ecf88d03b6210131342eb566780dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1460f35f225e548985258e000bc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7d38bd51f08e3fdedc354305dbdde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb3edbca25abe2af31f2b8e6ce59f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b3f6b7b335cf4d0065b45a2bb665370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1de4b31e932ecb8144c14ec7a07ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224db1ead01c766f387c12b4809ccbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5b0abc0fdfb2e3c186bf58b92c572373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97cfa6826c0d2f06d966a33d77cc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f1c09302e85f94f6a96c9c9f3b86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11366264c78086d492c3d7c50a25d9a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873b975f01419f6b427c8d69695084377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5989437ad658e9103c5ffb2a76f0af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f2cdb23682b4460fcae04b0a4239379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa72287a909016988d3ab8d05be025d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a12297f4668049f70a5ed479b80eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b66efa8347278e401265b38a92b4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b9723cd758eeb4be2460d69062057383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba2ed32182cd3c9b7eda1974081f16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657844c8591372041bb420eb12a9c43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd784a0b87d608b0dcc09c651ba6a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ac8b038703112973458a5e3aedab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7559dcbf7f03260d262ed19304fd493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b22583049a47505aaf7635b9f8d5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee64ae7a459763ef2f09dc5b23378b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab83a25b65550528b6db4d0dab9aea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc1f5e8619f4b83f70f4c59694114392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8177b464cb4950c9ad7f9678edf7a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7695457e2dbd30b50c0186345be841394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c38a7932782a93cda64ac276e108c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f0848908f820df400d6b02ad210d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae224af54bee49eeebbe11fd2d6701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b283b78005d1dcf62329819ad2ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5f29072b45622dff8e1241cfb516399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c49184e1e7c8b4060cd258e51ef7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0e58432c9e12cd8851aebf422d1a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685f17dd1b31fd93e97895c4cedaf57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b5cf937021eeb65628412bc18dba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cb2dc1872fd38ffbe1886a7381e0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be19c52b2f45fc4082316bfa80cf18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f81e326be2e0efebffcf2a6ffde7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7fff264780e3a20c79ed211acd426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af26e0bb49afc2183061b38d6199b5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705f34676e78e3e4acce3eb25736794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b3f8bd13cc732ae97c38cf7dd917410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f14c596f0fa77274ce9beb2e117c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aa47c5f061cf787a530e477722b09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2ccb94095759f2a0125173e2570f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200068aaac54cbc89dd15d2022b611a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997390287c7c549094cc85b3861f809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e71e7466af937a5ba2dc9a86dbd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d25a27e019d2eeb1f5fb061f04c88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a79541caf4398e51cbf1c345c5de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d69c33676835187e9b83bd01c1f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859175c9a56de81a4449ea585fb02e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7914f2ee47b32399d2464c664854e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528593879d99962feec9971dca570ff3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6cd8bf1fe61f1d1356f612a33b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3246acea1bb16655f0700292d495a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8b67cfb671f2ac56231746a960b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb2daf349b87459a8d4d7a86eab620426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195cda436f725cf4cce6515a51e772a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c8c7a804a7bbd904f445fc4e1444428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad60f42fe9bb8eb1802e73235b95694429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469e8578ccfeb701676d9864209b82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e679499582b0691afe3bd717d0bb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9afdcdcf30aef2b68d71e83417c955432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e4b7ae79b30e9cc38844cf59e1b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dfa497cb6c7b80d0211f0dc129271434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9ab8dcd4770cb738013f2aafff088435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075af49820f62a468671ba253865702436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81d37e5f0a3210cf9c3a2aed37462437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c0d6b0025e7dcf96ee50653aae1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460b0087805d3cc4a7cb3049d943ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169976aad4d866e467fd9b10494e9b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a029d3ddddaad0707a8cb3663bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d801e56647d305b7e8324a43945e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e132c9a3c989a9a668a5a25de5b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2e3d2dbba837817cc4fdc4e912cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b2de3761fe1cd144253d69f1b449445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e700cd9297cf32909b0f7d93ced9ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478fbec5965418dc1fa47524c7d5ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a2ee98dc42325a98bd9acd6e8dd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d92342f07b68acf3e9ba585085f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb9eedfe48bf62dd34c3438e85388450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499f5c8b88c825a2115fc4f1f78f44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6daba1b273be8c139329a1fc81f25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc43813b31c5ad1be5b838e8f10d0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233615bb1410f3511a6d631422bbf73c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782c42aa90df6010afaf00957ac61e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2749bc0999184760b8c067a92cb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a7ab8e666f0c2bbce564d613fddb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1462dae79e6c3cbb542950a1964a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae2bf11563274f57d9523952fabe9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9aa158e671e420fee4ac4b58f257460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff38a0b9371cd11f404d5a741bdb30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07846818c7ed8d78fc2a42705405031462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab79b101380cc20bfeb098db84bdd25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3470d6d906d012e6c078ca752bf2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff06694dfb3c84d0201b807716dee5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d908398061282d18e2701905ebfa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a759eb3afad7f7b4f41601504bf9d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7563d15f45556e6bb617bbf0de0c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd9facc885a2b4c5f31b45d1c1d506469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965115902d4eb3f587d5da97a6235989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a6abd1973bf8cfaafd3e2ce35b14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295bd41a334647e0121195dae1617e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a825639882e61f14e615ca64b5cd21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee0e351f7ed74cf08ed2841521f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1129f860eb2b0fe7f1b04a900666e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc2c846a221e6781da680db97a9ec4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe42ccf3133364af1384030d19f143477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab0409c8393fb9226be045faf3ac0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242fab854775382b2d8564c651bc2ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946256217f20d89605526a7d8316832480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a8a3c769178f3152b57f206a5400481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1105d009f5bd6edf14dbfededce0a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53498b96fe7ebcef731d9bd65a69d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e5239cc3b3ae93be0079f4507594484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed072812072f5600a8a34c516416f754485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3d5f80b15ec358c4233d5e6631da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf071430e1b2132ef6cbf32b8e9e9bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cafa9f4642793505b996e6c5d31311488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b5f64d8e84ba19b66d8ad10b55e33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ee59314f68787112d4e7834d88b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74e1974834efd32fc917f7109807f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff353dac14af37084d54189d80853e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b6894aac15e2a13deea67467334b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a9673cf295a48cd9f08a5e4db5787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761ee4a1a3ffb2cbe7b20e7ecadbe7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0207751f8d86e2e8e5733a8553dab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea134012cfbe9cd5f093189cdeb72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e6a4aea5e05d4fccbc131d37207e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c6f4e4452984bd837bc61edf0d8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a265cedbc066e4c1078573cfec64fd0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cc78eefde4eee5e54a111c11ac05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cef4ed8bc1415c1561a3f89ef454d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e256225ab89f01728909a5d98418b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d686a369090fbc17e32d2c3d35aff4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58064dc3e786163bab2d071075f92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c0a568190a5b14ca0cb06dbfa822506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe683788f783cf1c10b1678149f11f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050a443428a4efd802b913dbe235d43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cae45750b0be32ef4f78443472c96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9e16ee221bfa51c70b5401519b53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d20db9b694c575708dbd76b302d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753636a7d5f602ff7c912e25429b5dd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591140f67f17a515099af3642c7d155a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c9a3d6796a567e056c645f445a36b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f1125a35e5261f2272e10c513973515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa06b8eaf09c349919b7ddfdc2d7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1716f00b43d92330576fd20cbf93f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b3af28fd788dbc1db213eeb50ed6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeaf884a3112409ad320cc66075740519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8faa9d5f9e8ec4581cb7514507048d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f44d6b7a13cb7ce6644d1586e6728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14b8fd61b48b99413e0248fa39d6d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f3ebcc57c24a4d72b1b2a9b3b9c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9343c4f795468ac751ab829ab67c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877bf0d557068a5c76eb4febe0bf8db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f1b7303f05b388a38984b7a49304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b38b66a703861808950ff5f542cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e7ab66aff6c920102442044396545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f2274e06293df3696631a9485714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b699519229c1674c25f02bd60bd06a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92952f379d6ff46ec5cf652f8d5d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029341b5155d6ccfc8df56cd6b8a203e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b99d1b9a6f7eaba2c62022f91fdbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96776c667b1a5d475e38bd6a9004ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1ea1178789312456bd886361b24b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf020b12b1d22df9e81337c45bd24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756ea2a97b73e32dec7574f57684af6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2691d5b41b41926e3a708f7eb7fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3cdc31c3488e87ce2c41eabdde2b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24219d1ff027bb45e91713bcfaf154c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ccfbefb57dfc29aaefbd2a9e991e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897a3dd8e528c6002d088b4fc5c59b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d317adf7d458ebd313c557df9fc1567543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b8ada819f7017ee8acb2b3872d53a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac1d4db2b7c8d55b812c53eada0d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6269f163892330c6621198b1e15fc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635c72da0f6fbea34c6bbaf1781562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d08d48c9b36776b22dcd5ce7cea17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a65daf40c75ef99ca89002f46f931549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a61c29ebf489a246023d5a4268dcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8bd71dd94ba2df0d0d0bc9516186b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eba0559eb9e90405250a0c11dbd71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce9036ab40ca17de0f4767b5f4839553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f5650b0092e80c91594d71658f287554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96694a3244960c241d347d436d08ee6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ccc58a7c949df5581a037af3a2319556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068affe821682b3f3146f050dc40840557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc1210b1cd20aaa21e366dec0dcad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefbaba402f78128bafad4045b6dfdd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394d405e412f3b156242190f168396560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b2901c0179349d9438ddbd199e25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895920b97df40ce4ac39073c0089b509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44676d1db13310bf5aeeeeb9bb79710563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20be884880ad30f532010fd87fc96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5cf5ba02cd8b6020c3da3c7f06b9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b142ba5e19647bf7309cd0e21ea44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7a1180004c313d6c2c5c44ea68b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c161483485c7af859097ec028b75b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0860514471c293c70deb07b08d7c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfad5f159ebb24935fdfc111294b8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab55995bea498871bfa2dbc592c94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8672f9b0e1ed54cbb1c7ba04de59b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b4e61520106cb7b56b4307652f43a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4b1ee51712369307f72115b90c35b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb95d3a5b3458e73b25c8e6b1edb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ae3018e9ce01ce311c96fe1d4896576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a617bc0466fce73aade47b6f4cdb5a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a0333ed143209cb41d254e5c8e6f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77fbc5765d041142e792f16dc83ece579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca36bb59b8719990ecceddf1b9da0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2b9eb98c9182080fabf8a25f1e16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983b66320648bb41c781d8df6eb63e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611f8db884424ba0f438a7b3c2667e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eff7c06ebab064e1b84c9bce94abf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b3444dae59294c39e87e6a774a77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b9678b935fe26cdad174f6466381586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6afb7224b48c114ba3137af890f89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd269aae1051c4e3f942967f50712588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5a2ebbe5d65542d5e4a522b9bd4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c44b59020af99f8da9221237d3f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15467830a86d26d2397caf94031b27b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55686fc11697c05be8b3f47d8935a28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab63d0bf1ee6d96ce934912f9b89bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d071b7318121aec8e68727943f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4337abc1169dc3180867cada2687595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089b2ec325275d24cf98a3b93d3051596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c16d4186b09ba73fd2627f9c2d062597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b303aa9d6ac4fd57678bdf98663668598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417bb6bb540589e768bf013d65bb6ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9683390a1717b7ea66b8162b15862600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109c1b41593565095c2c14a6792259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342748b7f6cf45af664976fadb27986602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94187e094ce5bd2185f0cf28f85f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0706961462785b74e6d4e023c78324604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c30ac7a494cab36c811637f6d680605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0b88d155ba1335aab229ddd8bbcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524746d1fa48199e8336ae2c94edd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc684b3958f16f3c032f16ca15f322608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c6526fac912c064bccb6c214adcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b703e30583f98ed4ed9babdafb28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e5a8b50d901f94c281ddc434b2d1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c292626bbe0d4e5e80c0575ddf459612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733b53136eb26678467a0769ce8d2b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7d69a09a14a71e3a4ea7ad1be024614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58309f64a832228c3fe3052e0af37820615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff4a19081b72f5f40e685e94538d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b526ac654dabde6445bb8b420281617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7615797e69915d4fe2f0f67282027618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3c37250b961ed89a5c24394d3004619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695f68c00117b08d470c54df866689620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea60d29c90d8f1ae200c46e74c19f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a708640cc70bf4e3b88c3dc82962ff1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639dfbaf30208f50bd552b07da5560623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e910b5289a047f136d222e52ed21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7dbf935942290d01cfd83b2c11dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de9cd28fcfb3389e1554f0ebd1b4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667965686399a225b6898750e620bb3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3871abd1e93854739744df0d37ce2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71cfe23f15c2a6031c04d248945fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600d13a7eb34cf7ec8639838c4b4f99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa1664c01c47bf2df108a25faddb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d46ee9e40fbcc812102cda7d3a81f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9551e5038e2aa8ed8e2c919fc76c2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a60d907a5159a112222a412bfb0e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6b310311f5382a63ebd0cf9d434b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5cd7ea30613abdfd5b0473b86f7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32b201aedffc3c9d49d13edbf546b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b242d5c806d0a4ef2fc5e64a64e9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60d1162b2443891e62253ddcfd790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d971bd61f53d3def0e9bb577dddf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1db726a17f0c288b7728fff098ae4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb37278cb06de18d526893c1dfb758642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5aa082912a261ffea8905d046dcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786282326459a16625abc2fd76c2d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9979f605b2af7fc05614d40ce700645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe66843adda13521c0cd0f073561cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ccb8a1f80e9ec61e115535d571d3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c900039a1c2a90374a30b875c8ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48a061b29653cdbf7b3324f2007ab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600510967d3fad7ade19b94951ef41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4411e134133d604d74c899663974a40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ec2434436ce0211e16b75a0743d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62aeadc8709d7b9f0324fb4d6c10db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f8ecfca74da5da0362337a694310654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f77c0bb6fd338ad31b02494f44371655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf25d272b895d216da2a25fa4263fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d9fc36cc928c5d48ec96e1ce90a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd5e54c24fb323bea2affcbac83913658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aea7719de359e451f278f393b52b29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667025a911cb9d9ea3a4e577d68fd501660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83e1956b6eb196bb2a88853562900661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86aaa24e5cc2a4c4a6a4d7966bb844662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4d07ac6c631d8ab87613cc7838ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda514cbbe55a28f94a347ed6123020664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb82373c67e06b2dd8b05acd839a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9528288ee1807f524539d51caa990a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498e7be6c6fd172e38ceae9f48d355667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945378d3e36b70d17d00f23b4423b777668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f383345e555390055a086e75b9e0e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144636018f07e4aab7c250e72613089670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddd6e6b054ec853e3a1fccf2167fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df992cfd6a2c1987937d7fad24c1b3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582978c6f177f6e02bea36a5a0a25ffa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d841f24905c061244ab5b5e35d007674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cad28f1b66b16b659fd7ba72486d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6a10d8aab73eecc0ee66e754c2c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213042821f00ede84ea7e9417987ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54615e9ff034fec9cb230460b6381678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090969d120df60fafb5fc844172651c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670632815e2cd9e39b263edadc0419aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b9a1e180375bc8aed78a1f5c55898681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca163edeb6c5f0f313fc90e8f4d61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a311ec18b0eb2253eec94f20532c37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359312da2d27074638276629e7572d41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e8e846bb78a5229eeaf3c18a2f14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4481fcb41e52c654423dbbd7519fe71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fbfabbd298c50c26ce12ee14b0649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384127c16b08e44f82c6cb28d9848b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611de74587700aa320a7b0d201cc657689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83c6288f569bab61a0e4fd876447a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b03f0ea8839a2b32cae773e1a5303a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da224aa20439338f6790706461b7bca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633639a2014a2f30b5c8111efd6bfb37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2723df58a04982abda827114a7a7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db9080a9ea19f0269cc59806f31727695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2df497c68328b89bd828cd77f6a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d494077fbbe7009ef5ebeeb1939f25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189d1b86d44796888f436cef85bab51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91295dc9a3e3f95e08b010f86f6551d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046f858c132a37dffd7414f73e73f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77abd91f39615197389a5aea8375827701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de218ff6ee6a9906eec9c61d8a468b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b90bb203a0cca38ee5fc106c29da1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b445009142cb5543fa2d4ae11573704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d46cfa28e2b15f5cb233f2364647f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d002a5c18727d042398fe1af3575fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d437807f8b95f4d27af4a48b7b95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914114f7dc8d2954e41edf19ecceae0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c318fcc2af1336e87e5aecdc2e292709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1111aba52e3c0fb6452a5d31be111710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde563613e65bc4eca252ba7ca43351711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78b6eb318d65cebd66d67c9108604712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa0db97e86c462f6896c1081744e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1506dc5c0c1a8860871836ec9627b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c87696042aaac1bcbafe105e413cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020aa56763123df52975fa4c99ccf79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afa972d1a060bac59544027b470fa9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017674a4e879480e83133ef680abdbcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f771fefab8114e2995beca620b3fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311828655d79f6139ee7a791ed9663b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b5b5e81d456ada7c2198339aa38b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fbeaa4ed28d449866be0cd99b2bc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4403abd2b44cc146ff52b7ded9c44c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50308c8d151b1a5d2020f978bcab36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcce372c5c4e63fe3c5a70c7472cc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd38edc856a00885dba80a742d445a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb0473dce1b94c5332cfb85e7bb64d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f81c687c7e4e363266402f6c0dda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841323ca502e248723b431e5d0ecb02a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9114ef1c5b4645694d11e0520546730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8561dc2e2a87680fe8ca39a86df0b62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b43e9126892e9c0b4dc625f7190e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009799c855c472154c38072519d7f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09821df30ae0b5965686982bc271a9aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95f7805a0626dacf7b5b633108702735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac677eb909865300068488c8474f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcb599984c3f86f2de16eac09a3d3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c4f5dbc48c7e2ac90aed55a725c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c50b26b16d40813ea9aa28d877c38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb23a6e37eca00ca41b42254a4f2a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aab3ad199e9d7179d3df081e24b53d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef6042859bc55e1f1b0f4a9f0f8a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d84081e2a04bfd9bcbab1800558e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e885c8a1305caf14a129d3799c11f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f232a2900b6330aa4ea5e4c8e49a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbfd6e6b69e31c0dfd9be7315b1dbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ba28c89792306fe0db31e727da49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64b2cf9456f786ecd0944698cdedf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f548ef8ba9d40a05cc63ffeb6d00c91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c72bbb4d1c173fec192a03490c333750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe979ce3ab6f025cc8080a65132dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a114af140a6603a3770f54d3593a787752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbef0b33db42095e8f6a7c5e92fd17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de06e6c7c445eb1c35e43e9ef6900754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5850bba805f2092a09c300607dbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4895ef403c0d83bcfe2365e7181d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a77704d5f3cb3e29b4f2a3ca20ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f441c49548334fa63540813ea5f76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03209e8364d6816788b04446b84bd25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4cca54660f2d92d1305350f265fe11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d9fa17a8359fb0e505cf73bbb14f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f061077898fbc8334894cd91db3f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb80c07783d641c884529cf2340e6f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10fe38f6bc52e58183781a48de5c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f78928daa796cde4e4c5030a69f3f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1818a14ea7da9bac8fb731392355147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a78083f8e062aa1aa43da2911c9548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249b6de07edd79a83ada488d30ad7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf4eb53246438d284e519e18f40eea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deaa52f73081d5a7419c834cf0a5a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b72392aa45c97d8f3d9783fa03fb9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1990f393066603bada7e672199fece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921e7bfccf54491f8b58cad2cadb1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c3455acd702ac4cdd32c4b82784c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c47cb0400ad04870f9816e1832a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345819f6978df76180e2601617547c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2316e93378e832aec9a6495fc94bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097f0a7f333490c9ab5bf66f08f6e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796e84a4b6603199ddeb296249eb5d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315a502dc2195ee1f91746bd6862a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169566be924008496e36b09f72fb105b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faff89e65c914e53aa53c6336ecbef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626619c932c8ef47be53461ca5ac07724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09989b8217fb85cc4197c816af16c9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffbd97545baa00a34884ffb673514226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795ba20b7e7ff0fd8c5a4f024c6ff327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e90f1d0c446e92524236e43ff8a4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdcb3036458f397f37a6b505ab212d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f664f0c0e4cfa184340409cddfac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07125a3f2f5869f495c910c16f8f2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27000501f0d7d0838c89cdd12bd62d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb020ac5a3eed5eaede5929ac986d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e46a0152e23aee0f45c1f59ce937df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56683bce76532fefdac924a86ed4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5340f0b1a79dc9d55b6ef3914cee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ed3b9b50c0660a175a2e1a0748a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d2914429f402e6afc537b3a64f4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b7abba8680c735b73c25abf10fd1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d15b078b8ffa7de95c1925858220740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3915595bf4471a064173fc27f5b0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f17d5f1193bd4a33eb47e6543a455a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a787db09889b1445ebc5cfb49092f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe891069beedb34854175b581e28b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce643615b48e3e9e5e2f285572badf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590acb5dce145632413c86f7f26824646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b4fb7d87d7e6fb672e7b4d659fee947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6888285e18929874df547f98d85a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53757f9d9649a3f28e14cb80ad2b7b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc423caa9157006ea48f3e3aa6889350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931637c6fe9f62d288941bf225ec76d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b000f4d9b56ddbc10dd87b4dd7d6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36456d9558f63098d0f6848aeb39a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089effb65e9e599228ca47acb9b16b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9748a502f6578753d0fe2401c87a3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c4147d73548b5ce6c5c5f116311356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b918424754bb6a4767298326ccd129a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db926e3cc387ef75040958b17880eff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0993caa9f7ef948b5b69cb2858fe1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b9101e43de77e41e9d454b185ea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893c4aa620d38d893f60d58848b6a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc94ac7ab0790fdfe5309102342e8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92bb9e1461b3367f447b8bd1b21e0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0338ed70ae46749bf4cf0920263eee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008afa7cb40a4566acf4e9072227e2fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b65530e18a5d09785acf44af862166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aac1b0f7fe84204f26376106377a2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be39bbb67fdd2203a6b67f4577ab5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130b68f5a9ec62c9d24f68ab9a30f1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c36caf47c7d7bf536a53c0733dc91070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a863c3341249a5e850042dd1aeb7fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe004a5b092eca2b347d15a96e092cd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd56b6f46fdee387f599b22923f2de673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c1ca092844a15ec492623b8fc51c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0df1690bb01ba28c207a78f0629775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396cc5673a786c8dcdc5702c430d6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f2f03bfc94ef772e88a658301f03a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56a4590553216fb80862ad99e3195778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b2efd69eb07bd35f199881af19b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89a637111c485be11b54c1dc27bd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a1cb4fe73c4008d24ea757c9018481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df699ee36b828178a2b564e48630b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32beca32c1f4d49f47b8ecbca56b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a665e781eedd4c861f6d4edd94f65684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37c35a6f13c5663afe382bd00d5c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fd35dd260bbc237b5d734223778886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdae80cc990e878f2da4c4c471f0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb091ef271413493f239ba1d1c78ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4a208885ca527adc07396910cee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce872823c1c90ebe56a444c6b56ff0ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf71cef55ce38f55af3833f804fbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc5d3d031f1b3189354c65de60f9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51815e04b7efdf14e7525f67a3006893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c45e40fcee4709ae08b3abd6aa100d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373217173c1ee7712bda849d2c0e5d2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564657517514c237667aad228bf5c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e8c94f38183382b93afac4cb8b8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca69bbc5b45dacef37ae55802fa8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a581fbfbd6c823ac244e18e5ce24699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeb05b562851d663989aa20cb66a04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2b12af0dede455f69f727330a9cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ad00319a3ac2f82efde89ca1e4ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f82f7fdb7c2c30ab474a5f27f084e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775004875c4dec8e5c8953b03feecc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444639b212535f4cd86bca504472638a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aa6c7fa8d95de1240b41e07877e2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bb29f5441b6563a5b4be27ccac6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc064dd4182a836457d8980521308108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea4d9df5ce909240e3d21688c64c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0880d14195e3e4dda5b971f63f4d4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b028e6f68bd91e2080a152386de2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042fba4dcb168cbaa8a08926fa3ee2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9eda0ad267e66b90c6fc2cae5ffe7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63296188a8bbb59572c213152a7e35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d08068385a88791199b5ea0126790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0336c72a9a172960dc2aa3b51ea82f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9bbebcbb58f806fdcbfda5a4c7b69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0e86c70b60a561dc8f75c52aff8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e367e12840e828ab0530d6b8af4b4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56650d670b56a55743ecb7388df5e1be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ec4323b277ae22310988e2be2991121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc971c8eff2006eafcdd35fc08876d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f13deca946205d74333e43be15eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915cf709c466738e32c24855a0d31b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b17d16d71f79965a0bf12e70f6410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb5d80d7af523db634d35863df0d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcc56b5b99b0040a77a5a970ec63d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0039436acc38386fc03059489bbc35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356fff7d7773c3fcbe8dc8c788c2a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d66c1bf7ad07905544dbcb844e2aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3695ea1264f008a9fbd535b746a15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77941687d2caa088854ec10a69cae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee0edd0a96d0dbc3cd74fe6fed55c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e71edc61934442dd522142e57c911134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548460ea4382d6d714297d446c95977135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c90bb61fdf23ac1a3b027e665ee77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dc85e828d72691a35864c35706912137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b923fc428c2f800d5e07924a9e31f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ae95372d727d1fff3c8ae66c8bb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108891a3229d128afbdc8fafdcf5d945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66866ed5221be9ae764a8cbc05732a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf66e09c37688adb0923720f4926e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870a32aad2a2d72df4afd54e6bfadd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077abff4875eab270312b875783a50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e415df8c311b1168ae1cd48f712ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a6f8a2cd86bc29c936a2a767008e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff130c8dee1c2a6696f6d234aa826147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36f089939838f2432fdde4967aa27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e8e27d2cbef908e09621633381b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cde67f711160d8fc732579861bf6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756bd04fb872cd72a4c9cf65c5c397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd78a347124fbcadc23d4f0c464ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8381e5d003305e852f9de102a3550153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2426a2440ab548ac80e144e3962acc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e312474bdee224d3f1041bc43fa957155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141b8c32953cf53f1e4d09a2b321184156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1386f51bef89713a8453753226c27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38773919fba455fb22dd17f55a3029cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210599ee0997aa3a6d1f1f980532d84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012bee9d5bdb8d65c59604d9085595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3cb87bfbf5ff536d80bea0cadbb6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de919c84983193eeef6d07d301cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b96ebddaeb3b3ab99ba633512f58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb021bc3bbb569e6a125ca466f1138e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f48bfd24ebf31fa3145e8fec931fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e627720dee594c024ce71f6ea33845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ca6305e04cba21e2f9e61f1e9c4f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5abcc4adcfda698c075e20ff6c5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f843d346fe0c0878c11721e3a27ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630498b5462572d616b3d892a81c6973170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83cc262006a885abd8368df5ddaef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315199e98bebf77435a7cb644dfd497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32a23eb97a1e4d4bfc18c2c7a36f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64806000495763e8cced24b8dd5217e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b636b22427b878646735e7d4ce9995b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2be94198e1488c604048d93f39a5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15aa403623c954188d0bef4ae26c38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d09177ee130b6f6335b6051e65c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5415a9c7b96f9221424bfd8648ec3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a7ff109f54bc0ac11320c1857312180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d46f192dea0e3f59b618d1d349cbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01134ff0b25fde1808f421ba0bc4586f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b134e5f52593501aab10db44751fc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4a4fe63d7ae51ec545a9d58bf9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abe68a49b7514692f50257f77b21d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1212f80a3c926547707c059ca1eb81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447d2e057663d7ed5c5e8eda63b9be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84068e80ede7034a515c8c0858c1c656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75da963baef79c2a1a9e1c9b83180189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e53b4139c2bdfce66e7daff7ab1a97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792cafdacb64cb22e0af33df7cd7ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40b41ae64252f05fc3a661c7afe39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dee55be5baa2fdb1c8946d72d6488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b80d6755821cf48a6b2cf1b412670194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639534b2f7b7fca230f9a3413b461d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd2b261bc8beff432f7a5cd6289a8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6d130444f2a98ef7393d44928164197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af961074bf42b44772de7e18b86bf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d2121e9c85d6995086996fa8d7f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a19e50be2cb24e9653abc5fa47d98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381f0cdec20bdc3ff80f348739e2445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c58180ab4b6e2b254f2bed022652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bf29dd4ad17956e54d84a071aa00d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca705de562ea8ed6e67eaf827a1e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce073ba01de630bb0905d3d0178daac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faa7c617b8e8a2ff043d00ba27978c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a4d5989bd12bcddff9197345575d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9af03553b34312abeb8517c07c4d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302275f42312bc1ad7fe8013081cc20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710739fbdf9b646b301bd5e29271ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094db60bce133ba4c921efa430702d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28b877c4b51f87f6148c883e4bfd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde292278b5c78433adbaddb730de7be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17dfeb519798aeb8f8ded135a74fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be987d1a279e5c8a2dd3ddadbe5a32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b550d18ecbb5f13106c07e8cea3fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc1c23900f4f2e8d5bc7912fc2707a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f7010e06e94300651208915aea5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578d6f68a178d78e3aa65fdbf311a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf29c4842fb62528092451003d59fcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e7695f8fc88d1ad9c793aadd4592221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1693b254261f346f894315084b88b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330b160ab5eabd90ec4ef8d925aa05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b3d9e5b6c1a00960296e89bcaecd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a5d2c0f82de2f139f07253e749dc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369b10f127e57cbde9cbb41d8e3357226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6bfaa966fdf48949aea84bf8f315b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f67a7e6cad697c53e5031782b53a81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d0951a373270edea49fe169b3f5b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c441aaaaf354231dd114bf331d043230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fa7ec6ddf44b7c110d04404b64bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e716834125dc6c4e7ecf4e8f1578f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded1560325907eb92b3de6670039fc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7194e69d3184619d994de47918639234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718bac23b19178ca29b51bee5dc19f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc175c281ee2ee4b7633c29d08a30ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78bf28f568cf64a1d4e6bc8cc27d42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c4b1663e833cbfc889845c89855c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c517bd7db8e26eda6592fc88b3c7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223acc85d0f369ff8a151184ee2653f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e9efad7bf5e8dfb37689453bd6d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710b759bfcc02447a11ed6c7aff88d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35bc4f6780d3d588e8f9715e9c982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb32b485594c541ae21367435bd68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578c64243e58d7caead926dbdb34567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ad852c24dc52934f2c1448ff4383246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c217e891c64e06e86f0bbb499d8546247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb1b727d5d3d64914a7b8b2b7ca24d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273bb7f1a09e5dc8c5e97f3959af98e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27247a1b693b821a3b803ac1d4d8e3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7869811719bf9749a133c518b0907251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c87beaaf4ccae5b580acd09bdc96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7407c01199fbe6fca57dec2627cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726262b09fbd360d4c7a3e898ece73b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262114c50662daf927578b0f14baa2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598ab888817ce9c325e85860549b8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145350133f2c9649bf60986345898b9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340be40cea60f31b4229058901ba22b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9032d7eea26b56a7f5cda2e2d7dff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce98c5a81bbbb6e30046735776817260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6600fb25b2d334d9c08477392a85e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42a5aedfef47def1c85b9ba0c757dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e7abf370d6fc42003fada98213552263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50655598b15ee457ce9d42cc654b4457264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9517778ffcd36fcbb3a6e3f5e95d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2398a818c240d23d25ec091d1f7e56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c38920d2f13e6781a2b7352853f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5bcf77908187b7568db143d4932f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3399e1cc849087060e561f70ad13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb20a541c7da3ab9eb0b16da931805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e226e2f3b3965de877b82f591cfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9a2b943ff064571de9bb81f65584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d840e829465f471808a625a1e9c26b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7942ac2d1f457fc609d4a0521cd3f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27197b811bf26e48e95eb4ed6033faef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b5ef7879d9bb2bb50c4b1ebee09e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13fe0dc7f4f2364f09ec545bf73256277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c33928ebad6a5f18af438953a13c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0930046d823eba21e88eb56e6350279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b62ccfe91964d7bb9cb16d1421b67f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277987b71c0f2ad394d23a8a2ac764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f8d43edd61c4d01e4641ca6817460282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a305b4d21513d0a42d5226a71a6336283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39811210d75247306f991f5d94ec8245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae2c5904aecb85c36afc9c8baa8dc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211947e28dce95ba1894e8a49ad51c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0e699d0e5ab35bf845c778dcf27e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc94e02747e25cf2e5befd80ae5db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e466930e863b95a953696fab2a4f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccda657c5a8b8bad18cfdff5b33e24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d46c43ae2017e5dec02607d9953ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a38e9e006bbe2fbc5a9ee2818143292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60ec533fa54dfbe1a087751ce0bb75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1523688f991deb8e0d01c5c0ac98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa144925f48b2e80e3c48217339c2c2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75fb30a5fd52f779deddf55a52c4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16120926d4481f835b8481d82dd6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc538d72a91407855235dac4c876dbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7ed30215593fc6478c179a25e024299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0070cfcfc5deb150f218dabc002a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d195cc9f10866bb938bc7e9684c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676d1e2759c1d44c17c57ec919d7a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327283f48c1cd8878987e6013c5522303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c4ac5f756fb7d67a0c679ac804dd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eecaf11b25cf64f35da45a0e9d4d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73500ecb30a3a1f6fcacca1c7459d2a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6493689de590591ffa4f184ba5842307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ac66ab448923ece55e02dc42ae9d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25311387bc90145586e33377ca9b97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23136c892cb16c83a7a8a8688a3c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe08317ee288d99404c6e85071b12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812c1137067f0c2adeec98cfe417df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270d26137c2d40da742488a1372ea88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14beefcf0cba9f50d229cfe9661ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713b39edff13919ba613a4af997355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d9291005d23abdcb0a0950dfa3d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e341acfe755ccd8b1e94815cd107d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b57613e8060eb10ecdc84ac037e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9603e0d9f95377c2d8e3105d4e25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5a9d83727ba371a0a102a1659372320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f4bfa6ae2b5677b81a9d47d7e9c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b53c978dcb3a83ec28a0053dde60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67de4c1263e73d295c63a97e9f31e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d1ed05537727e0680acc7cae640e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8036f222337f5bdb83199375365815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9bb81d844068c74de13c7f1efaf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625630ded9939fb25a80d1a31e7777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80924f5d2963b724dd336ba91616b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b864e570665295f8ecadf5d7427329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9231fff794f6718bc0d67d87d04349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe5d91678a007cc17cbb8284ff9c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c704683998fb89592f0639b11c20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5ee5fca0f5f5f002bc278e9f41dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d4f23201171c26d1c6d2b2f52413334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc29cb6eee2d56022ef418af16608335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21968c65c0e99aabfb3a606c060b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4708e6e33a6d78bb2db40e1174c180337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb220659c16e9f7f90d0e2e2cd61f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cca8f524a21344902e0b3e5b82f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff4ce8940a73f5e1cee1d87cfdb3eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c8fcdf0316949a5b660f04747e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa602903c20eacdd367c64c7950bca2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3edd9d6097057066dbd6d91916f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417edba71c991168d09c6cc7ada6e0d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a1a98bb35e2f94215230af7e5c5c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f9a3d5cb58b5c25d7df7416ebc6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb40d4eeff42cd084a934d54e1ee0cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f456cd73e5267bc552cf0c96911e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68a46256c3fac774c01e79b0c615a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f139ce83958e2fa07f1ed2de531b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df4b9ee0382e08efe841e072b620f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a5ca896b5ae847cafd39d08c78ed0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831e7f0783b53963208e7b2b6fd44d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e7c2e7f8817c3dbcb0971632d91e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49022c91299bc1cc5c40190838789f56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1c591665355eafba4640ee4672b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c992fa409954562290e2f803e88a658357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007a78d601b89893a924fec119d4f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539f6f35e52c89f77e80b12b651396359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52933c5323d9e198e0df6dc2e6343693360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca287dae0e458f380b9c5d895a93bdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f051c1107a11f087aac6c77d7de74c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3d7e9c41aa70bd2e86498e6c7396363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ffa123b0080fe7116f234f36bf417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2c7682043bc7b8cab02c2397972f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcf8532345c1e0e67390efac25c4b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cb3238462bfd5168af21c0c66474367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf18b13954835518fa4f3ee83bb6e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897364a172178eca1f0ecba49514c89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac20dc3a85cae93337205c83877e9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a75bae1d39839cdd2cec31e8aad90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf96e259684cd2964d7a9eff677ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb887a323ddf9309f0e34b3b3b87d171373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29321e1f249fdd86c13609786e9e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4164644e1bb42c7f99ce3ed9d01cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb6c19fec182dab992bb2dfbfe013376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41aea396855595234fb7574276a182377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa4270ac2142715d460af94738b72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b34a8b0ccbb4281a5b4d64d63beb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f164220989702619e8578339491e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ef90b2d706e6ac7f8d9005bf503e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ecf3d54cf803d06b9ff451e8a826f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da63dac16c3923a5831833adcf6ac5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19660f3753018aa146b99db26182af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de53b44804871a0882db7c12ee74a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42e6d0b11756ab1381ed06b149082386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4ef84032cdce7ed435d630fc23fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d893d52e92ee3f5bf98559be4ef3c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d082d3ce6f8043d107eef78b189101d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4512a0a0d106d5d6d868f4b0bc17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52aeec5e575e68e5615f6aa5eeee0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8862209e2c8bd08b384d5f513ff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bb297a0d39361faf8b2520f538ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f65b515000d8533998f7a051b8f90f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac646890dcb16de22e7c634c791bab0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326b73cbeed45ade35c492aa2e6f00d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613db5f415e323c9e314b9c2849ca79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4035756b28ea45455699a1fd513cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ce6a1c27e8b52db89fba25ffd662399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9015641eb110c74f5e22be291a920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391c0f671c10086e6af99eac058ed6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005c7dad1432fb9ee503bdd3a6c47e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3792b07b61d6da1545ed9c97c416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbd369290e0b1d09898298dd4478c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c1911719d2ed75c952607aeb9bbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d4534c1781fc0c13c9aae95d3715a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9080158e691c682ead0c89f8d362407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bba25f8c1e4f6f50856302d24feb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75e522c093043e67f5f25c96b8fbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c247c7e908812502459f6f2e87cda6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556314af999acd34f816696ce8e138a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b405a9952effb180feee349c279b17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d674e645b4f8287405babbf2190e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b639bf26d6438a683ddf3869cc3aa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebebf5d2d1ba7bff89505e5f74b10e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84adec9d226a9b41409d43de03e2a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc90649b7541f659fc80c647865b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf5878db527fc35c1af0401b23358418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc10f8ec21d92513df21429168494d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c2e8704e6150dfd19aaef7233697420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25138f5e37ef4e49b21c1031080e2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f80033863b0578f2e02a98d3181a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511965e2f070de051bf2b441bf50cf03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891838dbc51e5fef718612c105758659424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4958160e38bf3d1940ad104e91ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4213d90d7af4a1a68056b7c62d5a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d2a08a43786762820d89c7514ead427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9978b11d232c99006370475f0f87166428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da05459f91b5e7b0e566ea27dd0cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4eb230a5fb34f4f4debd32d169628430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee02e2ab0bccc22e55a353531aa17f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb2af8b2a26d5be10238d566ada6fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c6fafa1297ce0ed7ed2ef08785e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9278d73d3f2b83effec954a034debb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0b7e2debb491cc28e1e9dd13752f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941ed39ba7b52af3abe2656d868334436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ff64109a2548ef1f3ab65cd15fc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147ff3141cac2aa4b176fe0b40dd22b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4ccd4f22dd9b848f75c1cd7aeb3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1efa90cf4e88b12a5de0f18b911c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c929dc1f3e6820e8467066156c71b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b82148a9aebc995b5b1545c0646ef3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec6db20fb395ce29f89b2c5c2d0b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48125c313fc969bf6757fcb66e889f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea6fec6ce27f7a5c6e80322e20b71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a75b368075c956a40c8e6dbe6cbf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f85297498aaaffc477bef2851c2b43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc60f82db26ebb9e164b11a646fa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e358402e3a5272056b3d75141f916449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7856ef4b071181d808a88df76e66ffb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985706c3f5617b4f15885183817096f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee55fa92637d3ea8dc058baa9c660452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed81960c89dad121aafec47d6c4fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca074132d8e2990399815e342d899d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da28677e1144f7c8c1e6be6e324b07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d84a85607271179f237b358b42e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db3dc9ea7bf73b0697eb0e1fe8662457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8201a7ae6baf687f4b9d5d36b5831b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823e91e5f47e7a52382322cbc4208e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed074a8602fcebf391e25086ff773460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7169943202514d66a83bc522b4befe0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6a740403ba0ad715cc6e05f73162462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818baa1ec27672515a9a68696c7a257d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4d55dd47e1c094cfbe5320619efd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615112cf1ba84c428c6016ad269a7c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9211505d6d0dda1d9afcc0a4cb442c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2546ce269b205fb424830613fa89e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aadc6bd29f07c862ee8abe8fa8015468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d0fc14bdaa9341a6b469233687d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da2592f3e2e3349c4dde5af109e04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a478a81b5e201756292d71d67225471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2cc84db40b5ed33b6d5ac9c384c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151254a72456488bfbbb0faa5a98f30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e496bedc941378e22a53ad890af8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eea0f45d2056d0252992589761edb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0986816b2d52321a3d64671bf474e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f03ff07ef1af8f5c69472cd43f02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6aa211b0b1ccb00424a5dfbf0edc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f35a36ff698f1367de6ea032218f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525833a117a1492c2ed673cceee572b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6de31dde5bffce49e8c7b2a8c32ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27ccc4630fb718861cfc343646113f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1359d24675d1531e8ef1432393f9060483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d998ec91b6ffa745e75f8d0b27ec67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c81a09c421607647cccae38d929da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860251ca05c2475bbb04e188c1619fdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3de3899d13006b3398e7e64020fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec03fedf76de17f7d2ae0902de27e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bdf861683dc9da50125ad6f00daf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eecf69a2e6ae67755d3d09f4fa27a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b34a1c4ffb60e1b520a610868aac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd96993156918d7600a8598a15c231492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb54d481ca2d775b90c75ea46e8b35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b873421219613a9efaaa32e9f8093494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5ce21b7d2ab1b3b2d8267b5d489e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daecce658b90f91140acb6983d7c80b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667bf68b1392a4a078733bcff24c0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafc9ba1ede4fae4e85f76bff417ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcadeb16618be076e80b8eea83722499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc306fab3eed9fb511c23d8699713500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f315762b301f7a4d0df6bed3f77b205501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c7d23449c41aa3a9f156b1a6eca4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31405d58508c0eb77df6ab6c1e93131d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7a83472ba646f48322e41f555450504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb373c6b43ccebf3c9a8be6bc662a74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88304b3dfc39a7c3b83ca51e0998737506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56e8c8665198725991517c34052d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad38885c555b45a1346da91b9c0542508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9466cc78891111b14f2d76e912d8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac4633920f69f7c97559f1230bfca1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9d057693fb1facf16b370f1314b64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b970a8ad04d64c87d013fff6cdb8fe6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2911bde547e7116c68f8c467f241a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0a82d49e32d3a5db8c88bcde381c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a4996d8027c1021cec9848d747fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9553eeaf3dfed8eaf8f7a92200cfe8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4936faaae7edd8e864e5e6960fecc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c24f3b8ed43c617a5a784a4ab1d2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8e2baf7d5234abaf4e21dd8615c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44455918b8dd4efa556c084e68cee867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc344b98dfaffa76ceace7a886529521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21b0d7303af994e99ceb63d0de6fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec5c75bf25a2685159f2d22ddaddc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646ff99196cc8900de05d358ea4366524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf750232700d54dfe0dd72447a3cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85dc794844e02af66162e3b07ead1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f4fa5cdfb3f5294c04559aeb035f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2fad89f0d4ef9abc658c605fd151a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746e14ed4f4f3f3ee28cf3a57b83255529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c2b25c869c05af2a46f684a64c88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde2e204e0c82efed471ca481227a43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcdd9f2d114a69a72f094c087e2a44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10080e11971659bc563685e519ef3c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f6593f14de6ff67ef0d420ef7a66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbbb219c1db725d18116afb4055185535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed3daabe27f32944e28d42b36713a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b45c7802a1b10be16e5da8f00296c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6520dea622b0ad6672ab9e248258538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b537974e81c7a6f1f03eaca1d7cb9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90c3f154010e91a78a498e44999d10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32244fc315d9040d652fdb09a410b53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c813bdb5986a43ef3155c81ad3503c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47179758c659a246c64b717d9216022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4144d3f434144c101b0b79c1e946a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc94843457ea62e643ac1034b27b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d5ab4238851b987ce26282a0bf07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784468fc1f233f236ed4e3c64aba04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce8c83112a40882a588f869ca680f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1eaeae0edff7863d566ec510a277549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2443f4c56d508fa83d29ca8ac47352550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bdfcb7fc96ce2c4e7bcdf0f4f9c23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092504dd3a6f4aadd504d97e17c1138e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1994898c299ff7630f27673f6b33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59406db5dfe7bd34c803afbcadda0ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05849feb0c8dd1b8feaa332143f213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a43d03c5748a3dc45d3b8c3051c671556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9a5603a6e2b546272acd46dd9b8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459aa78f6288c5e659fc2c790109ed4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f92901aaa4c4e5bc6492e6597d19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b6c45f5a1fd74c84b50ddf30ef4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a3356bb42a532e8b991f470285866561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bce2f1dd6bb9fe4072850864cf1e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677cb5b7e9331e3d15bcb7073fefc0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906cdacc0ca1f8de27eb36cc21b31f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b5eb15e43fcb8b8d41f23711ee9d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b08e30bb35041e73413c95e0f720566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae191e42cb664f971fdd417f7447657567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1336e4eff647bd4c390b5f91221f715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b63a40ef109ed0a65f5142b9902c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f5a6686dff28fab1804aeb5bb6dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba2136af5a51b0fb41c293c87a459571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea934602516fb4a6d57e92fb7e973572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222a8762a48cdedf4f9163ac80a8ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029030f358fd96f054c9b90b8386da2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47f017772bfb8f6c46c08caeac3fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff8b6f3c663e348564e3a9980e992576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d9e92323f5addc9571a2b8854c15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1df89e747f3990928e773b0cf837578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67aad541530ad9ad7456bb31efb4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abc1bedac8b2b4b57d782af0d6a935580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729a857a63813bad8513299a3a519f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f318ddc05666a3abd67b9fe9c74f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e602203329122f99c298ba0992d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1cad870736ed11744f029a49fc536584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abf81daefd06b6672cb3abd1ed3d43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24293e0be065ce792ec7596bf1239d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144229627a0990e3fb4240b8e1432a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211a20cde5d8e6ed98e93846a51bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80d7c98e0776b02d2d8404f8a1ab2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92916c9721f4952a47555308e20ef2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ce521be290f46ce4f432ee2263c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96479268bf83210748a157ee9440520592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcfc05caac05f5c9e401da355c510d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2df7867041017af621ef76e2728d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47f4d77210746224db88a0e6e3942595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfad6990464ddf3557eee6f1a81b8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ee6921c5967af94d2e42fe17d0a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb0248958d43453bda15d7a721acc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70cf611d22b7a4c0c042e2f80dba7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e358d0096f488c39d73bca5ad41be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f305de8c1e21b988260a8dc795142c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e404298249314a7fa626ab39555d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7669b34f2b777c84a310bb34d45d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b6531168df9b5430a7148dba4fab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d59ca8885a5350834a1930161c06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae299874fa88d4a9cf821e849c7cb21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f05ca72c020cd27042eb7b85d5954607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18482cbe321326db47b6ec840139a7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a759cc25c8f9ebf3935a58670444e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d095a5467426b211cfc5c7a889b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f37eeb1cca77f6860ec9b1da9b7ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459eeeae9a789c2583ea8c65313487b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0307d67bab3d12100417e7fc6987ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb34985ada34218e5bbd3fc016df36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428554010e438da93d4adef1a6b87a72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aaaeef9b4eae6aa2b7d158354e5ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ddbd6a058418dbc61424305613084617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57944ffa9b68f2032249d00061eff8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1103f9a01f2e0d1918a1e860c7c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bdd27c42e54bf9714769453b85f6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b9435f577a580df41d9c8161627d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021199b9e100e4515f4682e7fd35a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd150d00a38304d21754b38ef72c74f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb47694af755b98dc58117248593a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8521d3200324ddb4cd21cf54db15f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41653ba11e8b6826d35d4ec8bae408626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed102521dac04515f00a208fa0263627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a3911ab1a15bb14cd095fb370188628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab803be3fb6e68317c53082baef81508629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835592f6bc31c409f8c8b2db4d4bcce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d243c1bcb2a4bfedd71e6a9bdd0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4781d242173e646f58aeb26da0c98bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0858265de1a5d78fd8e3b38018da1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b299b25c6563f120fcd9ee144418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1915bdf44d591a1f069d9ee35948635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d6913446fa81ab3b224e2214ae9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6992b01416beb72b7eb529139c8d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90c4cce4a31d282ce1030846013df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6fd1c017d5841262bc984d4d12009639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba35c540673c57b660c96b57e73dcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27e7bd0352ab747eeda871fb836a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53296f32a74cb0dea9aaf0e23689e9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fed6f2669a3c5b529e82143d64739643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0546b7b7f28179150b8c01bfefaa40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c861e1d05c1f761ce99c275d4b5df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3066fd1bfd0e11969aca9686be5574646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa040d26b7636c44c6daa45f7bf0bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf719fde4fba6f94ed081817d85291648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc1feb8d1126d2f075168cf85b778649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2d88eac384cbb05d544905472419650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5e96e31c867d0b8c40e9e5fce317651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4337bf54001a8ebdc9b043a19d5a84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a96f0f6cf92204876422324583f46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24feba3df95e9c9ba5ed15e38ddc2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2cf387c4ec64d9fea62c6286e115e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b8fb933c921973dcaa29de191cd60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901ada4e5bdf39979cc49668edb4ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb72bef1ce12f16b4276dea50a6c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759b2198a2c9ee6cd8a531edacb0b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b2b245e77efa81d40df1309b3a846660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635244dd3900b315408d76d5267aa80b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b99b345e23cb6182532c67afcf49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3855a098a055b7fee39af2a8370598663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc3fb161672cd6bcedebbaddc2388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2228c9de7aa4165b330c647091f3f3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815cb46556b9918d6a2835cc0d2e682666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5a7d27bcda67dd450d073dc3ba0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faea44302d278a3097612aba2c9b24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bde3b750d807d49aad08994a74147669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c59afc06c598d873a1a52960bda94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6067181c505998684b78ec86cd447671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b6b9e96d41f94b2a8b2dd1530f3f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9494738eacee126bf89aff1f9e4189b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518dccf18328bcbeefd6ea0d9bce308674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff22d7c71a8291c47e18f28570e64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ca31de23cc1178d70a5bfd8772d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd136b6b17cf3f3ccf949279aef8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791450de7f59d392c321cf49b49212ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b228c8fd5a72b4c60c185c6e4c778679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401ca438204793dd2b5e448331b038680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7fe735113c02173eb62217b9b3eee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf171131bff55c05595136d564113682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863dd0c56f00f60cce738c0e4a0e28683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69216153f248d73fd827efdc47d67d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95096dbd357b36ea30784ee1d08a34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29579feb52e69c35c658340cd2dc5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604872b573558524f9aeb7ac9e61cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f02d5a10559d7a30efa2712ea7d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0cf547cb70ab35b8db30613856f22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ce98f71a360a36a208c85411da92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb9d29e7c0d0952e46618a8213d1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7f76a9b0177bd358aed8b2d56c85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c20ba4d746b504fdd378f145a9152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd62c93453565b00860814c77048a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df758a082254606febf03c373a44ee6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686482eff2903fc62f7ef3d0fc7508696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dfbece0f6c01ea39d56568b1dcc42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3da80faa315a3797ade6c873f314698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86a14c68e73eb69a28ff607e6d663699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673b17b1712d98e542e80185e2f6f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71b7b216f457f58306c78947a26b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b71918301c9617bf0fe73b8cb8c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd81c467e26352cf66c7adb9713f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f25e5517f3c43e144a1a541ac8d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c440aaca7fa0310f923604d6b3bcbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2b36c3a5236356ac80d149296f6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8077130a5833eec629173ba6f836011707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d8acbddb0887127dd461457032fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9f5559c67397b8a570b50e126a66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84cefa7bc15f336d200de95bdfc2e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44bdc56a279954cd371caa333461f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434109e33543706e481e6cf2ec3af3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209934129c035ca3018b3e293542b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dcde327b8675f412740639d32e37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67aacf7fdc10e59ed736d497db9c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84bc349f49660eb7bb02efda5871a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522713648ef44f8bd10d98fdfbdc9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb4d38dd5e87a70aeaad0a254089a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363b1cd93d340ef851fe41cb17c671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00dc1cd67be1cd2caa0a6b0663905720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306e737f403591be668239bbef8ca7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb107e60d55a56cd0079f93855c76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d33be721f5fe42a2e855c2218415e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d770a07fcd495f7b5961b45c9f475724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858848bacafde7ae0a9c63dd8e7588cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b1b0f8baa1df8df200e39f08820d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d73b0365a9450726ab9debf2b669727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d174b5ec24c93d955b49037f63e76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be34012d6449927c2e3b32aa38427729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849e03a8464a976cf2a994204f3142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae241700eca7449f5c83b1217ea45c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a31bf4fa77bf7ff1e73f4c16e0ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40c5bcf8e137e16e3c4b87f4f2209733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121aec4e652fe866bf2a4b1c1e5d3cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed46883e25d0456a1f771e033376d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481a4cb867d8f5428ee63e3ac4fbe45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8577d472c2cb1c52263d84f6c01f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e11b504bf94fce0f1e5ab26c62d6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b698a6e24ed62f30322b1044db1fe9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7b02be079e1a4b976c6d69ea5434740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100641c264e501f81ae1c3bb4e9ebe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929d4cc01b8cb8c3f2488c48b51a29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b2fecd8ef906d33ad245f0c384be2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d992883fe002bbbc460f36e9a8eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d2fd59dacc140e0e1435b540e830d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e79cd8dc9c118b56a6f5d8b7a1a83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d013c0b7413e99bc228a56604394747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22396b0161228c654e487b4cbc390c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b04315d9970a126d2c01debbce51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f75a86d5f58553c426402e0f5ad88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239fb1ec4fa941dd9e2b1e111900da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90822831ca179b9344fff4fe675e60a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a3f7fda8bdc229874618edf38bde9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab93aaef7a15155d0e77d71de57eb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878dfac98431642e41f4fc83ec3ff0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11a97d3a6d49b7a9a78fda1ef754f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574d48196ad2808cf56bc7011ce05f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514855029ed1c01609282bb6aab0dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8699e3829e7281524a2d5f085b3487759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>