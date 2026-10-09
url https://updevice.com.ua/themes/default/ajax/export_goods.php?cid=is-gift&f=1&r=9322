--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabcfadef55b85b95591082704df66d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d33f8b79f5b23b06b2cb3030a52f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1564f6d63883bc0bcaa42362da7d5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3351ed9693dd2c722c9eba591f8e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555b8ccf2974eacd13bd8af972c88b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20f179cf9392d41fa2afb014f533b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1db2e4a768e7288fa5518fa2eeae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c1f1e632d93e7ccd1207a1916c3728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c937716de6d664e0e48bbaf3961c629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005e23a1d6d155d60437e2cd654eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d45b0d4d2fa8a98fa2121cc17bad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794fb15ea684e556f5657a5c390690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b651bd70bb8974aa9a9815dcc0532113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b299e016fa5365c01d6f42d6ae7ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbf831f074905b820192ed0548b9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e7539dd52f2616dae356f6fd057016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c686f66fb38f18798e20df787a6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2a60852a4a3de0964f4e4e52c960e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7dd5300881b4f125ae18cd64cbf3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec016c8091fba9ad0518a210e397820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa16119f2194ecc546b130ff3b44f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7be421992546e485f2c6093b3844b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ac89e69fd248ad935da48e47f495e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622987a5d2afcd092c866640a824e8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610cc647f2a88914e63d5112647c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eb48397d8c7798180189e09a1498226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b5f28e8555f83c14b5d15b81173427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb575799b1317cd18b82e2fdec9f5f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50a39acc9fbe121a3404585e4a4ac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2477e9ba614195be350a5377435a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38479f986e6896be7db13cd0243da331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16324c739ab24618dd59d9d40bff207732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb729233afe026c2b801183bf45a0c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976bd29d7364751455a0484b083eb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652a8cdd478372d83184b8ec1ce80d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd883b7812ca92207517f36fc821b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e37d4a2dc111004026ad27282c6dca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841bde3cd0b20b04cf309045d3464638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a222e31d0b21ab4a11350ce2b16639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143aab9af4cf235cb4649b0450cb4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5ee8f10ffd1f8ae4be1546fefcb5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef5952161168bd99a2042d249eb3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f9d54e6495c2357c92ea250b9f9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f41386b009cba572f330f6a88d9d5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50e58b60d848e866f6607cd9b7eadd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f955c327e9a531174cc95a1f5bd51146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461dcc77fe8da1e828aa56c331d80da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc0a311b2b29b3708ef058e7f4886248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23647d411d2a073ff978b403ececcdff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccfc4dadfb80b7a2608d4dffbe487850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9e0ecef9b8a0d249a352a4f5450f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ce65e576cfc3c8ceb8a7f6ef16b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd8060cd6dc245612bd4a92ba601b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c131705fdc8784cb2ae4176218ddc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0d42114b31876aea89c1a13c6b4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef3cc5fbbd2f802cefa21c00849c0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159520f0e6a1a1e2a49ea9c8cee08b1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97e53a26ca2f4c7e3f52d9be96164058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca6db014368328aa3a0e0d2341c2ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4817adf7caa4a7754338db3cb5fd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb4f73e95aff9ec487ff7deed44f6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0319b37767ef65b137b15dc88a37a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544683e6451c5df8815adffe34b7f4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3ee8b9e517fce27d4a2aec38c1b0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf2135f1216dededff116826186c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003f56c0118386b254816f35080fd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e5b78a5320d28bc9da03d59de8a3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d9025eb1a750655bbcd0b10337f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc40e256fd67320619d1f4ad3b55069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb2bc00cf6a4441b1c304f619bdc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82708915afb8fb506639936a97a95271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49496b6b5b7f63cc2473499e15ca872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c622d39f2938f36291f445075b18e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e9fa54d97ad9c81ed26ef5d83fa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e63894f0d2c0e0a4fea094922db1ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2db5c369dfdfcaf4f710eedf0410b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430a178fd8dc2cb818932a225a8f8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e947e2a175ef9aeb7fdc45893586f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a362819a6d8482a1f11f66ba238d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1c75ede038c560c351a0a842b12680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8207f95be786c423f01641cd2a72f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86cac59a83e2023ad8d1ec0ef5af6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc8792f43611248421a726ed3987683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27383f8af6de59b5428a8593e252a7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad0a94adbd23fc67b37bc087f56a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405e5b80879f7d2c7b06a839b6e2ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d358b514a4d55b27bc94ae14520487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41adbc154f3a9cd2fdb5b1ecc54690988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a64187b77f29c9807e30d5c6a9e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba83376b63ebba97465354026a5ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d9729a62068a411282fa79deb27591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75d7d9052904432c34f74bbb1504b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a25fe6e8e3fcca37a5d4eeb1cd990f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256c68d9c586738876a56bf7811b8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322c2d38832b09042a45cdef2179bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed056f750f017f786581cb467a17ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a1776c4f739b7d4017c7fffd7ed9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96079eb3b50d9502f9d5455db8f3a3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f71a198d72e027904907bfd7e2177f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1faf815a4042983e2719c3f7ca407d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e219ab4837eaf36c932a908f5d05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe970c7773b9bc19954a4bcb6758fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb3c8ab3dfdb0028742e3040c8723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca61e91f2e3f59c7f3a2a4bc06c298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a38ed1fc3daef271fb91658aa65f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f7c9b7a0d2c82fa7372db27a47cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f203c2841d008f64399580f9d6d99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6ca9400973ff1e7bdb70c9f2d38d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47034aa4867eaa23b92c1333768993109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed8c9fb47a73781453aa3e2ddf8a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b869cbe89f7a5da3e006c7591cc7f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36fa301ad54cf17f543da62e9c6366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db93043eef796ac7bfcbccdb0a6af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24bb8cac162610cf30462e6b8a83b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f20eb034649ca674d579fe8c3eed9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0886586d6f129df39e1e41440dfd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909e08712b103d64891030e56d60df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512f03c6f59c6d7245048975f412b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4a964e7d2d9fad3c5f1705936aff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af003725c6011ade880b233b80f333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65ae27329446e86aa5bf3e9c6c5f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df108c8d038780d9137073bdb841d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172515c9228a548bedabcce2681d592123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef82aafa5a0a91e286083b83c431a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5528fb0cdd991dfe0cb511d33e5fa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32f29f63e63d6fea64acd45fda6dae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895cbf67aa0028708743e44e51adeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafcd2ff9f90219b084c92fd94a01c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65d2c5a2239382dc6422b1de799287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef563e292c02009d72b401e0beef44cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707b4cdf73e22eabd5fa5b5173373e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b26c4e22e07e7799e00b640125d0e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc3487b943248bced644351ae2d69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e2259b5fd4fd2969a2bc595188f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33065e5e7aaf13ab9b10b04a76e2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ecf6e8cdcdc92e86c1f1e2bbfc9f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111b5f8986281ce8969df7f8cbf097d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d02a500e8bbbb51237c9100d561dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfcf5a257bcfa8b69f4bd447254bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88817df9b23edd9f742193a13178c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaff246072d08677650ec3db1707c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9132d07d6985046eee1e890e92ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600bd795dc83bb2499f21ee4a79501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c56e95be80071480ca7b714e1a8b94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7d165f44db391a350e71a5b676eb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640513752d767cd99e9e5ffdf02573b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ae203b2598f7e63bf2e13ba64e73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a5dea1b254eb4bad76867ee7728a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b4e0ba7e3ed4266985d6a69ea7a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f5fab14c77022db5bc9f65d37675150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ae24e66641a5d14f7fbc6ea96c311151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcf9dc91c1c0033283dd523e187bff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfabfc4dfaea05d5b801063c4020c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661c0572c224ee55f46d93042db1ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde8d9c491ec1d742d5769b49f2911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2033a7f09fabaedb2975fe1ae2f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32deba50ec304741479667e43f6e16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30619960585e69eb6d496e19105a6b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d84b04b8f1ef42a9e006e2863139159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cf6ae1e3a09ac737f0837d088bcc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cff8cac38cec05cfbb3243c25bbbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6fe50900ea78a0ba472a18a1caa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b77504c3033c1b1bb8599e021fc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6695e0c7aa39234a0eded5cfa3384164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0465ddfb1e4b371a593a44f8aa5a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b95f6d7a3bf299fac5de0dc40e25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6fdb1f1525ede9e9051e23161728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d81facd41727dae344a66f27be6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b9c728acb22ab15d27f38cea66c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c827fff59db7703b4c34fa0244fcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0955263b01da26c420f1bf6cb7785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0743957925a8db0d33152f8024d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9443452c301d8e01cd3b804a849df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703f6b437eed3cc0f3aa71b2b2d3a0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b0646d7b14ef7eef5a3394b1a699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314fc8bedd5719be36b6d633473d502176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b110318b999c3400c678ee0e25c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3bcc1acc4c5af201d7ac09fa2e348178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57378ce64fd9c08fac4c284a879d543e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc688d423756edfedc0844f951c350180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f0a60f48b6290a41db05f4b080a53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704623a4144b34cfab5588fc2fb4799182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c361e4dbe155e481eb24abda382c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722245fbe13640b12836cad2669d77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943778e50af2c68eb845b596ac26584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d883aa9a7fd3937826922df08e958186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf746919bfb8e6ab3ba57f7367d7306187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc60c262ccfbe0df8264275a2ed607188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923c93e08aa4a6ea4c1e916d4df998189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448188b667d0a203cb81162904eb639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f1adaa246f35cfa06ca415da8872f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd9c8623e34505e09979fc41c7d3d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc470da418ba9578d4353b74c69dc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d2a39748d97fabdc167e14c98bf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86e92be1b6c4b4a5f76f7296cae62a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b34fc2d136db79d333427b8e6557c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b911530eb456828f6e223f87bd5b8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2e7900dbf0d3db30f92ef9b5ac89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e7a6e665f8dd132f679ca40f7b807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f966ecf2d0d16fda1e141e4602d7438200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287a63bb672ba61bd129741defc498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084f7dc31cd7c2ef8b8f022f34477c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab0e5991dff5f5ecd09498bd7ddadf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9fcee017d1ba4ee82fef4211f9ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f12e9ce0a17e99f320a60421be3ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad229185583b86a42268e51ff9d8aa0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13a17daa1635a6c558a97828d310be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c629bc2ba661a47d0d9c464e54aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d689e19e0d437c774eda38f40a5d712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258acf1cb55d610b9df22262b942893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327babf0c4616307511f8721fe719a3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5095a44855f13d9ad2af55710a106212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cda5324abbbd8864592f2c94873c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785754cac1badfd07eb345a7e1fd262214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b9aa5c32f342d8faa27bd894493ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe9093b74746bfea6b7290ee1c992216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441971e92ff70045ed5a97fa0dc3812217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c132084a17d2504a1d7c7810d5dd58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed4dbfaf0430e540a13de594c0d15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cea650be1d58cb666195ddaecd77a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52984445ed0fa8bfd1d6f215048ce5aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2ab03236122a264e890fbc44a226b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a51c5033e3a01d4f75c388ef0667d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e9e2d5341c85589d08c75c0e388d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d3934eb377a1d0d926dbb35caa6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918a5609064c337892584227dae272226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc29924a9e36f385c3abe43591dcc4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0766c3408baa390ce9d8eee6be91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca957da82d252b49695c231f50b2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f040a7e9f2112c2a4a44b0eb20ca9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ab535e0f7aee78cba1329b64c6e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd9cc94ba0ffbc492fb9050c8324b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03331c5f8ca9432ba21ed07f563c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb3f5cb0a5087d10e64cfe488fed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c71814af086ea66c89f92e67402f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb26da8f6a6cd5f1b5fa105b8f750f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0222aa32c4143d36d5c473f3768cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9fe8082138d1448c244ce7e2b34b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c0fcca843137276ea9fcd0954caa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfb18c0c4dce8f094d9402e8bce973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa8c3ee18d59855b6d5319450ebe79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb418be9ed86837aff69b41e593f184242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0dd97e6ed36d2662e4e5753c2b686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e154361e4bc4f0ed1096f22ed244990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112640e66a3b754ffa750f73c6563ca8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811cc937d3e03d2482c050ec6ee982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6404434d72d8c3ce8fa91f95cfdf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4666f3d79c2364c06aac00e8dde9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c9135b5aed8e5662b5e6fdfbf17a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6543eb1d733761cf5bec5ae8a5b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd12af5fea86e6c130c5ab476ec4f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c374de31457440536a4a5426e6750252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96847904f4180cbdef08a2d6ebc97296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0edc5cdc41a2a7f00007587b64353254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df49110647bf29bc2ff8e80cfd23e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f7e349c668dc5173f068d8dfc49e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af4e2c792460f339bdda4306d7a68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c00b239f606be7006ecc9059aeeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcbde3f3e107fb610fe10ca841e16f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845030c5b5911c829603d5fdef2bc491260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba164cdcb0ea295eff4f4863030dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023123b316b48cf5e9dc75abac6b5e69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0ff781750adc541bfd898a7d2337263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559f4184b7c8ce7fcfa416830eb3c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c26f5d168b6ee32bbcc0b4bc98b3b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f42adb02876b79cd16d75136c0e3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906afd196c93d78f535e8c544c1f388267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b99103882783905f4c781fa0c983268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441accac43822135bc03be81d820b00f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb80b4b815530f8db4c88cc195213a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e9858db37f915ab7bb03aa6dd2e43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49d6b9f54ea7e77de464f10e419f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae20b78fb5d4ea52abe29e3e25c916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96c5e042094c45a9931bb2249af4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ef08f898d0a6f9dfbdda0ebf82a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367bd53a0af8f0077d4d1ec322b69e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6dc42b537e3bf92f2860c5a5e86f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178453a39834ad48a508b882927204d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2cfa22a991e267816a94d6c9ccec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094625174bfc4a67cca6d6cd67dd8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b9816f6c27d93508785bb79ed554281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caa33b1a731caed715d0b49b74bde4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6da7f3c991ab39a9b15adf2a0d5fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c5e1ea2c14f1947fa30740e32347284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004d1434a16c7b94ab0d84032d8e24a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b7c2f9fc7913738c12fef4e6ef766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47272c874125e7a635944a5e466003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76419625c6c49a30a34248425b9aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86cc6f6502fb8a147ecedd4dba18ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eebbb1616cd670c4625dbe948fe69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563db213a778edec404d6d8d5adfb72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24918c6f623c85195c8169082fd64f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0968674a02eb1e7af53e7a762faeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f362e515afe03c4c5bb85cfe4014b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb8405221edcf207160ad33cfba6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e20eba5840f481199c233b0a13573296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc058d3cb8e533f853ea999aa1159297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee3e7718316c8a97e91517507d2b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c2166ceedc350d6d8dbf599a8019299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ba0b8698cbef0a05a7634bc3d5b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a65df1b36797e12e94f5f13e3752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e171fee150aa4aab80168d55cab0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7870020434bf0e1a0870af584b92dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6aefbd58b160eaa0e1b1bc1d0431a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f065ff02228572508febbd4741c297305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58522248fcfdfd02e3e731996980464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905cdf5729c39f62f2767d6762f4d02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27589fe485616cf6bd54af25eca4f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfc00c539ea3ba4007ef62632ae710309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0412cacd9844e75d6f0141eab7bb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e084d77c4e9e2e515bd200fcd9693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474367290d75c48cdfda00c49efab4bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2eb3b2a321100a9d8d306cd6eb2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb690cfa44171ebea0948501706364314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626fd3b34771bf9efe016abf4e96c4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e4d34014fe3cc4f20c663defabb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445041c1b819b68aa217c28b3c6e11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4970ccb16333e7f49dcc3f0efbc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629afab004eda236620bae38d6463d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2864c797aec29758e7b12cf7bb3e1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8820b7f6515cd1b46f788f9def83e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff86d68a6230cb1bc2728a61e7ae2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a80211b44abb8862aa350696e738e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270349f993f84a81ab1a3aa4acd140b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0acbda20e18cafb45c559d69b3c4a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72174c63c21acb1014a66008a523a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defb0b10d8a57ddaf148184bdd3658f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766047e15941efded7fa27ea0d1e702328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d67395d61119436e89e62d60c0e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca314f49fde6b692100ae30a89d5f45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b80b72388e99b09ebf674352fc43b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6d570532712865246dbc181025dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d157a6ac082567549a38c17cf240d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10647e811f72ef633d4a3ee7b09d88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc66bec4d827b5d43b6a6f1fb91cc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e059bfc8312bf44a1b7f72d6f20698336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd763a99d3f896b682335e53eda2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9fa0443c875e419a65026b872817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86619261c1a829d1591cd8dac3f21f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ff1bf7ac2bf30ad33efad22763f71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a07eb2513d86839bff44ec412cb626341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9a53fd3c7921b2e32d74fa27159d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d033f377ecb5787f62595b14a01f690343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78cb53bf88a3361378ec6755feb748344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0336b98251bc4faa87e2be7f82851345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aeaff4910e416038ebbfcfd3a21de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788c4cc0a6abf9377528d2b50e522b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68eca8219b78c421e7c636211cef91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981cc66e603cdf0df4479e1f581723349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ded6bc4132f638637b680bea012f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32005751b064a4afae31ed0571e9a7cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b44c50fca779ea399f9463ff2c97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b349dce77eee41986f5eee61a9c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd87d1043131fb240b9fc553da2fba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00747589d37772dff24553da1bbe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f0c95c6160fc9e1f60f47a07efd41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd7825827fcb365e5cd83aaab97890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776f7c81418796809a98518477b54f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91a123a13ce6bd6bb7eda34962300b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a21815040e2ceefc8078318d6cb78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c3493d443d657940ec5f11430c081361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25738f717584d42b6471533a30f3ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bab51b4483859d5ea9e75f8a6e46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78d4750efe25c01c21f5e8a5d09c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195088ec1725d2f3d4098865a41048bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc0df3cfc8167911893a821bd50a34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f353e5cb51f6ecf201d9bf8ace9cea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352544e8b627a22baaae0b45e3636ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eeb077efa289df335a2e4e3caabed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ee3e99342efc77aed6fb01036a59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0e9b02b10a7d7a262d32d74cb3759371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10631a243d627673d00e1bd562beca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacfba755ef76e5fbc84101b86f5931373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee48e8530fd02a61a9d966c5146bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ed9eb29bc717305801e9bb21524f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791d56d8590c2986c3d40b8623c0ff7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544bfb3fc0ef565f6e75b4301e3308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067b718c8dfeb00f871bbc71ca991a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e23b099d8688ac182d031994885a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f224b1f68bab57cc6ac6d6c8c339f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0f010999ecbb77e33e0aa80cf8df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826bfcbbe3c153de2b39209e370e2a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a18a1731e0d076a1e163c0d7215b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004fb7081a35ca463bdba439089733384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca98fcf5e622a57f5c3461cb40276385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38a08de5fd1a5ff3180d1e3e8dc2c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bae477aad3981c0a90146f7276b67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85ae34580f70e4e67a2cd6eddcb10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c8604b9a935eacde9ecd5d5aab86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf34f42854e96762dee7541010c1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a4e107a9b2ab1d0e101658fecf82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c01da9f49716a1a314701d3d9bb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a05b6121d3c065c117a8b21a96db4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f6461ae39ae008d300496e80b08c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e64775bc1df78f7ba8ecd6054c3a96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c56116a22102dee8d2dcca8dd6f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91b717122be2c5f4d026d9d614578397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e2fc9ff9dfa80dd1ebf02fc38a56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914cb85b64f28089352d397c4bba43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55861229d5a0f474253b0412843bb46d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afe3abc3693a1695451f15308b9198401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff08fe094fb6d300327c6bac2fa4c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ddcae8683c6ae2fb8e95ddbcb337403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a41af36f96028b649806ac9897007404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e7c05588324e97c0d40fc5722e54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e919cfbd052f42d479b166caca7ff2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cdae81da5bac24b0adb4b9800a580407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e1fa516481fcf09fd64874bc592f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef764c9b9736a83d30c827658299b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0a4d38bc2b4da35259ca63f2f5b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb85159016c296193a8fda518910e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f69b36cd7bd8c8b240307c95a694412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb8d7010f1d793901d80b2227d323413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901deb226adcd0cd342fb5edefb07a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef74eb1cfbbbddfdb42614f3c9a7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbca582cd7c71da6b2982713d34bbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45f84161b0e86c08d4aa704c9f7c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5267f78f46d7bc5d71bdabfc83d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bdb01a8b85eaa65300273a626859e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc915909f228fd91f931a4df622216420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47964c82eb4ba659847bc2fb8a4ae8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35eb475ea9b9f1bbc1163710084201422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275da0df749225d887c4847dbd23104423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd534e9249fd3f25a54000c88af529b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b8c13dd1f674d007997bc1684642425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fca2cbec65de1e6da73382ab05c69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb749339c3237818237c196c6f33c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cecf91732ab1136b9aa190eaf54b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47dc3ef20e0e58f2bb6dabae0762c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a62ae7d62e236fe533a2861140bd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a58a55808f61ab8094a4c6760515431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a871069cf022e807445743b5e2a73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5aeca6bd87e6667391560844914d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5134e88e1a93124a961720b46bcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f24611e26e53236d1cf9568d64cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17ab7736596bf3b8f4403d492680b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf109345f08d8dc71d450a53f3b79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed75789183e5890ce5218d87fcf753438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f03d9ed0fe37ad3a4b38476c7f244439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804bd5b4a5f2ffc98e2563a15d0148440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57517c5c3fc8596ab0228d7d179ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f78b6905eb09944eeecf40f1439efa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e1409db7cc0e0e497ec445e981c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a8efdbd4acd7d01e2aab9e739018444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711fdd6ce86e82d616b2cee6aef12d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962ef57881ad9a0e1eda0b163eb1ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f79b9355004325bdb78e74ad05a97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b204a01537e5359aa1e9b74174507fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684b8a8bd5dcf971fb1018956a894c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811827e7f9c46a6fd1eda6f5f27c12d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df87ce6a97319a7c2d07612d1e104d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb3d03ce9dfa23b7a21d983f2cec9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea041efb7e0f89df92bb9720045d34d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa153bfbcb4ca94a4e60626af9aa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a501d960a3d65aee22d49ea455ad1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d44554cbef421c69c27be310e17ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d8fa2c3312659b765372b4e641cc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86422a36dd09d6aaa0fb83f91b7db2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d004b2e7ce1e965ed9e4fd7d8131459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62eaa24767fc47ce2a325e20f7c4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ecb53d27a910cc388518e2c9cc6d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577e125d09972918b6762c028f85461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb1cf70c4b61575d6857cb8331248463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2563b61bb17404d8a9045e82bb17128464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158f122bae2f9959e1ea50f07c215c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a790e12e5bddd32c72c6d82826a8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8afe8c42cd429729ed4e66a546f460467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867aefd62237858d61399943c09b23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd09a640d0bb9e775061c0cb7a7fe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf17835c766c73e6626e86287a244470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b4d8b7545629ec229a6dbd5092b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf1f3f6a324867560d276a483e904472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258deda0d8de563970b49dd2cbc3ff3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943aeaa00d10e0e85cc24fe76158791474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae60b7fcd1e8f6573705d903c17915475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963783a84da6753395028e86d603eacc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786b80066f40750ea28cfd822eea39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0a311697d1b090066c49b9933213478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0772d5b028cd70401342aaae6df4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753025d93f8305a2ffef1d0081cdd6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f488686413038d55b974de0e6ab3802481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499980b738515c3579831b239e536b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7eb48a3372a21f193e9fcc0ce457483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a1ae4aead3092c46926ddb30990da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d022db6f5fe7d642511445ad74473485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a7cd3a69b99b5e11841f99e9d38d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656ed133058e2b4f717937ffc83952487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874cce67e5d990199fe4b51f7765a6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77952b0dd5be7eb662badba061de0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8d591ee551b2be9fe9bc2750dc2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bac1bf66475ce3897396025fa8949491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34943743eea31e6f3d8a7ad84c35a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd746fd88b321eacdde46b489f83fc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705516ccae9d002aab4f111017466f6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec981981bc296acca646766d96a6ffe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1a6f477bc6e0a68f64b092adce400496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3dfe45effdab10b114cad3f8d12b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce1911ca59c637d8c7861b38b9014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654e025542a073aba892ff2db8436f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159501928421064c36072e19dd153fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481e3181718315b4bd24ce24e5164a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bcb27f12306152ed8dbebbc6984d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866bb8f17b41123d866db174dd617d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d050c6f1dad5acac3e0264010c08e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eee13df7b0518323b332f86d9e6f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93f28ad8f9821209a1b0276ea1135506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006af23bda1098ce8d175ab0ccc470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79649e67cdf66967f81b798264099c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1f90a65283ad9444afca0686e29f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b608e67de4bad1d4293922542a8ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297f6e18aee8a16f25914fca1207cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea66326335fe739eebd490e4364daaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ba8226fa0e1424eb22fb56f4eb33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894214dbeb8bb05b6eb96a2590cc33d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79044d91808bcbf489c7c524f8a4f5cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc350c036cad078f6002d7a43debb54c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee7b5601a17e5ea7dd35825869bc61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bb3e6b155e144766e411f96dc0e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65074904ede774fabeb237ba6ca62b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122679123360d8f22769905653864d0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ee48f3f5cca5d1e6fb692a714f0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971fea42245c3c2d8fe6990e9b6142522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8e03149f2a358082511bc48dbb97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947cf525b8b136645ba71aa46f6cd6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b7a453011282491707e7f6f4b358525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83111186f8db9b2afb9e068509bf6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f9bec627213992dfe6a2ed4577ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b02fe8d2c32fb257084f3a6b354c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadaa597af3bfa6699dfb9882594dd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1018195079b535ca5b0f73dbb1dc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886dff1a8657eca5d210144a3316eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c05acd99acea39e2304585df74ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c205afe0e346293fc63d1386d5c84f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4c269457dcaa15bac742b9578495534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36534b8942f993f515f9d9fa1b1bc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e1be4594633c0251e98739594a43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080c59702998f15af7e3fc97d9789c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d4a112f8c2183005225047e0fa83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6499bb917be2664cba4752e0fce1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ae49eacee26ef492ae811cafe29b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c4f55ec6ee96ca5e94f40f8816fbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac6c8b95584c8857ae723f3105f123542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b3f509e3a41d5a6dda35c8f3669f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce152ab25786e74603dd9958756dc40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85d3a877d5b9d9f14410ebef5b8b37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a4841466004f27cac6e1adf45f46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513df383a653ba0a8d0530f96d86cea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756bb565efef58f67f770ad5db4d13d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb53a5f4d45766b9e45397204ceca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be1b56dcc4bca856419c65fcab6269550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02373ee229c67eaa9112386944157a79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf566864fed6d5f05d275514ef8db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858f9bac5ecd8f17ffd928932619ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf72b93afdf5722777ac4d594264ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3bfe883d27de92859b6c24fec99f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f886a39c0703f8306b3c2ad8f7e62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf7c2961187d47bfe2fc2ba0dd732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76799541eeed58e8ca7cc2df11158e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c3d801532ae9803db42a5985a7fc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d98918b92272de09b5de34057428d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a188a0bf84d39a6e69b31dfd5c1a2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417efa1da2faf7e319df427b14a79bc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5057e3fa4e6edff0c9f6cc7ca9881d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3542504c41c04621a5b0bfc542841564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f6d423dca742765698c8da378d45e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e899ea911550aed1405b15f7b02a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5376bb7a3bf99578d239524b42c49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dcd4cd53607a4d0e0be8852f6dc08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd9223568d085b55cbb7a6095af5e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f419bb99224f70b2c890dd9429a44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4b8213e755c804643ce10d0b4c427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328ab44f5ae42c63b5782207050c54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccb285545c481e73941fbd3a78833573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ed1ed888e2ab40198c5ee81aa12a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b8cd47f8691dbab85106ddc8a322b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf130d5d30f0a08be76efeba0ed3d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b87549f5a54d1e16eaee69a5ba8650577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b2fb774d58d9b42a7576a9493fa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a38a0e583838450ce9a307511d5c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174869edc27765049569f6fdc412a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766961e5c9350fe1bc45916f128ec457581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd64a51537c59e5329dc3af7864f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f57fba97373b2d250526c10c970b07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be41222c61fc20177946abafeccd93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55280ca40297314c09a2ff84f47f20e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112701c9fb109bb6742b35fb77e3dc0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93dd63d3eb7e9196cae986bc5243c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa7292a451028b7fc70129eaf278bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6c67be02c9616f224ee5f275c6a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457e4029cdf40ca0232c8175d6b1a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807817540c0d6e3c438e956c259a2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e1a15d285fa991bc5b33ebab9acff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7afd513928ba5a690115b7dbd0d7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106810dea05f5f9b8171de4e1a5c7c77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f52d0a00beed198c444a0cbff3ac5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2017e6df789e4fff81e7a13dbd163e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a7736e1f4bccb8292f49dbc92c4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace80fda863ac4845a027069b05cde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c533e2575af40b2bb6c359e3078427599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae0a46d4dfb0d5b1ab2266f90b52e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd55e982505bac77c48a80eeec6458601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f83c337b74f8761c0bc00002f69f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f32956cf8d3185cd2da26ee7a0275603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b89b6736a082e62e6f9605443a11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa292af22213907d6f3161aa631c4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150e1543e1bd007f50d1f2bd247419606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fa8d1ffb87be133d1a155b5285bb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20eeba03bed41aa9b90dbd1f4532d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc029d611d120cfc4eabfbc1596e02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32a7f216ec3e2801fc401b32bb5b93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf38c30aa9baa1a9b35d39fb2a429611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feed0f0ce956473a2053d28e911233612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba990c0487325e1fb3de83b4b5ae094613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ebd72236731afc66e53e26c48d2bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156096e99d949f7960652f3a1f15e29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a54386265db0512b7c05d4d70b47f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579521d11abf0a365fcb6edff9360e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283974ecb8610c88aed7a41e7eae4d17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc87713d94341f0b6e0d50688934c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616b80252f2302a809a8dc5f540372620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7774598b4bb67678923668deca51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc304a983273b38f16142ff17d2e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7883fc6dab5415df0da47060f9dc7cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7123fd972f0f4ae03b98aa91cdbbe2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2a43796f59fd97f3925e02563a88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee01ad4f492d4dbfcfe23fc43a6f89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9de93b8051d3324f302363f39a63a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f6281fc3a7f55e92a357eca1a6b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50166da763c4cb58cc3d602c9db1c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea8035ae18f50973418e08d6c244b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0721ba400b18d7d580b834cc6344631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb10bbbba2a32b3974df2e17982f2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36933624fcfc19d158e85f9c48dac669633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d08848655256b67f3393808e7dd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc81060ae186b6d3d74988e23fbb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53078e3ab51ce869cb4336e7f94cf70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b74ae39b6874fad22d393869ca72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3424e7f592ed12f9c6342b477b5f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce9946f0889646ad114433fb26360639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4af942ef684e5d94a845671c48299640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6018344ab9b568d88b0c1a22353c32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebcfc4fa49df213e56be1e218cac1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31cbdf0000a6d1698a5d17437687ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4eb760dc79e5e9c1f73a39c7bdeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017191cca6587a544f6c035adf002716645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828fc0beb6c6dd50091b0f699e888a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e958735aaa9ef6f88dadb6bb147346647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1062e9bacffde998ba63a7d0d44ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c131eb4c0df6f10ca576cb7887fcc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28e442feb3b3ab8084ff87a804741b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668636f84b7f74db9562eff3ddf5a062651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fbe3687b168a7fd6ed3d8eee7aff6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7dbbb472cb033f89183bd7ecc6c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649ee2d38cbbb683a32ed89f9ba2c06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3489c795f8d7636d2510b01dc18c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147fd45f12121659ce1511fd3b8df3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed887d7b3afb0444d4802babde0ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5b8ba280a3ccf009fdbaa6e8c8d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242317edc138bfe4ffb9a9f80065929659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc6bf94534f35c38d7512a0db8d3cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed554cd4b59758bca4402629e0fc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170628de7a2de7a446ec07e8dab3771a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3387ff7b3e2e5367d3655158abf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246b46250ee2aff7365ae8ead4608d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130074984b56448dd34314050cbf42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e08e99daa6b90fe64d69dae658937666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8df25a9d6c9bae3a5659062f956a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ae0d9f5b348ed79512fd27f6c9e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cdba2b0eda5e7e36fc4bb64b98b1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae2e6c7c68e2015043d3e45e1ce3ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e88f561d3ba67a523c6ff6ccbcd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762fa9f04e91834cacd086758eed911672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a3ec9c93559506ca0f5a81e40b176673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33fc4b63474eeb887726be5781bbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccba84e375d6d7617460b90144d558675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d850bc792f70102509fcd0fe3b5c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e663ea6dce127ffaebb28aed16f244677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357b5812bb7161c80db0b0df96fce26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc150354901c95e634e74de090a5c9c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f42788e43d445148daba5d6a413e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fffd36abf943e226d702f9d1a855a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ffda8bb64faf0d7424b4fb6c0ef8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1063be33a40af9696424de064e2d04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce008d45cd32674e9d9f9136e97123684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905dbae7c6bbef28b1b6aec5212ddb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70da45adafcf847079ca898f9bbeb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d83a1ce998ba81b47153fbb96df92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263c8e1d7e41ca7ab328250c758cd22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b5326fb31dde918a545879d0a354689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ddd6017655c6a0cbe2b0e301b4b0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d47701e9e3cf1e57b7adadcc8c221691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891156baca718ef55ee6b962f3b6ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37b74b482ed16da4245e3142c7a49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f5cc465121d642ab2db5546b237b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54159dedd6b29681c329b47d18659e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827b1b6677ab924ee49ee62c427cf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af020a4c1e2806aa8a719e5c77f92229697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817b2092abc8cf660f78bfddc990c2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211218e02000241d11334b20a878075699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b5193e55893db09b44862cef3dc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dfe2c1b05d219f4c5891b703405ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bade23744dfaf1d598a10a29a5b723702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab612f6fe5df27f350cd68eba48a1a5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68f0ef8108d2328e8fa01db2e2be5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173a1822af3b029e12a37109aab9159705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc78c33777d10a8ffe76b762c175e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1436ab992d9886e7549cbab4ca049f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14edc2a8429f304c2426b581a3adde8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653455e6a64479bf0d5d5e33af45621d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea4939b0f073e9beb09f208ce0453710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28d530db822665b02f285ad7ab5736711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52132bce100db6924f8a67f58c06e86c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0d44bb823efe3cf38e6801334c5b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94610fbeea519b1306c82d4f4d7cb4f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc737fc83edb58b0479d978cb100a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387fdd5c5593877080090f088b37533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b15b8c99c796733ef9cada404c0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41872b151690c2f944d795a35bd5edcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d56cb3fba250b6e305cea9a36158f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364cb271352d113b91033623322f19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c61d2ac774685305ed87a201d41f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351655e23768898f9bd239c4aa344147722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60dc7ed23114bd9b5402c4f543152723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aeab5cc7c621395a3134c5b6e519f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeb00af4500a9bd9483e235184bedc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06faa0896d40d807773c9aef3a5d8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a6492edbd2d0da0967e51cbd8cfe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535aad0e1dc8a691894a67354463352728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1650b77efa85f400ea0540bdf2d9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21e0f4d7cd33eece8e58321776fa3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a371a52e6b554fc4b80794556e78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ed74c8cece1be67e5d30e26719f56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f896118bdd75987f6debb8fc5477e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97f5d7924e4cb2a7c3fa57eb2ca4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb164d2993f5dd298dab3d44ddb44ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ef4778067abf0bdf0d547d59d4da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc563cecc5e28d92e09f25cdda9465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c15f69091c45590cb1a3483fe69b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa539eeb6b6c671a44018ad7ddd146739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364c0f64712d241c601a5a4450dcbd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1ee32cb4942572ebf9cec3ba65ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775950b1704865858990ce04a14d22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717e29d067aaf972b6feb9a80e9e6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a9e6f31d697bb9dc34c1cac86fd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800c0c3ed8bc4ab60c827fc3bb9b82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829410980f40a536d13cc78859eeb0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2be99227f89edd0c058e015cbcfa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93636206f366fe30ed2ac4e74442191e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc0c7d82619a603fcd871a67fbb7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168176e7eee1d92ffa37bb74b917070750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0f0ee76701c99e373b03d2a8f7cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2579313cdb054b8891cf394824dcf84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8ae1715ab0ebd48e4a9417182262753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55809855aa6a027f7eea8ac9671904754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f62e2e5555379462943a7447360b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9115358366bbd5d43c16d9e289b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e1eda4c1cc1ac65c00e11817884da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ebf9b97b7d25c18a3062771a710f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe3cbf90ed9d94b09102b3b5b682f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033e4f5e86ee0ca23d17dd6540967e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3935921e1bce982395b04043faf9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b6ac7406fb1633df6b5a7565b8003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b83697404d856c7a5a59e69506ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9259daccb06ad24b5bccaccb6cb95085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56393ea2920fe09f11047fd94ed81236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789af6a7da509bb8dfbb748156f72357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c5e2a18b0e9d6bca6d1f183d39cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af996f8bbe0c0eec0b8e03efde8fe2ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5463202edf4c8baefbfebdba669499910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1513a7733f96fb591c56919d5b526d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bf16574188b0eb6d760f8b48b537b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b95b82f93d098251c33bb2b8deda613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b12381686d4e924d7c577fca608d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e63d13daac7824395e54288ae7656315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba99fd4650a8e9547d0e01ad51bd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b8238567b762ee34d704b10c6bff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df235c88774a68fd32a74ed5656d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2932703788ba3e40a9def9f77792519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220dd98d9b0447ebc269a4d1920db8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b5cbe0f2406fc62cfb0331d58eb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f956d603c50a3c3aa28c0f0212e3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9488f6d05665a49ccaf73d764bd11d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2f732d437f92e392dda3aeb836d3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76c373c4d981376b967b343af970425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c301cfb2bfc774c0ce29ddaba9b62826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1318e2e09311a85c56adf42711fdef627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12394732a80a71f362aaa7ac6311ea1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53c803d6de1ed540566d698131a1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37febb83555ca8b372f602f85ace36830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc1bd0b691f66770985b16cb0520631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4799c0cd662e571ea5b2bfff984f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961bdb4c11b03209538d3a3e05d4f5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e287b91b0266804f6d5e2dcec04b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68492f34dfc0ff5d5dafa4cacd566335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26a3689fc86732bf41713621788e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f492135846989c73c5434fc34b78837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3989babef41e7a713d83088743fa1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4e2f121513a8b67c71e818040c6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d20c17fe783cfc8bfac0af65121640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1ca8c37e19e787202db084d75a0a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139c56ea52c9b0de36c25e3521bbc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666099c7f435647804e228cb0a500b7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b6b94026f94095f5f3d8f8aa38c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad36393a86bb224eee491f14bd56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ecd9b76a2aeceb322228ac54a9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5c01758afba61ab22541c52731f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788f08c78d26555894bedcfd83631f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3599fd5c75fad6d86cd42381a477149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914251bdb644e1d33fcc4d7f899e6d6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9004663196d1b81c6cdc0db878d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4452f9c41c8af57fbf9574c423fec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1488bdd9cb921fe5676c94108efbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039118b41070df617f3d9c5fe6c91f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15577401b8e26cf8da774bec690bf7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc760beed8f08d5d96239cde6315a9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac92ebea59ac216f6b266fcde64afe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b7d8a7add9f66f3c2e3b92f863eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565cf63ed95d8b4a8d8b72e718d345459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7187439b72e5156a6f493beb554a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2a8deb99b701e6e8d3522d9e7ade61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1c47b93a10fe653641534cc9cb1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e12f18a51dc76786942eed8896fa4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7915c3a734613145a20fb8bd6f5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8e0a036772dedfcdd15f444f68ea165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2850739ec4aeb27a710427a82655666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38506b4dcb71cc4f67d3d4f12a0385367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364ac73a5186504385dddddd6d18de568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e6c14d6c226eb98640b943c4eabe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a52cb86e72f6db13bd575ae36811470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904e65bd51cb6ee94bc8bcfc8d539571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520306fe1cc75891cfc974fe649f2f1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f8c21d78b1c3d8da290b8e7fc96d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e2b071880439918b1e7606842396774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b864c1b8b6f86846386ba586f7f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459b25b460294edb8fcc04301d762e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a399a74e7756d5509ce58cb6843577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25ec49ae3419b05ffbe2c79894208b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5037e0e25a47f7c32bf75d16e0440879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ecbb4a3d3c20aa82e06cb1744d0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab69b4af2858f27fffd0a22ec9d2a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53a16b9b4e374661eb91d4bc92c7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f5aed036d8a60ebe5351ce7003c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413513a4a8b23f8e422ba54844167c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e184f9007a01a7e9c54db4215c7a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e22a8d8d6617b9fc3aeaaa809a5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e1cb207e4c8e0c1a942e4d080858f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe4961c25a8a635f356a0da8816df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacaea54c0fd4ea9ae1300b0fd294d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049ec6d60cc8cba02a92872a098882390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe972b91145fb7c51039fba558fe08991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d0c710bdafcd118ab03d70e26fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e4619265081c2882de8874a3a35b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d917005d20850c4ee07bba35d8a57294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a0e0e09b22bd6216fe20b618412495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f7498a61a21c598f9c949244ebfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a31bdc633ef4eecc5ac9198c7dcf1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0badc839f1f7b4141469c9de2603298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33df41a4b6825d443460b9acd96a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fab077aea9912b30c94653883f28d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9cd99cb1666248f0e1a49d1107cd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925668394b34e0abb6e069184bb280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7df1f8e8520263a5ff4690588e493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6793a83f38369461349c90a25fe53d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079566b46db019ec95792f71e991545105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c13cac4d3985ae26d7dd342f9ae3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fcd22233086c0d338dfe677bd28b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd0b3dafaef3e10ba4116dbd417d1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff00d3493e43ea2cffdb90681f309e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc52d23c125d3d06e3dd38b9f21a925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00cc261464dc9d2befdb81bd4280f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f7ef43823102eaffaf09306dcf42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e918542c80b2a8bd18520e506186409113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a67a6ceb4299d1de92aeb75b72a4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65ac91c89fa75cfc31808d1d49f8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f10d49078eef055a474d10e07bd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfb8896ff156317c5f89d689e7a38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0ad5591c509a692ba2d7317bafb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03ad53ca17946123332cfec4e3f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3ecd8d797e5d1c2f8e9b485d35d5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862e51c9fdf9f8dbf599e180947fc6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c7135b92214845f96ebb12a1102af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262bc7d5a2e50c9dd3a0068cca9604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db12662b1c2cc93bd0e7d67b1cf6e33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f5e638fdb81562f5f9b77e1cdac4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698762b3e4c2f9a94789323868c6975e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ea1e4d3b9a8d42d3b4993ba866d54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9326aaa5916ff656c7e733746d8d9a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87faeeb1d8c644c529e9946270780a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e09355bd9ce3fc5c7990168d04eaac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfc704ccfdd0d18e965980144d4ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1826bc03b0b155b322f9b1e7cd07b0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae81e88eb8bb913633565f2ae2c9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007425e215980c453a4a9cfdd5eaef59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9973c0b5466605d089120710fd9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b612900b9e39b5e98d53e8ed56f18c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541080c27223a0e0da46f6cae35e132a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9bea64af9a5a8c9bfcb9ffc532cab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673b666b97dd307ec905eb38399d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f36f10b88a95a2329654bdd828e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72384374e089ee963b1edc19255c31c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c742f540d259247f2592d009959f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699e23ce14d95978f44c068070eb0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d13a3a34fa9d9be692f80ca8fb31b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f9aee69fa1428c5f75df11464811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3fc390e23f4f9c0727b94d67d4ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203a9587e7d7778b60dcc090c56b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb9c22ba13b177b38dc5878be02c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357dcf162b7e6af145d3a932a1c3df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4f0508f434326a8b54434310743a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e71152a39bb273d69b9ee3854fb11b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ace24b5f0ace3fc7a2ec05cdd96a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad455645095f64633000af794a0a393153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d41696328131fa144e21728b0044154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25568dfa1f9b77b661086598933df4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef8322faf180adccfba84c4d830031156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818e89fd6f5f2961c1d217544b3dd9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83e5aed3f221aefd207178e90c88a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dc948c3f31464485d73668ce56e86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737257327f5bfd22ea15097d557e971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0d087d644e4ab2a88287673bfbd96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf637eba37207e32622678e1752b937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22538f3e1ef73c160352b20d35dd4ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd461ae8728774b2fd9fe48f76ad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c70e07e684822eb07a4ad343c8919165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b067906818fc45f0d047c3c43e59eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553fdc48b01ef988e00d017f202acc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426e9ebda6e4476210a5281e9dab60a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35125a8336012bfb4d46f6ae6cfddb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ab5783ca6208c179080301627de3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae1b5b93dd7e1bf8eca38bdefc39f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0e006d75bfbc709636992b0ec09f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e02314a584e2057607480b694e9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd25beada128ee22ac1f46089dffe4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29e0438e523d27c384827403050b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d75348437a21b2af9c757c7efa7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f317cd8016b602b4c12e680ad9dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699dc58b0ea3791e593f2bb5ae50584178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fcb8108ca0389697009e7e9010eb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55409ad4a073aaf0b603cf8e571eacf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579468a69bec92dda9584fb61cc0d497181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582caf531324b6f4f6bae19799ffc53a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a9f20887c2f8ed1b0c1fc19581fff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2d066061f193f02cd6c65013fe81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ff748cd939a6f52e031782854a14f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4ebfc2509a8cea5cf85b18aeb76d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d290a094626fff3d67f4896eb1edde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856a39c87004b44a3b2bba992fbfde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827f3477e620530ceb342928c105cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc4117c99aec0db28c8fc4c51b4f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca259d3b6158f683e41959d12becd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077df791872eb98ac8b2164e37d6848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cf28f1e797c207e1cfc1639f4efc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e439bb76a09d84e83b7e76c4ce729f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8a6f9704a326a879a8a5d38e15d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c432431f0072e6b439109a80293ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999f441b9b414c9d8a28ceddd662d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56743a5be597e79e01e4804f900800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4305232709464d620c7d571cde7b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801183a92c9543b15c6b7e7f980d657d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9cc8abc65491124e4eaa57538a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368921ab82bcb9cf9ea7c627862af47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ad590d76604f5f708b9a29abea2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9357e7940efc8e4c566ffeb48775204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b99d9162ff335df3ca89a8742ae1c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c234ca221710f8203288f2d952a92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e68a9d88895918941d62b4ae898f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b39aed86fcfe1c8092554f6cb6d7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38dc81a2377a0043084719c7e48633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5ddd7120e4c9452567114db0c021210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7104336901a169d0c660752d1f7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fe8f24f62e6e058b1347f969c2b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a5f5e3c2379207bff4aedafb20d16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326883be154d25e3faf99087805e7d9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de435a1889065157393429b0d6461411215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88b1b301876db1049edc834740721216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83858d9bf26d827a1648794d44ab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3079b4d2483b6938efcec73e57270a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68547f8bac5892de7069b55675a3558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d75bc0d47c636de5cd7ae4135c64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a75db3a05aaa73dc3e081e514d1974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3042527adc82de97e58524343a881d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949a2572ef6caacdeb05d740130ee10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61128e29e0696114334fb34bb7e5148224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f0748581fccdb38c0f3b7d6ab214225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515865e3f979778937216510df4400a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332827228bc9d944ce72d26b2944b0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4554ecb8f2e028e280eb8d2b590a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5d9005c4335dd2bf91e2f5f23d93b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee1aa3ee81bac4b916453d1de0be8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be94e64d44c359897f53f5d6a955a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c481e56d3906ce10d18db5997052b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b294d15f77e5ad315f8b838619d09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b1e1e2a4b62e46322a7ad2c0faa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802fa9f26e0f40ff4565736fbb7d0a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5273c686be942fd13d9e65471faee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e5dfe26f1967369f0c47e3bcf0b3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c76d2f5a5d8ca4c028629abb6b9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef7b84ccb4a72a013dcab1496797da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d4bcb3e1e2c2f34ee5b9360a52535240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92ca9386665556cd7374a29209271241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7209a22c1ed84d462e98481c5995e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1618b7dfae059d594dbf3fca871a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75361e95f77e71b62ad5f451a9a46d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bee0fcb746b77ccdbb12f2bedf6580245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e1a79eab1399465af1296e2325f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9fa38adeaffcee22e38f15a23252a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997133c20fb34650052d01f738a6f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd98d8efd9c5cb3e162097275c1541249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea791f73090a7f615a47c4e3f11b28bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148237ed7a261263c8898655e3e951251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd4a4b94478211055e4ff17dc8878c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2090fed26c6464f1ffa0743845121a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7dedaf724f15d4f77554744eb878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089af017873c75804d6aba710f27f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76666cfef6109882efa9a18f19158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccac74b0ef46b38f25401acccea2de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ea356a8aa20f96a10d5afbb307b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e20c0c9fe3f5ab848a6647ec750657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2a67f35faebeddbb6e404ffa4863260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd317e4e09258c235139602e2b3f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22c2a465d8f0b92691e18a367d5a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1fae45555d9be4c57631bcff16bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854dc05dbdc3727c01b38411ef72b5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c272980f4691a949b0ee28e40558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b82d9ebeaa630c6f21fc45504329f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be286b7d494a7f40bc7ea3aa381ac0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754f5987f9ce2f872ef0426f5c05bad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578c893ddba58f553704b959429adc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcaaa1fa9cf54adb4f09c7d95d990270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e58f3ef415e4dd5a0f3dfb7376ce69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59063e683c554092b6ea853aae94f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3d029285f1e62d74227cd8bc53579273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7b3b965438e44d655a182fcca750274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d7b005fb5169894506e8574c1baa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc7cc507915d14eacbb9710d262e37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6e77a8cee8b12f65197bd71006969277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedaafe9a08664e429c02929756b3da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8e3bbe8b5ff826ba8529bd4e8c0de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb997f51343626dad892bd2ac19ffc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9850a1fcc9f0ba027589b50ba43557281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9305379c60ed234ad57a1cff54186282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331d3818ab9fbc49a29637fba51f268283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd85435ee1bb2f2fe173fc825ee8238284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc530e63b48fb91ee96b3929a8cff0a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71b2b8cf4402fb9a46a941a10e3d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96e5532f36a0c2d0d45ed85f661f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6204b01dbf9c0cbe3cb53b284a61bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc001c0cb9ac09ba9aea35abb4e1b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7effea4d144d24db3cbaa2891527c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e11927d0e13c28c888a0363c3da28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cc191317d93c5c46e617c15da1e14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6619f906d5e8c6ee81b6767879a3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa406f8f76a482ca2d17ab92b90979e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e498326003dbafef63f145c1e4d0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d6c4564bc60aa88c4a5cc1cfcf27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695814d98fb1a85694357a837df94bba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6e7626ebeee2857f07492ee68516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30962fca0345b3b9a4b7acff96bae47f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595472fb8bb05db1bfa2b1ac2119395300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3325caf39b3588b632cc4a73ef85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa5bb4204f66eab27e4a6082a48ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236fddc6e98d5dc4fb8b54fd439e79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b3f9c631ccdc6380bf4d3385639b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab877212e2bb0e69abcf65f6f5b5509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abae1b3585f63cad8ac3644c5ce018c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc2968221ddcc46f55121be75bdb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb147fbf5481b3c6fdb830607755b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731b094c3a7123ad2ab088d23f9907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab353fcb6a4d9ffde1dd7ad3132cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a2da4ddb1ee7db4bd662d85f044b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78afc2691b8a221e9e2918a309483e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22053647f7f77c5867fa1eb2519359c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d1f891ee169b8c531e529faaff15c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479f182a459b32e1ec1fa5c5dc5e0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e2c3e66b3e7ff8fca1c77bbb5b20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113d406bbdc8ef6845aa4d10ccf18a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fdfe60d107e41680fabeb4066a182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566ec453b1fc5b9e9e7de1a491ce8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8ecd02e784a2bc1aec4c7f8748c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4dd5dc95f564af3dff031ca749cfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f70da22e477afdb06039d1ae42990322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576c3f84743c142d5638dc70b05f57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9baf3ba5086286fbf378e18d48667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca46d25e7d33f06f0c461c6b7e794325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9ce75b97b88fd2a3e3fb0da2d2e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e728f83a985bdc1f181a58e09567a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d590a84d1151f018cf6f34268b62e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328bf5d6bc875731a5c4199eb925137329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46449ab9c788b49236b29428268f2e08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be16400ed794b80033fc064a4723b74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf792ec8d7388da865d9725d24555332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486189aaf17f4f8213268c5d0d91e2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5325f5b430e46e0830f49c98f796d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab37de23fcc723e6f2911f151ff650335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d8835827294d5197ecd2ff74d6e17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c430c4dd2381650d0cfe926c87c2a73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd1e5b82c833f348136aec2568c18d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb626072a82d5e62763c9b105fbac01e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec9d757a13ee57c7d2f1bb5f4da3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c4629411d6e2979fdf569a287d2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b66b3952d999d77efd7c7c8d96406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8d5ee1b8b02473de28a271d0b404343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4ebfc48ea2cf91c5561171cadd8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d72c0d2458b0e99718df2ac240bb77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd687c5fea1c0702ed759420932433de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72a65ea2242b05924e51b1c9b00f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5175a2d1011154e745a785b3810b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159eb21af72712e85c33368e6ff8c0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a586a40b6c3b6382654c4c59cb58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e521ef66d7b9d4eb4c45378efe24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba1eb8dbf6f3062585351ccd042456352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982ccfefd13e926b145306961f96bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146a5ac374ba6a207d18c1bc1139cf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f3ea98d0a678b106ead7799920bf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf8d4257f2275479c7ab45d6a32cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344f182204ddc5bac74f99451365fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee03b651c9a42000e362a4705875f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec789f8145de5542983b23c580aabb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f8897ec83ee9a5ec5116ba88303c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead91736c789877097055b04f6e73d8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008da342d3ceceaa464302c6b966fcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111967ecd38ac77f673ba2a08e7c33b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a443c9ffbe7a5ef3907b9526c0a69e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d8cf3ef5f9bc7651ed6f46d4517bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcee983f257211096e9bfb19b2a7ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366280901f2454661e574bda1afdd99e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e51ed6e1d1ae79c26daa46571bc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0d62967282b814ea6efd321bfdc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4ba0739bf6af4db9fdfd8f481a53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645d4d70c000125e62d6466209ce7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d552a84ba88ecb6966ab44da66f09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99267079eb331021ead2585a4dd100373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c75a11d71975489b731615d29060cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b3135a0675e4314a5bed4fd5bfffd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41744d857d046de83e6e08477d944de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba705c303ee844c1c3aabf33f8d9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824536d0b656e4cfc0534480e2cba59f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629256695b2e5b1d60faa9d4a9991ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2307348a91797e10d356797c1caa83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8801c6d2d0d098fcb0a4a29857fabf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70796525c25f677df3026285546c8920382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b975478196008717616ef00b3b59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f857350e58d7da958d60989ef34e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f1421b925c4a204e83988b44792ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4115b01e61d7ff977c64712fb203386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76b4ee1cce358327b52ed8fe5d182a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef51f217db2fa081ebbd3d64eaee3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447dbb28709219f1baaf2e69ecb3247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603131142c926cee690ffad8d766ba4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b34e8b4ee7223da5c19ec13d8a1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3349629e31b8f64ccdc5381fedb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7536c0f6d2d2867bfe586271abe73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703fe0abf9d9bccfe1e3b059ba045e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f935e5c299324e90cf2c7331fc4526395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04199e53c58db67cd11b0809859722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03958e0cb12071eb93ef600e4bbc96d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa4d148f92790f3317da9c059b3362398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6d77579f32e5e8d01de099260a96e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e43b223b16cb7018a8ce46abff98b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3060c32114bf95633e1df9fc80470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7986e3ae52f57419478a16940c6a5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0fab6ed054f87e1935dbb7f0a7682403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723649246f5a315571d374790a578f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d312e66b1eaf08b98551b93a49a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae503b9c292a7981c93a940429982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbed7f44b7222ea169f924a840f7b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3df6c1a727998ff8a153dc864caa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baea764544d74039bcc599ef44a22d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a0892ede340d1887fa259f5e476f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff53b7474eab9af96ce844f1ade5df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51726e3ee57bb448a4aade37549b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dffc804cb21bb75750d5fe1a8246fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142510c3aad24cb530e4fab00e66d4e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad400a22e9d4d85ce04162117e843db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa6caa3eb28ec3a89bcde592bdf70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a1d69b124f6482df9687276978de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce8b855c0e8893b894cbbf6b76060a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e806a5d70d271bb21172018e41a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057be40575a6f3e69d5129de614017c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f50f91587e07412765cca2d9b025d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b93a85f8086b1f35ed2fc82553fb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c591b891038f1115b4bd314db9c02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72edde4e2d6bcbcb24dbf19908fceed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9988158e4836e5ad84252a2e64a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c572b8a110c06796aa1d03f87074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086941ea35ed9a6c9f471fe57ea630f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445772456bc1938093e126f274a2cae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba5a43866e888707a67469f90f4b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07aa1125b7b4ded0d00f8d5e38f9a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421ccab7de73d892f71a7d02c17724431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e880ff6aea492431d89caa0cce7b35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15807c28b677a917cc7b77254db538d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bee8ad202882224b4f31f82b98bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49286588d9151b865d3eedbcb0538e78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef426b36c5811cce3705302471d9df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0118d1e4b91e5a0d202298dc40fb12b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd35c643095da6b90560dcf9e1a45f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c251e256934351119770c19a7c4cbc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6aef0dba03ec2f81d7ed2a0bc6a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e408762831a6dbb590d5833943c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a44fefdbd20c6ccdd68b40c1b872442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628971cf34abe31bde4fe709f5740c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a1e4817ee54db3662c30279203b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404484a3dd35f55f5c10cdf17359d1a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e8623cae3fa9c9f1c6dbcb01261e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc547d870998d529714937384e8f31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ebd1b004fb30e7916aa24113ae26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe31702ae58e2688eed3b7152547a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279f5ad695f5890ad2a6faa75bb7d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638c0e6711ea5ada39e69fd9be0e0ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3284a5174fb7ee33877d4f52370b9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7880bc03f7bf7dc625803dc980a9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91304e37c27ed050f583dd931f603ea5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d955a859e9c7ab6cfde2edb1d0ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83995b814296baefb5acfec59bc4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b6095272a03faf70b35d09fe686a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70f21ac07efa745390d6389e13148458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ca4056f1d0f9d919fcefdd3373a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3a432990c700be8644a828423440e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b7cf76163d9d26a275cd55dbed7d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938587c3498b0c1151a7c71be247ced462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb8eed7e3f06db22bf4f554cf61a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb79edcf99c3dfba0f9a0d9dbe4a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361749a48618296b185b71e1597cece465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912f88c9478861272acf2d12f8d18f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0dc39ff35db5023e87033203acd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40872a430888f40b98158218afc0ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03eb4f4d16917e37885e7145878fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246fd00eb68600b2a9d826e702c0054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b5a8577311d0ea572b9f908439de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd4d094e2ccac8599ffc96da436f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbccf2744898e086a465bbb25cca8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf38ff41782abe552bafd51bec64203474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732b082eb8423a1f7ddd455051959f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847356e7c9304180a65ea6ed30c1fa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c39a42e7e8033085c2707f46bab52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8045c77d24752a7063e944576c37a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0950be68c479e2d3ee5a891a12dca3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20391cea3c93a9cd0ea45abebb6907d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809237223b01705d349eeef7052dc80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3bc9ac05e15216d76825ac6e84d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e33c4a75e775a31c26082e31d8234483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36ea0792b92123790fc083348d048484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994ed89e5eeb5724d4d64b099a286d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d236fc803764696b061e0ff6ca9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664135dbed3a3d8c55b8edbb119d04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb167f1ebbbe43d59c5c29f12a20d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d91895e11a838efcf9906acbe8d903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352da76e6447ad23e54008cc5181968490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd404c636f130a48783e9654de7f9d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e93242f3c9a7b240ce917ab345452492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760580eae51e98700918e26bbf9f8b25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa96423fe75f41caa2daa9409db2b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840e72bddb27ed36183828a749a845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1715e67cfae76a669814a4a207c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55d0e67ab48e3299ba523fda390b36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801a49920d811193c29d589ac5bb67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d316b82827ef7b8414475efb4ecc821499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23651c558c226682aa757dc90eb363500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9925b5c35e5e9f6be3b52ffb689e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ff6e54329e9783a96c703641aa2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d6630441556670f2c8265611432e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032398f43ce5a1f8d297c9a965a3cbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe97ddc2fa8dd2619f05489f500a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ebec1b1851102e00ab75203cb1ef7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3adebd38299c0f41f611288c3c97e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167d551836ccda27ec8fa44db1ef70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db013ca01e2bf70f7564c83e493f50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50e34b3d165a6d624426213717e76a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad381666226ffe3c21e0288e1e918511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7953df9932f9060ca86f38303e7b5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5985736958a261a222d25399926654c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6c16dcb7250c41254d9284261d34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4f30bcee0a83ecf8fcd46568cd8a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052b1e007bab71dccc5d69abfba5a1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7144623fc65bec5a111f2501519e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcae180384e98e1ecfeaae46980d60e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f920eddfc5607b0980e24691d647cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a34831b254553500e591a9d4cad8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345916a3a2223538b07af9d0223c4f96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a80508d0673af71968c9c6406453522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b05679a15c545704e321f9fe567f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a28962cc26d2fc45d133e371093d0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba36d83f6c0b57d61be700bb413c71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3441c81b53f26d34161709bfe3b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cce973cd3055764f7e7781aa018fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc3a0479d46fe768562fa8a54938b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc33ae979924da5e635cbb99f49f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1f7938b1f84c95f322f0c1f88c96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eaa5e8e5e85f2eb6f7d3c2fc69508531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e787f256437e63a586747a3967b51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb01be7ed4ac4a5f29fb5e7a2fb71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae77ba80c268d2317d88e6de34397d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb2b0b7466e44b7e7c84df4c68d2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041bd5b1a80b7b0e0d0e820c066aa26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83628d7e7a870abf2504f4f6aab7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d30439e259a45d562b6406047aad73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b44c3d43e7e53df371f6e5852616539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078771e6327969726c7cf10b85e87513540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1897388eba8de06b6039984fe19aa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88301637bde6639c4995378557be3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd46f1834ddabfc7f2fdf5f1088255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd615b3d41840a687f64f5169899f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06fd8638eed3a2034c171c5184182545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7c9b61b3fc76deb14817ed0f2270546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd11f8fa9653ee39c086a614505926547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08205a09b9bf8692cbea64ea6150aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d41f642b7ed69dd18317a2b73f3933549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f663279ddf75f5640aac2dfabaca3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a118cc91409efcdec2b3bd7f81c3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ebd421022c7dc414944d0ba990833552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c889a01b23f0806216a240599d29295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06934defc7b1089a1401efe24dd93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0f2bef75296c7cc8bd8daec853421555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72659393f2a882e03fa24964ff7512e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21c28026d6b3f22629f6e66bfda3af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9036987750fdf16afb5cc103e97de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e0c1fd033b800578ba648de9f309a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f2680ab1ba14f29854fe96e2ea17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca45efa43c35cbeb7d978385456913561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d9d381333f6e898ed0dc682d5256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c51915651fa86ed236f7a83720fd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e20cfb8ce338b4f225185ae6867d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca33dbe950b262cf938ec5f74d9b3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe52304c3bbaf43a7ead5e340dc0bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3ec61678c67d8c31db8623051d3a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01706e037734e78761b3b9e05b63d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cdad3697fc52f82b2b83878168b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddbd48e935d5699a0cf43b0306aa5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab5d1637ecd74b9eb344ddca45919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07b0a61b70ead64f68abf61beafd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b09decd6b6fcab96829790485323c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249998c8d09ad529f19fd076f4b1887574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10b6441a6db17104aa2c3da4fb0b0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48664cd09c2da702fad053b1b68a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f79128e11d5bc969149cc3673d2f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee23b15afd823bf6cbea3846ef4209578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581833c6acc4301e205b696afed42f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e86cfb5230776019831c901dc856d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab5f3b9e263c6bdeeb7f7871e7856581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807fe1f8501acb7bc2cb095115a7768582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665264713bc2fa37cda20e8f74aabbe7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bf7a5433ae7841398295659e85e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b38cfe251d47b90e833e3095c7899585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add0aafb9dcf754ce6176cbbebc2aff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b7df877b0741cd941b7f31650e15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a517136d36a34b74f2fe73811ff96c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b750096857d49816df1daa3f318103589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f368aa1d496c5b27d68bbfc1c504a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c2b965943207a7048bf524741728591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc1fb5708eecfc130fd34d4a2cf5f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf16acbde86cf700e2eaa5922948a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953460cd56e3175582c88d071588c77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f55f87da239e08c09a6481e733718595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c2c7996ed217dff4cd0e2df22025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893fa15ce4fbce1ee2eb4e8072cfead597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37ff34905a7c7cce7d7f03494d55f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad4a54b642376047c5ccddc04f941599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc98cab04c4edd4bcfaf1ce9d585f64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2df6a41ef78ab9219c6fa86064f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91565b0724988f9c84be1d1967401ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb729d306150b51c0ab96de01221d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a52811911b13feaf1eb53684d752604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824bcbdacbeaa63dbd39b28b47964b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb63f6bbfd45d7da57691dca78902606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6d1d5e132d6a711fcc293d8ca54d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef0910fdce5e21d5f682e19961038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffec77d4506e2cff7ec327b494f1ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20358107c18627a3ea6878fd7603d2da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6457a541490a97dc0f9c10d4c542eda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6ebbd468fd7dcbbd47a0bd2a29fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758f3ad0b8738744df95b48e434663613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e680ac1adb8cab8c4861d0aa38b481614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204767ce610422ae0dbb429cc34e3908615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388455dc606b85aafe1acf037d55cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1fe01b0dff2d0ea328aeac4988cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e1d37d493e23bb6572faca7d75b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d490d0a3b834130c81e9c549833e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b91ce1b0ce9407cb8b00505c3aa9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022253373f41e46a4c97203c04484c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c73a50828daa116f56fa38e3c069622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbc192276bca958dda0e28b92653d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67838c57784ff01fcedcb3f1872ee5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114aefadd59e8b9e2fec2ae5371ce4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd2dfb6a90821300c147233b744a58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5347c3dac804dcdc389cc4847be7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2e1ba3bdd3eb7a453e96f4d67afe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eaf2939106e0178095c69b2d3401a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97436fe0f4c1d169985a0991d03dbf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760c08c2f52597e85396d17bf86bdda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916cdc8749ac2c56e38a1f6c7748b37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92391b6df23c988ad0b78b8039085ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7f6f962388dd3883567f8fa8d3bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3fd84565ab905ca47bcf9be6b428c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b20fb1f927f406a75cafbfbec6def636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb87fe928f25724f249d0258e4cc04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712027475a9280b2c709ddb71873463638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57876b98fe921b26ad4cd753f916596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fe0dd96725b8e5a79ca68f57fd3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c13ddf1c0cc62bea54b0627a73b9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b0015590e2832cf9ff607de768bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274da617d661b9fb9865edce6f7617d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e1905e7fb786bbe6d6922be46c44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970a5ac74f11452b3b553f6657614e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437706cf44d51d1da672746b316b27bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049d210f5d6a1c10d6e517aee4d94c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd490fc653b9838bb071a5e8a8aa60f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef548e398c049824f1aef39a4281875d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bfe74f80aa1da52a5a9b603ecea40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc9607fe951ea265cfb32f682c2b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f1b073abd1d45851365d5c40243ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889c688c6d195d2abaa2e0bcee778b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ceeefa64b637fe599624eee125b94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d8e5f71b2dcf625b21ae582e51c04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79ed6aaf657ec40105062b6d3ffd16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2742345db1b7e5a4613fd4dbc0d50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ac3e46d0da64594ecc2501716b508658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87386876383d238ad78ccecd94d8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c00ad4148f757672995d268fa480b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169964bcb6e26042f89254424a6a693661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926e5512bfc4d00829fd9c01625c36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866511b42756e06a4ddba011262f462663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c795d5b81258b9fc7d2ebf37708ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb448c902e0a86f9aec790221668d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87ac31be3c7ea3e0b752388808222666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c6e41144f9b00c69bfeca7e292de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51421b6695799642655c531d7e3db4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe693dd66b1704ab859f5ef29ae3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8540600837f278094a029df90d7c41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f43537c6b03d3c6157190371c39db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8a561e08b4d8d32d7ba74bd92e68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed22518d6c39ae1cc08781cfe61713673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab586f623bf020ab1687484fcfa7001674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb57a5680f62c900fd6e352500c32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb62e4d6c336c014b02c1209082dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984e5b6675e7060c2724423412819f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125103082c632ca00b8749291e68cc8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0676169838fafe81312efe7018f08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b986db04af8e89573e6c8774def17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db8bd75f9e27461b40b1a35ab2da05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259df6023a49fb1e67ba526706806a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017424111e33698e799c6dcf0a6f463683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3f0267f58e72df0b4e4ea64ecb1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ce7661d8e533d65a3f248127861b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf3c1b4ed08fd00355f966fe712d6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1e4b3d4a80cd587365e2ce6c154f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ada481562be8a6d46308376b3880688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be0fe969208d4a2bc6004ef48f8e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241469479f6dab334cad4ef9b97445fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e515a137f4662f342968a500531a37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abddd5f6d177a8265fa1f37ce899082692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339e56eceeb1f62cf2f0f6af55d8e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16b5df804450a561477cdd3aac3c8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20c67122f16552b12b5d893c91054695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3820cb5fefdc21f56579b3385d14b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39befea91010aaa5d47e6d83747b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892af92c235bc9b6368c76979e471b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e702da638e5d117ea6375cf36c6397699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda43ba1bab6849c19fa011241c477700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c356cf077fa9dd3acc9a2f55cb5a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf61a5c20de89c0d62bc9d9b74a21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811f2bb7b5b302a63f598667a9a954703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c2a2d435f51782fd4b6c46c36a1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c003d0cecb9b1ba217b50660a5399705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c255e903dead26bb9544177eb6cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbbcf02c8f060508c0784b7dd2def0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad667a28323b88d5839b24dd55130708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba3c74f29fed9b40f10fb8b96da900709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5bedd1b3e295c67ff242ba051695710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa2e4ba47197240ac9d9091803a1fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97919c7dfa797f3577eeab0b4650bc44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a20b37af86786b7c43d2f8f25e8d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8be7b07605d9f7a79cffd4879ed7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874aa61847dd90872a7ba785d396f2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc42c6384e691e5b0396421224a8df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fa623e1877b035ccb58d90275cc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4c40ddfa0200d39ecfdecc76febc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c5cd92ef42d4b0bf37f0c9df6eee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132b97917d5974882968eb4ec76291b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41110cb3b5da603bdc9c8139465243721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d7ad23bf785781d250be2fa9dc89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555d055d28f65d3fe926e3d28136887723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba16581ab5b569a0b60967322e74a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350ae612e09ce7a3f63d63c4ff06abc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da79ea81a8a53a309614dd99ed3f97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152192578e470c6d5230e07f50cf37a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b081f0b3da5e7f172f7b5b27f0cbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db31da4cb825022ecaedb84ebe2a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013cd52d9b89365039c4533eb50815730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9776ca80b6d2a331e42f299941b05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b85dca4f1be76fccad0f64ef2dbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de713a63c337486a089f79e12b5ed03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb2158616d662cbd4f7b844972b717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea694a75eea1f3a37dada7c9e629da7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54a1adc6403a1b0e17df12d943a48e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ae0dfafa94ba2dec7748ba5ca3063737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbaa58d04fa2f628a2ca246df99b4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6149334827adce74b84dafcf94b82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81b4474af775a24b56674191878f36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55902dd191df636bcc24a0edfe54ab1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601d9376b353c7706f3696cf1f991c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d456dc5043106f83e243bb5444c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526858d91ac3827e78f60764626729744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f43df4b9970c3dc6462823f4e0fa5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c4ca06ab54eff5de0c99e97dbfa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c205f4765793e8b059155c9e28a96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959a26376e007e6dbb58ca1fae5f71a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312185ede70a6657783f655d9acdc3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b2b558eceab629ae723901ef744a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38529ef07a4a9cd33f10b303adb56fae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e07894dad7ca4ace3704e0beb93cc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0461e34904bff37a3980730412833d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117e287242d9e22837deff8a36f27e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf11c5210a5de87dc1379242fa22cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82203f9455170d05fef5308cfab7f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc97063cafb1a3c83f6d66e4a26189757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee25bcc5d3e7f79b4ba322602cf71e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16d7aefe7ed11da4db6828519a631759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>