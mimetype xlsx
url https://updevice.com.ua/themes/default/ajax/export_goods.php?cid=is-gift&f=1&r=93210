--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c176c2b6011c4440d960e4732e1a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d4da880690a413f46a3b5fc911602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fbe6b60cfce274770029a68d409073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e970cae46069435da106b6a7ae39c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d244af34605e7f147281a1d9d6ec465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66ac4e3eeba5f23e9ca0cc2278c6526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a34bae1dd58381c2b4a7aeeafd117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734783b736feeb481790404b59e52e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b5e583c45db6de31473ae55dd7de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66596e0504d00878d9be3f6d83c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28094f722e669d6b30f67aa9acd1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caa6473a1fccd1941ff9740fb63d4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f04fa60afe12c32290644c934cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec53b2d2dd37be35e32e9827dfe7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8dc5d428ebf688a7f190e927e5b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6040c3a8fab79020c5e4f184d646d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd35f3f7bda67cca15f41cb0ebba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd2dadef87bdef5df4935814d6bbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe23a135af024c0ce1f93679f9ca3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa5089db3e8755471f58511b4f8b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0e9ae44167eb56148efaa92ba7cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131636f2729cc354e0637baf1a901d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed00935f6b49f9464eac295b7dc33e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c635a2e703f0d95d4c3b5ccb6caa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0715da669ada632357aaf7c1ac8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3366406e92d469aecd2185871a13e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83cf30366ce2b94546954c5cdeeb0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11e6547cdea9b2ec906a02369666728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9202b35b08487836bbc7f2e6c8e0d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34808309142f5cc861ed1c0ecd0c2dda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9be5ce3620a748d5564ca7a11bdf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ef3bbcda232b7ded6adde375b5a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b79ba2b6177b64035b61ce49d81a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd502d42fd44425012ef7f374820a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e97bc544280dd02bd9b9b822ce2bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e40d0c6d6bef2caee10e0e2b9867936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388288c4560c1604c49964b1fc935c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc0842226f2dd137d9c2e7d580c7f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9038b1843451e914ee2f698a1a36639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826444d6c895d16230570360ee6765b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6fd447c494369886cd34a08266b5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead85e1b12df39bae7c29cbb4aae210a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f6f7ff66c66fe81b82b51de09e61643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64683e20a6bd668082a34b7f27d988f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9487f25a950f64a1dd886d93578745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eda24067b27ede355be9fae78abd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6853da26a16133b66fd3b593e927e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a206b7ad8f4598c8f066ef56f5e03c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b5c47819164890796d367fe0b25d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc97f4d73744870f970d8c3e85fef950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ad26f538e7873a7bffe77d1d6f4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2df49dd8f19407ede2df5377fa4ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30438924dd7630d8ebaf9fee081dd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1e71562516e0fd2b83e02fd6ea90f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084cae14e7712881da18047f803ed9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7186f5a9c95143c66560906f17d1e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23963f66e68fe163c3d947c319bf12b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4aa0d00cea0b49e5ebafa879036d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f647846d7a8f5d18c07a680a4ea4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b7301b15be9ba9cb773130143a2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238827da53f6f94791d2cd819d3cf3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e14d0845af01a2cafbf16f71a7e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a131b6140249e00bebd879bb0b5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6eb4993f186a43f10b6b99c0005164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507263cc20562a3dd7126a901b867165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e831ea0c5a7733cf7f7240e98871766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f3db5f625dfb2eadd80c9691f39667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af338fa648e0d6a0e77372cfc6f0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322edfc2ea7fb945189da234deccbac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636072e7174eb6bda1fb8ba1ef2eb32570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a539e9ec1365793513a2b1ab29f505571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d1156e4d93e1e3ab646a1880411f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6651b72d99dfab8b3976c8ac25434773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece50556462a83b31609e527be917974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d4fe55d123f6ed3888efff39680375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ce8819e43ca70f209d5496c28a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca7857616eceec614bed81018a9ea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7b48202bbdc09e3bf4308164725b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996cf6912bb5e4e13a43de958fff8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e983fe81df63256e73d98e3768cbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c93dacd7bacd825f25167b6dc132481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db98feeb5db6c6c229b6382946ae4a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522c2c4c6a8f829bf9ddb96d31381c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f1e3edde69f3f56931fc76fcd4d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d1c0f6197e70b2609a69275b301b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94171f89840ee4b4f90ea87071426886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc23663dabc652ded301dab1f94a5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546446d93ae7b1fdf1454cf7298f5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc022945b6647c253bc0df419af01c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9cd9961035ebab7631e9dbc2072990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3323917be56f805d5e244187c85138f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92582739455f46acfec239e350bca9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ec07ce3274102f0e2f6d6ff3271e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c80b624eadb4701980b93ee3a0cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480691c3661adcd5a5f20500db017ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c05c7c4e0ae6ee81f0ea7fa2c441196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d69e1bc50595cdc4587428b727be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830691b120e1e5f2723340c24b7e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c271c79137e33b46e0a5809dba0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d3247ea4b21375f608a8f8951abe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f29c636c04fad2ad2b129b8857ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5235578b75e003584c9e036843e3151102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e6a823c7a0f0651c64de3fb553b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c925a2482cb58e26da84f876e092e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7512447b2d483cd950e960de35e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef169ba3cfd6168da5c583c81db339f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399b816315497723f1395b1d8d89ce7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38fc1227294a779c1a4fa855095301108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabb99a3982776b987d1e14a03801dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d86ec513e68e8cb84149cad845b55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a6ae8f8737ddf843edf2433b45116111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840707f80001c61759c8f8861d04d4b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f71c4342f1b6b0f7790697bf3bd4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf78c27b7a366f96d469f37b84fa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67b9ec17600611417dba699764177115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeef1ecb264c9b0d5e053dd9cc8a90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c0a00af7b580e799cc7d951a5551117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a486bbfc2789eb645e6da7e963020ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037ef17c3784a7f5fd964e17d48a33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a819b80f35d5883d568461f901d821c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f1cb2769d88e5c2bc5585438b671c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704f42a11c73c92aab1e6138fde9f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f970453335b98d14de601d190ebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583debab220e668f6e6b26fd73c86e41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd0b947f4a158168076144c32a4a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c467abae16e12dcb1cfb674eb2d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662ff30a45f09e304594a2dbdab4d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0021e7855f55812f217caced75f72e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ed684fc1679ccb30d3772774e14a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dd2f4e17404b658c68ecf852b59af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6801eeb03662890fd8614efeda98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9da3fc8c53821a6a261649c5a924c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7d199529d79d6f6b91092cd8f418b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caa88c91842077b38c42b75c45e44f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da5de534abc1264e96446f24e094e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4ce6907057632a57a48338956fee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbf0101762792e1ec7c06f6c22d5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a9675bfda308c99a5b8dcd469a668138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b321b57543d2c6427d9dadca3451e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f245581e2bac51d7e67aa9d05d06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82849475d5b01d136f300dffb3c39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbe59923be2b0c99c48ee1abc92e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff688c75447f90ee9f5fcc80e56126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab619168298e98af508790e3ea3dd5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877ce775df02f39fa320559f4ad6dab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4546e9648c122f645507c796ef3bb43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ac94b0d436397c5dd644cce817485147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a7f1cbfafbdcf17f8e2a66364be76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabedcfdf20b95e1f487584e40d51e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9dcfc4227d5a88d4dd99a276d06a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8736c0fe610e55037f92633f44f3cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e1e965a911d303690585f95bc913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d62b2f539c009199ac1518d5c845c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd65e639487b803060724b46d2867cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e0116d942a31edb34cdf3644e6d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929f60cd383ab4436a8350114db7c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c27e5bd82f82036fa328154ad579157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff794b49f0775662a61a6b2f91a2d4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4ea442e42b17acfcd7b40cd1aa3da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ac99512c37e536fb0bb2f2aabebc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12445b9dbf102e2f2144e2a5ccab2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec901411a6bd600d2ef3a36f40a54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed06f84f08036f16a0f59354e056ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574dba93b1ff1ae60af42e0316a85ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695882e44878f04e60b95755580902d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce73439f1ef4a9a47a6529d9f376db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec8d8b6c004d850d96bd4412ef8df7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843fd72c53fea3cd31d201c8239264168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea59cc89210da6b3decbb0417bbd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf271aed82fa97b39ff1bc3b99fd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed11be072e4a8b1bdff0eef8f2a8f32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca11daf7d6eb534e3dc3c5efc3d464172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373d48f9cc6b0703768ffc02070846173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e562c65cca839bb8bbcc30072d7dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d730356806610a0e193288bdd97c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff937829739e95f1c8b73d8c290858176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b42435bf5017a6b318c80008119f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601e5a17426d8a737f31cb6f15df81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed98d4d648a9a597400feb40059a97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3c82032e56f325033a67e44f3476180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a7b4bc6d3e404744e80ef8449b8a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c471f50881b9c0458bde9604fd6b8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a98f74cb52e70a7345990fe861b54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7866ca5e55c77be02615eb9657d7dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbb989f77ed8727f890a18663eb61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba99c49cd73ed2d302d70c22a9211186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114547ca811e6f1ab64266a12a115a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25399bc07a37f849fe74076b3d19a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d7edf20116d5aa421a42d6e68a2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6b9cc0b3d8f707051eb40ff79a7f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08806b2260ffe5593f3eaf1b359364191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca4711a008bea462de151ceb583e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088754fe71aff552b9c53951905a104b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2008feca164ba39ab37f0f9a4eab503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3a5fe46a67d43be42f04ea4ffde6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac867e69b219b76152d66e67fa0b876196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a07036a27557f1cac2e7b3172164e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20c6f5df743f0b811ebea02b94c7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10e5a2a041c9b204a512169c1efd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abd94cd61bc6aa14e855a56c1e203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc568f2e6f736ad55f5475c9dff03e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d18192b2bfcf89dfd4cdf0846870202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc726095219fc3b53a32db90dc7f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6902d267c7ec10aa44afbe961fd50c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f86ccc3c7c36c3def3b9e77b567ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b7b9c96e02d6af43c0242f3f407b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93e44263ba3fc90c3716bd0710d05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b86ac85b36998ac0ede3609722ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8ede415722c7a6225cae66b9c14f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46fc8e68551406c1ddc7c0904bb82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b202749765056b19d03fd8aedfc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cbf54d48072190d11759513585b20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b9c45a9928817786fbadc0d41ee7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f977986e60994265116d205bef5e700214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351add7e4a8d6e85ce46f6768e5e61e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490335e71f9622eb56bae89815e229216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cfb297f21879191317153c1ad7381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8407592dc73536320e8effc931146b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b8321db1898b20c7c8ac73d2e4d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1800ae1b75e9e0816e2cb2a765365220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1121be5f9b3624866fa8af700c1db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a868f91d87ca331834b28bc0e13b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f55fe866c2beb6a4072e8cb54f353a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f10ee0c5b7102770dcbe667f29351224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af6d710f58fa93619f9dd36cc3382c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfba6c84b1b0db80b02bc514154e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175011c2ba083246fdb64d7ea303516f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4c0855b3b7bbc4d89dfec09d847d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d59c3341e62e7727026b06834537229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47c810cafcd0f3c2a3666d809bd1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b13b56c0d213f71b6786b47bb74c4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427f4ba83eb045e2046bd967fae37f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171dd74e304eaf344334870dd78cc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bddd6e1d2be6813c6daa40d9631330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbaf243e28e0c62c4be0044216a165235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8598475357f643bcce550e06789d39a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0dadb1d067dcd8715996a0cd80493237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39fcb47b20c91d1674a0aa7c5b5e01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6261627e125aad282f8c11af8ecab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0115cf248f3bc959b610b4f2f7250e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d45467dad0b118e1c29c563103b43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aeeb763038ff7a53a780864f10739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e108ef7d1128fcfcb195f154d9bd217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740eed1be5ee461547c751f123fcb8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da901766e3e3245ff180f24fc978de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce263e3e48da02815ffed06c2119db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aac2cf57714693781d36ef261817c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152b2b026455930240671cf79adf36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d968dd9afa822558f4d36d8d92c13ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b7d17eba9e5d16b2e3a566865c14c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3118e8e121e790a57f2d32e86a59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573607e4bacddfb785341d39e5e42c9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad7462bfce94791dd525813b4a6a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d254636a0d5c5056dfd0e9a88280d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946380f5fd6c8bfc0ebfec24f426c80a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c6ae42b988ee6c10b92a0ef61062256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd9ca43ea7deef99afeae009b9ce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c392baf96c678311bbbf6c2a62a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aee79cbedfdfcf4b731d6ac3646ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90da5b4e4f4fe8f5139f12b14fbae7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8661dc833ca7ac1f6aa300d7288063261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69bb6a28df9f97ab7c7da8c27196d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60c4298c8d3aa5a882eef2bc3ad4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fb798b0dec6ff7058938f288b00ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c95ba7cba30165ddd5ae390033dd94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e02066567d9ebb50af9604861c2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006420e8eaf0cbaa3bf72bbac9101f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27621781663b31ed5964247051279268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2234e7262276cfd990ebe67a3037e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0835d7b7d01394df1ba5558c11a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad53b613527af46778fbbedaf9cea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ac92c1e8dd6dc6039aa5ae71833f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f14509c173fc58afafdc7da89607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad72025e060882938c10ab6c3a361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b636e3b9f982c0677d23aaad9f89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da13b68411db317cbb2f4879d2379a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5110d37bb72d61c904607e1214e70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a594d6008c69ae26eac314e4dc261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a399017f8931c83f3cca45930fb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea417ad3e5c4f78a168303ff23408280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a623968e9f58da6cd4e6f1464228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb0f395bf41194c7e81d4b7397a3b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7445c8f2c06958727db5c1d52f1b8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b3bbae988cbdfc4ab99cb97c84a9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25aeafaf239e592e7b26b856f9d3d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b457a7f961597e9824858a11e9ff73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45c147932bfc072c2d63ca7a05c2da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333784ad8fb4a4b9d8daaece6bbf501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf47ab003f1267017b904e833b6a8eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba940648550672e2992d1e0b2cde43d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e7f31747f71ee85428dd3396da40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e636caa132f4653fa1d875462a1b15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14097ad989e56126b701bbea1e9fd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb74417f79da7ca363abacbae905d38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39f94f94f20e82621c0f1eb2b3f487295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b66a52942db135af04cc4c80f9a12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba5bc8bd98aa84b823f702a56e631297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b666e383f07beec0acf890d1a44ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47a77caf7592666f0342c9dbc1df4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db948ec7c47b9846f85129a8efc62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3200c2bed76a487f31bc0698cefe82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b86a9d2a0717aa8efed3bb92bf148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed4305532e7ac7d05806eeb9ad3f72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b942fe52ada76088349051cb05ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9b5b5f43ea52edb8b162a82ce122305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944444b2c1000d765abb59f74084fd58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f65a129c4f5e74b89cc4cd6e796497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded03634c70e4623ae4abb6a11717c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da0024480e9559492974ea3cab3641309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e4724f2dd3b5d173dbc5cbf72f0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c4b5ae3a8c875441a671841e4410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1854ea73405572b1923fb85bfd245312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5828795a57bbfc9c2a09690529b91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22ae8ee75b0111a8ee3c20aeafebd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b6496b1d6c6be2b73300208f1a3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b030d6db590e0003315ff1b937b44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c4695ba3ec352d2af8042fbbc573c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee51c5341afbfe14d45ac7768ed29c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa3d80f5762a21465edc02dee533f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28bded428418dd56a5d9c8653da16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a473b8acb386173a0a0cca080d12ebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be32d3318f568dd2c25f1c11333e852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeaa4a8cae8fcd50b342724cafc5a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80bb97c690408f5eb2c898017f44ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b23e032b78c3c4c75fd8b9362d08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6449d69c08255369fe2978c3cf15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108bb2f4a838d91a7925d6b89bbf4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acd81cfdb62b015c9dd904c8886aae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d04586c9e3ee0c947b40b7aaaf06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ec23e7144655776bc2f599b9a9d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4d6ffbbd5c6141713bdcff7665c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd606fbf3b4093ac54b218898e0876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5b98af76447d382e4cb5d699fbbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9487ccee96139ea6700feda7c4eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7b5f47847b9d3e0aa48f39e9b0ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd6c739adc2fdabe6039e11b91293336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65601dbc5ad0c14e36d720c9752e2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb5a98a0e07b65fae763b2c514dbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869f6ad111929db921c85559c023dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2873ca046a3ace4725da16b369d07c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dedc0e05f8fec31efe26ed6c6886a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e761a471c678b63241f4d01be2e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e215baad07edaccfa9baf51b2e4951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e94cfe55d71a2eb59c8079c458d7ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f22ca506ad49454a48fe6a059724b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b32ac89f83f48501f3428577055a56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc825c0318be6044a606c5ed534ec43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611aa0e9b72fdbae06184d1f0843ea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285a3bb5691841fb32822119639960349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bfb9a8b057f9c4b7eff71f74beb0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc2a8af93aa5020d101f2fbbcafce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9bdcddb0066868ae2d4c71a139089352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328ecb77b3b311ff726f5bd5c8ef6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459e47ec0b13a7a71882a55e8872e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623acbfbb7a5bf90bc579935ea3ea76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b3414c2dd0f84c9d83e1b4d9bbf8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08399ba101ecdc980ee4e8d57899f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36890907f114dee090e6f8bfe6fb84d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e62ec2b8dde03dab735975001ee9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c34ca30ee7f384783456746ee9722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf1a54fce7a2c15d06f05af292fe7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436e6d73a9a6fccb2e436f57fdbf16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430fbfb82552d9cae996ee579de89cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cebb69e1229a1757191bca4265c07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7cd45b5fb328aac51300ae5a03fe2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d86e3c7000f84f9fb81ed694bd87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189764f838f2d78b5a078d13e5922029367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e61d7254e1389e0ec6a041cd361de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b742017c7ca1985503f061c2bb2884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ffcad57f73f1da7e9d611b91b9ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fb43a3fbf0ad0cefd489f14a23e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9925eaaa8ebb38f53e6f77ae1dd7bb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6fa7fa3b562210a566ada227c377f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c604e55b418e9cb5b685ffa7245e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1484a177e234aac2870ea0620619375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af697f6f770337ede36d1dfa2104c7e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481fc0d76a943d88a4f33fb582ab8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0f1c874f59d0a08c5fdf784ac277378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34234707223ba5824eb16e8db5de11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf3d236c54fd29f10fb0905efc7bb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d884a1a552af8324abccef4a7ed98d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef73c29f4522060a03c4458551c4d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ab5ade11f312e7d2a98824818438383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6846ceb9a3a092b929745102b595b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddcbe80831642bb02b215a1a12ac5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08b70c869fee1171366028cbc2e914386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd39f8f1944c86336763260559180d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac06f085d82f92df08cecc06c2746388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d3f964502518e529ed948fa7640d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e273d39a20014febaacec8c40dec7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c6e7e3ad5ba1dfdae3819b49943c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e21560dd264d1cc9abac26ab8d9c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb14436bb409eaade314954e381775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1a23592c63433f14b4600075ab6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e61462c158191ae30e5ec39cdacc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902df317d529cf9b769058f788e93bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4906517b00b77e9624614c153cf6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406b00ef33801d51ffc6a794492984398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff41313cfa6cbce98da3ace1578278399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853bbae3642d40cfae97210bbf3e54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a3188a224e3b2f3a6c075a2d53ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf207fd2676fbfa8d376c083d5e9f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c44841c1da6791686e4dd64468450f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2fa87d829b5a04087190ae363027404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015299f5a1e72f2ffb273725b2571191405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ece42dfc653363656bbf0ecd7dd5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47ef91ac43ff3e6acb67a7442ca76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40dfbf6487d1ec55a40d99c7dba5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec831b59f336dada88fb2604f904efb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f2fa705e5772d1105a8ce1c1075d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef1a039711898b28baced1095d7642411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410aed34da545812cd24d6c5d8512fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6eb7641338b779f24fa69cb3aaf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f71c697dc9f497462f3b2d2ac0e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af66dea887ea4586925e502c61f5b69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd2fee43025d521eaa4109a62110ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17715a77b8bf933e1d0c8d7813edaec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6ac30134620da3eb105c0d2a87a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36153104b13db78e86985742e814d11f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce774dae6b4902ed851cbae335119a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f91e9a4cdb84ffd6b9f7d7307475f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af79b149fbd996cb3ed90343f0e46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea270a218132afeab686f3e0a7a30694423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50bcd8754ce5f8a6715ea5c064dcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54233b682b77c3c02f093cb825195c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8868b9369f46cc4d6bc43c11c75823426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d58159b7a4ece4268bddaf3e2df0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992eb5cc3741edc70fe772f5f51ef19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be79115e8714868f279179e4618cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121f0d00c58e7bd8869ee7d1ef62e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337b50be8c50f1582e7c2f35c2093f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159f170120757373f68af81cf2de83e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834a4d759a835aea1da8ae99ef9fb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae340fb66244e4bb1ed868ac743f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774eae91ed595b021332a14f0890bf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90068bff6b601346b5a63a8193e91bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6580dd6a69b63c446d3d520b37650f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea2936ec1f77d9f9ac3f6e19865395438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94fcdf8a6ffd8072e433b968f2e7d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f0ab75aad0f63af22be0c65fec12f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05742f46ed51929debc75ebc175072441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eb73c2204ea3f498696095b0244c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f974f824a09185c46af655691b21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a1bf6bee46a7e13a3f460dd80d812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3d5ce60ff53ecdbe29f89c509412445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf9f9a9ff02cb61179441c9c9665ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d5caf8eadfa885298428b4ef4dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c6c501868fe97b220a4fd6e393d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e2b19da3c73f8f573f7693ea20b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff952f8de43645cd252f049307a19e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817718006c60d5196e36d91eeb695d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28807fa4d631bb152ca9ce7cec7811452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b69b71e59f98f7e088b0c8092e58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642db5fe938df16e16a4e3deeb9eec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef751c704f539d47bdf0f2011c8fa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a084f637dcff4ae5c9a86594fd77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ffbde978c490403542ad3fd3f01d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce40e3c1af919e8cd05cbeb6c2a85d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b588abb82630e8d14c8b28e28282af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1bfd1b10ea0541bf9affed04f6e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25ffb0d5f3e5ac5076502928c91dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8599c6ef486210fc0764cb1f382ca0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145e1a9751de2748696195d103e318463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8405a7359681d64fcf953aa429d1e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d44ee0f57d9bdc1ce69ee7500a3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab368895ef7246b8bf6fcfbfb12346466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe358e44e54290960e9af0c05314a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3b0a1e49b9747ae135a5fe5b328a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd973188ef16c7ed3e715c7fe91f84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d702414a9e3767b5489c320ef2992e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe643481049cee31c6676ff655258bf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94521a8df8e7b87a5e1fdfa579be04b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf2d568d103bfd362da31932fd3535473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242089a14ef6090fc822cf2ce1397625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eaf70a66341f8da4a59d3bd0a6c50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee0615fd921da1253363356f83032476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d904649c8ed19816af757f48888e19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577f3fc2cf5ebd46c7bbb068763ebb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c290b638a72b286cd85a4854c7e8ce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a3f55344500b680b03b3560d5fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae81820cc121830707f836fbeb31f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b028eeb9a069f5486c60c42909907e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f711b1b7dc325b28308d702d8f5dfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383919d7581b520ea0ff11b8e4bb2f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8825db57fe1ab4965d170aa58cd45c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f487eb7d177edb2b55d080fcb9ba3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe04810282c2c64f5a2c5c3e3bdb4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a38ea3216f443eef969ff009dcea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b366cb6179b634528f0202a2ec611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c32d20604d7dad0cbb05ce5e64613490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57885b35c3bf96e385ee2aaaa95b72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fd13a676a07584ddf5fcaddc6bd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767e6d89c99a4ceb994b70b46279a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ecdb841fca49f8f7d77d6b6690458494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9210889cdf5366f7f82f4c90e08590495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3002fd38bdaa9d6d39229b870e8334496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc22853c90ae4a7dd5c692cc9d42581497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a9bf8ed0460c3d12c3607ea6bf23e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9f6a930eceff5c81eabbc2af6290f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42d628d7b7c3ed94370194219bdfca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071717134e35e5362518ca020dbec3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004a31c756365e5f59ee500d2cce9ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7db4deae5012df0193b8a43ebfc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9924f7ef043e998bb7d22eb02d821504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f01608dc3684fb0b9af2c3c637b5af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536b029ce626b3c28b54cc2019bfa64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8042ae5cbc1f84344c0bbcce70f77d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09e7ded2b14064e741aa48c167ed9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20489b435753e742b3afe3a3f9cd96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de58c5d8347484586afb9481b1086510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db6ea134bd6534dda9183f645cb57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd58badfdc526be5595230f0dc0d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e49ae9a4c29508d54c0b4afcd9b59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757bc97a2ede6473b04151d15d80a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea88be98e9505151e10aad0b6b81e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede3f209537e9799691cae533b7ae3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445263e8e6af06b4d1ad188e61da009517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2dcce8414af4b8624bb761905d76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6769870b516201242f8c990610c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cede868b5f6602a44a434c79b634d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3b3f65a3d21f883a24447780ebb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9c7e8b3a7cd05e110bb97827eac83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769959c022c706af757353a16268ea1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d88e0baa540f13d8b5a08dbdb357e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b614c0b3472000e0c4623a81c26ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3544736015d121be302b0720a1c9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0e2d04914a3072f5de678c69c319527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061110feb0a46561cb7e7c141e382d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caed68bc312864c938d26449c4a6d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971c97fe6033ad7ccfb35b7f24ea85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194bb2c2becd57770d04129d92d3a7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99d7a113fb2a521169c3f66f183578532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef4305b23a6f21eba7d68bc9ff89b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146799ec0ed0707c6ab186e9efa8749534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c827dd60c22dfad691dab11e7a96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c28f35f7f348e6d7a38a72ffe7ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09cc41605846b6685a7f9b2802f65d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788fbab682c0b419d2a8f74bd854cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fb40c673d0b1d375f7efd50c4ccd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa95a765ec1a8edb5b02c2b542a38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a2c6960635086855733d2d2c2463541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4f8a1238436df8dca61ff303d12b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23bc1ddb87bb79bb29eadfcedc1277543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537976ad72082cacab9140311053553544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3774fdda9acbd3695005b757cffc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018957337d9cd1f5aff2a3f0be4329d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fad0188fadbd6c2a41492701a70fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1003c113929a153a27308312c37d0fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcd8b527080b72cd817efa8ba00a83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e00bc0f39944bae95dad1bc13372d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f0d64e7d35e4f1ecea72a27a12570551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c8e378047249f9d9735de0a495efa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174dfd27347fcbb8b5c8b72e8480b7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc342946a85a3590510efac1b7f5f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f29c84a66edf3f0dd4dfdd128fed8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa562b189885c5d9b5e06c0c492d5754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8d3628b8151f6bc79359113172f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e4d3c77ec5849f625b771cd961df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda14bad73f141a49d890c06bb19df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ac70db67c7accd8a097e1e6a9277560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171396265d739dd9d5728d52cbb21b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7300812fabf19058910ece1428cae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80111438e8d014f5d4e617e4cfbad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3792a94572e24867d4320c498073a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7672afd3103a74f7ac66c3167dc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceed74e92fa884d90f1d7abf297ede566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be2febe60c6a72edd71e682eb9247567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5561d39618a839e50c2da1b4f7937568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462a37eb53a380e238ebe89c073f3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4592c191a568a2ad1adff2046d79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e370dec2fba443bf202d0562ff74e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960a8058d63654da6839df323cdc0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765961cae76d2b01bdf33f0ab8e8547c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cceb007c0860f6b099b4978802a755574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d6ca36b5a476e35967b0e4408031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c0fa017dc47959a5c1168761047c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8869885eb7c1dcd727f7bcc7d55a12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb6ee21e511d0b2cef6c9c8d45c95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7a2a5a9a87b66a39ac10be8674d54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2cacb410cfec9efc56bba86b1f97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1cc6c0377524f95b33040b37b7861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71378b5bdd884b9d93a1f3ba720a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7e6ca6bf4a374252c8183c6a0e9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b1bcf9b5d545d363161a57c3c5c74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd94c31ae3b33b30169ca2269bdcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cfb1a34c096d18f091d1b4fcc511586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa62a2307e38b45914f10ca0744ba88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fb2986be29bafdbae57074b70220588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8e3cb11afcc479dfea84aa8117c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2966c08b01d9b76a72fcc76e995d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b862b116bd74f2f5cfdfafdb74600591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c9eba243242ca43ee5698c1143c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd2ef0418a727d56343ced15af73e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36382bb30cdea2e021e6ad199330365b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0034d389b91c4168d0602767a7478b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9049334e2e4833612edd672825f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c532cc89148b0da884efc2245c0b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c68d15bd5ce197083bdfa40afc51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61df2a2b9fec38720d10d3c997b387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5a1940f73afcf20eafe03b52446e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f61914ce6d44cf9d65e1b7a2a5145601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad24af22fa864e0b083e1af774e775602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780acba245fb6fddeeacaaa95201aac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d800c8c3e51d99cf9eb7982d1c209604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d16cf3a056bdc5ec8238b3f9eb54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35199e0f8d68bdd680c836ad0a90883606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4718b086b1a39b829fe641fea0ca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61f614e30bf226f97357b1b83fb9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88753ec5066d987ccfd2f19c9c88e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c935d637a049bea48822114ee357610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d0c8b058e39fd4add9c7d4f33c4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d68a52ef125b0c7b655963996d02c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b168a8b3767e26b6406e6439c04a81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f286153daec1624cc825cfff40c26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e9cfc2e49fe410a3c6ae153ccc44e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24722aca714668455a68f3b8f95bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcff6ee76349b8ba0c7b26089f776617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c198364568f841930240e00875314618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc02f40b13c214098c9e4944fbdf07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf3700783d679be1637d6b03e1f01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673309cd7b081de28b77d4dfa71bda43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73bc56a5755540e131c41892f594c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ace507eae43ea2a98001dddc37ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e09ecaa1f06178be36b773352beda8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f272dd0bd52febcac8cdaa6b86e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b586b495437732c5ee06038aafa5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb6ab4de9febcdaf55a86a2bcec05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beeaa91f27c5f45f1834599603968a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6fb07e793adabcd217aea5d4cadf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352011dc6512abf89a9ab900597a9d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba335e446622d0b01b80ccf7b1428631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938e9ad7413922448d96a53310c853c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69239320c5d22ec906f34c17ff9eb5ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e0f1e8dc6b20d695ce5405df7a3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c11d10da21d0c8b0e6fab289fc3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308abb831c4f71084fecbdd4d208890636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ed597d46231298a1ae80be435003637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c207a3d5df1199687c32d1d8f5366c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355fca59f1f919f10a0a07ccf92642639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca37e40f6790e97c16e8502b5ceb03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc4491c6697ed8cbfbee7623fc94f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b04cf3792e06e00702cc5464c038642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c437b0de301e855cd44173576a36c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203320d0d0e6fb3960c6812fdb97d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620442e5952ce459f5c45f9cae89f90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31efa3037863084b60085515a8400e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f018cdae6d6cbcc702cdc3d69950c90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a1f04b7f3c1d44d5a7bd9b59f2fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f9a2cbe2447a55d969058303adaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08569cd81c378ac0402ad8a4fd9b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d8ec54658b051c47cd9fd99e042d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e9331687849eea94f213d01a821ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08198f593bd9d171bce358cf03d27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134219e1194a00e17ee751b9b861cbc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2702ec7b59922ff95d7b62df7c8925655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874748980186b3d7d82d6abfd0484af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d9be0ea39ff0dec4a31ecee64eb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a8a5bbc1772169552d7e3317ff502658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a2d780085280d0b6eb6543696879659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac49ac1870d65621440610f0fecd7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7acc296505630e9c5d6faa57cdd7a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad481dd9affd2a533d138971deddc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a2d9ab522fe17a1ef0a1406f1211e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde73e91e052243fd10f4d91abd946664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55743c2facd6e7b2a056bfadff86777665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddca3b22b27202272402cf1e9262e25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a11530bbc83cd414bdf32b662d66e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d7650dacf82e37fff1300b7cae945668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6db16f7b80ade2ba7bb3c62bd8f62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7932a4c194357f08f0399bddedd3fb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf6378322a9f33d40ad41a1c7141e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bda5db3600047c0b9fadf7a42aefa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59959c570f39f4e219e97cfbe55225673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6a7d491c19c82d6047e8c1152e33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c221a4926f98ac07b9bd0f9dd27c1c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789008755eaf5dbcbaf6830bd848ec3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43737febf144752f9502dc4b40ad28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ef2064c2438f5e67b64df5df184c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956279ae43f5d0259bcfa7e8fdc25c7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f98f474fc24619702759fc840ffe3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f986c15c5583d6e15cb69b0a9235d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbaf209018c4321ec4f5dee7e4bef2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3d1d4221cda3b4e7c16e4db821cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53c275aaf4a47eeede4cd240da914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064779b6a195f70d9a57ae90445326d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b421e7d4d1dfcced5557e8b53d66a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe4186cc4b63fba3e7e9081bb98c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d2bf65da102ec2c45e0dd65a6fe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58900e7470817b923f751ff77c5f74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd155c2646d7e216cf6cf4546826f72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa49ced4f5fddcf1e67a13c5898dbc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e69816330b251131eb1a993a063d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5279bfe51a1dd0d0bf80fa5f7d14f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e77b25e1c56f5f5ea943d132e4ddb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1b8e78b6100e734b9a7b4c03c1a48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82644d47d5e3aea6f1201c50b32b0dc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4408dd91ca436c4b50360020d5a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d591016759fcc5fe138bc8c252956698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326bdea02cd1c1802459a0b5d40416699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea9caef8496f3548877cc750f0c86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f63fc4875a50373fc717598a8170f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f0b5be6f007060007726a89d31cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa57d98df91e48d404ca43107713f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd368be2bac64052341f4f3080325f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f3be73d3d28557c5ea7b6fd20af98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cdb52367097641d31e70c9e61e089706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a43e02b06b9b3657223d5a16dc51ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6785e0ba188b4ae327a8a2a5a6c69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e7a4d23ef2e2414843225f6d90dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595556a6d5f8737ffa19619e013ccfe1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f636718b8cc1531c2ffacd0b1a40dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f04aad54b1e75f98890cdb95eb92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b09239ef82886bbf526cedf3bd22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c860d73e9f848ad549a4351e78228f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67728128e7628bb1a3335cb26118b69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26f05be87124559e72cc5af008d7bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d99ffba3bd93747d3d2c53d396658e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c7426b7a9a9c0f56ef81775f3eb7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ca47e24bb31eb0597f2d023046fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bbe2108425cdeeb0fea0c26b4793f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a23c9f3573d73f0f58850a4539dc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d281677c7f89fbe283badec1eabf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a29a3cc0b1d0627222a0390597b60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c478840333a948ef51b72ed357c2d1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5bdf5c0388e865e58d8f63388060725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318be4c642df086c9801299f17b35c40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3273adc983a0a7ab43e04cc7edb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f314001c18bee8d757a07ff81cfad4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfb552d7eebe7e72e95672ec0f50a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3421a43b5394cafdefe0ffbabc67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637a35e5c7ef4edb4d122eb1f99157731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c431f985abe2f999cfc66055191923a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a183fc5d3e16b9e898bcdb01e396733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af2f02bd136d7d50bd6d1c2b7d37f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9abea207cfd6049f08171c9e54b195735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1d1f9305693eac43ab4843f994b2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861730b7d4726add6120bbc878d207737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1229a624d5fdb00ae9ac3bf98d5e2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545ad0fcdd2de2b8082bf61e859bf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab2297cda145a525fe9063f365c45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37606090ac95912fd3ac159a1849b79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1640c9b048e270faeba91a840f1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1bf525f752a3a039230b4abdb1ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c394bb251edadcdb668c4c539863744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063368e3a124ff991e36b7de119f95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ff5cfa2f2a8e2d176ebaf82b1863746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9ae9bad551983e07df192d54a10e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d04f781f1e27d64fe0125e3a2cbc3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d784ee49732832908b2675e942983749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba405a16096c04ed3cb5ade46b710750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585d178f4af8954ded9ed29725fb5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2de18133ce5d9040d829decad1fdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b503f8d3c2a5e55c644085c00bd12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328224d31f9cd36418baf058ba9038754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c138879e11ceced1790a2c10015cba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd16a5b6ec15b9649112e2dd3bc7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5983f1a7318d800cb9e0bba1190238757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc45fc9da50eee3b0b638056247d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd64f31c63458230e045b616d2b5fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f8adc79497a66b4e1e23a135795351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b5951a49081d2af81b8802edb2322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427654dada0a8989ace200efe71ac4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2905718175ff65fcefb10ffd7f5224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1347991580edf084de72731c5e6da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36d7a282c6cd761b72d1861866e636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ee07930a08483c4a4fd80b022f397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd591036ac7160f367e3e2c8a179a90e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aac8501a0df03e9c016d4827f159b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10cef3097c8972fb8cd27bccd1e32f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb99a838f106967a4b8f0ba0be1de3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebdfea62f1496350fec64d6286090a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f85ab55ee2f3eb441b1c4bcc2f7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa3d10b6ddbc7d76f6cc6e0a39f7b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997109af1d6f44d01b983b521be5ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e1a07b7a1f1aa3f2abd5272d547b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80283680aad6d6897415da41eefbd7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eb1b65628cd8e4e08ea94be07db0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d6ecfa597ade02c26d47088ae2dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962f0c02b27df84f931d1f6ee2397920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8000315c590358aa1f4f7a0b76b19121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48382df77221244c7d3f1e152e939c6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de845e9ef082c3fc1b68bd411d4b29d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542465b4ac63e904a629e5539544ddf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b368e6f242edd06abfd20f407bfa9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce139a9780b1a1b2b8eb3157e658e5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25da047eccac3249da38e7fe1519c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996324bd5f044b6e44a8e69ddda9d7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edae4b08e5491cef3a1ed06821384929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbd0c6169a213ee68513e7d616eb2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a91bc25559ff1b5b68c82d7914c02231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea353dc435abf354c02ad4844301532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760d1c712a06fd3e4f71d5fd29fe26033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f672014aa70f3f17ac114d8764d168d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c580d4641669b2117d2feade404d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2351457b5f4de6f6ef32761b4eab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00666cbb7333ea87c4e45ab519a86cf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493998b4de25dca76d5077d438a8e19a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb1822dddd0b19f225310d45a1cd9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc9ac8e62dbabcfe39fab100e7d3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110092a9ada7922caed333b2dfa921c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2bcc61ecfafd8120efea87b1cb8eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a144936f32cc577eaa6a141725b4dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518c7d48546ea864908faea2a4b80944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b6ec7a83553cbba82da45263740245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19eb38f12341f31eaac2a5fa7ee7fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81b1790a08dfeb9ee07272e865e1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08419f2c23b27108062eaab18c42a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50438ee19cc2dd508bcd6d62a225549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf092f7b9f9aae2fdc2341856c36f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f70d3a6f4b8260ea13f09b5ae2f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e37eecbb96841a9093578b00550b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca90d21a6717b03805c95de31bd6d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045a6a447875043e0f2a8cf6facf3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f72ac50997642cfa10623126ed9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750ef4f5f44b43a2431311a244d627e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b701e016a22624195aff89e6112a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9438062d8df99d035906be347b50ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddfb8ef209d6f65e72e8b11454ea3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358241dd25ddefc5793c44097b2db6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f09e15f8556241d91549db25888961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197bae63f9f2438523db39a2cdae04362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17002203cdb6d4a55824aa2c25d282763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e3e25ff5d80e992166f98dfece0e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346034b9150304fb098927e61afdc9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a1575ca190374f7e950762af28e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68220a82d7a0c885abb5696b471a28b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7bf5e1404420c4cfce71bebe17cb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27af29354a37cb79e0ad2ffa6538069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aefc99df914beea4e89e09b425dc0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e559ee42d4e670c07978fd1d97db2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3733f3a2f3a211122755db7ff615b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ac7dc0e013ebb700b06f607e1c2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d499caa38ab1d2a0cd7db4b0972374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc9cd291c678540de74f55dc5dc6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b1a4361ad96f1806bf783d89203276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798fe363f3f7715b6ac1ad4e48631c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76018c6725a1473559b6996d84864b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db75026980630329f0fa19daf362e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3441dfd98f21fcdb129418c2cf5bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc50d9597ac45ca29876dfd76ec3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fdbccf621e68da8772d51c369a0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efd5c1fc9f679d41ddc0ce116eb1aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50428deb16b45fbc0570635e6a8df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a670c1412ad3d4f376f75d76abf92485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e0d833e9ec962a0d1ceabc67894f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585b175c9eea9d7346e92a7bb76c60687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b01f6079ca8a4f234ad5928d7e2ce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe43b0f0af874519e0fc87e1d19a5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a4560f1947136e295444dad89975c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9385dd606aed6fa6f80f2c6537915091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8546ba8031b3b251cf60d1a0d4678f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499e8427a5024b99c7f23e35d3f506c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ba1ae21d25d95bf1fee2b675f3f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273ef863ac8bea9aed94de09c5c43e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81239fe50611e4e09fda084339ce596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30badc6df945129b3a60a38285ebe44c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48bd446a84709d3c440477038bc03298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52bbb7f2cbc5e8ea97f3f0456b93199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38695fcfe758ccf68bbb9dc0c5beda6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23ad2d91b888d4654f215278010a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824260329f07740f232d65951d58884b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40dd054170671d33cfa764dee954ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4213b9515ded8cb2ca6aa9fd32a54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b9b843f85f18c58fc55312caeb4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a056d53a1c4b44de9d1a7d913f743106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9a0e55bf097cda3fb7428ef19794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d3299879e70fc66848b5f06f6a88d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ebb660c6685c5baae8c60a0939f29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f903193c0924de489c1ec80c635ac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812631167139c46e603b1b4934aa23c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e8f44d97727b9951152ca50d98ff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529d1e07bf9e6bb9a55d4d2249ba19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286569941fad346b1bcaadcee782a620114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234873e26ca696cc2e844d43d1f5afb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fba77ad1cb0092b9b8d73fc93869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86452c9a971710dac1011c1ffd1a636117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391008f46f910c2f4699de69b9477fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969954255ead586b0ce15aef7a65b0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e1afd0a9ff906c2de7ad7eb0751a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6b0318c1f1273028eed8392aea43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db53fbf6ac15047fc128e7cff7cb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4296a0f9cc3bdd6f121e0a2a4e8940123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627a3dff4875ab891d0c97d4c07bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43402f4f8637cf85250efbce826d57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ad17b3a5e1c3ee62de5161d01a8a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b4eb29b5542a79e8ce6b24b472da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097405767ce72d988fe66a94feadce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041e210eaa54bcd31bf04494d365669129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e2c6a9ec730a6d0e7522fdceb389130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a683b6ec13eb0642b569a73dea53c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bbd2ad9ce96fe961155cfd021c0df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845a027387bea77477d2e899e57169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01805aced1a231499eab9ee0e8d7f1a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70944fecd810f9873763722e4267e306135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f283a2adf1138d06e87424e0ad052136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752fe1905802d1a5c1ac1d8be76e64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6408eaa17223b0175550a7afc20d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08e69b369a5cb555b580747e484152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49fb8ade7618bf9bf8e5d00d0956d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efb478db86bccd0457c6bbf3bf316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01dbe190d88157ce8b5efa60db6c43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488dcb9fa3f23e8a119fb33c94abdff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753a588cda1f6ddd47a79e83cb292b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d38587f06d4a0ebc4c430f9a0e2b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954cb890baa42ed9690aeb61bc2612a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b76cfd982173395430769a16b78937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c089dbf0cb7c0c16d9e22e4b21da1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607244e06c3101956a41ac58a4525b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49a573edc85aa2a039fe8de0fdbf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67006bcc9285c0d0ad6221f1b83667f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859285e887ffc9728c87af8e89682c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e3267ed573605030a98688df0d10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ae71e8062e1c1fc79c3004cd7d3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2774e43a06c980e305e9984b62b18be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881994867a9aa57c6731b8b3633888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abc2a8fe211d50b27a127946c2f9d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc1e958807c59f8ef59fd552fbc7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7a3d80e72772909a251d923795c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6213bf07b42e386d68598d4c628853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39284a0e511291c3036df0b046a4fe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b1641bcfcdd3f9f432c3ce58bb4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb79ded5888946102f54fb1274a0edd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bba67d9b1d2b291ad0100f9664fbe4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda45933f611f4dc31149c8b125f3f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fc6a9e722b3eb3d32861224e8042f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c4f45c4b732b40c1ba46edc7f2c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17c78e848b9dd52b2b56deaf56506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764045fd36cb588979c4a04539bcad09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53adab8b22299b669df80848b48c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b524533d855025a6c78a389470be9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415f11376b9332d83ffc3b5e82f35d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea47146793a34b8e33f7bdec7a1995173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ef95c63574bfa00dbeb91befdf08f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f20736718138fa0a333dae5cb830a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56c2b6675f55d3c27e7c52737cd15e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d9fb879da7e693033aa4341f9a672177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763b866bb0ef7f0aa35b73bd413f85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8fb2bafe3187988502ef1d7172f2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6482eebb8f0862e79e2e5014a04b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02d004687ffb15d8591ce28ad08ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fcd174cf274736addf81c9e855506182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7e8472bfbad840f1ef530f425e09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570de7bf885b9e2487502459f0efb47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bffc683355eee1cda68b81d1540362185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a82e90ee6ba079428fb68c972667186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6070a83fba153d4a6904a913437fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b97785da385bb09796101259f8037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6de5727fb57e7d80673c87218ad14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea4e63b532952e890f3a99e2aa6bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148d46bb6f0386b9cd32b23fb69d9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279eb5421f40a38d287fb0432ba7a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1955b13791ec20b31b15555fffcee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4eac75b733d2d0a714d9893c8376a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729aea20c8a30e8dc1fac4c018920d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a30725bac70f15b512ef8897b717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995c3942584d4749a7f47454d5724b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaada4531845956abd8cb4c5ca74f90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d2ba5ee8f29e7f4f52ce19fb8e359199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abe5a5b919eb8c2d8e3adcfbc0b979200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940dd8e0bbf2fa02efc022d38bc7789201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296575ed02a33cfaa636a41ee68275fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93f982bfeb6376f39657c1cd3c1c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b90b7a8e0921242240ccea3c63f1cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e094fa534029b186a0a5ab77f3c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536d8d5df484b1efae1cdb8daf43a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de59ff113e5f5a1927db24a6bd21e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85081c5a5d16ebdb78a14f0128bba8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2267069706f9ca3b7fddff950eee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac836ba81cbd3de26e62aab07d4e45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f6e9ad2ae2b8ece3838e70cd612aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ee9c63bb06bdc2947bf18aa1339e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d0e6eacb27c2d10ad3e179e1d91d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27636b4c85171fafb998f424e4976c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799dd07a156b7ff0371a664df724dfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fedb4c10769eec92893b83ff2fae29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a3d9053802e7c161a5e035c0496c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d59c71fe93296cbbb829ba56b783218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aab6be0503255a8e8dbe03c38dbf1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579918efb0801e784f553288748e72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3caf1d75d4e1f9a0845ed34993277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9570d725d578326e8d420338d78ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f8ffb45b53032d734635977c70a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f959d2db6d1c439b326ea007fb079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9358ca07df54d15f6c99780fee935225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a05bad9e616b558ca78826985c5db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261848f315d5caa14db9e7f9d35b3938227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2f7b71a515fd74c8998b165bdf7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675f5f90dc6507a35599ddef41951c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833a01237faef9814f77ffda62701b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5964c865860c5fa4768aa02c6d8cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4368476130cb48c857945f6b8cf9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565728b8c099fd211e102f831cd758233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776926ccee6a2940d4d886e7a7847b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4933293eb4b6e06f7c8c385332ba9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ddc5802f13af9c842d8e1d9ade44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66081dc48a4ebb7a9b1b5fead3056a3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb20804032b30643e7c3b369b9600238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcd09a89e81b07539a3f3b1aff8ec8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b741068cd04cd92b6644d772389e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb8c413f8f5505e981d7e82d09d38c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddab673937ea5c6c0be888fba2fdb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e270253626c5ac04f54a387d90dc1cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c154710ed2ec5ebf5e09d6b46af7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef99ba6a500a6a0d9132334dfcf91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde172c93015ebd167c981edf5af829246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbb2b17dd03b896ce3f1ba09c0e8c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7b50c09f300de8e8a1815626df1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddddccf65c3902319d1881eff3cfd79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a5ae899414355909098676a695fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b804674eb5241716c0fb7a66b30ac9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4663f05bb2fe564188f31ffd5151d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c5eda8e175adb0cab8fe0d008f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad76ad079ba912cb069b3b74484c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680681b4e4bcd0da6c5668309e20af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9774d00614da052b08a5a08c78a5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7b5a03dd4ded9a302d6763d4f68f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac9d14eeff59735acb5760593b176e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda674b27c436fa2b292639b03f87709259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096ec21ed74b8174ac2b3d2d2a039e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28187efebfab7bb86cf2d361dd99836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85486a1fc348dc26c9c2e965beeea3fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0b51a7ef629053fdc21d8111ed19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6331f8a6cbf381575b4d757fcf67eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d168980f5425225bc71a14784cc4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159993b101a7b43a5ad7bb3c7d8ddeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f86549e979177e72a493f17f5fcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb402933954483f3ebaa68e928078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b64a413869f0896db598854849c950269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda058f24d889fbc2790bc87822d26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77309e6ad9c397368d59bc50f410c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc88207073ccdb976096e388b484a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e187afc94b18f1fcb0a04ca916e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad4d147bc73b9e2675b42480fa486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e893e06af741f3398d1cfd5af3ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45522651b63e1175bb5ebd94136147a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04804676348c79e3cf53a7d41c59cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3124e3e814753e7341cb8ce911d463278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652481a37243782f8fbd7a60b915ce7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2537364b28b473cab95b23a3f8c84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ecc7084537d1081269b2bd4140f35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3c10b1f2d0bbeaf1cf5321f536648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0c015b6f808f9575a5d7c47a223c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b423f42e3cd9998f9d46e64ed3185284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dd9cd2ec9f76b27aef105888db641285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ec7a720731fa968fb6645b57472c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdb2d0836975a4e89af3c71effbcb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a51603fe6697853e77c620d2eafca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488507f7834c3bcdc57551d76253b29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec364cf1155c5c16d04dfe36b631c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d422affcfb22672b6d057a91b9a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8705754f36266a2b2020fc6a40dbac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229a768a32ef08ee71bfc75fc9a32f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eeabb817c662cadb25f12e2c4f143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e66f595ae11bcb13ac328294c6a08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c373da0f3f4bebfcfe4273783d34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d0dd7ed76a20a599472a105924cb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5336dcc8056a6ab709da4416ccc580e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f4378386febe894cd16095a041eb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571805bee22cd9d853911d86e3367b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b3124dde1617bafcefa0cddff85e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2675dd09833bdb00199a3cdff11d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36043fd3b83ec7a0ee29670334afe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f690fc97856ed9a08c3a58fa8d1cc6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514261068d268c82c91f3a00246c7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0c5b76755f20b3e96c4788524a3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c192afb043b3c5ef57cea7f5df61ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d438bdd054c53d50bcaaab07d34e32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb71606e71e10b2b6c4f21755691b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e1e956479a0d7c6957edcaf0c4bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3be7452289b49377bbc7cdbf0c5a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779dbf1874169d797dc08e11960f993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d46e67e7ab6c97faab3f9ae1ec096313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feadd719cda4d1718ea17dac9624da1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64849f3fece58dac7f68749a049b59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d75ae47910fe7f82f611d43c72004316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62bdd3b88ed8869bad7f4d4f704a76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9c5114d1e539e43d553c15256798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0caeda171117e9977cf2edfd11e05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e5c750a4622a790da227d9e0071c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68726e0bd53c340ccf5d4e069310b8d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5f36a825aa847f88afd519f8641e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027291cf64ec43a9406093b2c13ba22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec01744cdba5bf812de93ddf199976324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a37f49ecee2f7ba6e6dbac8b23665325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf8e9ffb94ce1fc757d8f27e0cc26b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddef59f05934f853e61bb9446d8e391327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c553e2363f87d3d9010e415f43eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ce74a4d4c4d6371918eb9fd352f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6561bcfe20f06f7909e982fad6f6355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efff771a53ead962e3140dcfa2655331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700dc9f40eb121aaa3775b5086fe5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e6bf504f1d89bf6b297aafd5313b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a3d4e64f31ef1a819fdea45c98d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9026c34ec15f28c2e153d225c8597e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5aefb43ddd65b8d0936f1a62ccc7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0bda177396acd80e73c4907259df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb65104c664ab3a76419350bbcfe2d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a64ff983ed189153f4e33f47c9791339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b118daf081981cdd6d7f034d3967340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e264e0c2857a494f5da2f3ff868646341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd27708b8e9d4e594d404ca3c793b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fdfd3b3e0a71b9e43031860addf77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d27edd3668f5f6ceadc0a1f0e1f398344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7014a269883a1fc3e1d720bdfb13c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f3f0747e7807dc1a5b2b387b4f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aae366307575093c1f06b0f6823666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbb77c33a54b7d534bcbfe073c70e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eeca167254280565c40af49ddf169349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbcec4fc4616772cbe20c5a65c1bd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458392c679b3bc17ea18edd193cf32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2251a36d0c7cff1076556daef679e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ceb152f77805d2ed9a7d5f792ee6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039062225098e24666da48e35c92fcab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757c7dfa41bd73c4cfe8f0899356f04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c9f0ced116cf1fdd29460887c2d81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c7da82db72c3fabdc16177f96b6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e15a02a8b0e45d581c52d5790451358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79509814337fd06c1fac8b7960e9f1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ff1e44726f195a61414a2b925aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f744dc1186b294edcbb14ea43fc40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de8e1c66ec1404bf48c3855b1cb76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43eac30452a0ed5d6d8047e3d42fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea31715ed55d8feeca82c553d6029364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f5dcf6a89db857bd45a20813357d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175c0c3e6e5ac6f703a3635796dd802366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054adef48e4746ab7ebbbef3d6a490a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c12b9cefb8dfa23d4a0a07a68535368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df989ce1554b935fdbe9dfcbcc1af2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27144580fa2123252a258a32a387d2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f8e100a388c88f78499336896951371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2757016e147663cd6ce654913c688372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f0e40bf73bdf81bfc902dc4c1c48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121050f36bbec14c77a743d1f0188f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798c3324e06954a43b071845243f32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b11c790d8a6a09539aedb8665c77e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d815398aa899320bac65f504291b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b031de0894903fdc035d7788ab6b37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b78022303284ca7e90ca11ac2eb25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a805489a218b02378be3bdf93496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264639f0f557e7ba02f9002773bbdaaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522b27c391cac3f209aa7063f259c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801765d3511c6a7a2d6ceb72da80305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba54e52b419337384954527f559644384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08294b78dad91e4316575dc79032a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff218eb62164a3cdbdb62a2fecdce0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f6c8530e279b983ffa75b672388d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e042fef32703a32ba5f476c22ea6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b698114e29d4fb93bf13719fe7d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c10bb6eeac59c4c37f61b0c9cc763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4b63142d092d5f710ac999633d14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf86a3e70baf1df1f47708ebcd5d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d3c273d620df609d38b0f45f8562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74be1b200b936cf57e7f6fd3fe5849394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af1ed62a467b60c8b5d454b7703947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc1464d90d2e5e946e1636059a09bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46543f1d2ef2c28b994cc671660025397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bc1b2ddf378992587b0a812f975f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667df1bc521fba6bbfc78749f8326c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b2d9485c5425b40db271ea404ddb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159d0a89c5ac0d20e37c0c61f6bf9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f5a7f09fff65cbf2ba8d6a7821bbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bae3ed3abf621e42829a9bbbbd979403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4776efef4b5a2cf68e6749071a1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440ea805014419a9b081ffa2e7f4dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa91ecbe9a32b21d3321bc99086180406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa3fd05e4b5869e77c1e6dfff07156407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c423fd945e404532c3abc306ebd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe3d8132fff4e7a0c8071ac0ea36b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7c0aaf239d823d243a064912b5d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36edac5137d864cd89f6af5c54762d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7fad69e712cba064234ef6a44f72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a3237680a8d8dff4f72a4dda56c1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b79fa6cc165bfc93e204063f3210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393782b795a7c1c92a06bced42dde3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff905c6cd409f7dcbf0a651890995c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ebb972dc191cfa31b3bc9456c79ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd884b050b9bf1311f8f1df565297e28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e06beabaf41c61fccd82bcdca451d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060a94cde3eeb77cfccb43a368ea95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d97b0ccfa488a8f713d3ef10083a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a955011c946d0c83c037b44b6752434422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103474a82f0daaf94c619f734bbd4833423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15752fb0a86c9a4fbd45c897e45892c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e429e6c32c3ccf5315512c22385d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83bb25267320bc836068781c3fdef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2221af6758d57669dad198271dd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d322e9d6a8bd6d5a06919de7cf86b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1045313097fc497589a0e959ae3a51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e48436bbd366c6f0e068ca3936156430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424de7bbcc7609ca55fef621dff773431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269265d3eb546f38f5f073099dd2d1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921556ebc4b251c8cf8e7f51dff23357433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee3b5c7d2da85187a1dc69c98978f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf5c6060b7fce76027937dfb57e38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b584aeffed34ba8524d0deee9554d59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671d04779f11be2a3f9b2bbb3a8974f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584c118ef6e13a89dfdabd0d3841e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08079f3f3cf715862a2f321a579655439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b66e83f86f6a65ba83ecdf3b76578440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f602c1d40b1f5bc4aae4722e0243af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144009f69a62a6d85ffec7a4ac32ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c786933edbae3b6f6c30dbe1cd856443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3641868f3eb4bc63c8aa9fe31472aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02310bb840867637646d3bf3350e274445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756290a2ccd4de869a1e5c8c939650e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266b5c4f08946743a6d377078f74ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441f5a8be531aab28312a5c4e7e45f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13a5f3f37205bc32ab44ca72534f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41128425ce95883cebe981cae60965bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2163a4115bb3f6bed38d2483a55bb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073bc15b8dcf9d71fed85ecd9adf1c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb14852d4434378e19a894020c6b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b3ddce59b4048a5bacb1bdb825a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eaf403bfd5e1b74193e6dead94cbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e85dd244a19932491a21b388d57c6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e00e7307d34993f0763822e8a87f0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2333f11434e855c3533a43af4b81ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d11562128e99ba94269fd17585a27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93a96dd9f68783c39498cd8cb3230f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476c72495f547a88f521f6532e40d44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f79c70922994ca740bab0ecc260d2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572120deddb6ecc158d08c922b870f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5dba3ddc459495c1a0a9f23e1e925464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832cc228be2834e2b0ad45ec048f6f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65f2912bf2e1c7f4c5afde1bc42e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f328ad567e15ce9ad41029d47bd04cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed18aae728e77bdf70492b120479b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4f80412e88224a14c02095e1c25de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb95a0330d5b5fc874e1ae1c1cdca3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39249d360d7e1755539a8ac62eac218471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b01e5507518c91c27a9d8bf555ecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa284cacec425c9bd1cd4188bb74c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e02ba964a730164cf7950734de8b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80d395085916d52fb94b82090195a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb114702006e4e608f2a8e6e6d260b84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1281ee25646359b2ae7833b135c2a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c545b6a1f9725572bed1a8a4ce8348478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9312b1264e954071456274c1d5ae63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd86574bd69f05b29170c9a4e36d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f9268515eec36d80d332a519b7e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b418dde6fd932b33696b64f278f88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d209ee126afc99cb636fc69c29a03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453284de7ef5e88c858f582c894569d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273256acb786f6fcc084f8dcf00c41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958ddecbedf1bf302e94eb14013a90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f4cf5d67ada6453994dd81fde8505487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a58ee0851152d6f33532ac01f22d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3c65be6ef0b8bb339f6eda7fee21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5972abc1c40790c7683abc8e323532490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af838142356384d90422563f100e2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f403384ce2742d6f2b131ededa6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29ab79d2fb2eb5f3362b75d163887493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c146b29b16d63211cb9b1f66383c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4460b4bc0e84221ca3d84b3f41ffb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c582aade4d13c4b621bd8463e2d60a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af7c14bb0023d3e0025286e4bb9852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95963dec8496b4c9460b26f2cf3d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d70fd3b458778a1406b36414a0ec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9411918c023bfa8902a8cbf3b0f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd5901aa761ccb2b7562fb6f43f46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1bd123739378c9bb61b40d9fdf06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6e8ce9b83347ecbc4c0eb0391d7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445403d6054e59ba6eefa03caf18d65b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a039e343d8428639b568711986733f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b437375d7858952a3eab1b3fa075c51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9cb34f738efc218894d7f5600dea2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a16bb7e4d2a5d8b328cd835081c89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06c7fa83a47e5be1f8cc14a9a24e36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba153a14e3523110713066b52736e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef2cbf88b833d49b0125ab5c05638511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e2856edd39cba43db9ad9c1ef82c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb7dd9371b06435c820813f66a989513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21929c9a10501a1ebba5ac48c3673514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db3ce7584a800d87b15793ea57187515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5d7d6dc392b5912e6d0c23270446516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb01b12393691b58545a961c281d2f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0e05212baa0fa704b008c9037710518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592638ae43fc1816ddfadf9d1028fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d18380b2983fa640777a72ac6d65c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e8958bbb60e2a52077d20d7196bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f9a31e6e1893fd5287b53ff36148522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a1be99fd8b625cc5ca2b27f408dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a712e207f8e149e5a6614cde7fdf05d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d02b743aad37aa30de2066473430525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939971e726850ec6a1bd8a71beb57e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212443d8ff4b51cefd764949f7ca7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d4e50c4258b200c31cda52922656528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d038b7add2567276f2df0f9d9e4d04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ee1ad0fa41f279f55557d75fd73a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573bd9f3be5f3d6f0ac0817c35f57ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af788e663362ca1f6ac96f30d9e563ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d20aae3ce077ddcf5a2909c89601533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66b05163bed3bcfcd38502de9b3cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146a1fd05c1d2af4c2ac37b8496db6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d257c51645abab000a277ab8f64367536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a6f7d9897b304ff2d2366021e0f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e1efe58408eeadb711b6902a764a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56748dcb7f7ad9ddf345e6cdb66f8cae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea086fb65c560fb1aed37eef22fdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23eb8d04bd544c3782df7790766500541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca956d36c28bb72f8597e8ca1f513f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe957516295c399a02b90b180b7c187543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb475f1d20191741e163f781f86e32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ba9a9d98e3fa3258a4ad9cdca76c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c9f621758d6067766032a4cecba0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8da7c4a534b85366f4521af4f03cd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f77f49623d9e73386c76f37fd39d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ee05dabd14a03b16421b34bd4228549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a502f847bb7343e49e751223b399550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07b9140938da122d67149fc5ea779551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f6582d033f5456c8aa272355791e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bbfb44b5a62b9add00c64cfeb8b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c5d622494a7af65f4c660dbd53971554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a059a3dfe545635fac78a1d287a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aec31b211a4d8f793b638716d4af6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae0865101ba5c17f6cb42305091552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5d146111e3e120c15153b2658ee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefadaeebffb7a809005518895be919559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f186e0da526c9d5aa5460329f2b86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af47d3a4e643221bbd0302b27e15d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a68eee2056eda85361380948f75e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89803e9f870af50bba9c155b01e0a44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879fc57146747d8125d224af9388d1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f197a7a0c7bd2ecb79b690f7b0006b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4e3331c486528bb014318fc7530d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b601db613a4f1906ce8c123085401567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f8cea97b4ad9b0f287e3821f3ec43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98b2605fc4920639a424090270e2a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da44a94f81f8599cb6c88f13cdcd83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271e49cb5da8fd052e4c90026c3bb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb419199acf96f7387132f55bd1466572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390b09b286a64768b25ae622129981a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d225e8be3e929a5b6e200bc96128e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f10333234d3e2ade3fcbe7650fa21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970e9fc8d2e696ecb44a7fcb65339b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec9211215d698689c1e70355c12a1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dfed446e3b46d424fa3de6ee976c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095fb6bdd03d8098e3e24cf72a63c4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0f813b4da05efd2410289ec8b57e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f68b9a2d29543cf5200a797a0b560581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403449d6aea4bab595457ff5fdc6c697582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828f341c00b8aef5a84f9a889645bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a715e3d66406d2beaaf08279c49e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4bc2398093a7baa8b5ae61186b77c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3e56794dbc2c6b08dde4f54257d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b83a507050645960a1751ea46d86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534e5970a349c0e4ec08b824800f31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eb76d8a4a92d4e0cdcda1bb4a8ec4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead9018afb2ed07b1822e4521bd7abd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d52a8db5b90dbc938ef2c38f32b7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f05590aed9ca7edd431d5eb99ad27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defae318db9f0873beacaddfb191e2af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a361eb647b222a503b85c9f50285594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73418c16e832313ff4f7afd8a2909595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9339a81d0f874d7456079c1c2fca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc454496dc32cb0ede7cd3d128338597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b34efa1d4d61d17ad668aa1d6103598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26d56cc827d1d38c32e9888734067599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd0a8c329b062d682879086fcb4e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f404369dfff7a6bb33f51e9cfff8aa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b18260d3506d8e3e9a09a9dee8a44d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc40d770d3ce2d62578155455b4d073603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f432919cb34372e55cbf9923a4fa6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30911cb6b357ea128a931a616967fc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54fe41bbb6287d85f84e2f1d491f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e98fa0fadf19d42df3e764ba572a04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd572546b9e2d2d502ab3685023a72e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3583302293e6c145212d12bcd3163609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f13ea369c168ed8a80b92d9647343610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc263e1d034cc8278fd4f1d7ef596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cdedb0d666de37f6b3cfae61ba597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6f414ba1b7f86d85ab54ec270dcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ca191753a51cf3728b1a9296e9f80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7676e8b21bd076808afee1b92ac23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878881cbd7eb4fcf0c98f13584f398616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94684a0bc5989cee8430c2574fdb49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc02ace5a60f8dedf38604c3f35c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1335cb322502e10281211ab9e1c15f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b1f41fd4bbe76ef2183dbb87f5ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff184212f1ac356216b76b57eaa5a706621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc14613161b598039f47460f594d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8dfb1b3dd001167ae75811e5c327b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c575604c37fca3d357a816077c3b5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d669f85c607bf134de7d37b297735625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f430d0feddf2471a16e3adaffe01f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aae68e2111188a0e58bdfc90547cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc1a739c56610c99269f2b3992294628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc5d5a2af2058691e51176e1b1143629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d40e7ef41b6ec021ac67a2d10460630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb53dad17e788095179d457f713d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb1cfc10b1ea989fbd39c698ed248632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867936aa4996f23cca4a19782e5d87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4db7b9ccaffd7c6e432a901febb9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103afad4f98b420cab6ad1def672badd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49f5ccd77cedb628cd3e611c868e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3db575fb1e10ef598506c105df675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a79334b426f3b03a560c03ef36d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cabc9cd75b23696f61a5ed8a52229639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc769aa18d15b97470f43f31b9dae7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a8b86522874dc69226a7aef8c01c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3034506f6c33d05d17e5f45a3215cbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8004abd9f0d5952bca19cea34d6bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b8ca38eaa4888f97aff90e24ae76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d49ae706154c97b1090018884362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba3b640b2406ed6e9fe677029c3ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34903065224f63b1057b934e2ea39d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6800df7360ac2b69fcaa97de170852648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e988ceff4fc3823ed8983a5812cceb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7082f7d4534741bcb9c2c8c9f6d121650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2d0e25939c169c35eb7a79753b7fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78b0b766cae756a25cae5428ab79b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffbd07bfedea20e3061639dde31ba8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ffbd507bf1cf1fc8406a7db847e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e05fdfe9e3b9c8e8d75a2fc061efa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562037f917a08b9796c54f58936c5ead656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c3fa822afab9191e3e3d27a81aaec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950ad08b2ee40b7461f255f12739fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d738f31c2c53a7a02336a496685a6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2aeb6c6d1e49924ba792b0ad3479660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a0ab0ccfe9b8c8cbe280f0538512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20874eefbccdde3b2dd73b34b474a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4783f7939a7b4e2c1c24623834d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5bb96d79961d2c8bf7b7a5a6b92e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72cba60836cf1a1d39a3d3992136ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427f363fda7992e8f42abc259b464b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f7a9fa9a99a1adfa4cccf1ef0de9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af1c3399157933bb7518748e90f84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ff24613259b55af59d6433251e48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031bf20bdba15d4a68ea289a64f5509670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a479a763fec8bebbd26e7c9c01c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2c13b8ecbfc79b383b3081daaaae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9ddf5b826bb804f52669f1f2f6f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6c18c61bd2144f2749da288ff54b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69bac52edd86346c26c8e4e00246b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4793f87857e2b058660bc2557342676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad678c64f9589b049751bc03dec2191677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a847aff61641747f9ed9a97d3d9a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b22162821c8d3cd2217630a374872679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4b71724b2818659eeae1462afcd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1425c1ab366799d568cac763e5e6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115834f4da050bafce35c7e684d0f9f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ddc0267e4e5104e54ee14fbecada0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c797132c45e4d1ee2fb9a1b06ef2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19f8da2755560f31a3729fad1b63f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c83d49b364144a16bc2466ad302b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e64573e1123aed33f851ba250ae52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bce1a79a4644a726e101356b101bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123196a5ef06fe2f4071b7e314f28db0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ec7923be5bedf208761b4c112505690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5f5611a1e509f66654798d2249cab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251a1921bb716e8acf2e38acba1ead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35321ae36be25117f49c73e91b76dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c15ddbb920c232e536fd61019f88fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890c88072c3f0eb35909af041d95ffc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efa365feca5f9dd72f64daa81b1914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77905ef410fbf6ec6b26685609828697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17665bd60be1fe69095c2acf84d292d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75dd414d4e7541af6bc831513334a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b68496b8eb0911f578b3c9381d4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaf4b768823e6f3ff8b8b453eb4881701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9d942571dcaca407535f9fec9201702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640c5c37d332173515d1c749799517c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbe86cf5a3ccb55a9fb56ccfc4529704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa0fdfc58c9aad9adecbd24c32d70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e12eed372e29a0ce61a1f1deb8a8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16db591f11f4b7a583873846a505af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fd14e0ad48130ac76d549e52d7a64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563ed6684ad60ce45211092d08b5874709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039db1db9da1a73707d1c06c1edb80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd46588d1b59287e172719983d40c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061d5d338a768a4f472cd36193a33e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e372206dbf429c9668674e95c285713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4688f06f7fc640d973479e01be70cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7a029b887a48252883700de344682715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c593aa18c6f0089711d8ef5e779c5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cb5097455dc0c7f5b13392c7a09f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af5b84b2d77f965067da32987a669d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d24366d03658e76e3ae1d9651968719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7687ccc13e23fdefcdb15206f3ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced5fa156683453406d2bc119e7ba9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e72b58b631452065292723cf36ac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad23af6fba4fe15e5492f968a5367f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163bc738afb0559da3aa4d0238578e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015137b4c4adb75f5971ef0791bba74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d08ae4ef6a6f5337e34df9ff5480b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ba4d36fb14c7cf9b49478c9bfadb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f40c19fbe1118ae14578b8719ed0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16987810a713badda37c2c428c3722a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71db2ea32990e4b256a9eabe44d057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2035cddd250e960e68afcf15dd44cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b0a0b420ca891cf9c1401c126901732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a219d35390a44754d37490ffe926299733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7d6b2f6c6745324562fdbf958e721734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7d3b41116a8a66deb3602d86aa49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b7a947b85d6dc501577e670768f4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee855e71fffd9a8462b8de2090c357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc132925f4e6cf9f01e09a3bb17732738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb49d7a2e4969f086a38db8e30549739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d516d82b30de7395c9ec9c713eaea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636bf6cbf21ac2f78a1cb8e25356d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108761ed6bc87dd74cc282741ce4ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845a2e6bfcbd86c1f2bd9ac8a68410743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269001a4e3801a1704f51d02989a4cbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b464234e84e64df11ff85e6740926745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222f1a8cd14949f227f7551a3b2e2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb43ba6c4758b8a6f6b7515dd10e66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d2f0440b7b781103b4c3129266771748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17383652b8845ed14d58b3f9e8744191749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512c4c17b0b45030e26a89e2708e0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1265412d6a4139a92cf7e2594e580751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9244c1d86931300b343e79f9cd1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4acdb4a66549f553df189ea047a97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceac9a51bd812295e085acd7cafaf1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391f6343cb737f6a94d446720c1eaab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ccb7e6f777744c85c1f09f0d1ef2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe54e6fc46cdd83af7331225e07271757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7539624b9c886a6b4f02bc5b2b044f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0ed22b23b62aba1f10cc5e2044d7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>