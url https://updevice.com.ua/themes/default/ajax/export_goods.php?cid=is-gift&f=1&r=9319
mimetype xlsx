--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f87c6ce5bd4323963e543ade089b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d776593fbe8975539a8c548778c68332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094eec20210603b93d50fb3241a9b893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e1f3cedcfa9a91cf04c7083d527e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989efd3e4619bbff5047769454fe68a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ba3ca8fb37836fd1f1360043e7c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6fb1ce5273ade6f57e07782b8a6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e865a594675ac3587278af24d52848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31edb4f637bbb47f79a0d952a17df1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9ade0850701a8e294203776e5a0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78058f86347029d9fcdae59357cf9d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205565b3fa179b1c6e599762c5f272af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f2e0d99421aaf78791b19da36f6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073db9a7c505d725343c284ddd5fd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822aeaef262083cb5e4a3ac6f2902d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e3f9f094f0ec7f449d1f63e25de916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f97b1693d28819699f3f2320150fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c14560cfc227ecb5cb90d6d72cb8e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1d6d553795411a0f2306917b7b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1d9048ee0e6bfd4d38a89eb326ac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8150f02c67c98e1bfd6a903ecf7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab27f0454c337090d8fedfbd66fae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0d253953efc16f1b1262d510d153a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51431113d5ac8ec4282bc6b2ec6e02ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29756fed376d1154738422853f7fa63b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a284b02b0889fd119312cc0f22caa6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f2e9fde82db95933591817f4a96727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2ddf063aa59e001abda8612a6535228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4922f3982493aef43cb9fc60e10e4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ad5c6bdf0690598c0ad7b01e62f3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc22e274e5180a193660537ebd7446e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c71affd43214c4fbd721ae4116d7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac1d2c852ac4fab056eb17b99306a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2c621d56e25af4b5a0af301bb0a4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02635ddc3bcfa763bd33b26ac40750f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637bf7139817cada3bb850dc61d7dec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a85766d58aaabbf597ea4dc4c350a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef6dd81e1a9a6cfa75a4b23081b57438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b004259184cc7739ca1a183c584fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a62d8d0e995fd90b7a2e5170e16640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a05ca082816ffe16a3086595756e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea70feb90d0f6fb47a8b5ae3a55daae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcfc1963cf5000a301fdb9893c389443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7936154b153d60374aaf164df0f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6094aac44c24173ac19df9618d7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8accf7a881c26df0cec732ea190fc0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266442a696e211c28c6dfc763ec90d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52316b86aff37aba057014845b3e7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4f14f22200dbea450bc70220133849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f970ffc0c7dc44a51089ff1acf9ce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254130ffdbe97b55bb9d16cdc8524aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4771e23e84eb0fe726fadaae128a89852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0a95d860ca74f52281a34d99e44f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43955437a1e9068e766c00388526044254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c983edaea8c44e677ff8918fc01cde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7b789fbc6cf0f3ae01df6eb62229456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9944b62a8d3ddead805f941039fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd01c953eb8ee38a7be353dd1e951e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1fe8392adb4106086a1c328bd1e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84465af67ad7097c75a8f04c8429af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7719b0b8964a7813107e72d367cce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c75282d3a3186792c057850788d0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e41fadd98af4eead0772a74f41f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a679f222565605c35311624758c2d4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3a93bd5b635a0bfa3eefb2c665b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f7e2f2d8b87fd58afc99d5d03ede66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550838f8e4935737d6a6c2a92fa8d1ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8efe6728a1fe6af95139792bda5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8e45c7e6462e158d241f07e7838369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf636095410425ded2e92c54370ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855e33b2eb6b2f5629b217c037551671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4b15bf708f12ad92c9d02a826b72a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9fb766fe5ae8ffca71e1324c513ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06725c419254b5e05ae18e6ac92ba9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049b8194b8e65dbe54dd318ed8cee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fd634a97f6f47eaef32d4ede0b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b56ed326f4c6c53a67a09a815316c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2c9b4e629bcad7545558d2b20b49d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28ee2a0dd96a74664a2a07fa422c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221523ed7b6e566c0b824b144cbdac0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfe2e6568a1071b2c7ecd9dffc2e7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ee4f502382457d273bf13d2eaef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77fdfd5fac60bd8b6c708fa8542aab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dac058d318da00cfaa7bc3ba50bcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e031116cedaad53233af5b4e8d50e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659943bafa5352df074effd118eff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e484133c69cd8183d69290ff04b00887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace5c66c3a62e80f18d1868583d06c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcef95e9f33e5bcfaeeffb1313a70089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f68937f709c03da8390dd09cadeea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f17d96af680d8daf9b92107e175f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a978ce2fd1b9d4dc203556c9da932a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80d5f3990eeefd8cd3e2c8b928c5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634c36353ccedfd8ab19f95387e1b6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0eefec9cb4154ea2f0647aec7563195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab832ade74e352341a8f312156ea7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247079101fa504f2172664ed61dea1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fd387b8351fa1b9c23ac076b429598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3936ee9482d45633854fae6c376ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c344fa4f1c639f8e18d0643953258f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1328dd39ab14d021171c78bce1df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8deab19931c8d036156a590c79b80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857239572630778353677d4f04cc417103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d68fd9a5397f94d79bb2a9e5f9caa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f606088f2c790d4d19eceb9599eb98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12fa68811800f2693f7c43526319c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc6412a7cdcc98ed5e1bbe6154ebc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf52911dc772f68c6b4971790fbc317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe051691b9b35702877e4f882d5ecc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ac46d0a5f7b0581f70a03fc1ed7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b9102fdb408dca620b092e8f3786111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f921ebf8e04470bfee497a21515cf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0c6f76da65fc52e586cbcf127e7a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d72c7ff96f2d3f252207fde95824114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316df224f28b601b7a6c49a70de5fe0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886439ba14be8f890bcba19cb5a5375116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200111e3d62bca8295d682b167ab570117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa6bbef7b3103c10f13c1be3fe74e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e10bb0503a5d29da2e963606bf8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba1ab5e0fdf829bd8318ebd08aaa92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a52084215a1bb1c0f048fb18f4b1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd85989a55b295c579acbef3c73d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4cd55b933922620c53583a8480b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b30e519849cfdee291d3088081135124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c12e657e2c3171109ff529b0f6e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06fff9bfa228555467f2353f6ccdf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600242cfecbe1132e62f4b910732029127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c0e98e0cf64f0b1e56c2887ea708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058dfa6bfc82c1cd8f0a2ca4f1925ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22508fd1dac710b1eb64cceaaaf61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e5019fe48587cbdc246c33a6b1cb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62936bd7804e6bb23312da6ddae62eca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac16fa8a4cd3622d4a06cb39d9fc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa6a1b434a831b0cc4bea67b31ed2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245be54758497f1967eb5b862729c4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b000e36c450ceca3dfa6a2bef558136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd611dae6c6054b0646507a30077870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15acd650c3388a79a2624d9899b7f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d328fa3e8f014d65c7daf8d85be66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d637d72d19305cd1a729ce51497b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5fa7b8268d23825217250deafd10d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390792fc832032cee92152914b61d4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d66c33e45fe415891177d78e7cc286143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4881ab5ec9053555ddbfd450491cb75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fb1f5d4b5c0c9a3a3339fe236870145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e25384a5887e4c6fcaf302488718146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58f2ecfcfe3e4e1dd5e0944549150a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f20b6dd8811782fcb444e67af362f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364178767a56fbe6d600c2dcd8d8a4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27931c5bc0db16a2f46b1b57b83680b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eaf81a862164d527dea0416cf341b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa54a5aeddc8049da1a1547a4348e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d238d406b40f758890a1b4621ab37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e9f87b8b6548972240bf67bdeddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701796e176e4676f779ccaaae7f0999155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466baaca1fcf798c9ce0db3ba3f595da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642fb36301284fc58e190455d32ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf191d4d9cf4ae204d194b63a80558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2bf1fa85e7cabd4223e77820a9e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db282356967e8e0e1a3b4dcafb94ef1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a797a2edb3898c80d1cc8edb6e04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a232559a402238dd711e3b4d6e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af5c5db9606ca50e35407f57e4c1ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c2d0b4950e9c47b133005fd4040b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad1440d495f18addf4270adc47b24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2c9f664f5123a492bb0ae93444f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b3874a4baf3422bef760d5f5c29c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adbc21c251731ef17704b8b7f696c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d8874dcd01faec4ce8570b0b26d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65d9dcfa5f63daf59999a9fe7ed26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de98abb5118cad998d1bfa04783e94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0918b4e5349365c3166531c8f3fe37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e959387826a3d37f73e225d3220aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3200b9000c58bceaa98a674f1b1b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f208a0e1e04fca91492cd07d5409643175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f67daa2fa4c5e3d9eb915484eefafd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296d2eb6488165c329b54d1b7f99ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788f459918df6e16abcb9c173c2799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3632f90370f7202108b8e297b32b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d6e14ce9b6bccb30301cc61486b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6287459101f5a333dd03e5b7d7e5d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7594e590af24ddb4485e43bd270ea3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17493f35edbd660049f42acea330a2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584076487d8396bf1bfc3e8a6c91ac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166832f76f44c463bdb789cfa2e4b5c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0a5ad81e30e81b20486c5e5445ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae350f918be8a7653e60d06d929f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bca5144eea227e69270a9df6cf055188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7f8f01e589355c138f1677f2fb22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaa8297860e6aa298bf016337239ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fd3a189a88dcb9df1b1854ab4c21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c2cbe7f8a3210e0477f4eaec1e7bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c39b9eb41ce6b3ecbe9b726026a04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3d147dfea29f01601c333ff3412b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2677c4c48e4e1e76fccbda959b04e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9537d2257685fd6ddb51b55b68ce569196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758d0e4ef51ffe457ea250f4b2052a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0320d72224de34ec38e8c63aeb429f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de7bdbebf307763b1631410274cbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e610955d4c212c3143100d64920fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c7cbcfdcfbc20f6831295dc6d9d81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a267504b1b2e66e1ccbe8794778c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8abb88f3f8f49a135dee4aad970f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e758fd6b85ec2734b7f4d3ff32fc64d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960b12565e688c05cbb4f9a3c5d1a0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690cffb6cb256a650cadef26462abc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ef52bbfac913a07cb1bb324aa5cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab310d95366aed9a230e2e557d727208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d73ca9702031b49ba4a95d5f4ad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f39be29b5a9270a271181e426618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098e5d77ad35b072471d5a5c77d1641211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09566118b5bce52badb136dc95d866d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59403685a17ab8b9bfaf9864e8b117aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b4c8da77049a4fc9c1708b3c0f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e9f156c2ee1f81d49193fdd00e99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9a7621c4888f01393d067773e4f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f097039244586b8969a39b453efa66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f0274ec6326e22647086f2ac83a18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422740ff2dbde48729c80d1e95f9efd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb62973266d0d827575bf97cc5ef88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e703354e37a6535b620b01359d578221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba3e5bd5c43aba328d4c2cfd59078222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8a0231d05d787910d368d23f758a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83733ca39a03f1d0ad9269fa0be00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113972ebd935dea5862d02c1a57081e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a9be3e0eeb6751440b76d2a1c8e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956af2ba9ba3f18950de4edc864e0a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a655a4892e79e7ce291fc95dc152228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e06053b8acbd72a52e6b1f820db4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92880903ded09cd5848d83242ad60bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc7a17467a05ed917063e18bdc989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfe847aea03de21dd92d112f0a7f4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c743cf393646fa6ebd579893397c325233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dce390f38aaf5a889cd2abb7a12f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc09133dac537ec2c8542344fd3cfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be59496f386a35e68be406b3385e1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c477f2dde3e85bea1af2b08898caa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf8b46cb1a41a95737a63ab6f4af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169c78f5e212898bac08817a9858a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049378555045ec352d0fccf6cfb62aa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85960951d5421e8c2a308d735c963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd98f78b73d5437f489b4913051924242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d909509a196b51c0173f0ee7e060243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9bccd698ab5c60d94c9e3cd3e5553244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21091d3099b21e8ec98ee6e333b7617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb50467b30a8699ceb203390f2be5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45853384ea58258c0eb554554f751c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7231615b426cca5fc43dd4b27d3bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82048a0a3c58fa6e4066dfdca20623d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3dcd7e6f3e1cc8a1398637529b7d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1471fbad695d645fa7a38aa5bee92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b49730a8077b1194011efdf9c955252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa1972635bb4e72b9b80255bf9338253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389bd7f6f05fc81241bb26259077c85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351b9d6ba6289cf0c863c161447b3c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832322bcbd6d044c9caa0885c688196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df34bc872a3fd4d7b2294817a83b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba03fe2641f4ca5688fe22f5da82a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23031f01c2cbedd5afffebc4c6f1e0f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e063b362772d2d76231bfd68b7823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff2c2920e7617fc91ba09ab1fe312d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86242603e61c89915a5cedddabcfdca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ba40687ba1d5d8472edfe5f26492263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44e800e25d94515155735626f803e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481c8880ea7871a973174061efbc14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e15253c101f4b2dcb92648d3c1a9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d472152df94bd1ba70e04b1ad5a08a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa83bec9fff074ea9d491a0f63bd8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74444a85ff606a1f229b40745045f8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75669aa9126810a3a1f700e843f29c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb738742dcf36ad57b7a3f4fa8f1dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291ba2384165ec9613acaa851fea09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0480eb649cb1bdbcf724cf5201b93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a332c10be9bc43ca2ffb28ea9c9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3755859f74319b27865fa6c0ceda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200a6aaade14df9dd42bdb9e361e2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8711578c5e88ee9cfac7a6e9a2e802277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dbff620147f35e0879db071a45354278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21cf3924cc111fe7c19be12e028ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f4455b45c845f2c43209cd625d19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebcd777fb64ca90097d336d5536f4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30a14c43a8b1e2d637e5450ab73786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec4c7f175951a1031a58ecf9ea8ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef63279b4611edd5adc934d084878af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714c08a22439773abfea6bece7c9f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd5f4d05c348a8890ac2748b33a39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214f91fbd478f34b82745455bd3c17a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7e4e8b0eb48546a66c0b537d18f83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a7e9f8074b8cb3f20acc58c08d82e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6a2c7e39124c7bbbcbbc53036e4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e418551a265c14f3afa36ac82513291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818957ec0f5e573d5737439991d57ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f04a90d918dd7ff4221a67d07e0ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159d854863b8b9edcc81b174e2467a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7badacb65fc0f81047edcb1c49998295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c79b012fdfcb2d2aa901862b9d6fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e919e8227a4280cc2c4c0735f9fb4d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3857ae1911b9f60245612061c63c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7aed7ab890f36c40fcb0cafd7b918299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e5b2580e6d06ce120db5280885297300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f7aaf01902ff9f10f59308b45299301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ece0f1eecf3894d18787127bbc21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf1f5344c956e64756085e8e53a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da843c6d830758dccedec28eefad7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b037f8e39500bbe6d708892f6e354305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105993767a8a2f4647b1e1a3c79bd84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d98049fb7c47a506851acccd10fdfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de30e801916282ec1cc49260e77bea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d83ff6548c5199425a12f34b98f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f6d2920f2fa7fe5cff72b62b3097310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32d0d8925ea53e0c3e356f41f1a85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b91fbf3ef8d021c9f9684fadb5421312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c58f74aedafab147a7e52fe1514e39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2174b8730cd26d9a347dd462aa12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38e6b4a301b16e19b603f012b1fb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29933804e7149dab7d2230f7d821495c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee432103afffb2646d36426d7eeb602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936801de33c4cef297bee19c7d20a52c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3318869e4bd3300793fdadba22e6b6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c38a11e0f9fc9899dc728f7a31a97e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b6430917fa7ab7967c4cafe3d675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ca9e58a594a07cbbb7483f04836c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cc060b46bfd65220b1529f6ff5c1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2121e2b43f33cabea2525efb8c1d16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3758177d7c1d6a1ce56e235667f7ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2295fabb2bcba580255c4ad0d658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65448d2bbff8f3d3a6212803463a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a1c57a7ed94e301ef117f9aafcf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362b8eb48f176e05cf8183fbc06aba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf93e1ec6ae4e03f41b1945176875330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09228d65a0b54ed081f15620a891ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45a23594a32231275ff756f1c2e95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ceb723acec14bd9becc7db579c58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa58e5efdf3821b3f94f8867bb4bce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130d022b177bc18f687b625d6242267335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c9cb9a6f587d4bedf64523d4fefd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfa748e138dc67e04eab7dff10bec2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22580641f06613fffc05168459d62ff4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186038e1e9d6d180b6477f6a0030cae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536cb2917857eae13507c28b326217c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1f64557b069b844b4fc19740c2cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e680e59c5fd2f49cb58484a5ed46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf497b441dd6c0017760d1a03514bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9b30533599a570cb92669968a677344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622c96ee5f661665c89ff01c976c5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04996cc01e12c277580c909339750f13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323296be4f9192cbc07a15ebb889e873347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8230cc54888b843467b88063e592a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b967975b280cb515ab942c38c62c20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b337d321369336ca286e2e6aefd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d87c1095b22c074329df93cc868bdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c617603911a078727e9eb9240eb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d02d3fd3488166d3f9d2e752172686353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a23949bfe214c2df1b68ea7fd2b24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973dd3f7c967252c21b85a7e8e4d1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e080eb30b823a63acb17da72bf85d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a7f0f25a0aa38ebaa585646cae86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f5343f4427a09763d706bd4b1db40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55774a42f499eedd2bb3583c4583370e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde8c89c717c84719cdf825a1d9d90e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e475b1be2026642e8b3fcc71e5c44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed346e775a96fad1cc45327c426cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed80aadaed9a369b5537703bc87d82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f23cfce9b847f9479017bac3cb01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b9d8efe7d050cda5be93c3c6b938365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085af8ceef49ad011ac195d648a33a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc729d608c50a0d812457922df50ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ec14bc5377847cd902b92fb95c2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713479902cc31b32a2b445e60f3172b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156910e718d1b7a81f57b53c7ccb596c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084ad66007504c75c1c5146d3702abd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe047154388722306b7a61a516c57f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71014c6d908918c6fd5309dc48c24b4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a45ec9fa10804bdc30e3a73cb02e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3024fdd734eb3260c351f0b03fbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e81def366cdcac6b9f44fecbab41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35885a0a6515916ce50473690e0490377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31335b34b4305b84c17f2179b6d32e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb03deef9f75913d873f34cc1ca60df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cde60ccf6004845aea1f7c502a92a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319baa1eb95785de76873e8bf9fd7f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8373b4d1c6bca99c601858e26d10cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564265056bac2cda588d44c4d8e4cfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef0bc20f535f2d5577da14d2fefe2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4af38064047db087d4c0da2c5a0b5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214aef146c9ae54e4a2afed386e48a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbf74365426ef9bec5f73e9419325387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c974e7fe67277a8bb507b81287af1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada598fa47fd040819a0cbc5629adc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ce31a5fc6edba03fefcea26cc0a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362ffb2cc77846e59bd4bf13bf802d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe88a9f450bc25996ab72d13ee6fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e44a7fca9c12112ad80afc01ca78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bef4f1efc39f8936e37c8564085cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d60456ff2689af8dbcf6234eeafc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44641350eec7a4a29781a5eac923237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd392895da7e038ff03b1170e4042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f742d72a4388ef485fdc08f680eb57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87dd66185485bcda931b3c7dcfaefa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f9d9466122c6fb1524bf0f0b37093400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bd306d238cb5d43411c0acf3d0fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32914072abf851a26f5edbbb1ec461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fbb73e1b066089aaf2bf9891176d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a2d3adf485699805678befc687d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93e65a277cc72bdf1a1689397b3c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1d688e6f701f8c71c44b3e32841a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e53e5f235cab23f2ba92ca7146a8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72fe2ce6d679c41e94031fde5f671c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2933eab3a86fd9bd7ba5f3a260686c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b59da017e9b60376c821b3ca59bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2173986b7574d9f3cfa2ecdb8306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e562736bef64f486852ee074f5c2e5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322485866d00da193aabfe83a56f408d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ddf65f2c4daf0bf2eb4303b6c3cc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526864b33534e88418d5be2e015a635415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9f13a22fc4b03d746958bd6bd15a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f821129786e1cca628e3f670a1ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda4df8fe124e8a40a941ab9d95ba31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e9a5eea3a9607ceb21083a34c7a1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80a613f72315f0a32392c6bd080372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff94879d59245f47514a4115da54fab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ff65732d11bea44e8ee178a714ebc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaaa242db207871668282b830ef812423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac82e5de7352ae72f97c2b1eb3717f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97429bbd85651da56bfec5860d3f12a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eda33c9dac7f9ef169400ac9bbe71b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e524e638fbffd878c13262389ab5b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f368b82623cffd1fed9c99a6ac840428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0e71212a024482c6d5f94605a1d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a126a75e87b6acf3fd8852050d48dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be74f812bc2a6464dd1e45d99960da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49241113f8530aef01ba3caeb7089d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9316c6cd29a9a96b535cebc15bbfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af5a6cc45c40ebf18416f3c6ad0be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5e48bb6c86c65d80a176e5afa659435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda730c061008db5b4070a9cb1ac5a94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f5dffec49ad7cba2e8921b5a29e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bd6aa39f9d069a4bed801bb987639438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b60d168653074f84c6d5be35347b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd264b3290f529593e75d15da1cc630440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0847f80e3ea44c846975b1388503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7cfa5af3cd72c235b3295662791c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebaac53267b0c158ba7a110f47fe6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81eb22fa5e0461c8c258896e6df9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b874cd025c485c0c23c9d644e2350e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa823ab25efc3161697685842995c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c854f68eaa95e9e82c631305295aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4139bf7d008f38ec0d490a4a3b2210448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d455ec111ff901fda7b560f24bfd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178aa7518741d3394649ad0ffdbe483450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af649f76dffc2882896010fabe2e69f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93de898afa17191efde330c17c635452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdedb544c6027ab01c2456082274f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ef09c61cedf819c03ff3da7919c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f261fb5ab42119a7568f2f9420f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f13acb025640264519cb1001287fd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec41bf168cd302760ceac49544280c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9926007d41284a6e8ea0978b1f956fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9b7dc739fc02e6ecd34426baa746459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a5737920de06b8f205e078a87dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181958c1d2cbc60c68e4014dfe127d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e85591a8a8cefce4edc3354687cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dcd3db6f90f067fe57a8355ab3173463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e060a11078e922825087c2f2afb94b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde09af131419b36e4d49d48085f213465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85f4965ee2f9803ae016bc9b5505b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4714d1d3c1adcdee39b458cb11857467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edceba4c3f1eab8515d2ca72fd81da9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da345b24f496a04577fab2c90ed7fe34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7d12d8a8c177a43253e44daf6ddc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41188e81cfd7bf64bc9e8884285e4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398670018ae043ddf1a7893e2b3dc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded8d9bacf70d4d5065ff03355cc303473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e314af41859c74b24b36ecd6ae225474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489d1e7efb63c6b82029f40a4ae6de0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364615587e0a073365114b7cdb607315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e122b013f1e562246dad824b1f02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403afefa77a26704fbe534d9dae3a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e813844532f0ca00a0fc0213f21cb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac02e2e3379292f70a89347d2223f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b6edfdddce29852c8ba543531644481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6809142fdcbb5adca967f93eef85c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1169080158f9a2ad45e4884a280b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de42f492c4e7ce556b0cf1322e52ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b193a6dac1cf1360b5d969f6f577485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbfbd1c090411b2cbdd508fc2457d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6039e5a64de3a5f3556bd05ba1da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449505aa372a0e801d89933607b41b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73062d970c750a997e5e78f8f16ab9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424de31f981f642c91eab6ab442622f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9c93e149720e32ee17dee6645afc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79857e99cbba0b811e0b97ecfffeb97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c8f1b0d1cd655ed3149ca47a6715493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf1a9abe602f74481d3ad8527badc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826add0cc4175834c7a9c33c886a992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf34c98115ef912a3f38376060ebd97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c7ecd36c3978505d8f2f8a00e060a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f181601aaa8dda0ae3f64c758c2c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885bec23c4c81605809ec4b0ab7aa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b011055f00f9441ccd73f69d73ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d21b358c32dd384a1badfa6108c807501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c55d09e7ee6b4b32e2a8dc057310502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf98f1651e1b7c6cb74c2b4223439503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693458165680e70516923c0999be70a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7224add59a7cc2ca36377aaa1390f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d772fa0feb4a6b8a71ca6290867dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b4bcfda49c09601105db9fc91ded507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f938ba590c0eb5ce1f0a5e47ab2c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eb90a8c440fb75f65e5fffd7fc406509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2429659e5680d8a013aa7fba47e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589118e1ce2b2faad62015c06f7be842511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cfbdf3671adbc4817d9bfb131ac11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf44822995f0c92c96beddeb913e59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccd6fd4f52c4021f015da7bd51793514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315e1828700fbbe692741b3a8e5d8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41068468fa027ec0d5d41aa6752d0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc923f4dc21d2a15e00b6832f3aab6b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1bc06b7ea9ee6c5dc957ede30917518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a795430e46393ae7be0861e0d576519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13afdc39b8942b56d73b43b94f137ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f456417a48f2d5d43db7b1bc7d27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee96044446fd4306103eac46c41f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fbd4579bb2472c2d8f92f08d184b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf865bdeac5a3bef17228296cf29911524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9c40cccc047b37e30d4690fbf616525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68eaa05c9696b42e739db481252467526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2450f5afa7d7a7bf2baf4651f7bbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fe732ed32008c2d337c0989424aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c746bff29061f3609592a5abfd04c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b2f67280ff7c5d258b8852dd79de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac7ecc5535c20fcc266561b6ebca4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db0f927ad9ab0b2e6ef65f57ae30e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9322095c1e9cbbee4f49827ac73083533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868882793b7e171abb405b248ce453534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb474f2b40c0030cc00fd983688092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ef0f2b19df00f1562a4bb4782fd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da589fa1d03b8c21f451bda1b0cdf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd8ac60f60f56e41038aa734752193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f828d75b34e1201456dceb0eace2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c4755862880bd61adf86002c8e9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c79d936a1aada47485e0c31b9faa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ecac03fba23152d0d511dd96d9048542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008db941065edf8028c4592a7a513bc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc138da3b6923a1b06134f90c008ce4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdcd1495bd84857efb50efbd63cd0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456885439e73875077cf1de22a9cc75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19839ae4f9c0be0bc2cd9be2293dd3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8342be49c344dd00b133122cda2e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ae25d738f8e32d29168838ecb2b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30df8f5b6d5b08b07d1de1fbf74c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec47e74ef79ec08b4009bcfe9c5f5ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e473cba530e656df6a487a3af1d3be3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a84fe06aea4fb82a79a2f660447f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea049f840b840db09f4de3bded4fc592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897d911aab381df81d8501091a426de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f981d53f15c757e30eca99a5f3a968556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a7efbf4e4e7b8e14edb950d977bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c7179b4bff37b2df7a619a8abd647558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea360cee5b329d57f39201d37b7484559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94dbb5278e50648cd9c6b4f117e21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7a3dd722d3c02d8de76338fa61d95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63397dcddaa5dd308384445ed2c79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2ec0dfc172e574fc8a38ce34a01c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8224bc42529eaad83a95764ad36849a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed3925314165efc04b8b564d4dcb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca34ca287149b483e7ac514e896974566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d633f2b19a5843a4c44dd437789500567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037efefaea1f9818489fc8aed322d93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a13dd1f58e2659ce7d6c58f804c05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a825cd3a7fa65a9ec7a60e70a78efe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e99216905279f8981b621ad4e2ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b589858d60e82189980aa03fb13fc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384237819e2fda856c8c9732ee2aa291573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7beb80410fa6e698ec897392de80e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac676fdeb55be65f7bc7bb3f6ae9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745b41b81824b775e018c73ded5392b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775cab657afb5ebf7e7cc39f8b1fb53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b672203a2df598d90f4d64ec9e93ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65555c9c1288743acc0c37d1609872a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e276c9c2cf838723aa797abd1c677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f6f47d023cee3366f3034e4c5925e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ebcb346422b5ca0dd801f0014a1ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921b0252c4b561183545c781e2d5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea2661213bb125b4af9e21254bbb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0038c12c853fc962e3b092077cd68be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36b31637a82b941e672db9accd599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba215ee05f797d32f9cdd9917739a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8b51802805b4d723678c3a03d8e70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69819cd8f01ded4615e1daa68d798e0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1898a306903a433d77f51f939b8f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd025172c7f6c8212df6acb9464901591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a664959933cd2ffbbde062be2978156592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247e200ce5aa81a4a814d2a349d1fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ca126c431bdf06d17afdadf1302d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c76acdecf23b0616e8854953efade595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299e7a334c73fab3e647dae9645784596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bea9310e89d6b717dd6282b14544c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb5f812c01551b30055ea7da90cb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d166668241cb8761cfcc33f195b47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575758ddc9ea79cd5b1efb8bb9b4bc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938d125aa74dd920a188c98f139666601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cef8ebcf1e31eff736894ab9fd219602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf73e3741c419b29a0a1012748dd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2cf4caaeb47fc1dd971ab40d2ca6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f5bf1a61e29626a735511e2a03e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cdcb39a623ec494b1e57cfe088edd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dc9fb480b233b7e68ac13e1482c57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748fe1af6a6b46681711fa47382201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fe6ea52b0170e354df2f41000b7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cca63dd9f3b4c3af196dd760ba1cb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce3bbdd561ca34f59f525d843d3b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03d836b362a5953f170839ac9231b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff1fd01c0b61bfaca1e0437ebfc69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff061f12388f3f21979e01b8c24e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d928f6b42dd8bc68e03fc8b3063521615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b5e2f809a3a509fb28e59eb7cb08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154ebd26e936489d3338caf3833dec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffdec3536e107fb5c4666c597a55f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61510c90c61b974352dcb74ece9f0036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd6512b793c57e2fa9830fc2523b11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cfa8a7ec8e7a02cbab8537f7229c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6b7ffb08f7cd358317d0ec8caa5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade01fc8ffdcebf8cece1580ed2284c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339402b31896e40c09c267c0d05dc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc4bd794aced070410ee80b493ff63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17baf2c6995fe2661f1431b44d448626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c668d890c548f1f1350ff7ca3108627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f54685cc10a24689452afe84efaada628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41065cccdd095d3d5c3be1469add76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a718ea4708b73b69e5e9ba378dcd61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fe4fd52643ff606016ae9bcb81866631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e8fcea47c33e105e1481a9ed6402632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d7f95ea34a191540317b80022d3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c74dd5c57393a57a426d91195ebd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554140febd5d53e4a1794493824694fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce7d81a653645c2266a9d3460c86c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51f35b955488faec5038fd0cb2ad8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398eabce907701599d98e3af0491702638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf6b26fc203e9364b2fd803652f12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa54e9e5135d2b8cee390ac0986102640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231d3abb79bc8d6f1a4277a735fc18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c660a179314ad7fd3c19ed9e30f928642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a603babda12b15c65dc323221085643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb66bd64ad1a7e6d2729068070844f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317504bba4587e9e29ce68396ec0e71d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bfc444a1c8bb81b6f74aa31f28742646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f02867e3ea22e9bcc590e64b922ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc70e85741c8394dabce212b28663e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702248d33d5f1211be00207d78b1ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096db95d034c1caa510de7fd9dfc67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcaec6575e035c49a5ba90cf265c25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0beb34cbce027a780a690573deac1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327379fd60a543944ae0487bfda2d37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df1fab05d3531469f272cc7df0ce8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a50971ad095b6be5b30d34bb70861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b265f647844e19fc9242d3debf2ae0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a795e6355a9f25be4f4920d81e7f8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105998a9e0481c297b66fd7a67f87121658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd17acf55f171c55826fffd76f2dc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce61357a853b3cee8eb5bc041f375de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d162f9155999606ab504e487cd81eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453c62fb134843f1ec5483603fd6a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069a4eba182f059cda3e1339ab25eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c059644529ef19e66f774b330dcf82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7bf25e109d7b8fcef16049c47cad0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c51e54d1b1a417914df3bba84d9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485589ff0151254cd5f32190390cd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88d84cb3e68d0a09bdd24d492d5f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e415563cc3617667a4f08d2ef9f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0156ca44d3c524c76ea377cf4296670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72018a4140faaf7e05356b4e8cc43bc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409720641801991854da09740d477b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d5a46a5573c3eefc085a629f3dee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55681cfb5fd4914cedb5015c3a6cc31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a0e8d9e4763c0805ded6b1eef24ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3483f4d288d5093f6aa6809a30ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed59287d4aa7b8b627f3e28ac9da49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffaebfc56adbe888c2c855897f41ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d999d447ba37b2f1ed724a8b369413f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5f75093c4ab7d69d76e39d4e24238680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea012cf0bdd6041c22525990cf6383c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c916b081920a905d59d9bb73cd1fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ab17b5c2be9e4d135fcd8c921e99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809cab902cffc8b335f5072f22d4e37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fcceefd1b565f90070325a3cc5eef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24fb34aab2f275a03ebe6afe218b9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3147b9c81c3628cd52e0526af6e817687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b6b3b507582175e6a8ef1d9a34b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753a71b9d3cadce0d52b5281070947689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6eb47672f8588c1d9c03f716f3aad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa404adb567ab3c42bb4c35de0fe6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada8b8d185c65ecd4cd45033587a12c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114f52a6df6b040304f1065aea7c913693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f65f628560c496ae69918ce613ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b11e9f208ab17aff745c61051462695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cc554f32b011894bac20c1080bf0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2bb4819aab0bc791854a69c010297697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1e3e18c8d63df4060d4dd8a57b372698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da482009dda044ffafc9dff302cb7b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869ad9e86b0d2d774bbb77e6c6480f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244fff15f2c7345d212ceb9f3d24ecb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59046bd0f5ff0d4abd22e42c5058fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41b38c1847074f27af722ab0b41fda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb01f7ed68154310b52c157e86aa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16d3c2a3bbdb973d77db76a8359e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0d2bfb9a765e96c013316293538f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b8289f2d4ed7ff0d6f0d9a7be54a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5ab3144323def07dec020531de6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae13e9977b9a2b2d562be5ce87709d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424147be006816cfc7289349f58a45a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fc28b8ef73ef4e12966a238f0004f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee032097fb3fa48ae9a317a577a83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f757513ff398644b2d82ed6db4a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53376d543ef16e6066e349320110ffdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c53c317f57cf5f4dfdbd299e1003715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14edc63a822d5981695c1a301a2456716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f1d18bbb547c4ff6cf09643b0e8ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bf40ea2774f5c27cb8de2b501d4bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb7c75c75468ea68b73c24f9c15b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57194732f5c3351b074102d0d20ee6f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4190993100898d6eb558ad176957cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf3766dfdf24afb5d4c8998d48310722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad9a769ffcbf6f2cf25524f958d8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7339fc30367ce7b31bf3128b5464cf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff6d7298253bf4d9ad75b85688006725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874824e809367ad40e5e10c25d9cfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823db61bab149ae3847fb80c2f9c43c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed6a82173150872ba77dfe4ac469b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709463d4d00cf99e6473036777e9f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282df05a219fd86f1f4fa8db03cecfe9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001ceda37d111c4381aa41d5251aa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7deaa5197081841a9fdb4bb845940732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa453c905fad484c7cdcfb9d87853e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1544bf753dc40729776bd0d134e8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e038d88041cb7a9517a610459fc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff7f9d87e3335f370d24625579b4c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed1912e68bf93b0f0177a64e2e37bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00105be915c6df398c45b955ccde7908738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406270041165ac231b0dfda61a679a62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d3347c9723e80cf7abde190ef0a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41697fd05b824ea557b8139fcc108741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d89efd0baccc3cd74ccdb8f0bf2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bf9216c73f61c109aceccd23139fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dd2c099113ea80b89c777cfd56f47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0129d079e4155ba86929a5e43351745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a06db5523b2580c94073c84b80b695746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5622166a96f242a1fdd1eca7b8e862747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80bd90727e4c750e03f3aacb1aca11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec747f27656370f71b1a6e3cb638323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398845ec5fd4d7d9c1f5e8473a9879be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b75d983617ff20904804580aab20a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9ec667cda8af717554cac14e0392752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd59ded8f8b61b706f7d76ac1c3d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c70ad9e4289194123d9be92255b5ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3849b71bf5b3bcc4fb3536b930c264755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd189ff05b9b4af0a66144e4efbbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad0a95e652d5bda84f1316fcd44fa0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ea2b4f1217490b54c60dcdbdf98d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56bdad80ffd88e6473302f3db2c50759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836f4a410300c78dbb15a33067cfcd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc10b518fa8c143c5f0ef72b44b5db02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82132ae05a54373447d22900879d8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2317560c8961cffcda34e541ae94db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717ae376b456d77e7781f3749d8e8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f008af8cae0b053ff53b04dc0fd3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94ee3bacc359d225f14fffd40baa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45cfd336fe40c43f8d850737c2e8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309620c688b833fd1caaf99bbc21ff09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524f071d946dd39f533309d2b3762c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da6f31efaf5592373b6a779bea7add11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618ba2855d09f6e3bc615d944352d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500b05cd250ae851936f80615b85ce813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1bf65d06d6047e3a4946c103ef99614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc829838b5247d707fcaf015c8e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235655e643f889c6c921e86d2b6daaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c45e0491c6d358df07100a33684617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db3a802fc2399bdac84ffa45d845818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e833457f3c080fc94590c133830f0d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b76f559b20a24d8f8fefbb67066020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882308631d50981327617b48b3f0136321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f63d7c21ba50ff7fdc7a3f7ea3b4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa39c3ca8ee2cffa32a0eeeeb8fae823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241be2a4894e9dfbd76a2f67a9ce60a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f9d7cb0be2f854e32f4fe95eccd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db86bba528115360df1916e4fdb42426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c6e3cd60a07482d33084a91d987be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea1f3c529bcc7b072f0f22901a2f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0526fee947bd0f9191cbcdea8871c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da3937f16929995213e64b8b30aef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ecafea5cb209a6339c98ac8dc50c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4810f8aea7217185af0fdde3c15ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9784e3b4c8346a9144abd65ef450233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46902a79f1fec1be6ede8648c7bce22e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331abb4bf601368a63f995fc6494818035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920dc6b8c9749363210067bc61b09936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438077e77cc5626a53af5009e5ad158837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e5aee389f0cdb166d923ff5a3bd8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc600afb04a0860b19253e00990845739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc3d10bb90e1668d841606d6c7e50340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919554b5371e0b51dc1210acb1ca083741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe074e811ded2076c6c2497bbdf56b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188c5c5157335481bf1812a211d67343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ee7809ebeead9230d890acab970b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8827c3b00236f1428ae75adb06f0e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ef8a5087f82be76c6ef60dc2009446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a0e3906a7b3e7ad6ebd150f4d08c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5216db1e4e7ddb5670a52e767c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240ba83b9148cd43f5d2ab01388a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8de913b264add6cc9d4e12a80720e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84d50bf762b4db7003c476cd7e0b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c429b8bda9a2315901113958c8a8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09d64ba14fe174c35b70e433461fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae3b8f5d5b75e61cdc9898213db62854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209a822de94565a204e8f3d94d14f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1125558ad069f7c59a2fa5598a96756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e4b8a294dc90ac7a7aed7b0357e7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cffa259ab7a92a7793a6521fcc64f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafae119af050ba8953e05c9a0365c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770285ea8a399bf1730705790dadb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e314891a7c2c1c9bacab71b84bf51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0f6518b96268c9fc15b0e8dce990862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22fcfb76d37b61c5308c3afc5295dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860fcf11edacb3ae9627d9a0150bb3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4775256f28cd98ae855e7e14fb5e3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273841e268876d58054ddc84cedf2c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887b8d15f568977bc463a4e9949f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81969f168ef96f66571f96fd0efac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f917a1b66e8fc3e7fd2465dd06235a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83803137a7fed8a2b03536996d5064b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a72face81b578d57e0e402cbdebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3506d061f363e3b5bfaf9c8237e68f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78bb96456fb94109dfc23a11323b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad8c160505f730d88a98f8e50717474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289aefabe96395b697c6720d521d57775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51991160cbe267428c5ab382eb06795f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2595711bfb97d87c328bef362aa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4b88e405a1a095284f9ecdbeb9f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9d429905bb8ee95f1856ae68e3fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd416d95951bd19000a221ebbb80a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b7637ab6c3504c55458d405c7e49181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87fdb62973ef32e5d59e442e0a6ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c0baadfa6fa3442680c17982340db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d1c7ed137270e20b2a46c94d78b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b013cfee6d21d8dbb75ccf952b0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9708f33b9d7ae3f077fc758eed6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb0e3d1549bfd9be078657af65ddc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b6df01e650a5f653a8ddcba2ace3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8296f6dd25d489178474a1f40eb0dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d30d0744fc3c994b80428f06792b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd73d439469fd8ab5beba223f76c7cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913ce82d277d4afccfcd6329ac511192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a102e6be8d5cb9478cab26c03a518093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80973235a85e9747dca4f140122f4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1740b1b6cb77ad23968533df3932e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d57c8c9bd714ab8fc675f66a2779596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ea30b33a5356d4af18c54ea12e6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d9d3862938d211d0f5ed2050e19f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb371d5d37e98185c685e7b109481899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47525306375aa42e3a85ea1f05de3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4952ba5f09bd06db8ad915bece8c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8678f59de54c1090fba3ac38c5b6b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059ad18da57517f9aeefcc1ba6bbfb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e54808758f54ecda38f03c66a860104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3bd73931f29b7fa0b4cac3edbba38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c4e6f136c7c7d6780f5169ee4f3fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf86c0bf13c9a22247f4d39dc84403e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312dc36904b65e264a69df8f09c4ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844aadc3eb8440a6272ca171e90f1a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a638e431fff6f03bf1be62c754d099110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21b45eaaea0e84799289f6ad503ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b8cd06863b3b02e33fd62855be1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b60d2c5dd324b3d959d9e8ca13d84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f2c40d0e91d06599ae7184c0762c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8090c76a07b96b18f8c6c228e5d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a02f6f26ccd0c6b9a71055ade64e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cef92652a77219373f01b805f8cef9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af7358a9c916d171aa5e0682653d4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390951ed224ba57b11d91593b007f66a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f936c95c6658e91331fb22293b2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ff605d53d7d6bc5aee09a3606805121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d84c877185ca1ab0d18975fb6b9b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a1d7eecaa8472bd5770f0ba3a4d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee884a52fd7e27903194e88ad08e9c07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86e1952d94ef740d1494a4832dcc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04286ae23678296c81dd9bf3547e26b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de2067b876ee92618d6d4d683924e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff555a01bbfc6818f95244b1fb26c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c8e3c46a9221d2101395bb11a7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959660923caf662343abb36db9663cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916979397104cce35d9f7db0646ac4ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943457c6269474ce96e4d6a7669260132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a04fb7a654d262932fc19c2b14cec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1562e4004e653e68bc64534d5bf38a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2914bf76fefff051aea6ec85c945786135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e69c5418a250bf4d6af32a3c8435b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3ae776896f3c3c5c7a47e4998778137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1ac9bbe59cf14559b6d485bba4f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd68bc46845a6519ee444443eab42bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9c67e8dd7f9d7b09d688084f2f734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e6423c43f4e9ec556d4e63bca16be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde635d812a0c32c1490081f3866d1bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f20054b3af36eac27f77c5c29394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90d2f3e85d2212b4471ff33376eab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebf43044d1b4f1afe6713785d8033c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c9e114a4cee910e12bd5c2c673f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffadc601b5684eb222e777f5a3432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8495afa79ea9dfe37efcf090de0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14bd647c85afd2e33add9115b692c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf43eb8de11fba307b35e9d393c19d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0debae3200f335a4350fef80de43556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae2c72730863621b62f04df244f23e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0ae4cd20962bb903e9bd5d6ec494153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c594576b7d864d198649d3bf24267154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd0623dc8216bd69013e0fb9bc30c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8b165242c0b4566954db690098d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1b2f38e2fd4e499ed38e80627b40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53a33fe90a24e5e517122fcced4e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba584a3c498251b4c55d206fe9a8e6c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea7f2f899be7e7d9462f0f3c95244160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394d2be75e644be36fe040f5b2661e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326530f4e75ed00585325815d73e94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fffca6768903b1cc60e52c2e6d75f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37436611462e4dca46b542c8aba2d4d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af3e5426859e1090b8704f50bdb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b224c6e7ac55a7d5d27277ac218fca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410c55157d93777c8dd9942bfc6d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb336d6daef9e462996e7bd3fc3a1cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ff324f119f4b0daeb2feb807f1c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ef048b2504e4040daa35dde0942c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aedb8aadd5651813560df8ca5e3838171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b9402201ffcb55d91cd885d08126e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e797a77577385180a656b70d54ae5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9ed01f4eed456686a19a64fc6d441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb29f4aedac928d54fff5c2861023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d35916bc4fc62244f54ee65daf33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e0d843e5c2c0e94007a0c947c4df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c9924403b006f8ad4d52dbf187ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd056c646481be92e604ff2061e3f61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2576b38be1c3011e3953b7d0f2938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1efd0f57d6091cee286627f7de6c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216433696191d33fb847598651ce36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bf9f20d6e39606a2911c7a7e3eaa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ce0da64150dc2fbd1bb3d68ec9af4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d23417e3dcafac7eebf59b27609c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594c5155b5f426cfe6ff566e5fd5ea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c056b753ad4426d5d8ab5ec7d3c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9bb7efdc0cf9ba3503e0d251cfa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c73d70180f5f09013534df6c5e23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25040458ed1ccba75a741dfb50eed2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d304ec60586cc01c13e8a487db90f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aebe5d6cfbd29b681eeace1d12fb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c035691d09607a349d4cd6f40ead14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588fea0213296432482da880f797a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054f9144597abe2a3d2c8d0e201669195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c9515927b5764c6406b122ee6ff4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a32994468672e9c005548b0e6cfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50f6932bdf68d65c22b230050240d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d420a3d84b2d3c4cc87759981d046199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f3f9e5612709aa697188bb4582c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30801c0eb77229fcf4e5e8fade47d15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e842aa5238925f4ccb4c1c50fc4a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d00958efa0578f1863433b590e86c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc86d14fb90dca5c162689dab9006f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde57c1691c38c7f1506e84a313c2bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ea7d40dd25990b0a5342bc2f726c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e867abf99491a97fe0ca30316e7c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ad8fc350f9f2e1ed9d852e4f28d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cb8d142dd9dc22645847b2e00183209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c28fb0f3b3e9cba6b8d7538a39200210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbda8cbfc21c4e05478bb505a30b9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1621a0ddb1ba219c033bb8929c677212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c06d507e03f1ac6d82f204f3532d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3165f9e1a51564bfa3309fdfde502214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3411a38bcd54d37bcc4775c9291b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfb31165e310a6b80fa74dcac4c46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409d66e6b93aeb2b379910eb736d26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c3e7ad095485969bb745ab2c3fde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947287dbf4c964d62a15c99dadbf6db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998841923eb71897da8ba3a154a327b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2875bff618aeaf73e0e565fd0e427221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1625f02eafc3e11fb34e66bb0c38dfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb040c66a701efe970c3867a2f976d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394763bd637865e8e977adbd6bb4fe69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105825853e993dbead2afca116a17bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab660778e3c576bdb5eacc54d7b3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938f6740a7459c7c00fd93dafd6da78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e0917a6c709a408d46931eab07d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246317f9ebc73a89c3faea026589e8ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c152371d00052e3f780886744d85aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee91464b535e51b396b9a5515bb980231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aedfb55f7c9474ac81cfb82da7af25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f8a50d5013b6b2b1e1805076b7ecf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096021840d0e00b15e11091ebf4bcc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4dadc4758abe397ff88b093a1a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c0ac1bcebd3268f31b4db8a5fce6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8dbe0e38384231d7b272a2cfbc584237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52193752068a16cd078e5a6e6b5146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6eb21d4092630789340226eaac4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b5f8f047a65820e4b4f99b2b88129240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d33a2540864af05969e59a90a9f8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71596292b8948601f0194af1c577857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad1dc7640d96b3ea53730a7a928b78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591a412f523d02f5d31040d5730d52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccaf6fb34b7199907dba15f3e031cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f366ad44972bdd4ae887d2787f13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a102a1f6258762e663be48d66ffcd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345088f964d4251288a4255313d8db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de6dd33f167fad6d571c4d865ddf05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8c8dc7708e4e71d8565c87bfd16d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b39b9da291e4b5f03381e7f5d4ac3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e8b18a61bfcc01a1bc11182d466e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c598a624fcb83b90540ea8bbcf4eaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89100d9e1c2e185b8b1c307ae1c4beb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b521c3dc03a39421962f3e6c0183c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380109cc08d504ec3c74da0c75e92a34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea864475473f279fd07d4a5978da60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d6757b55b650d2d396ee37ed8a96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befdfd42644c4ac2bd7dee2650a3fb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5496766b8f239d478e1e605153263d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e900d62e9c176ba99e90e42ac55d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa33ebcae64ed961581130dad7f039c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7a5ed34cd047881c285454fd1071d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656098003f3e4acc42d60254c269bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841d1112f7b84c1f2969f8be63343b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5883268037c8c5f48cc87e786fad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8607d5116fe304c153725542039dff0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715d8b64e2635421e6a6eea9136a70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8858ffeb78c852104925112f14cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b0718439301a6081a039932bc2f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5dcc7efffbeab19fa9262ac2d6ea3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f333791536dbb3a59703a92c0a051272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d7db15acc6feecaad575b6e8c530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf69d52f31c10689a2d6aff56f4dab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e6f680da51901c01bb6770a455379275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043b167502b25d1edcf35e4099d9e5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f03666bbe7233593f02a6746dacb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819317d892cca2e277ebcaaff169fd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb5305e8ba0593f810158a01299ad9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d092c67eb480fc101387f2f5c46f07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37676e984b580111515ae479f10f9e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cb629652efed0606fcef5c23f515e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a81fdf4437a0afe1b3cdcb6e458dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde38e227f22613b86aae74d3d33970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562a43130927f15d9bf914d5c3b4e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db7cd9b253b2a158c1287eca8f60cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a92f4869e18f6721738cd473b8d0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ad0d02a2c3768ab8723fb5c0d4f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b7aeffafd0a5fcf979926089dd97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b2e5533772128e9b7ae18166dd0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f3083f165541f8e4e0960384eb545291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a969477860d61e9447f57dd773d2059292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56b33fb80385648394499c9719b8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a944e4ab8cae6e86b4c0527861f337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae33d80f5e2d71991cd798809bda5a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709432baecc3ee5b83258651886557296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691f363c75c8813eea1014667f8acef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d51608ad72fac61240feab132172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99238ab25f4432230d0a913eaed4a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215306a3dde123ec6a49ac8a6ed562fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bfab680ede70434dc4a4520e45db6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692cd0498daefa59be031bdad2c7123302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b618a70cf3b1c9c9131c5ff59fbe61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0219bb6d4d5797f5948923cceaad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad3145354e2a8c3941ddce6da4594305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985fab7dd376a8e83b63df40c32b6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293e2b744f40ef37e4c8060670e20b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc60c48507ec1b3fd384f69e0018a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e494f91eb916c16a005f1eacd5ce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210469dfe05a2c9715df5f716cd4bd84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345205c90cd6434d1aca53e3396f95a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328eff2b2416a6677cbddea898e0034312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c24cac39d609a484c1a1a82b118a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a19df41157d99cce974d9328a6a77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215233467b22c9b31efaa455bfe95bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336432d6081719cfa78b1c254089ff0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa2135f4bed9a719bd07b91d5e3c8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee395476529a27aee25eeed3e3df18b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b264aa6ab09b826e58b98124cb71b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6489eb0b781d3f5126442f728d4b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53af59fc4996bf3108ec1a7314c1af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa242af15bab45c55c2a1f90207b7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3bb68410a6fe2a079677fe33b5a2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1c037f12f2def3f79a679e4388613324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f451f4f88a8ecd70286ba8cb1fbda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790ecd50dc344a46b1dc7df7285054d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01dfe5898e7aaa832bcc17e51e777f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c836d4a065bdf9ff15dde838e39039328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d1dd0eec8a2b8868c1146695b8268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd5bcb1cfe4a94c388aad2d770214330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789002d8884643d51db78528ad55c56c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982f858f02f3f3ea130bb2e7b7c2b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e395258736d2b47525501cb39ee4b9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb290f739d0157f04d07d7946215b65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0b140d4e4a863bd6282acb8107a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecc331c75c9411c2cb8b64d44523a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d6d59ca88d63d9f6fb6f15ddb1a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa676189d5efbe1204e1ce4ca7a5b2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f175edfbcc3a99fab31480d6433df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baf8e07caf2564b6b53e49571b195340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cde25610e799af756b5abaf9a06b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d403f121a39682b8334fd8b1bde8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091168fe6b11c68f2409a46f8ba780d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fba31308e2b85822ac3616003beb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998fb3f4e778c24182bb028ce2326bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f1e4fd72d9b84f7df32b8d6d16f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f948d5af24bdf749cdf63cd0b73f700347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883029d55788dc18e80029acf8dc4e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2418c3fcf667dd95d16f364cc7a8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b39ea35281477f7e08a2ae5950fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc915fe225686a22e09ed1ba05612ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f4975efdbef6f151d0ca8793d257352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df89a3d242aeeff9769d5fb00a76a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c5219e6a2f5575d641d32b8ddb14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a0e839935575aae4893f353814ef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24dac2d611a121d275763505706f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5242889fecd366e2a5076d164647357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14dd42c311200106a809df9cf843eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f9645224205248d9d61450832044359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110873bc8c3931d47550bfa3b9274d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fd76165edd23896a18f16eaf8dfc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71b7a8adc4d6e8eea52238d8f17b18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05342733d713205e03793300d61cac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6664297b668125dd3caede6e24603b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e102b68710ceac7c768236fe49ad31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27de22fc46e33d23527fd996bfb6a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ae4af53ea91d3d6e69c63c8a3348367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bdc392e14653de8917690e8a7bd80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d242aeae898bf7dcd203910dd8bd6da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c558f6592566efe8abfe0d65aea51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8077a48f044aba4b4df928542bac5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77e53547bc5270872a8f6e719bdc93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41ae524c4f08bf97d4a4ac439e8b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ff9a8b4a46e85e6f7f9d143cd5b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a451eaff3c51f14567cc1831ba24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb38d953e86f422226032e09dd9d083376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05572b4eff49ee1b90d2b02eeed1e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b86c279f878c9e8507b480940966fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c8c1715a19133d9e4817527bb09d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2329261cd9a611d83813d539af262380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4e736fc39bda5a1b3f5af6fcaf21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eab2908bb0306ce0c20e86b4dbd6e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab82db45c2b1b393e9b7eae5014a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53034c2f897f3d13c940feb23cc9018384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59420fbd9d856ad18c8661517d4c267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759455f7cb76ae8a42b73410cec8d18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d184b87090980e33831d88c32584dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c210c74ee05d15d44d1801991e63f42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faa2df7c84ac48fa2162f91f5df8bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f0851ab34e0c0095f3fbba6d379c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6169e098cbcde5b9a6c4fa05561322391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aebf12ddacd757201281322df12799392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4196e5330ac3898ca2104a99b34c321393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3acd78bd363cd77fe531a3cac0d6cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11747343ba745bb6ac2e28c883e830b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459ed09ab4e5d376bf4feb5635dc2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fec1b159d411557644d0e7e02e8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c99242fc5fe73ab83707890c34ada398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad9c00d3be7dec1d2818068615f9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa98f7aecde740de135e2bf5417eeb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65d747f19611b58e6d7ae00e5b8b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13883aa6683e9af2064dd947bd449402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc24d6a92b498521b68fe13848639403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b0f2f4af5941ed5e600e60f43741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02712ae7e0f3ad26943844a7016041405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6534b213bee54de5c1c18824c2ba9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915a300ca2fa1a85e02827fc604d1ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c4c7f621a7f4590ceaa3e11883b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878e02cc4c73fe38d4256f902741013409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf9ec37295a10cc768827bb591130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85569013eb5d57337ea0db0bbdd4ad56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c1016ea84e94e41c18764b996677412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21d09e2ddd89f39b5021ea5b0d2545413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955629440e2ededb6fcd6159a6faa8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3fd58660cb282064d20ccbf8f127415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343bee308e9b355877718607101c75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30adce1b525eb6b818b02fca7185030417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a17713a6467105cfffece1441239418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7451fae3944c3db54c1b20bdbe6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bfc371bf838b0d14c80b59886698420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad479cbf37f272047c98c2935150f27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91b83cf875c93c593b021f5205f42a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a68a4f9ffc24e809f3adaa0439df4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48beff4f0765c87777454e9d4de4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde6de2384d9887987c3a4b68152563425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4fbf4577cf54e7143074c2ef255d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95eb99034dac2ca6c44ab942872bdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522cfd4ffd66f4def4f23aee8629459428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba016f2b5675dbd43afbd5f0dec1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66c1a372cfc041de91c8331de72d2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641b71f242f3e5581cfb965f28e515431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf84b7096bad8597084356a1a715cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4745a586cc8bedcfc1af6c32a648fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432fca294e110281b22df92c5c01d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c883502288b1bdaf56b2cc043587435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e06e946bff66cf4d29a8003bc0bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778707d2eef76d3ac03c8f668fc038c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d69fdf8549a6cab8afb12814c918438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d12dbcf7fdaaeff49d6d498beff45b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fd5a0be028c6fb8c2a7e73934a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ca86c9945e199ceac908187b71c07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22108bac2b4ab55f623ef4c6518a587b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8112bd9131f7ea02274e2fce2eb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd469e234343b6fb4520bb5e85541d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab707feb6bc90e40543d8aa46587f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11542fedeaa1b7c774ee9295d71a56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd4688b6a691933901c52c60f1f95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc9fb929d138312a92b195105648ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac5c645b42a8e0b2f9cfb91ed7fe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18c980e8ae64ede5b8278dad2f9ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ffca9d9ccf6f632132ac79f591027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e4730c31799747625bb0694d6dbf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c468209ab8cbccdeb2424d8ab65c3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4622e28feb6ea11f080312b8eda5680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93969aa72ae871c1e083bc0a565520ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b42c59a5eafcde2285bcb933b973456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66fd716f41362dd1dff47ef2e79d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302e9dab80f98f47587cdf42a0ba02a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55a2bb167f6686551c4f9bc515f05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d93d0f907cc9015967a9dcf0ba41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ff871255c0cbe51cefdad463c850461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be459fd03a34cc5e220a53f683d06ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ff96c6bf1f9b6d7183f391b35ac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e6863a1bad61136af2bfe3c57312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9648eb05bf2bf384b4045dafd2a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9e42a42307def961277ca9ee7463466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4850ea0fba38f9a3eb95391f0cea67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce95c0b223c62443003aa132318f15e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e9510c107c4cbedc2f865ff862a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d339c63495249b9dda5694e8a3387470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e8f286c693533b41f91127d3da9d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd93755ec258c2537cf6698a68843ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128bad380e618b0dc545977c04e80b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899298272afb7f181462accb58a245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710b963799bcac8b88e14621735600475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd483413b52b41958a142df4571c4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853da0a8221501e34fc8e7b18d00c45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a65bef966cf7fee2f58dc1f1f63ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdffe655fca9349446e74508329e77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc49759cb3bfad67d4c3537ae21b1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831db1f2308bd7dd8e4b410d4933bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acf0148e8b2366694cd1c2f9da8477482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a4605d08cde09bd21542be744198483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d22015c6fd3555c5c87d4c45fd219484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2842320801d3a38590c056deeabb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5152530678f23289c89489c447af0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c049545dad0c546b335eb581ebc82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2411748898cf96b04304db0e6413e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd019d8f29dd103836bc90df48841489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90113df1796560effcc41b12a13c9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a67d86c874e40c51a5e8681fef08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a64d4094d5beb29b4b9d04c45e5c09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc308e8fe9ce1fc2543f0aada6d0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ba485452c469801dc23f8beddec7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa7f985ca0187e2994b137fbb5df4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3117202c6ac448ec16a56ef9021171496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1696d76922f9bedfb3d843032495e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717346d1ffaef1197955d1ce70fab592498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a50802a9c5e52f4b5209d017aa44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205221d37e828bfc1915cc0bb0a22df0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471059df74537ae0433e1ec0315f8081501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a34323e526ecca459f60bed610304502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537460ccaf3992ec5c47e76cf4a6c2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc6a48b9d4ff74667449bb6d7a22d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95604a273c9256f92dcc5ab230b60bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582baccf447b2b72e5b51a540c9dd0ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b524e9a778fe82c33b6c952e69d8c2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adafa5a92cafe464a884814f1e93d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ce4e5c282dc3b2c7d83d96167981509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367fd56515f1303e8cbd8a746b7239510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c268664b2a7a72d48d9480550ded511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29157840ba9b645517b386a4999d4ca9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5e629f8935d8da8858235f74d912513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9494cfa35ea0069900ac43f1e8c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abd1191154820253c11243c2374f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c7f8e61341a1ab43e62de9cfab4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa29a79b8bd44bcf59988817ed999517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece0e9921334d038569e682f17d6125518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b9af9f3d8baf1237509c2be7965c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf34ccb3772777876f801d36f93a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac05488cb518f95d262f428eb9c37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90fd4cb164922a86927e27f7f289a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a740991576b3e28cb9336ae61fe960523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d478f3099c39fe47c1f527587244524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455c102d4bb1e66bc7f037fc9f22cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baacadab3afc895f561c3635217369526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6fed7c31f855dd92e0768c555bdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b54758e95a27be17d0c70043b6cea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b024ca0b341ad7a95720774d4546529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad34d34663dd76ee6d60507c4878c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e9928ee489ae115f9e77ef3e73a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c34c8f5a176d51ca58de1732e1b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075a65631b9f358dcbf405d67e86b88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0c8256350677be4e446aa4c3c7275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d871625cb29668db99aeb525c84a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4406e2c9f605253c4ad4f64e517ccb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da844357bcef56588df82264857e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd12428055883010153dbe7f0acd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738ec05f41ca575180155dc61c2eec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638baaa641d5f618d729f19b9a3bfa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407f4aad0e3bc8fb47d0cec1130c76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a4728112ecf70413b0f2c97a158b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b7638c63cd46a9cc3f1846df89c33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a688570e3ce81917e3f14c6332f1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a974bc53b65c8d45e1601fd50e5dc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e73bec0721ef484eaa8452cf674a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa32db5a577e269956f4b370942dca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc98d92b8f2de9dbb68bc53f7f17d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9ff7479d74f821a694eccf7c2426549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd29cf814b464810b796507b9e17415550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0eec82220386ad4afdff1018d078551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb66e4357aaa4bca42f90a2312d2877552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0266bcc1cbafa41c9c1f283ea4f8f1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb3d06db4859d165fc700bd743db5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f346dea5f54537f2bc3493bc53d0d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6a2006290e7bbce0ad0ffcc7e64f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e4763efea815c11abc7cbd2cede2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85b4a422f140448d90f1b2228d68c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd22776c75d228d6b81ed6b6d76aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fbd3d5eb9657df87c28a34b0a7907560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c168a6e098bd2477482adfba016471561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc43e30dea4b6587230e54f671143562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8072c28df95ebc286d82afdab3b3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ee682b0341e7bbff36dde025d68d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190284a78207778350c1f6c7703633a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace9f170a687e3815c97e96cc1fd26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ceb409be176889a72b74ef42757be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde36b4c9cb601f660747aad28b1d51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31a1180087ed9ce065beb31b3f8e2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6434767aaacfce391e0b72097e0b61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79389f39a2ac83afcdb13e46b39e84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35b4ae6e30128310bab5c9fb976b5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac8cf2221671448b74a0b65713302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d00ff3f664fb9462bf93f02f00d37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128facc4e159529c43dd458807fc17a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb8074c1b8b397adefe965b00675d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280876f1b0189404d0e6b2aa27716fb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90419c0eba4e4808bdffddc184626c5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f965a0060ce7586124190dea8cc6990579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8abfa951bad5eff2115c12aa1c77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9d52437c273bb7ac230570800624581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e703de0a242324483eebd3c9ddc1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18de69cdffb72eb41de73e36d7e7d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5626b4db07b2725d2a9003a5c81d78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf652804de862a743da86369710aadd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438447b0cd83f9c1c65a31db24709e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0aab8c7a263d694553c03bc2fcd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cb1f8551b66eb62870db790fd734d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d511de0d113e6e26585dc1361b4544589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f36006ee2073f5179685c93afb7ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e25475d31ea243ec5ec9e94c7c050b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880be98164ffd11305325dd912b8dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b5d09a2546bfc6ecd6cd14a9c385593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faba284d2da74ca5786b62cb60b97b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088795cc4f5bee36fbafe7f14b10bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2a1f123c79f13685e76f533b9c47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988eb50d3e50b82b04b881c7f90d9f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd6eb6ad2ef34e1f6fcf1688be4d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04d136eb3762204c53c46cdaf3a38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eb24289b6031f19c5949a8e3671d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee83f1c26f3e5d467d3a1ddf5c95f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403702c7caa947cde3b1291a43f808c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953691dc6df0487289d450d988ff8466603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8dc3dbe8769619f14dec8a7dac6a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d0dd6691566528378f7742df9efff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69200edaf3f2168f2df28c074e228bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0155842d00f248e481b6641d152fd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3d51db98dd7b5ff96f7f2a0d9eee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f48f611bf44bd19396f43e627f26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207fe7b448705a7ad3efe4a7739b6de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1ae443c3db73a5c34b30a3e3ed64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b6ab0360dcaff1c760026a7162b57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197384d9cc76e8a853721bc3cafdb1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c652b32450b3d0ee43be2aba061de1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec294223aaff7db3a1bb0eebcba65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3c316a0612cedf91064c6fe568fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ecedfc803e154f643165d7366c20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722ba47f7c2121b55b4bcc85230764d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06acb2e862b16d72069df1acaaaa53f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980346719f88444062187de55668ea82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75530d9445a7c7e88d1382c5324298621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2684075dc0c2c961725e25b4873a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af23559550374224c9c31d1f75fce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7f8a12f1188e90dd2958b6df10243624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d73657ef78ff702fbb71795ef540625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf089440c23147fd2f6d808165744f0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323dad1ec4a147b300301c97df67b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01759784b118ee2cc82e78ba47924b65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a726de9d68341de778d321261f20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaefcb1dd5bbe546ae078d49af6b72a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d799d629b312f133cb7464a23cfd17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d01e49e7c60de13ddd094f25a0d3da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e701b36d90f8c2a5d9a879680982337633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931291d62686dbb672382f5136bf35c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea505967bafb56a154071022f5e61a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991ab038c4dd51ab2bb1fa6239b92a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e680e6c7f1047deb146008f251d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bffdac577a077848d9b1636c9b607c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026db0b9fd5c3d38d489ee5eccedc21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98578e4f6be219e3c763ca5f3343e50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944099b104bdf649a3db1f20c730e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f871d3e81a5d4edf264a12e6c031642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e46f7e050afebac250eee9a419fcc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e46ada8e9c0c12b058af586033438644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d270b64818ff24445c375b64d1c44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1e11ede5ce57eeebcf0dbe398a7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba745dd3393cf23636fab4352bbcc2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d0a1d98a39ef8c235bb15045cbc49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e941ed28b8d901f31aecda1a8c09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d549c0cf3c452fb31807a117d69c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21641e1585c198d1cf55962fcd6df2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fbafde1b9e4c538fe61547f2b5e89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403480fa0087346bc487f4472573ba0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627998edbb71636dcd2b4419420102bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8512ac12afa26dbfd706e8449353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c185cc1b6d1a0bf8192ecf0da24616656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab239f2051d4b34c95ce753d0b1a5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f0bb7196a26f0d62faf42cb6bfa75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7ecd2afa2f8fa756adec80326745659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbde2b931a62e3a41e3fe8af215120660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaaeec99375a44194c4fa6e08e79d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969842178ae3c6e18cd9361a7d3d45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a91227f69f33970954011e6d16e0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822b889d40f4d59fc1e7f6103dcfe89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5260b5c48164ff3b5cd3a0a810d0752665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2bd04bc9f17bb604f23f22b3e785b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e24a057a26f736f57d6488f9d959667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9238bd31ddd4a572f7fe7444a893668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f6576b4ec414d7da0307b931e1f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b000b678ce4d38e0742905254f57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e1c756d9b547c4bdd59042c74f63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390299cd9924a515f07f6d6a7b58a6de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894747920c3ef1be808de34aebf4d2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2d9c8e2dbbe7aa0d3c748ef32f4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0d7590d6fcb12a14cc13be7b8e6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046718ffa48c77241decb1b5ed429d57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ae912865efd93f5de1ecbe9d65c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e67ca7e672a53cb30a1d2c684864678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529da5459cc83315b4e088a2e99ef2f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4a0bbf5ad63e67c32981eb72ea6ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414a97f519e2131f12b206b7794ee7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca189523452d6f0a1ea45c4ae60335eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cdd4b131f9d706efcc9abbf567db8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ffa02ecb8b4659d526c6aa6cb333684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a3595d572627e11bd016daeb2007a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c4eb2a2fa9ef3a865a331f404ff63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acae1f6449b38b4fb71e984f1fbaaf5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a23c5886431ebc1be4e70ce239e7f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4ae8a4966a98e0a292d857547050689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49d929980878148ec0117e6423e9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c82439d61890990c88e8fdfeda274691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c841577a8f53091b9d16c2ad02be9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f8316ce0a2af0d58305735417de1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af5a8c55fd59d9d3154c4f9e9700d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a505a1b63b3155aa499bd223c326695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c248764522e9041f35e7c598b5d8f0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442e4a0c8d9fb33ab0ce7e91b76dcc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2942d6048ac60b5d421c4341fe866d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c01d5cdfaa9931ed6e1988669924a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba463127a317d35128da451f7a2f0cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16530969301865f90cb9b14a2c654bd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662147cf078b6d443f2d3453008e10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9bac44814edfdac1dbc68528a491d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96efa10dc8eea27c604b39862e7f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911076b9041e2ae22959c5b534148d92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6b74235e45277466ad60db91b277706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898974b7cbf40631357b1c2f438815a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b8f94f3b4fcee38f58ff144a78d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee89113a39aa942b00248b4c9f24f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d88571973d605b29b5fd4dd86ddb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23091271558de87d134687f5e021ac5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca9c8413958e5056e4250f684d1a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebe15aca4282ef087fb38de4d8195713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f69f470601b78b98695a452034590714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa1a203daf3c99ab9094dd72bcb02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586857cce57d93d273a68e75d33720716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de422858649982212cc8566f90ffac2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4c9f34122bdf0925f0cfe14b4a90f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f79ea370322e03c3bacd991502e7bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67913bcf15a54451d728dc925a17d493720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a6358e733bdbfd642f20ce3cb6ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4915ea08424c1248bb73c7beed81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03712c7a16f5cb28a8aec99729e34da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4491d820b7ef6e51e2a3069ce69c105724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f504eeb77525246825d2c97a996d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77468865dc98e09488efde443eadf583726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b731329b212cc4be49fdb276f7289727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d812d32fc506d3bf2d70e05f96b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d0faa91d3ee7bb496f2776e41b15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe107e5fd96c59fa02b7cc0a2b2cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09828f9f874c78e18ccffd457f96c0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f04cb14dda7ec05048e078febe646732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c15d3029740946bf0d074b564c83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503774154784c373af0eaec4aa57bfac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db9ccb105e9a221f92177b436eb8d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a986f9dc1aeb99ea6feb2ed92e6039736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf8e433e96cdcafa27c2bd8749d32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed701bc15b517da71d3e4135680dd9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c80e78841ccc80ef95f114cd68b84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf20a4896621ce27918a00fe6964a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047cc127803611d0fc20c9bf6fccebe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa38276e7058f369758ac38b62290b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c01e7cc0a868418324607ffa7288743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea424979892d973dcde00799c2e67fa1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a8e13487e1e2b5a9132e3cf37a49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc2adbfb1782afeaa0077aac32048b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b5093096375631e44c581f8330dc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd7cce5fa329a6b5695c983298c78e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2298738fdca39a1d0e54dd640c46a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e52dee7f93d46956c3bb5cec56b253750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6c2c67d55d7148f8eb5adf44c676751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b093859668b49673aa41a49d119d23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd7a482db518fc8d2cc97455a2412753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d97bffea8c970c89cbbdbd10844b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb93f84d5d3b7e35e2082e76293f2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676c72376da66e36f3f03520564657e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33ffdfe4294ebe9cab5aa7803a554d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef099cb4c9b44d8e09dd74d06b4169758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f40d930c10b8660550a17f69dd807759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>