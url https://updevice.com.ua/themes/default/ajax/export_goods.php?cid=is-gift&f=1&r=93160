--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae2faa2ff31ef7c249239dc63dc1221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d35b53a8ac358a227b6506313cabb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b8dd76c2b70ed87555d4f80a2a1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944ee45a211772a79de5e39b2f283e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b95f187042210c93d38d6bd402505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608d94eb1ee2b9f1dcde29d71685cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e145b6793aa3d55e10ec36e321197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577d2460101e811154fefe0737a61a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933dbf94c8e9b38f8d4f0d1c859dd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837340d3ed5eebcdf2cb5df6640027110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fc819408447c08cc52ef3b1a3eb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0f61e4a155f829114d39cc5afbae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468a31a9b1a66ee05eb1368842afb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c29458c21d52802a679800f9b81c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317a1530ab8d85d69827ec018c2b8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf786f5e416c8050acd0c1b52398a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606004a499eda10ce102e72a0152b9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2086949a7b4679dceba1b8ac87bdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31045e89836462680e94e373ca2ab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bf87991dc7bf98d0b4f80be95d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b91d72222c9907b5769635fff5af821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317383caabc76f5de05eacc6cf9417c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b375e5a7615ed2ca51e6f9b3d0c9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c634c440f5c3ab3a2a7797fe6453724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b1ca2ec594f39996b2eb1783c19125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7350be2251aefbba8087fa851c70bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962caccf3f36e23eaeb34602b16ed927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639681e77d5ab195eb9bb032316605d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ecaea11f500509313718e3fd49f3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9dd2f1e0e1c63246b2281819a62e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f213160d82b312665a375f19e44fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae764e1bcb921263cbccaff328ab94c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b16f158b35fed0e02205ea72bd2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce8f3470361da95fabb942f123b4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1646341c7de32e7afadb21257d4f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e3603e69743223cb3548bdf9626c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11acf87e47397c42a29cafb0da79a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438a8616f21572ffeea056ecbb5c3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a48fdd776f7e02feb9ba24439dbd1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710bcf2b231cd90f1540a810f664ec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2f3a94ee9e3b865739c169c3357ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ec9c91f6d774729be074345dd40042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6f9782f35cf7f5a417265800c95b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045512db7ccfb8ad72a05baf717d6e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84f6e7d8710a45c92cb717cfb045e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887d9c22b4773108c4983b1384b47746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a52f84e45d393cb353f6625eb44b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517c550fdba7196b7fbcfae9e0bfcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2cb210fe8802bb6a50e60c8af3ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b909bdb58dabba45ba7c5ef61b6943d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d6e6320ec703b78ae42fc110b67351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ae97651f75a46c00c0f7ce1932e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64164f0d0cb71d6acf4652505124c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3bba6c6f798550a9a441c74b00ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64570e906cc9ef7f5476ec93d62edf2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696999a428df633aab428d86187963ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93166d371c44766b8d1da58b6d122d1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bcec1d92e3ae7e187b0e6025f4b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca90018049010dc1004d9ed304378f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a4d4cbfcbe2a347069b64fea28a0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97f32461aa177afa98047c070e35d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a9a444fec9f7d879b74d50de163862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69426f012dbb5d6f90a6e6af2d12342963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b274356c63ecbad8951db9799af6b6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbd438cc79a8da0253d2cf0f262d2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b23b6acd779ae07ba099381787395366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76215a0e01ff1b0e37bf3102bcd28b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8ab04a94f30fe874b848b8a950d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f3383e450ab6ce5ddc6106e6a8b7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f5f6b168390b44ee321e4024f39370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5cbd63a0fc3302ca956bc2c01d32b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b68e7f0b7c16f0982a8415bf26b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f1a9a6b973aea4ebb36945060c4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d564f5b4ff83c87529b9343fe6c6f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a166e0188b0af622255c11f59b07575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cf8e96ef51c804847124b295514d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43f412c2c91a1e20bda5c202a69e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38668e78a95276706b62f7bb2fcd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f9a18b7001ef7fcd5235dc4cf79b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31e7ab045c0bd6674d9ed134817f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f593cb9a81b5f836b0b2b868733a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643e7eb4d7082aa917d4dd3e853573c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94f5549ee93a5c4e6b1787790258f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d6f072c05014ffa7fe15af2109bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637ace1758ba79dc234828d272773d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f17c24225f376f61e051727a59e99686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a372c185ce354f1290b90fce87aa5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb58a86503a1994ba8ad1ac47bfead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66cd907b78366114205a5a426d22689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b408ea5cf194652662215f4801068e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e313dfcf89f0e0af76779e1526b90091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69c65ff0b96cf4792c2dd5024639192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd7685c0372233054cb10757168f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a8ebf40b956a149488414900b73094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc75a57174db8127a6682b81d07c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb14899c0c98125430e3086d71ff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9d4e25ba482ff63c9c6e031dab7b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b127d06dc12177f0b0521e877493ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23b70a2207023ea559b66b1ae9d5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69513eeb653900f9ebc73b9e3bc4e0cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d45cd5b18d4ca33e6a6b5ddc977ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002aaea10e16db54dd3ff62c4c9f645102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1770f031b05304675eb959491b8912103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61401595c58f239fc6966339c416ecaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759db46e9a0138bdb8228bc37d5ac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412459d48e6a1107eff0b4b1d61a1e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed18056bc889f36fdd472f328797f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0bf1507b063b0453dbb6ce59bfa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4879374c90feaa2512fcb4e9f590e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fac4d43afcb2ecae0862f3304b721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91578f7f206d278fa4fbdeca16b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb51778044d7776639c5f8af0568a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c20775c33558d7ce1591d85058a27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314656fc1ffcef39a73416e2d24d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbf04f350f8b9138961c3505e1bbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fde8b28fa821fd532065bf4ba84dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e59c636d60ab46c0f941b8b35bbaab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014a28e5fe835e128c3304f0bde2f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d28c576eb35fe1039358b91a54e533119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb87cf97e21b89fbe789a6b2562178120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efde6b15a6481c3eaee340dbcf9227121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a0b10f65b1f005ca77c945676588c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b707dd3de8ae8d135450f84a0d0fc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb550dd03412c00c558527bc359401124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b84d387dc765af06c790e02384251125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea691c05a0e24ede99b82fca5002c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb25b796356f1cf41091957a91701127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c81ba815e751b39aa62465c48aef7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86fcda12d27457d6a7780853d899bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be0464098a0b58a6f05cef193b8fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f707e6913a3c1ee37b30361b37bf53a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd528d199321bee79bf916dfac886f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32af41fe57abc4a1b7c3846a3a092133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff481a036e949baff770f7835c309134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b806b3db2c18afe4bec8389b1584078135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e6d1e4dfaffef19e4347e1e2ac11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf454f79c46659d0ac6fbbd280574120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215364d4730d71e2937cb6fa4809a609138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098a122a58b30afb67dfb9639958bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c62e05796ffdb39ca0dde048806b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869bd9022d52936d34b8b49376794b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8abb0c51d65f3a7b4fc8fced83a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b99ae4353c2677edf1ba15c201bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3edd521cd3b313bbc14b3fc56f95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd5c31a8a25f9bd78a253e341fedc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fad50ce199f3f2a0328f03996e050146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5038997e78dbe62d30b7a276dad708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece6265fd85672f4525ce624453caa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235588ad1f62e3eafaa65b3835d91d12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a188e2d80f3bfada173310449eaca77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927d2f58bebc038ad1335510abd68ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acd3e01cb6509b58763069d90afd2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb640f6841f37b340c140daaae79e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f1fa3f3e9fbcd2571baf307288ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bfcf90c60165971dd6e3a2f5acdf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb353a9727baf064f0caa3e5a01f108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648c6070b5b8a61f446e1097a8422a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d37adf356ed38cca62def8dc28502158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da92384becee9b652f38fc8bcc77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98fe6a72f5d7986a945dbb152cec96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b022af0ecfc6765e3c55c347b3e1c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f311a3833d3dd85e9b494f819cf6600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae809c2eeb162f12ef2eeb709eccf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbde7d0792d0e588de810a69d879c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5420056a9fd26b4b6501a8548e938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1184e23213c290284ecc2a5db3f96b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d25f9c78724cc1eb33d8d863a07f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e676b599e59a1cd788f0b9de459646168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666a9023b63e7cf985f5fa058d6ba3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eacfff18a0201dad08fb29d1a49cba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbec8c623c734dbce47312456d5ff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b1549bd0c6212c1389e9f7723ea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7eb4a2656f4d9abdfdf7bf18797f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112b2a491418daa96172eb8fe5c0ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d748b7aefda99b7937e9064e223fff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c337cd4611b6f6e5d540b81b4af2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd93f4051cf7725dddcc7749ce4093177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbadfc2887e3c1db12ce4472745e59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db10fead6b719be46f6dddb4ea0fdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def1bf745df0a0cc95e69b511b2aad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf244276999ff79c0a22af0b0e1b71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9e1c2fe2792a13af7800e11041f7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281c544ae33477f86f8e710665c592b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b834397ba324de4aeb60237f1e2b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75e55009f280b6f8fa66eac72d3fc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb5160df1b44d1a99183be5a731b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b57ebbb2a82957edd8d82deb182271187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74208b563371254a2bc61498a601476188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d742cff6e9726c389d715c269c81ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb49d43ae5a06278fbaba793cf120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2286392c961a3a0c61a7a322af8eda6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104dbb6462fa021b3802d8f3f6fd87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649edbf43492c33a8633bb21fd393289193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a2fb8fd2fdd2f4165264762898993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305215eb04afb954e2ba827dea790ae2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d5fe4f9292523d5160a6e465aed56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2351d6ea1bfad779ffe9a3c66c5da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda4feb6375aac07207b6013c9aac1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370171e782c915a3f404043d92def87e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd28524fa1ae1cbd1d55cf405d5b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6c7b2fe6cbe49a38d4bdb5a6a7375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23f740dda9fb9e95fa0cb53c2562d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb1efba9ee680433b33ef48ef822d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6899fe072645f06073149940323f59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f80329ebf1941d2ca1ac51cb5f46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b365225af97d75669701b625e088f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad771579a2d5526ceabbb564d0832207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eef88df1cf2eaa547de529d13d0c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ec51fc31efdd0318c0ab4b76f322209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2e419b56b286e8c9afa9b737eb40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff9403e0992ed7e7cff97c139f2074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca5987e67ff17c732c780403a9f139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0523c10dab1e94db28e560178aed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b550bc261543171653022724eeb90a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d1f7be143f2f1cd6f0f6f35f3637215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb265999b5c295f1aed4f99b11e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923daf6d3714f80bdd2176a76685e88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81305a59925bed2ce5ac0c7eb5ac9832218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4993e84b8a66d469e4dc287c4271c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07ee4aa87ad9a5fe5129f21aefe44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c00309a44fb2dd2489dd3357e458221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f599d64f8ba0623e3eab25baa236222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcac9b19f21578ad724b7559823b62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff895aca71441cb4618c17023edd721224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12b85d15879a76b10ae8883b240c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eddaaae9a6ba4928bb0cb6382f6013226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1378340ebe0198bd1d72174369235227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cf04d57144783f5415498abd292c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af984ea8ce0753ad364b57eea59ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43931ded3ee2a639e2bdb05560a90c1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad76270a69e97aa4b42f8a3d78a224231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8f17abd95933105ad5d72314c867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7f8fdbac967b0211223080719e9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385fdb65aa4e366212f37f8167078c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e45e76bbbd31f5bc5d6514cc5f9ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4adf56e34737d8e8dddd713e4d715236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625065365ac6eb0e7749a9dc7ec8a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c60bed75b6256476419cc066a8859238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1440476e90fdc3a7350e155eee6b0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc915676fdd1f7dad0280f9ca2b938240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688caf19b07fb6dbe019ba93024279241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1bc7f6369ac14b76491e25f02b78b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105c402a5e5d9bd6918d824d7a85e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54301b3fa1d48707cac9bfe1f710fd6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e404af1ebff4bde37c8a7b0801ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7ad127142d35d34b5484359d27d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db750fe3469f027e9efd8870f47abdf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188b171003dcdebf5dd46472cb2095248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53198b88a0714c3b0428d52bd75b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb14ef6df48fa01cb0707d818f9142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278506ff62e1ac6a8031ff3e48c69d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730915982b9b70504fd0870b35325b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122ced8d59527ef943e930fe812976f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f229c5755b5f59b9e0e73ad3d308254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8ea1a8f71df1626e2841f5499810255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0ef7958ae99ab7637874955cbfbd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2006d0280089aaa6a45281455435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015a1386cbe97f3e73db4f39eb13aa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d22b1ea23bca348e0e5fe2b31c9199259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2027896133b3c676a1fe1f142dac2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e42c2393c5b080a5d2fd7bce35056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a5e22187e795652448a3212571f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4219f2d4ca49906771ad57a7208029263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733cf872d5f4be4a3efcdb200aec157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc24d03fc6b32786b2e99d3189f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226df540bba235d4081c1acdbc8dd50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62e40d188157f85e3f45ac8f988fa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d859aa31a673c4b0030477ae88ccb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1bea3cfdc3895b7e33fb47d9833c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971c5aca236d73b15159a4820681c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d21a8cc6f00b1a219433ebaeeffd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c3bde43ab21d75ee22f0dba2e73e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4dda7e23f109717ee0ec95ac0d413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc11acfc9c3ce77b3a855db502f8d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f8e4c045c4b297c78fe96c520701275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748e60b4199b40e2dd19301e4cfef97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05336c87716352f719f262c60a217277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595137baa7a1162343c10c9feff8400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d0a4551c847b0aec0e6304eda7b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c43349e74523d0a11beca8a3b31539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5765237ffe1f3b4a6623c9cb371d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897cb653b76780e8342a94d067d8c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea8a1dbdf945a67067b9961bd55c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87be875824fd8518fbdcf1af70cdf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181d7aeb8c7c9bf548f3148aa2b11c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab49a6e142a1d2017a2c9e976a0cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ff485aa9f180dbc80d57e6ebbe34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86183b495a1b12b646ae323e1f5bd043288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49454f4e680ec43726fe79b50a32207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baea727610fdfe0d676825e4e1712b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bac7bbe03d31a8cc6b75ab4775f6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf784852c5e23e0904afb08b9708d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9da6afbc6bfeb9a65cacdbe3ea59f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411015982cad453ae122b1540e8eafbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b996911c7957a4997c9d54299fe332295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b65cfcfdbf0d5cbf20ea9a76916b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fe2872e72e82e51f11fe46c0d5913297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf9c2b4de340c2f65ba7d02713646298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db32502703b7afea2ca8ce74fdffcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b4e3195c3bc90ad7d9fd9887a98a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74faa07256e36117cfa4380ff18ba7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f3d34700f0f0551a906683f603d13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee82ee49f426f278d3a8c89bad7cb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3216f131c6c7f2cf071b890219ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fbe8fa47b99514b0b9d76a4c1503c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08654d68a08e22bfb0b82fb80090e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d955a0318fe2359f3aff76e62f552da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d6737780d07d257d6c5d72f16a56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5cb1db9e2788fecd22b7baf1eb51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71216b9a45af8cbe1835598f457db180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49f63c9b6e8a9d821df685ab0a40e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f67490d3e3d2f5292bebbc6f09dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae1166e93f9945df5b70b3c18763f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120175c99909c556264f0aa73fc1c886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76b570130e7a70b10cf1bac73a656315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39223122fbbacaeb47ce6a2e142ca57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e846e2a887f7de791182c6605824577317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a356178bc6c356cbf6b83206ece28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c43a6b147c783012b592418df96b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509da7d6f55a2f9270b84949b3ec64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dd044bb96729d5273cf3b1778edd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94f2d59538602e4abcb2764a0cd150322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca441c7935cee074536274866cfd4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c87927f9dba9433a63eb27a5f633324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5506500f01f3113155656d27c1ea3b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a67c9ae1b3e40e73234ff1599814e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a354b13eb62e5163ce20ba5322a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa78995f182a0793bbc94f4f163d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d0a1606a2aaeb5caf131b55f7595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28b1036c82f39f0fde24334eb8c5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927bf739911bb416d4d81153761019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ebfd1ae6029c781d20123e15d64d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300050e9b1c503c247b1e76de89b47e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f147b6c70f5d1378f706dae01084bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d4e0f7d0b8771619c475040130fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341b382d0e8e1d626d13f75aafbd1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0d1cb175f57285de71e7d00908fbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4bc02b64e5a8177072413d16fe2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b79c9ae099470dad99eddafecb581339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9573e584c76deda973f062075db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d935d48ff8c9a18a052e3621ed24f33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852f7d60ffb2bacedb3fd42ec9aec3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757c7ea3fb5b8780b6865904c7cb34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662254f65639afc647068509c058e3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0c63e657afb3ce5e3774fa403c11a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f28e375ea73afc1981643fe52b75a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810edb8dee05b25b62c464767a69b86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878467721ee08a4c70ef16690b1b871d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b1afe265f12964fa496e3e0ab958349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb29896cc12e61f485985db8b66f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214435febaa1856f3ff94a63674a64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a84356a9dffe54bca3053a129e006352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4de5922bf1a4602b55c684f62ca9a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a916b20f642a35326fce49105c04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab91906eaa0aee832bd307d8f091f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054860fc58d569f0d463af097b4491f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fbc3114b91a8fdf877ae72a1e78b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a064897064786a815b74fb0334d5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d51dccb0ea079901de972c81b5386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38c5a1c7d8877e6cf234b367f039ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ceca4a424622fc743e751d09ef2c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7753155a61318bc6321556bf5428e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a7eb0a345e4ff3b4acf33e7c2751363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945642be0de9c757611d91121f8a4cde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32cbbc965fc9893ad791ecea0307d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4b2c6c379a5b989fa5460f714599366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff920dd58448a493f51511cb32626f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24680cb3d8ef13e52bbf781d5b4b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15e43dbc63d01eb4acf4d719139e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f734e7804a43e65909182073f9cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae41ef65ea2ed6bf7cbd92c88b3824371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dbdad2ec7647b3d9ae7123880104d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e442967a9b0e5f9df2955162147fa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957c0f86953e3c28744066e3341e94c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867558801333fb8a90cd4a45a723f52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573932bc13917ba4d4fa71dcddb4ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce7c3dcda2cf373423273d27bfa1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e65baed78c0ba8645591b6e045877378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599372ec412b7f4d5b953c07ca6666379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe2f0043739e5c05221a729a59b3d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2f840c6f7e7b04cd7d500a7979b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e57bc2b45ee7f55c5902ba024036f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52401f439875c8ca7f43db88979feb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c9b6446dc1989fa4f10a8c5840421384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149e98288b0db5ef2a6fef62208837385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7025c593e5c666f3d39cf746af102386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be7c03819931443e7156197c73234b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a7a1d2035a02feb1686b35cbfb8ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1358921875dd4dd1eb6d44fe7e0218389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bef19e25590e6ff95fdb7e19a99a87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821c2d89ed3d150a24bc11a0d52c0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8260018837ac23ac2971b6cd61bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2213378779b52e6eeed6e08caec2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41a93ca673811eaea88f540d2caae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31356cac854518f929364fad3eec9e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dad266f331f0ddca214720f555a2b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8522187b469d8861bf917cad4fe11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11749e6cba8981cc418aeeeaa113c084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4ca498bba04429228debb7c00683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e07d6cb281085defc4b45e586c690400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d05c1a321175e7172398e2c8330e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0f1c906daa4cd34c4c49fd65f22b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd073c874f360efdad7c7441a22bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b5cfaf82ca135cc6b608048065ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ac142ee7e46eb1263c6c1ab351563405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94427d791167e9241a33908680346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e23e9495867c98f264e102644bec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e28f5378a013fc9750b6db9db7ec5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763ab92c271bdba2b0f829f6e1f934409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9c8c856591f8331b56dc938c26f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971c7e03a7ab9afebe3798ce0357e7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05007d542d9b0aa9b3ffc060b0bac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425de2ba68a490bd257f0e9f4aa74de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c50bd95e85fb6a8f88808edf3f6482414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b19d41d33b77c3e87f0bff8f2c796415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6446dadf6f9ffc00dca13f3a7c89c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6db86b844983df56a0fc2fbb27f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b560f5158933a2a208d4f901b9c16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be502316eddf0a3c34731f167eb69ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba8de574736add720528358561399420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172152003cdab08a049aa60ae9fa07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fdc6e0d535a7e03aaf53afde71ee4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a6dca3e2aad811ad3381412ed2306423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323da6d228189665f26ccccf87be20d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce61f423670b16d4f3214f4b865f80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0291770c0f4bc1929166b8f31b340426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ffe870ce916a78ba32bfcdfb7816427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab6a92b92d8b6a0033f2304b0d983428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175bf83d307a67669a8ac4955cffda3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327868da2d21907df39b1c27a2d24d22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc148391454d9b607cc0d2aaa593b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c53c02090b73ca3ab49cbf3657f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01369f9bb55ffe445715ea5bb4d8a15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b309479fb1358d6c19b07b61ef4c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7595e791c8c8a763b95d0a1994357f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba2b8b58dfb7d0aaedf53a28445f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e1b84a2b44867da4f59096c5bb5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e23e508b2ceeba436f884c78cc0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5fe62507bd34d51035525f76b5d0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de2fdbea0f9b915658a381a2193e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e012cb901eecffa440f4facda674c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce370d6c919c8b1ffe851da829a2c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a79e838fcc6849a2c8e870843e3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e9427666b8768715f0b1e86169c64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b70e8ada0e340bb2d53d81d7a220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac45a9ce1580b3cf54cd6bc57f69f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902672da945463f0d3c42fa619fb1bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed944d446299f5a88d1d2d35aa79d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18cf951bd75bf421396ccffe19f0e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b698725283cb14cb309866f104d512450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeed6f4c8d7d5d7b079b82176451ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02601d7bdf723c48b76b7301a3f711d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640762e77d1f0d3bfddceb8788f6fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e437a2b70b210f0d02959a087014454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22bf64535e6e64db28cb43be132b6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f021c122240f33a13b93fb5f94da81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d655774a19904e90dc68b35db4e69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d74516bc44cf413e99b168f6ec6f56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390a5210c33d6beaa4f18cbd77262a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3431f6145a4271018cc693771191460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbebabbf1721a4ca333158930dc8ccc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85478dd8c019dfc421bf6692ca5df140462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699556a963ddf819f6b5c2c4f4aa7842463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287456187de99fec3d12b7b803fe5819464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b2b658cdbb2fc4a29df176ac120ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef996cc878d6091fde650fd4c6bea9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f45a1f88a617bf49ac1463020cd92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d94f6020d7db1c4900aa039e3c457468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e5061e6a424b8c6ab7b06c02483d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3037dd21c7894e8cd2624b8f96e85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e2df116f983d39f405f9fb5f0fb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700078b82d5fa7f0bb3be8602ea57701472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc123c5e26169170338eeecf36320b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2f33d2683bbe368f48f0078cf3aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b20d91eb02ba36d076db45dd70680475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575761133e9caa4b96cf51b6de9d513c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6c21a9e55ab01697993cc7957873477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bcdbb6cf8375d86b03005b9088615478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056605ca73f302f09d8a5c885ccaef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be8a4d8a425eddbe1028796784be5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5109087711a606d408df4b332f8f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c467678806b2d28c5edbece87a9bb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528686998977af2454ecc5049de78674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f542d20d3eaecd27cab09e6fffc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807108aa216f3f2378113bc2d7d9b24f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca9a1e70443ccc2bd1b639e29514c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dac67bb46d495d57c2311c3c5ad0f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e6f9088390c91113d19406b40ba7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0a5abc2742f54d959fe09bcd2c9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6eaa75e4b418b4174ed7ff7613aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac453c0727b403fbfbbc9bf51656ed3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908b14c299517d4597c978c4bbd86a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e05d1adf55d2b1453ae4b4f17510493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d2f9da3b76499b808f5ccd939080b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5c3b777ed185b6953d51e2e8666b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388e238c1eebbb6d60d20db8669224496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bfaf439e2133cb419d88688a9fa5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d4fa49dca8a2fb77877a555feb9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ee7bf372295b543456f730172940499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92fbc1910ec31e53e4f41e237853f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec971f2475622cd1957283aceafa3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d41cc0312ce081453ff1ed7d06e4af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4d58be42c75173f43862aee5343da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba75a7a5e29b662db3c2f5b66b2442504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41e6c7a49cbdfb67c64c6895c94d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90136d76fb12e6fb96bca72f87f6b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951ab01ae75c8b5946c51e05b0c293a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133da9069e7cb3e8d64b03f305066af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d6e550c809f5d60e6c18480422566509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bfa8ae3567314f9adcf09f18d4d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c86decfc209c52f91f4909277a48511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b7fc2afd9abe883bdba81956b3c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3bb3045bd0ed0a75398dff2c21938513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cfa2dd6ebc197250a4fe8fe8bfdac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef7ff59df85852f8fde690e3140aa1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e68c79167db2589b92fb210f9f61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729ce70c5aed9d5ae16537f20de8c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747810c73822344d571207a6a2640d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689bb6c95ef1eb43c48ba587e3711af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa1bde42a896adaa64b57d2642de1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178eb6c4169dc108c7121193f62b09a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c412e466df7caa21fc1a35ca2efa14d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ed9437b4e9846e1b9c3166e2da43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb845d66e49246fdb8b27ae854e9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ae97251064333b5c89cdc3cf4cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40ffef6e355c2b1b6dcfd889b6f39b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c29b268ccf86191c07d044d7fbd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d0a1c3d0aaef89f61f0aa08d87957528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca67cf2ec305cddec383571b645acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3c209ec9595d32b7b901f2caaddd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42fdfc742b56f34b512d99c5d10f1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce298ad2d218b64afac288ce31c6209532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00072fc84f33a6906ff08d215299563f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bedd2ea7e516cd7a76738691a6f2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33233e18e7dbd3364ec6850ff9b7c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006edde985466e2388945380f8c6fc50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60201d20d0868dd71fd1fdd7318ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5385dc39b7122c8725b88c6f03ec320538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a2e4a0a41c095db047838d11264d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1bda6dae51c14624a91808cc129b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206e870952c7db1f6d16fa0efb1217d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606178469e94af36d0be53c3a04f20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076a0479ce5d613fa2f5d375e226858543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf0cf494413c6d50efc0910156c11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9803c2938915f5fb71a3f17fbbac2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a413d064ce50a180cf276e7d745b69d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f90f8114774744ef830b44a3a1f5a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911feadc89426db5925bf9f0ea89e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec147f5c8c4cde6122272925f9c8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90097618fb1688f01fcff4395488ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ffd0019b541924c53410d211f5ba8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689036d50fae7bda464d6da0fb0a340552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfb8b620e5c79f3b8c6b20912eaacf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05423d708b517b08b6c244d646595a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9acaae735b6bbd101aaa321dae190e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afabffefd51a7f6acc214480276ccfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d57efd337f88559e8d09a1e72c3c93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61cdddfd70831efc01e03b70bf780a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055d261d1f28b1203dbd29c9dd88ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b66e38e663a466f025b5e91997409560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460418494c20e2a9a9ea8f9d2f38655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67a4be650f171f5c03d0f45d1dee5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c170e1288d0fb763f936433fef5f32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070999fd927190efb19d5e02ccc1f55c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b53c24f1fc68b94b095ced277df78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1cc003fbab094319339c796ecb9d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e88f0f40547da153813365bc813c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf47124e8556d1110c460c79f4040568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0be7951174eab1bacf1089199a6db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ccfa78a5cd5f8722e23f8c2142c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa8cb8861de73f1a7afac2abd26507571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f0f96fe8c3190d67a3da52033b13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea6bed5416bc9c04b215ae341fde2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc64109b8081f0519209c7bfe6eba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5cae0779bcfc2b1f7c274d1685f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88399c558ab1218562ed192cacf06152576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18fbd01aca5f8234c6f992b3effe84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeafde6708a82f08ac76fcc31afe7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a621f63300fb0f2901c4b88abe3409c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934dff725136fb2e1b13059b5a3fe3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bde1716e302c72db5a7b0c61ee1ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221be1fb6a049bd064b5404f9c95ddc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef0870341e9955b1f577106431248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707111db302a27e2e7bcd2e33c6ade1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b71a17aa6986153beb6ffe27bc575585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7f99e31f26492336c734667b9758586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ed4191cb5545ada94da452f10c11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0cd5a47a650333b883c0c09e2a5c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b760a55932115222767a8491c329a0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e7ca3616a08173cf7b4c580de824f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d54ab9deb865f6eb2e70ce1e5231591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e68db6f42713da5e8a817e673ac28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10597a3f156ed8ad54f9c18e157ae36c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84c95c286d8948fd909151d25ed16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3415d695018c9f31d448fad15d7dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc17bc24de5aee73576baa6a35bb64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691633d398806ac7c9e0af1ea43f04f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6e5d1bd2673704f2f0ce443b1330e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38c1aea20a7f75973ead424d39901599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888cbc5452ca14616c52d48cdaa79ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6965cc3c0ddeb192798af029d6c23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954127085e6dc577eccca73266679a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25720bec1815b4d10b17e6ac1674198603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d851163a6d92d0ba5b5999a5586c89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557b9db51230a386e9c296232b3ecf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605b018aadeda30d59a9a9e3459759606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357836f5a8a65de31704351441947745607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276068606c88f71c2b4104527e97a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6d3ff4259bb24c82fc1e8a6c32b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c981db6a028920b849224ccfc4d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b1b5057646b5faba0f6c94a40eb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e8422637aad5285f40013421b30e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7dd564792e28073736234ab282b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880bcdc22f48106efbc9447e8f743fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d567e43784e8f9ab72ffefd341ad690615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c9fc98898e7dc7c535f5c5ffa1474616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5d5d1dce912677aa876a9092bbce0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdcedadbfdb947e1b440eaa498bb02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f833a0eaed77a8c0ffd9d735f7aa3f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16e77283169ed8914135d764687d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb02e10cfe47285d76b094a194e82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4bc1365b0dbce8db73a8f9b5a8466622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5048324aed222563f3e7148eaff01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e6414c49830e2d6b0f8b172cd73c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fab5ba74a337709fc943e5ed545dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63afd8704dd35e3a124238657c1950626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660104a2f714dcde926815068d52f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec130e63c8f1b49fc3b56ad4ebcb0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe66d03384e2d85f00b5d8724cab40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06117eb44bea6c0bdbdb7390bf9c232a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56242dd36998b0dc64f83f966ef9544631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e126cd30f2f5072e2e0fa9943b183632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09862e0f0570a02edc53e268048739633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe822914fe2c5bb6e11bba59d06d7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15985129d1f034c17e458e3e021877f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ed28dad54615fa9cdd49196fff2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0989ed7f0d72f828cfc4a0e76baee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e81fa6d1639f7a9d576ed24708aae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b757802cfaebee855fecf9dd2cc90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459ddbbe5d7ea1d93f26c3e977b86a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd425d83088d454127f6b2ef7cd4c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a32dc2e7b2dccdbd30b6cd551124eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4455b3e5bcc76934c9bd3946b4674a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b3e609f07fc7e574223b837052d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79f621de8ffe4ac99de3a9977342f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f9b4c31eca2499ecf5b0767b8938646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c250783ce91cd07f83c32b326aef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367f650dd1062c9967a4fd3f7d86782648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2d46d720b4d79fc341cf4111048e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe0e800c271884629d77876a28c2ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea8d215061a696f1b87b7c40238fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932e787c214cdf29f28459e65d24ff2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89929eeacecfc0dc6a88056ec939e084653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae25c6d71ff2da574dd08c742fbe4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe5f7a08c14e9919262879c6a5cf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c01edef60fa6355234632171f3ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666edf9cc0f504ae20dc799def72200657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eeee371779b19fef8e8a00be25b81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70550431a1fb711d712dd9d70595e27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f77f63199fdea1e6f0620fc3f03be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44304e99faeee4cc9d1fc63b47220661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dd5969c37604283cc0dc758ad8db4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2875aece5446770a61d5d77475b96f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd844b6d1675834ec93a0ddb4b6ee26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155cee37916686dd63362eed5dd4b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c152399fef5477e678a5fa7f4400d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c50bd96a418601cc03395a64fa5eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5015906b67d10917b079a9123e2a9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27e57a87debd8d827d7a22ef48a12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56736f413261a6fb3cd5cafc4df1e48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336e33009891ab59463a31c616d5963671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f8f890a464cdbd0240e5f7a312e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e96a427b386d35e210450d3b29bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb907a0e8227a182f3cf6f3ce19d9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425150fdfca73a2f40c1d9175a95e4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d63e0b46a4522a853b37fe1bab8fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8d5a63fe54faf98433de5a2eb6fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71cc884854395ea22eb9741e0e3e7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc6d2e682dd3a7201e05612473ad8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f424dcf30617cd4d718909bfe6b7cda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b12bba02bfde8758a868c1591310681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75363989d515e9aac6be852e43f58038682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade2d2e1d2ad5ace8cc2ff45ba607c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277b257da0bb43b4956f6ba469cb00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf3e1812ed3001eb4de3d523ad4278685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689cf45865f17ffa6d686fa67d0566686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780754183ee31945c86683d8253db433687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4117a040efa01ce383a844a844d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8617ef23e1c15908ae8c24febf39c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36084e11b91d6147a25a2eff4d8698690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf0778c9ca9efbfb90af848ce8cb4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460417387a20d5fe5b5ae2267a017cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656ad87fa4b3dd2948f4076231f364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf8ad29605c585e8632629ba95ea2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb31416ea56f05ac123cf20b60df2d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740395727f3f070d75f5b63fc2a66304696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518946ba5ddffe1a238c8e5ca0508387697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a1c1ebdf9fc34cfbfdec2d003619698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6cc1ad2b8db1349949b8c0922ec65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9183149ad22aa79c2f12ea15da65ab9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb45e52a90f2fd1f89899a8a00552ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0d3c88ddcb98de3cddd54211ddbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d4545c4a443a91a56ef23729641b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc26d22af568e2f92d1b5a5cae0b4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b8a65ed1844b8f184c581d16c0c28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cfa4b73a88b9e3b1c543116fe284c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcacd1471d051e816823cf753eebd31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fc1958db5f0337de09b738cce0db2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8422fd582f349b65a40e5225620e2e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c30bdad9d7bb60f5476597250bf30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842b76165f6d440b3e5d1abaf618c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc031a230cda2ea8de0dc98c802e82e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12315ee183132a521fe9e37e47aa0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc89c1ee57c5234adcb94f7c6b801714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27b4492281c628d9845f262f3b6ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc279833c1713b36f7bcd7b4e60630716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f09b4dcf4f4c64115cfe2d78f5da39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664abe9eda6e5dc7dffd4a677954341718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a52b49586417a26c99b7bef6a35ede719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce7a5ce188ad08ab6ec4b055572468720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514692524f69928254ae0683e8c9da7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c90937f5c09eaffc14b2fe5029ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d6ee9f525da11f1fe41fad929867723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886979284cc8ad97a7961c66caed6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df51f2dbeb50b891c949e1e98da94f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72feeac3477f1a8817850d5c6fb8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb630905a1ef5a7f34d4248d5bb89f3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec319d824999733970a751703d560d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd490f6ec604c95acbe60ba54db05f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a9ff5ecb31a6ec65b9dc52e9ac16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce600fce2a22a08572efbdaa19a0f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ccd871b0eea8b8ec87eaa93b45fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e264be350e3bcfbb04ef9738a1ee4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a1f3af1b692e10e1135c8345a0a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8233549d320cba82974a020f6af765735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c8f16bfded2ee4073e998e81e2a6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf7c8dede4209ac206fc7577ec73a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205174da27141e2c4365d1a12c9dff7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc4100c6af6516d11cc00e6cda5586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179107f4994694b99c8a533d15411a62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a0a582ca160c377ea09597e01fa0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f7047ffe4c3c871b9b585a324e094742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5503ed40f227c438e77ebc9f4da96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400c5d936fdd51d1725ce05fbb4abc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b6b602a890656a311c4f42a4bff4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e27268737cbbe025c495f1684f1d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d235a7be57bce3a202337f646dbe6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399787f931c767af193ab6d3843eb25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16698ca02a265d7a859ca18fb4acb3f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1d3ae8e4355c42f3a486f16c2ae1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c72ddd7d10c5d7728dd83d6cee6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b64138cabc302f05a34e1d9d68aa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b759911958937e5e618cd5e6cddc4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16503c0dd975d88d773dd1f9eb4b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6ffb594fc922b28cc3e8ce859605755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd0070a2cf61fe3567d3e8335afd77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f51c93620303c441c49b8ed39633757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1d71e5db28aea9305bf8ae719367758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd553e3360166d9c71da0077d06807ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59299de61e8453c3e116677aff99931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cab87d5e42bc59f151f7282de1a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a290b0056cc97f2f38c7173260ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d474c1a8a1144c743f945fc81da0414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1bc585f7530b82ac3834d16bc59df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f909987222c4c85c9d6983510ad66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114de5801e00205be6b0541f3216a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02409532f6cd67561fe2360a860f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21275d6ce1b83897c4f8ffaecc6b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd9913626b07e8382f15bfcff914e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5503fdedf886d04bbcfd5cb0223411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a761e5a59f24534542ed5aef9cabc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db632889d6efad36489d46a4cd65b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53712a921bbe14611250f7230eb19814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e2f8d68df9d5d552f188f29920e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77acf952be93eeeda18442d19b949916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c68c1a8b4b442e5b48aee4e87457517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6b4bce6dff10f20be82daedcbf6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef9afb7e63927452d66a7370ffe6d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c727f389fecfbbb6b6afb542bbddb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f73a359ef699e96ac2a2ff6bc481d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd589fd4410be99e0bd861223de7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d1a60cecac8b10285999d977112923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ddd81a6a5f0378c90c5bf4241398024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3abfb5ed8320f271d32b0f624f97325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b4020b35573fd7ea0001175e3e8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d8ab8f054fdf3b461f03dff65949a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0260a3ce8c8cab93496c6f95fcbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1156a2c5e85d14ab04e11df5804f4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f551c79fc240d0e7c24e687f026630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5817019a04808e788444de8557da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78242c2bee8a4a9a0dde00ab4226657932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e7db59abcad75b5067c192ca360333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf50a29b765ad5fc89e23ecc7e041434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b919200812d7669a13dd5ad5eb9e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec94aef6f071b59f1f5da0ba71a6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b104a6f220f914fc3a3853c0637fc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f11f1340b98e97a7d84c516ef46ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a765265f7950f616c97d47d60a57b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda9598439d4edfd58f1bc0c018253240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8828b4e69da2e1bee8de7d072307a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419ce64365b3bb062711511d5dd3c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc55fbe49e7220825c76d5b4c70426f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ae4ec59db61b0aa0418b3ce265be244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c6b0296258b6f436222f033d043c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d3881cf44d05b0e8743866a1bad1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86da86efa81df83a2488f86302cb5f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518677f24097089d780ff5151010660c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b76f4d92be6adcde98bc86b92de8e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f78f499a8df9f8c268457bdff374e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138fdfe11c988cdf86b042548f0393551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a667ea56a458c633e3846e5eb67a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71053d89e1f6502f147311ae7eb01853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ce873f60902186056991600bdfdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17a97bec877b6f31a58ed3000037f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472312f0b536152e0f0e620c76705a0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2c613226fafbf622a6cc1028c5dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9ccda739151591c43ff2d51c1a4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146843112756da1d96246a325a153e6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a90a888f5bd0f37363a6c4063a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d3bd6a0e1beeea896c2af752aab3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016f90de70b6bccddd346d0ebb01a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e547224dd2a803b0d38d62ab67c9ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7497799db02f32e5d37fa40cb70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d958d2eec8b18b5366d3736e4884065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aae5b5e993dd9ca56ed51a11a7abd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3280df1e788725dda95562deea18867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc73369c1e8689280423fbfdb415e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea86ac514cb2777b161e4894b204cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8a6f8955d6560f89aeb83d0a63d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7571a313a9e67b81c14dc9c27fbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049f18dd519119b4345a790452b56372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd847304f2bf55d85a793fd4887f0ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079797f2939cb11e4c01ae41e66b1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988d609b5a4f45ec7ef68c3e7f2a9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023227d8440aceb510caa8b1c4919d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db251fe9cd7c61f4288f3af6d11e2fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4585235564219f58db74c8ab5ecb5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04231bf62eb408bc40ad1c4833ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703fe5fa417c6c6da922bbe8e913ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b442c307453d6654db52b2c32db87c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026519eef4b321159872f9d29a2a72c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f41699c9b01bf6f5998e0fbdcdeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e8e1d46e30229aa8997d6ef1a1ad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba347e690254a99d1f062f280fe9fa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c24522390d74fa1e464b7d00e6cb3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdfd7dd1352219368d635cf73ad4c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23afd437b9aff6c1e07d0a8cccb5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8ff8f89ac8136e04fc190ae80db2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319bc1d1482531837d457bce1149eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af7482d6e9e8406b19c64d202529fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded497d3a998dba48f6e5cb8e9879d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b9e39b97d90d400e211584b114cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce986729956b96c6b0dd823b88287594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a164a6b6a3bf78b265c2f516c6bd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765883f99f46bae3792fb27ca9b6b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921378faeadd120eb4b0e87c0815ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae2ae7db0b5d3121371ae255d9df898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5a50a10532a031402fefe8d111c7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f411f25109a8d8a6230b37b1d357100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a09f38cc9ec279744d68d1e7bdaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a6aac055042a388df298ddc3b3512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfe51ec5a653396d51fcbe35b8bd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218079666a2f36174345efbf70118e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a59963047169b052e8331a70bbe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674faa6b29dc511d778d6d4f5411737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdcc6bec51d12ca7bd5e92bd656dcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60ee2b8f4f88d9176495ad19c3c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28acb165c125303d3fa43cb43e1587109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b0d62e58419d6a1d5715f106be85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68309e17e6ffa6cae177ce8a26825a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e3cd04b0a0e4c55a27e870a8cfc8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d650c29c4818c6b3e91433acf4bde7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02469e96b58e5f175b739df7b98ecc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7b6815665174a81a2ed0e0b0ab5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132566129086d2699bb8d9b75e3de7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2eb0f6a65ade382fc8dceff8395b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb5eaa46f978c50fa1e6a6cede555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805393f5e471a25d74641d122acebde5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c637466fbd381ba08894c16df82d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df92bbaee75988dd2ae27ec8dff1a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acffeee27b307ac01f39c2271417222122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0920189c2a36b1f6f02039cc52347c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a2df600d56ee9cd556829d4f6c2dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f4ac9a466193ff85255ee9d56e9a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f391f5aa270c779e3a3c93415d2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacaa0c5d4838a7db4cf66565e2f303127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a75c7d75decb757a2c94ab970be51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dbe86529de4a68c9133182b2b0157129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6708ffaa4c702a630ddcd476e8e194c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7575b1a50a61ac247c87d5c8a139131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828540d77b501695fc351e2bfb1b3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118632341f57cd5d0da4ee3f486762d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485515f909ae7fe1ca2577b6c64f0962134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b23828e3c577822ce2ba4a4f2cc73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1758f08c192f8162a1f40bbadc6c0f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0dd5c11d53df1f4e08b44f10ea185137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dd14763c89588e297ee9e5d37756f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a41b8ab1a32727093781fab7038c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4181a07caaa49d3fc7300c074b34f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeb0ca9151c2f1af5ac3bd2d55da7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc204e818483ecbfa20b89134b32a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5956f84e59048df369122ad3fbf08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9469727bce12e30b665238bc3609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f1d565902e6f5d0dffd500924c79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee1e491259e951b620245ef1c0027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d5961b88aa63f13206a33b5f9cca5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443e033e9e1f6ff1ccf66764b226425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be7084a80ed66077c9a7fac9de80f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d340b4cb0cdbc7da1f0254dcb5b1930150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda052312ea241e9734b073b5ba60e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e98e72db732cb14294fa15245408152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e21d8a4c1241f228ab7b986e2a83b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f8a4d4ff72ae6f3a578853942748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf208a4fe52d722b6a8f9de004bd77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403800470ed7b46a54592af9a9cfbd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e83629e2fbc56df20c66331788a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6053e303a30f5793835dcdd67d9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0abdd824abc66a95a54c51878d0c46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57578550674fd3d1b2742ff79cd6e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57e29d1888c6d4756e77fa6f5831f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8cce4af47dfded5e2704ccb838904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd312b9aaa43c1d3e288c92f9f3c06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf4a1f7106baa5cb16411533915cdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113773820db94794953eb6ed61f52a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2cc1fd5aac31aed0d508ec96ed28d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34abf951222cc807b7036fa4395d90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad051cba93183d1b21c20bfeb21dd2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7ebde4807819b1a6ea36fcbf6cf02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4e7947b1186382114d836c281e6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b053c76df8a8895e8d8255d558e93e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ef29c9b42a085fd1cf4b194c714d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d568a42f44bc2e4001621b5c07d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37df4fbe73bca53d39d5c2ab621f3d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14355e400ab5927a51dd39fcbef71afe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f803d9a07570174d82ae827ed64bf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6374308bd83f22de51dd1a5eb46702177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952bae5410e8dc9a58a2786819799d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c628929ffc0aebe805469e39c6ff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b25e6e04f79c39726b802fd09a99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6095f46094fbc6fd37648b203713eeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ebe5598c3651f8f39dcf39fa83ce5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954d00bc2d0581c95ffa12654a283b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869960c8942058757f98c84df45cbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79935464015536835d284e9c6a723948185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc3a3fce8fea2e82dc7c83b5b1206186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb62c2bc2a69d9d323fe0f401a45158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d407b76c81e196550b26e105995bfc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f4c67ab5eb99aeb9b456ed9e5fc08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57a7cf7486068a4a2c17a81d0d90be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d6fc5ca97a834e9688b20f84795d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7f964663859ec6abe08398f3402a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf85a903f148c464bfdd5f6d0dbda8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da43e41b43d7129fc4e846da695fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1bb3ce7ba09c74c0c21ab2e8886a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b350463853f9a6104e6a20242b5c92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68851da0fd06216bfa8f5598f83e2268197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03d6154801bed1ac30d61657f702ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08edc69679be9ea533fc1e2054ebff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e8ae225efe1dd4484c4dfb0dbbe6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2eac5eaf717a74c66060a6ccd11fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338a851674c2cfcc269ba6a50ea0b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ddee05ff5632fe3398d3e2964993203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10798d887152dc4bdbbdb7b87f0858204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63a044641201aad465955833b95ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad977d802ebc5604616bb3ac47725f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc70080ec941ec80ec7d685627ecef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423141ecf304db4865741e53e28597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f667056e658ba6b5044635b18546209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aea4e818be7454c6b4a1a24e78d3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b38cd47c5458068e903d3fe40bd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee119892be36cf5d084613fda5726c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac366d99f97e3515eec1e9fd2e4798a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8428977f42b6071d3e7afab98c868214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06564de9785d93493ad5091c15cffc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e661a3afb06e9dcedbc6874b0272da6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa84389470c76623a18aae05b64c282217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e542010744c6f5a02823661190ee5ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc427e9efd593960f89a49b6363cb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de59e120e172d89d557c7ceb8e2c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187cb05f25e931a8ef13e4d4454a43e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f4c3719fb5335afe816eaef85c89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948341e9be2867b2eca6506a052b99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9135b5f78c8c9ac7e062c0e2b6804d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077440d3bc2484b87e515c0f488adb07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf20fee7e8bbf86634ead319306b7dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08ad1a339321e74702e49df08eeff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45acb4f0cd13206cfe67558411da921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db2115dbfc7f5b9c3cff8d497e2bd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e86797e22593c38e8710672aabae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c63ac5d8b8bfaca24f07b517b0de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b570d9b56def91ad087abb13e7449d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f8907b3b50d8edc6b14d5fab0c435233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805cabefd24e4d22a083e9c5607e747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8c1bcc668ddd7082b81b351fad5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67efee6561a10b5755faa9246db8963236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d88981f8a05afa8e7374bef3d109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1530d8036a91514516125cfd359a15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e410772d62b55b60411381af7f3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74788d91ecc05e694110ec2ce52cff7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d23b604a71dc7cae0ae617a72e0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc0aa3ebb2551434183ab0816d443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe625b8c0d3698f530580606b5401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84efc5f68966c04f3cc294ccbf08c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba1c6a856b17bbaaa676c7ad3be0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d199797b6a44dff67e041dd5ba09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b27fc3e479925f3c0889d336fb909c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658d0cf3acabaf0e90145e741872c78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce194fff08f3f23a2ec78f97799fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f5ed375fc1978d6d7bb55648e8926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49adb02b144a823b18ecc106de8981251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f33ace9400f0dfb90a0c4e2f9ba68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35cde7f5c375a3cd3c99fe9376a8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7dd9b3b24c814c4a3502e104fc27e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4f743b4577b4df8521e42374cf9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56cdba469af4800a71c6b1e5dd1731256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435926ec85951859f4c852b272c260ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d39d8efde50cbc321fa27b6354d623258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230fc39cd4c9801314e60aebf5dc80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81007f0501952943b68eeba3dc66a0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03e11f00505eff224a60a30924a536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ded5cac62482bfb9e6d18b4d6585f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193b8a92fee59f8e86007bb9e608863263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037a849205a838282b458e10c4aadc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7426212196a45fe480aa66345f17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed01fa53e0c6c4eed1b5c9848a2c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c5af7199cd9f25dc0711619d2e795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931803ec6208c338e5b1287099430ac9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb7d654f4b38add6edc83ce52e677269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a0fae5575626b6e7872bb3840ffe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf522bb1cffefcc627cdd6b462d7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58940d6a8188eec4964ce6f0443ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b09abfa073b853622e95b0675774f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82727a18dd341cd95a799f429f2dcc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e12caa280487eae13fb04c54d75f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f19b2a288eee92fc6ace833b748e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c72b413133d26af0df0fc76ab61409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5891ac00ff2eda7a2f05313d44282278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3864ab3fcd99cdb7baa0a7c2f783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d0b51f2249084aeb8232e2dbc6157280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae36f9fab5a420dd351bada443460281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d1b8ead7139d17be7e54e49e9fbfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800c2c7afc7269764cd53cb5e0dd4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54e493c23f1d3da8268c19b3c8c76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f03af1c91fb072eec1cc942716a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8375873685da12a4ee6ab8495731286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71a5078c3661c8b4267083da8aeed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c3ccbe8308aba64b2f3fda76d0997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e4e42750be8743a6cae4d44b5e0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da64a8d2aae14144efc1996bf007a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bf9221c7fa0d0bcab7e59f80b4f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7e088897777a1ab3b80cb373b099292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f1bad3b2d1dceee092bdb0c4b37b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e697ff58725dd8e54c836ac9f6de51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ec9cf85fad41a15b158dc64640235295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb5b061776b5b4edbb0c35c043a4dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156607083803d104336121e86949ca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba39f27c1c228851b95b97e8d629008298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670c6ac2a5e321e8a9627f9d0b7609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be0e4a8eef4433a255909fe79e9d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f2eb0c57c443c02956a2389eaa42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457be5b3974131f63f7b6e149f80868e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447261d845db417096aff6760f763b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4281a0d71a918f95b216e8f9b199304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707206267bc3069267a6528c0c40fad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca04c52db57b48b53ad27e8c0a3d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ff04852b5cf75621bf55c7fc11f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542a5bd5587038ae22ba1be4b25d22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e981fa6b98b88e7fc0148662a7209d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132487fd4a40eb192327c91f09f5ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba424934f4e1da8cb64f8700b042cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8c1b295c85512d0174f7c9bd8fb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9fa38c3881ee93fd734a0abec145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3c627550311443240f61706897994314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10621cc06e9daefe45c92fda882864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025987abc12d20c001366bb91b0783b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3744c26e3cea1e7b6aad921059647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4399c5518b6b745bd3eebb9377091318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72c78dcf83cdea774fac14fe9dab9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e1cbb6f9b414a585c12e7bbd99e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8211298383c7d2d6253de7649bfbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5694f9f2b886b83085964fd59788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5894d9f16e93a8282fbc96ffc5eb6ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbc87e9388b66eb1af9ca24ae0773324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3cf8498e3fc27de4a0f1a1ea2103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad90865ade12d4b5dc667dd1371f64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44debc21baa6b9754e4d7e8a9a3ee679327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb3916ee14b5327e4fd91454a3638328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b60fffc37da83c4971e0ec4cc2ff2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddacff15457f18bc9c476b1b21aa7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717184cd8701f3c20b4e038c6f35dd87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad01d7507d06ebadc90b76bd6d802332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f874a60e5717985fbd8873b1f16cba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ea3b5c4036ead7c531aaa4c09e1c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372e5c8b8b2b19ae668ee5bd78696a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e25df9c1e4c678e59566607e5ecffc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46849517b8912cffe25a5713b0f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ac436f31ed33abf4a8dd11d623819338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373579eabc20946835f92545c51226a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb43c4203ea15be50c8a5b1e230258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b05faf4efe5970d165c2936cfb38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33ae899a34f104b6be7059e58db3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696850111d4ed604dff780dd98109fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450b648384df2824b59becd0c8676e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4040bb076cf08ab815b2d6993a1ca4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be50276b4754d0e3199185b0acbcef7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad407f3b4645d847e545a1fe292e81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeef62b1edacd936281a94a17023da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9b207aab163ec4471e4a9a3891a68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1d9151c52278026de6396a7e2461350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba36e9a5a57aacca2a223b77ea3f96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1440258f03122990d602a3a2c0fbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24209e119668bc62143f471444836353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9276f38ee77f0ab450af94be1c332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d151b94b7df35c6aa9f2caf3503c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644038528c1623b3820253e2b3a48b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b1e524b3483678cfb9c68e9356f26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba1d29103ed5307e3e7fcef7e968b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435d84094dd7c907a17a8398da1756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32758d0b7ef71d3369e13c525be780d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d44f64db8cf257bc4f909edb2f29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4daf5d2f3ff5ada8f45fb01da0e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ac221fda5295e7c1a719d47410cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c09db47511edaaa13bea8897fa5a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30101c16719c308968fba28b28d31127365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb458eec84f02554a495a856d082c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4f2ed5e53ae05f1919d5b111f934367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef6b12a9ccbc6191031b3ee5138ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc4f758b30da36c0b094c3152def93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605f23f965ca45b6d9b94798944c9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79957ff0b9c85b916c7844a9bd6fe8cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2462bfb935132cc43c0e77010241c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d57dba7f35b12c6f7c2832d992e6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cbe5542c30ea93a7f4817545ea03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9838155ce838afc13600b4bcbb8c015375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00a05f13ed1c520967bd5a2f162da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68fba7be6b21d96a0b5b55ca909fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9f68fe28507014c40d95da0853b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689dfe779f349606ae06889367c724a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820f0092dbd15fd64c5773fd1be7485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0883679359a0c71b79f734bb70809381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327714eb894b18a6d93ee8cccae91f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57df5ca0fa31cb0ef065faf67fbea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe3c7a1d8d9b66673edb324681620384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890163d39100ee5dcb79fd19d76c08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067349f9f475fa312673bd0c97f4964386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79c6775e212929b8d675450674b2b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e2cf67199221edb64e32c8ba0977388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9402e41d7e6270b2f92a6e3e72c665389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aa516e4ade66d27b55b216817bb00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb4ae515cca3c3944391c3a04a621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e3fee6c7892fe78742650f857db6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089636f557faf2e1bc0b6b99c737d34a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30219f377d2d1dc19d419663f40667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68c7753a19da176633174dece8435395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcddd44dadce1b6e781700652ce1b42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dde9472f86f1c8131ee8e4b1d95fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5370fdbefefced7bfb3be3649d2ba8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12bd2d1ee06cce676040671aecfa8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0baa67ef31e0099d94b805eb1ce85d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135a5f21fda86c6b71275940a097a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0f1bc901c5dfc420ceb17c935299402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c32eff349768721fb598163767cc45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d64cf8fe61bd391da91c29d20e48e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b42e101afa1fc9101db1963597bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5fbe05fe2daed3c8a9bd0416d2976406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf269f311970da11ba19aa97a9b7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09f318e9ce1ff7b13572cb303f5e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad99d52ef1d4b1edef6b167f8db525409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5e62cd66bb7cdc02dcfd2a5af4421410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f5ab53bb0bb6d5c81d221982de7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93e6b6768592b245f291b7a44d967412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da631bc3393c818060d48afaf82a2a21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af375c2749886f351aeab9ff5abb97c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16cb2af8bed68396f42db3cfbdaf74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1498517ddfca714ba4a7b28097e11b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7511b202f1e3dedebd0e17949f00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e266ca0dd6c7eea66059b69485237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e43d2780ea4ce43e5d9422b0e05617419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a928135344c9027730016fe59d5407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5a6d4c55ecf7ea8c8a6cb0f0355a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca65e11f4dfd305af18577b2c81fd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ffdcdfa51319b69cf468588b9c7b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edffeecf41f9f47abb23e8a840d7b5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50009704163957c25cb1dfdaaa2999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa2ab701be58c4bd5beef34f95b699426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904b8367edbd9bb8e2ed22c4287d8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee3d6347f6bc3d9079456230e29641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4f17d836913b8d951a259f78cc10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ebab2b712eda6cdf3ba972b136e7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe2633884571dfba4350772728a76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed88cccefa69aa82bfe019205618f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8cadcc7cadfd72416e50891d55278433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f766306d96c8451c6f0fd99c0a2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3341a9cc4293e326ed744ad1a7a54e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1689a3430023a418f904245e2277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ecd5e7394bcc1703eda063483e577437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3accbd8941b3e8a9dac87c3ea9e05c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd305675098ed0446f90364da50ee42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ac18f8d84fa270f14a32682ecb12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb93487ae440808f0f8b20d0834e7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce83c8ca9c10746b78e099c69f517d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566828cde0494fca34a1b51fd962a12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e225fba0487854c3b08df636fe8bee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9d44d35ead11b1a065ad3a95ed045445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0898ff3181d75091f862533a41ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48e9d0383ee2f27353e46e79f734c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd0c34d4dc98b4e791f72e8a79e88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05654503efd43cc44ba87720b786b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a99c00e305572183a2b2317c1f260450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970fbf641979a1a35fce6c41e0d3ca3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ca2a5fcc79ac69771a209ee14a57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd121fe03d6b9a861f7e57ed6e9f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcafcf9f4aa832ed84c31b5cdc7a11f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34069eb6e5e7a92b0461bbc6cdf3410455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b87e5d443b5ec6328be1d9ad5e4707456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d19b262c7c5910d4af31ac36f66c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596467b1d95627d95c0d6fa9fc41700458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb7e1d1c930d20e92ff310f1b9272459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510210e6400a8986a9b7e2c23fb5321c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb671ee7579e7fc054c2537995d1ae6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe487cac73d3887ba0f5e6d87a63bca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd755888f12a0b31dd1ba4e1dc3ed0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143ce26f8b622c7c281d007736a8642464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b62857ca2cb17298ae213bec09dec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e0bd78ba21d1f84456ba5ab82c7fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858386e256f0c9bf8f7429973885369467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174fed94b54491fe2d6edc76600346468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788703ef943098d42e873ee9cfdb958469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d321ca2a11bf1837983cf9c016c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880e305f3d63d7602edf98dc9dc4712471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c3b318e23e1f26f71c2cbc61432d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c18b3fa09748839fe5ac3973e5a24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399fdd07881f11be60b15cfcf9b38a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049f97adad6aa8809fefc55bc73a3e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1e9ec59a383baf149800fe67b062476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac17e022866eea4e92b042d5abd23f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7275a1f6db8c4fae1e8de6aa09d52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80deec6cc612bd5a4ae691ab3802b45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe69255095321bcd56d5e49f50f9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5627364d1a645d48dc5bb638290cf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04efa6efaa2b77a66220aa30f2595c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0e5acbcbfa35396c40c2b027ce0b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1cc2ce57c74dbc3ac4c4a5f92f6e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9347b4f79ba3e690daa1dd12ee2e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7132244592b4b5ceb5df0c7a4dfe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d9bacd7abfacf81d5bb82606540f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044482b31184ca4b0c5ee32c838d6c3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26ec6e8ede19e83da1ac0c4663dfb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150512c5c4b27ab22d8e1a3fb8e59ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01ff87f3a39ce6abf581782c86eae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eb1a7435872b0402a2c2da6a4b3e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a27d31b20b071b0775c55c508444d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9802e6aab6b8cfd2ea55b51a2a3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e581c779e2869e9991a162ee1b2e79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788cc490335cabf9b70bed239e95313496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a6ef44c22b731f2cf822d0cbefac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44687d8a0dec37b13ca1d933649760ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf21846abb3ac97967621fd0e55d406499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737f9122ad56981a678417db9f0347500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df86b5a3a26ae1d2f3fa2a1294e76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce85a3ee51231ef68c645eed68176502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f953bd780487e1f91153d37af84df50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b13e698b4bbfcfff672d5e51129d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e72294f8fb69a005fb6528e9d917b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff79065534393898cec09e5eaa79e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab0d4b79770b44a1bf5c035853f5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023c0a8e54765f703783452c3e2581508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7c96c071a52b0ede9b34e45d3e3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c319d868c1832a4bd575b52c45b1d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a161eb5544cfb144ed92a17c8ab00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ba2e87fec1b4f7dc778ae5bb76af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09417b266499231fb936236b8c78a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4028abee21ecd44c4f84f3850ec11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ae115481a493dadad0d8a9327483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045071331e4cda8e9cc3fa0efa813dd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dc7f897e6da9203c0877b9d9e346517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02fe5c74f61f3a4500e0ebc0c621e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230b0209c06e1fece59579d31accba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83e575d8bd98338f2d6c2c1b73227520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fb4aebf937a031d45c5dc42f4ded4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c490ec17911e89aea7638437c5cc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057764bfdf9c61f91702244f559908be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330423e7788824913172b01d05e7bddf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4176b773dadb5b2a5800ed91d1b7c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c02cf0278dd357b3169e4387ca8e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab922297593b918b4d17b0d754558e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147ea52de515369a178e14f7513d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956da73ba8dae2bb33d44c00d54d171529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341373fcf985073abf70df53861cfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752bf1357d4953e59e4a3ce5ba657ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24d6d42043bd834dbcbf6fab1ad9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91ff650f1d348c50c77724f9a2ec43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ce8f359390558e3fb3ec39d1ed9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243dc802e4dc6ddb80163aae7c51ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08baa7b56a29e27df991cb8d370b918536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521382296291dc646389d883fc5de8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae53fe50d0e60f9ada62698d389a84e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784dd084b94b1fcf4d3ac875c9535f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c294384a3ebacd53c7b4ad92a3f338540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac84d83f42d4e5b0bb1b53d4c11ad5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb342720d3ac15ed4c607dbde498693c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629204a508c523e7c774ae2c32bdf134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005772fad40dd131bac503b07bae85b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93e2aeb0ea59202ef4e7e7dbc9577545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899bc3e1e73eb1514b851fa3c92faf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472cac1447293831a9c87f365765945547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f94d4455f3ebdf0690f0cadd0bb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279a4446d79cd6766f322f8f27a6bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3595fdb228af100e6c10447b7b1e8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f158e74e9be84b827ffc883d42ca5b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048b69d8773c6d21d205d54b3bcae60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fb1f2f939943b8e94e1de19e27e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd92546ce5af4b493891d94569be7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b6cd97f37328877c4cccd0be85f6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639efa9243e1e2a80d1662130967888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ca0f319e55b85d772d744062b7e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27477ae73ede2bce91f763701cfe984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd11e71dd5eea67e0a189f0687184559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d703d2d3579396dd4110b12efb8d957560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e18feb0eb1322fd753e252ceef9cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6338b4aba70d1a7c0bafaa4551e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb393cf35e63c4bb9c63039d07e9c58d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf57036d3cdc86bcf71cfd8e92ab4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998d6ee91905ee7d96be5f24671172565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc143bf05d09c312cb88a516f165b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745026b28799250ec055c4bbd0ce5ac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d3c89baa299511930aa275f2da2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d76bf1f42072946514e98a683254f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf918e314550778a9cf1cec9195b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86990e654c6d3b27615bb670e8cb20dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2ed64ee7d47ad60261e95ac1fc9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5c391dc11840f4a53002a5d00c35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123bd5f2b90dbe185a34daafc9c219e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdd4ee7f5c06f0ceb1163bd1b1cbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c484270f50713743bdeb785e0ceb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261296baad8d05c82d11945ce04d57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e84a8822f7c3b4911ae1523c533d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83c89d4b42a1e8a1b04cd36b5af92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bedcbb0f9588b989e42fb03d9757e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a28a8985b8804482e42b6d811b7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec18da8f64b1813b204105fe776447582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9542e213f4a42d091884b0cfb2a6e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749d80ca57d4394386a0202b86ce72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc5b5921d165697efe97be381bffdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7269cb32825762dd18bd805f214c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c648d22c52adab00836f7a8d20472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c75bce916d78310e37c676cd3dd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ebf0a82851261065bf590c55dece589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dedf69b47617cdafd5801a2b6238f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2a1c13f9f068dfd07a62fa588cb8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e954beb50046732c6c21dd79006c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c437c162e1fee45280d144f8c813e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86643a450649e244b6b235ac24abac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc6d43428a81ee3680c03ae928201f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003026fa862fa9da6fe61fc4961a81b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daac0c6c4b27fbda850750782933d7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6defc355bd9df44e633c6129366f45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302da0f58c4222d78b357ad1d34c6e3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a41d33c3e09af3d684d2b59326e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd167c1b5fa41d3d8f75bbabf073a444601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f44d35b15c0369a43285a9777a5b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f658519cfcd99465cd84b4aecfe4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401fea073ebba2eba2ceb73179337c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925f03c55fc65866b9627c5505ecbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5208125db4e6e97e4e01862d83e2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ac18fc35618580893d102ae2a687607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66902a6754b0a9f7963d6191a3d6d78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c90de3ce55451206ead346135e12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff5dfb6dfe070df4ee120328130c79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3380227d2bd616e7c77d642a1f57200611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff12b36aad7f6ed025643c716779936612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c54d59dc9f22ac44ae11c7034dc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8b92cca8d35581d18d905eedb4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1bd60406f75420627c816907feb34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240f02fc9cd6f9473cbabae3d60fc5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328f5dca91bee60ed993c29b1cdea0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff04397498b5a003f729d120da891d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96931f579b2810e55674315f909ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42d71b50be5a08e6ae699c6bdc709620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e828d255d366221196f1ca77770bb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e831f465fa10594f2e1520b068f119622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e4896bc842f5b622b6f427518130623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0ed68dc914447a140e64a80f7004624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd85fc6f990af99307d33251477e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89f9ad2cfd7986acb0ce9a85c8a2e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af37da3d5db8f4a8fde1a04258517627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e48c18a7ef23529f3d505ffc3fb8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4ee77d96fa710d12f7ac7e25f362629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e68a8082edd7845dea8403afa4d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cbc51051a75275f2d1839b48c7aad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d032d05092a13562d7d91c73d89e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b24556133923a7263819efe783c55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb98e934efdf946354bf215806c000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e25946bfbdf73c0bb7fee0cbb76c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc9776184a5436f5eaebfc4df128f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5aebda3547608b69c6f8b8b5bcb4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518900061b8b85e13d030dddf10c911638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60600b02b168a2acf98579908daf1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7a2a7a56092ae5ba698964cb29bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa4ef5a4e84805e5135c4bdd147b74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94945f6a22d5a61d135a6030a71687642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9efa38598b531e1bc04e3d39c822643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c11d253f135ea1e7a6087d43e47b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73adbac6f5c083ebf29dd974277a1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791355805f365a880218415ce81ca14f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e591a4ccfc86183feb07bc9f574144647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfc8d7ad33e20cd4c3d9594a054c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e420888a61aafa7389be5751ac77c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e477546d9be328acffb389cbc2cb65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cecf05ff4a8a376e24052431b5f79b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbeef92c59a0f5e476e23ce36e707b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f70ac9072f8a0b260627b500e0ae7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a07e527cb2b253da6895ed5f948a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636fe956554c2430bd80d223ed70f67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0bacd396ec5930ef026c96f55224656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65e357dc74dae97fcd5e6f1bede6bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdb439451500d3cb4b43ba62dd426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59337ca59ad6d436db056a94397afd23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39557852db8f4d76db744f3d02fa40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960adbdde77c73a2bdf77fbbb24607f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972211643dd107ca64a5399fa45d3a5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a54d88ff7d9a4cd30ce5d299c7b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72977b0fdcb252f5409fc36f734ad3c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85ba7e0034623714f27264f8a7fe03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6bd22514dd49ea9cec656b650c47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af370c797ff0908511dec4d99e136b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb40216176a5c0c488dbdfb798c552668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b74b464a34fa9fe132fd66b1e3790669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1572fc6aa81b9266178e050b1683e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadda22a692f0a698422f8c543b5447b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc168c275e1a7ab2335546b785392672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a8eb93a029571f9ffcc526063da48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b93576ef2f2b1912f675c5fdb248674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929db65c95c6e21eb4fb226e4568bc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb51c61425997ffb51e727039c83b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f54a93eb1122689eb5d6e590e1ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962044d3e341f5a15b03e4f5fa20228678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88204c092fb3444555abb9b845bb83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25613bb4d56ddae53cd0708fc8eacd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70160a2289a723a3d62a62e6ff38c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0bd71469552479754b86c511bcd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2c7d8d55253f7fce4f212f26213a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81678b8a08d72f7d6312effabad80e74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb02d93def87857189ab019d5c806685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab65540d3ad0ee01b10f8d38d5e995686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b2b06fcbe1ad0ec5096809bfd127687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55837af52ce733b02cff13e693cf679688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2768506620c29818727a352668e19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088d9d69a35409f827435673b8b2ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b5c38dc7dafc5d4754112a7b58863691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2536ebcf93845f69295fbc9667407f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8090e1eff76e7639974ad064e8142693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb236f2edd621aa2a4a6ebfc9cdb80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930203b79debd785627f4bacc44c163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6aa8a068e367d6a9aacc8ccc13846696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9befa237e17713753be08eacbe411fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9d7b1e85f1c408d826629d2348d34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217cf66de55aa1fa0cbe9eda8e53ac0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6d02ed3919b58b1a1470e77e1d6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1a77f183c9aaa1b4ec2187f9e7fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ee306303c19b43198c104c946fc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff72722d2935c588d2873f31158c3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e0adba5605635d330478a410c7441704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed41a566ad47ad85d72aefe64bb030705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d30b32ca8da3d2a255cbe9598a5f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad60cbedebf023e7191925092aaa42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14522b1609e99a9e09ca646caa990706708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd22db85c050a38de7b761f2b60be1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c302e65a9c96f774fb19a5e3d9bc04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9be10f3807f0f8090ef63dad6f55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d82cfc9596210b6c7725953f5f9d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500489d29bf627caf263cf279b280d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d23aca96e8f290ca73cf8c8d2b806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672b8c8fcb72aad81b68c108044fb7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ba05910f5e5454251be833f27da1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04d225b00a0dbf97676cb37e353583717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7dda98da8249699c0aec7913da108718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef992b88ad3f0b8190e27cb33a74ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513e2cda612ee03b4a12792587bf79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf34853c9574c9eeacc832a98f5eb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d054e1ab90e940d6fe7a3702a840722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809a449509ede936953ac37c0e162d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a0bd6569168d2811f83e518e4a3a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ad2f556cdbd4edf907193a39e918725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cfdf711bc283f8a7f48ae9118f2d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb9e5e0f3c20356aed1f76a863e25d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719a594657be9da7a47329c25b55e5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e6a634ad87a65c90ea49e9345debc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b6eff062f165f42dfa565ead6edfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea038ec60c722353b032be3139f2c29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b891c172a894844edaf85e2221eaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a7c5c6adde8ecf617632736d45f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b1a55d499c7b35b975943473e942734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bff57643eacfe33f4edc10bd30a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5436e64486248d050cb0d2af2cf1e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abdaf844bdac9beaf35962e459a8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778993debd65b6470d398ae9e2f7a4e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e598b600548b7e0eea0a9ea47347739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901de23c3fc877bbebd74469ef93f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c513e20c53511552add865ee60d234d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3b37a9a2265a1edd9e61d710b863742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22cb5d9151eba4412fcf7fd3e16f9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91cfd764c302442fbe0a0b398de49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e057beb7595e7ff3a95f5a98b039f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e39c1cec7935d23bc16b2682a528e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b150aea87d1b9f20618a05bf43798747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec46b809174e313005d44e69f5f7da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688a9dfd692afc7e2180c420be448a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2b8faa43db40470948f0828d7ab7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229af1aae5d6053f1b6d707b6eb2f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a96b1d851cc862eea0540c29fb2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729dafdde38d6da4b7faffeb5421bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d0d5f601f85b0d7fd4dbecb5b7017754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd019cd35d39a8770af35dcb9e7d44a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072365f5b3dc751a2aa3d8d9a2d34c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199ba2866090468ebcde8cd9ec0f25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406fbe7f495811018b363639dfe5614758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca4b9130d7bcb0e1e1fcffccfb017759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>