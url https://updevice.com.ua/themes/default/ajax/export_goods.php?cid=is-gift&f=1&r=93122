--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e3361ef75b3ec3863ef9a59607941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf037dff63e8cc0e5fac08926ed6f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69043b5ef0683abe5de8dae09d5aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb947350894445e7d063f7a8bdb78814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbdaeb0cd885b4b56d1ca5c6c2a7605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865bf27c13c8852e3447ab549d3e01f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a5cbd138981479ac96fa2109fec17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f09a54bebf79bae0afce4086438b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d505f65258d4c21a748461bc34d509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab8b07c093291279aa0c9997f855310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01271fa0826a59d179f13d9e6ca83e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a128dab0a450b4d53948b1413ab9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79bdb45dd4371506310608bdf555fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59e11371b8390a202da51811825b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095189a2f2c72e55bf8b2775147df4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695229d467fe4e39554a906e2e43571e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47a045af3bacc6ab5638b26598160e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f96be625436b60db6f2b1f9b85c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc742cef8b6ca2224498d8465f6f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44a7bafd9fa983662926769328dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b74e0995ae860d2ceec977f2973821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167af8f82e7f34a9799aeaafce2a38a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b191c62ccfb898fb9846f72266c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a6f2efe6cd1c4be2e2b85b747f1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b07558593c6bd9248615b951217425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de5126ec37923371fdfbcbd9597d4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a0c7bd80e77b2a8879e097d013a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13354ca1e9e1f61f1cdfbeec8049d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d7b9b5e53ce1b65fef9a7d51bf8c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ff836f30daba40ecdeb60ab22c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444ebeef57a53701b184a95d28ab74931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3e69987dbb35e4f688234c6fc9c3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55933329e465edd5b4794acc3322ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e15069f98265c9c4ca603ed35250634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c7ed718fc606fca77e3a08c389ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5acaca2e68afad470b8894bdccb5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d7f71b9a921a63fd22e0af852b6df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2346110f71f8ca1ba1bfd107809d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40439bfe42a909cc74e7e3c2a52c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda449788a170918370a4e7a4b176f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4bb986001b7fa3f07b6a58ece4be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d709decc63deccdf821fee3e500c6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcebadf1692585cd54d6aba92e2caa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e860747781365ad7775da17abf058e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eb5d23fb5ffdd9f6f057ef985b5e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b25274fc5219dcc7e57db2e19e8abd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207a26625a9c24ff7e256295d1f56347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab55ebc2fb8d78557ce187db88f2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac2fe46c63da9168ff99028f78ac2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8922d8b565b50ac089aa1efeeb61a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e858d527bc288665fd5c2a3f891351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ddddd952abe788fd557c5ef999e2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda69439febc303b334875e2dc8d4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f857d894622b8c6b4c55279f0fa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07acffda934cf8c2a18ef42579a6efd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718d772fcb48aa4eb18294c8a68dcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beb89710fce32f256f15ca44eccde657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138cbedb3ec337f7e7e964cde6ca0f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008829023fb2e0f922924409381712aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62cf611c98fc0b552607d14132597660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aac3ec8ca93d63d08942d319a61d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884960d30ea647361a68df97d41de262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1733bd8bc42c9afac62a072e1fae6ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab263fe9b4fcd47d28e5852ce0e404664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b0e51b7e27144ffd24182d7f1ba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de2e8d70111ead5e391c3ec09111ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d466542c1b9f387eea477d95d3197c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef1952059bfe1fc5ee2e37bf44b8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0050d6a6b0996e1fc13d02bac77c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fde9459ed38940817e85013d26a1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0b8667e755e7e4ed36ab68ba1bc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c093ab841dfa1f1133206c4af376a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8cbc3347ad8554f6ccf4d17878c3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec022c7f1fe674544b008eaf1bc8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a675acceb2fd01dc58fdccc6728d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688f03b003ed1918364c54f0f9846776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00991d4b891f1394dbecd96a9fb1b5b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d95a36de1f61d277c31d5d0475f6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b1161375372ccd860717b82d787679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4735a032262b95b5423e0bcf84b4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03336f5bf14e6b353e3f197d75b580681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e23f52b422d34cf305d06710e79d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df44daeeb03fd81437f9a22fde2e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320deb203dc1f53c03f2a1967af3908584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9097630c75ed40ab05308f1ecf2fe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10381a996bed547993ed23b1c0297bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40339bcca808b4b15d384677a96eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d74d42e094a4bd661a8f44d348ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef1bfe8caa3c91320b821381da702f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2463330b3dea6151699ec0a655951d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb099cf9e1eb39bd31254add6a4fc5dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4364348f8fa8c0f815f4b64b621c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29dce1182dfaa47d8f8abb7620f72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011898d398e66c60e5cdc1197540c4d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a5887e094101932b46f550c4a317295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3bd0e33f3207de6fd00faaf156e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab1eb795b599523d98e26291a2ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2057310717873e8e71de42449413b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9ee1491cdea819e36a06a4bc28bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1478f3e995a44fb33823de67909d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06018f39bd61efd85f04b1af44fd43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a07830c93240a1d61ba6a1eb39f51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c24562655b3249823bc8e85c6ec32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d96937ae9a4749cb62bd10f34d04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567899ad9208b99aae7225aa2309b8e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d92a00f193ff2a82ce37084a4849d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d36af49b10c7ced11e27a3d06917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08147b932b8df711ca5ec36955c53ad1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402019ce781d12fb85815851acd6579d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade415eed347d9b2956077216100bc68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56595e99eaaa67a6755343dfa978da37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e700aa7325b6ec11c315fb09282ddd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2908dcdd166b900363d958c91ae7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20019c69aad8926f533524631be413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582084ef04d22dd2d9f665a2cf8a25c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da6bbe79707a58b29aa7ada2c7674e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d2a74270dd2123077d240d9a719fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c1743bdf4d0646570fb34c01ebf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4140d79a7f12809683221341aa2dc4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3ce41412d90f672db6e7c4a66096120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c73912ff4c651f7a61af4d959a86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e20dee066dbf142815f0745578a88d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780499faa40ac9e44547c0dcc55e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9d453fa2091267efb1b9e0f475ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf8c5d37000564f0cc1fa672bae413125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f50895c45c3c26b38a7c560c5c11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b6d6d941cdc4ea04474aed8615684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dd9e5ff748f5fa46047161145f88f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f90b7e466027a5d1870ba5e92f1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b35411de985b2f5492e7233ed46a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c2a1fcca5451e3b853bdca61abe00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af0e5639dcb590e8ceff43ef6a1576132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e727a4474d6d741e2d446f3650afdb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd2c46e93ac62ddd773507124875a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856de1789cbd5e94483c1ecad5e3258135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6952f40afeb2e9455eaa1317c68cb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084006944f1897e24331267973258a0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754fc2282d252c3a27b299524e1aae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744ba9006b63c34882acb329239176139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1190b350c1b2216ffa4be523eb04f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f562d36af15eb86bd2ca73d8a6624141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57211222e12f463fa1eadbbb17ca8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecdb7a65066a87ba284d76aba33d09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5b2455869dfe4a1de3b987261e89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633fa938f0a7fb7660136cbb7050777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605fae4147bb8a70fcc9f7d3c043b65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769bbe095445dadadb113cf4ef17d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022935b4e061b1a5a300ddf026ad86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de7b867322543f474625793806a90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700e14999c59b2d1ef6b530326e24b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74838accf39850271eeae9f2271a527151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a93393b7776d29a5f34fa43017467152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17cdcab7b49ffb41ca166d8787b38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d5228c162b07a398541f18cc0ab6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f76d3531b436fbb6b0f54c3da8558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc1f6a8c6155033fc0a5bfe560214156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c01830eca2c82f298b479089c85d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d7bc03481f29e5e528924bf5f1713158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab60006e1238e2e654cc5750afaa650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbbccad3fcb74f52455d5664ac70e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc3f140c443edf7dba7ff2333e1f68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9833b2acfdef653d85d323bdce883162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb213a084182d0d831cacec382cf6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f65898644c0be87906e20b9c071be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3366b2c4fa6d58d5d8d031911cdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187ef62fee784882128365680704cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ce81c191227e50b7eb7bed9a409e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526098aa34aab9254f9dceaac73e75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa93a475331905541d57e7e28967f5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f4d8f838b9f2befe1d163b2955877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec43411708f3eb88cb797a4697857171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9282c8a1ed2778418a8af3d4ec7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ebc218b1f46b0b3405d1f153e9b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662fcc788fa54a2c790d250b933cd6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57968467501c118e058618710ee0eca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbecf8821654ac3950f7e937ce1016b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acae46faa12f1d8f3d46ebb6f0a3ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e302b4c6aec2dd8cf6763cd7148a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce22b5cdf74c76d2728e6f0189423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a5b3bf4f158b0f4cba3259f8342c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f162e84646f00fd156f96947a92db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19854edd7529fbb33daa0b510a6208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92709bbba14e5fac0fba38e6fc90a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a8c77c3475193582ac4e9a6a5ca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa940dabaaf94890e62654c760785b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e068420c6439baf84fd40404bbd22b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba351e7a229e4de5f5fa8129246f6fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8dbd85736d256341f6def516ceaf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e5ca0ff9ecafbce46ad47ad855afb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344afa26de2ddab585e82faf05cda1f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c0ac1f63461465b4848511808d8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816697afd26e5d8a8222f3e996433e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144581eab76706ccdee4d11e9d1e8d13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827c03bea7af250cc2cbec9a41db07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b925fff84a6f9d65651c56703dd5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac92f07b37eb3fe616b66bc1c906d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cce2b486ad5cfc508e54ca9081b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa375135ea8c8da46f79fbf8338de74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5d4a978627fbe6a3ae695ee2145b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e06c8ca019478628555841dd47c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935403e31c9d7d0f0447da37c15aacd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636603915c734ccce32e7209ba1e3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c9c3ae7e3719c963f326738dfd33f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b780ccec68cc454f6b330fbba5f6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324b2a389079a95b715aad1c872f55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782eb98098f18cf917546a49db0fb75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dbcc9581ac0c40c2864e538fc7d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71d333e6297cd6456aae6d3aa7922208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbee9de92bd685076cd6c1987d6d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e98545d27621a2637712df3ed330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8732987b89c2b36680627a8c61fb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d17598aaf96d2cdbafe5fe6a5b5b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec98aa4904e54ac01686af4d6916569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3a88cb6bddfc7c296e4d57bef97bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387f26796640fd40472c9eee961749215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddd4613cd93ecea8e756ecc35dee2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adea3f3610329e7a3fbbb0904a31de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea105a1bab5aeace5beeb0014bfa83f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ea2f4cef8b108423c829563e05e4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1eb03236b083e2ee0895a33d9a7ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021954d42f54fae138801f18710172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ee22015a18fcc0021ced114ddcfa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad9fadfa902aa0f61d63615b0b940223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea5c3658544b5b2caa8b7eb50fe9c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff834ab7dcb8fceb09efdde38acfff1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de14a59c3ed8ef21957b369697f546226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc423b37c92f9b64963c30bf824f21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b175f6bb2b3aad782a7c5f9dc15c40d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdde173934523a1d74a6a16f8f35ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc866836a036217c583789abe4b904230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68f4bac25d95b982f442c0e2ed19b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c4dae2bf1f1e72d7070ef01837f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06b3c9f675b29c695b823df82cb85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d2065adea5595f2525d83f715e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddec37cffef9ba095e26608e4a32cb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da01f8fd378a41893a21a7dd10da0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa622eed18b7b7af12df25ffd688f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fdf3dea5455c35e585c8a02b28b47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3910caf683a2f52f7b2d0ad449c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9dcd83775c596e22e8fc29a4c0f92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029f52e9628bec3ec1ae5fa8cac3db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d78b23ac2e0e76fafeb8b83f266b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba45d4f97ba66b1559d7453508ec8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef71c090849a3a11c2dc3b9a54fbb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb729b653552ae442f6f18a03d1be5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea544359c0f7cdd709329c8c35d2da0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9a82b24743ea50932aa44fb88a7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069cceeca6ce52c0d0920a9487515a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dbdcee181f05a9da65981a706db88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc50d984eef7e1e6b7e51f4968902250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58f6f8e42ec749cfd134ce3c0a5b39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82536691e6ccb1e4c0e9079566c9953b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ca162857bff9dd6277339586212b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c258972e2792d1acd4b48177168a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8bdd3f20c4450bd9dd0f0d5482714255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e6aaa3221361f42ae37586e5d0ed5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6a7663cce2cfefc849ae025b9e07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490152619e05b5ee6c0756b367031f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce8477895f830f9ce12c7b80326e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da3d9b17748fcb67cc1a77404aec7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483996f57df060bb350d6d6adc05ee78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11374110bbbfecfdefd8c785acfbfdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b641f5e6c6a9cf90c7e0c843db76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4baabda2735acd20c2af5fe2273ef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc4269945325f3bbfa558224f314b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793875d25abc72f3a8502f942ca8b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a8ae38da302ce71273d8032edc60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1666a1addafca3e2e71727703ad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d9d068feac93d3f44482db7bf446269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1346d1c6db891216971c6768817e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ec85426b65262588a92c47be1e4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c96210c77dd26440ab4d6c0c559c4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ae8146488bf3f8fe40133e644c269273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d21d9c45a6a72b5d86d09c09ab4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238f76518fa44ca364ea47f5f592a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50331dd4eff746c4aaad6bcd613677c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56af72a5f123f388b181ae58878eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de9343c9124a1b06008f7f651c492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9041272eb3817267d1a7aaf2bcd722279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adf5dbbf8fc3c8c6e67d0192111675280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61809584f0c2a7042ed236baf590d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d6b811b12495afb7eb9524f48a06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e6ea8badef64f1faea256df711c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab56e2f7b6cb4e1599e05df2194e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62f142a2f9cece9177183be53cfd3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751e9627c8315efb0b58e964ebf11cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5922cc7d5a742e9b49ffe27601866f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135584812343397926c5205308452084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fab00327d9ef04573865032891831289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe9a42f3fa1a2fd2645ed3b09a14e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5b755c5fa2a965fc088a5edc3bbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85bcae4639027b46c56bbff4fb329292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb87b88e7c13d2714daaac864bb5d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7712ee6625ac4b532027a96311d5b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237196263d99127c23777b89c1cf18e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219b5864d44e8308dbbb51295aee58e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74042a8031cb11aeaf5ebe997dc046b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380acf1d58fa998a9737eaa669cb50a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f9b3caa81744be7db2d60c4813d4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a343528a7e5afcdc16a10add6eb4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593dc47c6685ebae99909fb3013f04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b03fd8034871e4a366732379bfbc0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45075b9359cfed16f17dd3ab8db4e67d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af81e7f038f5016f33f436c7ac245304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d3d3ea4cdf8aec64179dfb96c961305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77125d5eb0d406141378f8545c352306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b264a835cdcbe50ee84319b2e66a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e36bc7c026b6594faf44c3a5b9e261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda475b182e6e2a088f409d50d13952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415c13ec93817cbc8685520e377771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac156f8af62f516c41096aca39836311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5f8a689ebdcc15379b9a9fde0a0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e27c0e2dd47f47241053534fe36e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd0b1fb06c0b204492cf8cb74c779c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d5591f30acc5694a8d03c0d2f00b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dea6a81156f8c0d967bab7fbe9618316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca8248de52e5e7c1aa01a2701075a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec6655c696a5ed7dedf2b0f72d7bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c66555d65fcd92fb7d57b5af1346319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b1c2124a1d70868fb6148a37036c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24238f697e5005cad129fc3ee48ee4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77598675cf5b4cfdc9e01c0ba1754fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af1ab45bada7032bf814b4335fa62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62ab4b2d7759b86e149e53d1f3fc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43c5aa2a8dea07b9b76f9b81816546325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60362ca79ece2d1e7be82dd73f73d33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec81d2c0e96cc360bf984a0f9ce84c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702efa2d98410a69c87393a2d2e1f041328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456ab8c60b9b4cbc7d93fb3c380129329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea95ab22191756363633875b7736254330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343a118af7f36921176bbc5c1a9693331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172994dfc2f327cf78e87829a9642679332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d74d4143b1d4e55d50dbcb463bc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b73f8f1dbd9a8d182bea0864b388334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1821d72eed72c26f0af08d300aaf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7193c447ed134fad90a7fc8c39d84c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea85b8badfa089b60b0b07007ff7cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc38694c1bd4920dad17c9a1afcece1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2e6d58385dfd1f155084cc84d25f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf84ad4cf7f3189f70da849b95ee66e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e82779e94cd1ac03a271ad2157265341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc2c2219e5fb37c8aa7a6e5c08d71a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486e23637010754eefca5dd0feac1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e3025d6ee4728bad21ef9b0ae7b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8954aeb0af07b5ea2288c547c34c3b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df8c46fe39fbf2cea94cb58420b61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b67f94a6c4852ceff6f5cb28999f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47ab5a7e1def8f8446d4d539a37f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3cb32f529cb61e19a17aefdba759349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a4f49b6c99ea741d8485c062eeee1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731cc5f954ecee2ed62438fb485c1c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd695b0311062278723a93a2f4f33c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eba89330f3160a8f060191472fcbef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02153c9836099375bfe8811f2edf3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e6889730a777834ea54b7aa729fd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c01e88ae1ae812833e1e6763ee10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf5585dff5500ecc2747239f55330357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cd2621c5b02080149bce3a9ea0bed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb65523069ccd0b27d2582c8967fc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e50cf522fbd2c2bedca5a6132815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39a1e86e6b5203a9f53359c4c8848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f54f4e938fda6dbe9215574d08b524362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79908f94b567ce55d70528688de4c29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325070e905e4f91d6df586aeb174fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd7e63f73c56c377b8a703d23b67f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c261888fcc6c5988e44867e1b6aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d7e556fb4bac3bb37f8fe5a1abb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008fcdaa5a7c2f89413b04dac45d7a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190f4f958d3a95bd0483c9d1852a51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e05e810a56e0004483e23cd99ef081370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738acd3b3fec893b15782f8de7ba7d46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48d58128688c142fe9ec266fdf30b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bc8fb68bec1631c9f51cf9f24ddcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150924ebdceacff04ae7a420fe78fd14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b601339e292be9f3a087d0ad54f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501f16a6f2af1d2c039bdea55339528376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f821407d127db1db33d381dcc55b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a1fc54730aab9faadeb6fe44c75e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc016a9b8fd27878e6d2a732a593c22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e348c7f069c1ad986fa4e34750aeb5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aaf008c96fbffc349bedb2609d8fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d7ed7969d27ed46842c508fe3ce2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd08b919bf934bd415cd5cce065e0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a3788815f7828888a3347e99f42ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f1e191fe744f1ad04dd38a0a4bc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618914771349d3a466af5de3240bcd2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a62540d96a94f591a69e587985f743387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb30fcb4cb1f4cdcc4ebc110d59235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c8d8ebca4a7b1b7a4c48a28e5937389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714950b807b945df927de43db5ddd65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a10d20d9f6f8cbe23e2690228845b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451119cae660d9c5977545fad7efdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be3f2a275b0a371e350eee423e119393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ac42862d40cffdad88c37987e70f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d1a44585ae274c099e33439b37cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a00e546eed1415a82e5451d847b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882275e0b18b8cb7f4f4932dd283817a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ecb139ad9f0001df54b7d92359fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90635dd54553fbb366023e3526038399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d0c8bf1f611c292d00e0b1ed3274e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba7deda97268e73b5381de3f5f6b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad166987f14a249371d9c60cf7e67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010924438ac26e49a174a6af9853e7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7477353a1de9b51efbe7d3493cb0175404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca28eff0d2a448dd622175bcda2fa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1159f768a2a03feafa8b65dfcb9896f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c1cda1e0dd5c02d595bd2b86a545407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87da50f906fc88302ff187544c8b1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74c63f300f6b13656bd7940286839409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafe897658b5e8030d677f26041780c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a45461d0e987a40bc4f503483c352411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33b2b6ea855386fdf5931568023944412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a7ccdba1490163c5176999700f3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5aae1f9fb1da9fa277b558acc07a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0a865f82072ae43e704a510ca9127415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6cd14afb3d9bfa63c68d96169da84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2258b95cc9c40a48021acf102d79da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f241c9a72b6c5fe024b72849aa5cc02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ce1110d9cf82b74571bbfc1ad220419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d88cf8b86c87f2dddc09ee7983d299420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c06f4ec16fba28e9a5471f96dfa26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2251eb2eaa596f0b935373b1c02a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c948d7e1302dbcd4286bb60a9432d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de9a11ca934a384c9dd3f31fb820e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a71a61fc08811436c1d8d1c3b9d03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6788ee8d49f7a8f5b9c3756a4f4cdb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532d33cb4339cf07385f98f9fce9d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0bae85b7e9a29b9b95b95b8dcc73a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae7e5a527778d5a07c1bc22a8a9464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889d26cf8db947d543716375fdac21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e998c9d54b80544dddc7a12b2f6a2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fdd3a17a3463a68b3e36ab01a0ba9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89443a0f45a2626e6674376adf0fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6dd1dc8814103a39a64f8c2605654434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0d86b90fdd37d9562dc8621e4fa4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c2ccb2a8f48e9489646ede350b3d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880c6d7a6cff9636927604e90079d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d6f4f77ee721dbee74a5e4d08bb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e939606609df69046bd52f1a302cab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77e2d8a643e9c96dbbd457362fd0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b567ef7d68ee31a26430983c36052441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d492586aa210ed3f25c632c75a2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531715f8d1892cbf671ad536abb88d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9dd9a07572b3e9ecf6b4a6c7b303444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f39cb8fd4b0a458ea94736ab74702445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a08c215c56b12660a88a033b995bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deef5c03897dd0180d1d3e73cdbda2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8ab1a5a0bc0e58389555b40d3eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df5f251c5da59413764e5a93dae37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f445690d8d908d0e9c2f6eb0c5ee89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3836ef476c7bbd661d704f844d00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028d98ef2a504c57b72d96e84e25ae4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db188f64c6dfa6ffab0bf9cdecef581e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bcf32312aa82a841ccc90924fcb83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ff59610e5bd279c6513a5aac1ffc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e257eb4c0711b9c5098cc2c04e350456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de751f57d0d9e0fdaa2d18c8dabf00c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76bed957f4ee9cad7c81a321dd10ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626189f21e9a5a89c6f5c77a1fe242c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7a6b62b22ef7148458a88c4125c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d7d3b0f97301e5d128cfa308b3568461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c160f7a33bc9dbbb50c5ee67867e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757757c9b71341cc1ccc87cf39a3ecf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf755c42cf010b1f3a885cf6c2e8a20f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa13de6a460e99eae5b688e5d3d400465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85258c7bd807e6e6b1224dc914e10b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f538db52809c04ff213b85b41c465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d3982c8ea3dc21c6937c75a01ca78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13565a0cdbe988821d48dbab83320469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc4c46f9bc28f329d07d02a3b60fd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376e14b0fee0e135ecc7027e66a03f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae3f96862cb58d554144d43bba568472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf79e193ee847dfb9e425fcbc721df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dbde198f5409643b7214a873cb1a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612db00b41b2c70229c0afe12aca090475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d023bd03a7389a3cbccc890ae9fc7ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52bd9fe33b23293166928d5c6304a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505199f9f53d84ad179f9d91122efe97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ecda38eb1c65a4ebe6e33e17575fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8805a6613aca9fbd652646e946c4ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a1db4aeb5955212c8f15833c1f39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affbf3ab17a5cbaef56b8a2ebe08ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7c33db69e9000b152c86c9ddaa60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fce2d5b5854a6bcbfcd8428dcbe37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d118a557282cf4866410a757feba8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d710091bb3a44fd5363f8bbbf0a25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf32c3d3268e4fd2f35efe9d037c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43c376d3066292305339f553b4d1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47999fd9e57d0a8f486339b7b10ffe8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccbe37520eed618fff1539bdada01f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251b9696f725b1e836034635c8e7bcd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b777f0175675d52e237ec9316b4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b11fa45e9192ac046368f084b9b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6214fc384b67ad4aaddfb722e1ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab0246c4dd5c458c4cde235f0c711d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdfef4de4f38520e78de7aa101826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be02aa577dedd0a67facdd36c328a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e390e3057ab3c5dc40da17fe0ad7ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaa74fcac21cd851731e5fb694000e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbea04379c321cde134c92dec20fde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a521f3b5002872c8bade34a7762b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc27989c49a702be6dda45c2bd1021502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd61331cb46d7bcb2569a99b5c7ba0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4dd994655eb2f23b2cf916243ec5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48377660fdda5b9ca2d018c9644a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582205ef216c830af77a11ef585e39a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051046f1f9d69c569983c23b78277b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f287f594912ddde4b018c25106d50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e57c47a01b56c4f000092ca02c11509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3dd338555ea83b126857aedf0458d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96204c72c3cfbfa7b936ca6dc35fe45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492e152d55376f6cc8084bcfc597525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e76689ea51cc639bcf425feb7a314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f19efadc3eb6d80bee54ffcd0276a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dddb7ea12fb6068e5afd6a49f4637b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923fc07e38f2dd0a5d8f3b64efa676516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b17aa89082c51947cb08faa4db04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c332bee6883165f2e9cfdfd3a71e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c776ca6513c3dc4f37a9ed28ade4bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f83e63b2abc06e489af05a3b9932b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca4d96eae9a811073e5eab0b6813d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144868b6552bc0f77a51450de4f58eca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fc39f6329abb808aae130628fa8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5019a3291ad0b7fc801c91678b18a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c64c1a9326b9f82d2054cbd30bd39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a608c3d18e3c2241974751d2b413074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aac43151ce006972a321fe67720d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a48685fb202642e3648c680a104880528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a58b92207b12a0c41fb42bc82252d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c50eeddeddb4e02600cecdb080a0fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d935d4d11d9a124d2b105afca8d4b10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4611f4c89707619bddcb4dbf4266d30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decafd0c15c0c77bdf75efbe901ff7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e615a3c7d087de865dd1c98f701b417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0160c02dd584ea218f81ce5a7214c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22761d07ae3a6c46eb5b547f1a9943f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ba14894a8213cf38dc201e141678e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4a53de07270738791725c61667bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185ae0e61cb7a1136a4d3e103d7c7a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a75ff374d8b077c3659ed87427ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337f79fabaf4a972de8f05f17c15cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52cdf15f999617c60e62c5e39f07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a1d8a14ec2bff827449f70f6ecf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad91fc7c2b3feca8745d2278afe806544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a3d126d7482dc1ef2e295e4c8449545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2e819f92bda42c66e6602184790a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa677cde1b0064df7c7893a98d9ee83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5125244fd9d7d712e833ec5e5d9d73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6bf0189cd758b29b01af6bae608b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc8ef6a6e182c5ee9b75e845d481af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52a3ccb1f0152229cf018d778abde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405036d09df29483ef244183aaf4b2de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d395a91159c7b997e38c1b99810fb39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3608bc61730df6700ee021faa1e0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb3bd8fa7297f640eb7f7311ad162555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1acaf127c7114621fb9c666dd8d32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2f72653b5748ee96ccfaf68da812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4484e252a669d58e2e7fcedf00032558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9c4a8eb4e450f8ef0892cfcb8b2db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b71ab8b1d02ffebf6c570e20c632560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b3788d68bd0e4774d9e76244b1f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d100de7dad88d35c8df993603076562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4ac7d1f64f5129e98e137b66d67cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b1c5d764aecbfa86f8d17a7f77b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668277890ef3e0e880e3556aac9d9ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebec66dbfa559d55c0f222a106506566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eaff5e784db7f8d9fea3359f71f09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d66c72516e7fa8137fc8559b921c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fcf0e7563198cf66e19bcb17fe2c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31479e09636135c8759fed73e6cbb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab51c5e891affd627426344f79c3b8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44cf1f20b2433aa2455f5b4234f0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9cea48c7a073607360986d686415573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b648774ddfc8607e039e3c1b635ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110c5781d4d5fe4d163f17cea18fe33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e314677cf6884abfedc3c3fdca6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac4488d323a6e9c1a16f803029d06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0967a872cc43c7ef26d5900f7869578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaceaab8f377aac3964fa444d2ce29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731af0047804fb3875339c71590c2fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee061f5ef2901773cad9286761f4af43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e590e21de9b2f9c5ccfd6a8b2e687582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462b9c745195351729ed8f3744474e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f678be556f2b950385dc493e5624e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316faf74fe4068cf539cd4d26427425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3dc3ac9323a3e8786b1fb872a81b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca02ac3de7a6018b4820047d5fa7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d01c621ac3f6709678ca5688f45b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d210d1b65d0fcb2532985b5455bc1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a885800f160d8fbee11a36bc7e5a67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ef9c07f229acfe6fd0b6d782333a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d4452ee71ac8cea16f8817979072592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a4ae3ba9db10d2a43a318be7acf21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924706e144b03958b1583884c2aaaa4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73119fef79a1c94e0f07771df8ccc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987dd17e473d66f8ec9065f896b3716596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ae145503e944c5cc58b7e4f15f6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8002b4b9f5aaa9640b7065c03be452598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc76a9de4f8c32c834a94c19eae418599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4c45a85a69486f1cd04efdd8948f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f633e23e95298692fecec7fc4d2770f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf931c67278d930b9ccc7b04a105d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b52746560992fd4f736beb06c4cf20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32cfb1502b517033ffc0695e26153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23777b16d33c0c26b92c3606aa658854605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17e821a491af19cd4db79342bd422a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745664f3def44e56e547106614df7e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe862a0f0eab9199e3f27c9d9290b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089461207a456da487422c848e9cb168609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1de52baff421285c96d8fa21a0596610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002075075acc676f09f023ef87f3016611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569817d160b88d317fd5fac415c72ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70095688b00dc12d97bff3cc52f05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190f72cb6795766219ed27fe859d7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a80827e4d0f812bd46463bcd213c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c42282b0abd54196b12de2635fb11b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b932ba943fd34b5509eea1805b88fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287d67290e60cc8861ad829785d84d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ed878efcd30277ebd0f409e32b93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185f4e948a6c68a379ac9e6d7b0957620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042d10ceb81d3f303b3eb67879081f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0a5c435e50a641869d868d2c24a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e961a6c11bac21a37f10b00bb067bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e06f1d6fd6df980ccf17a9fed561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe84d0e2a5cadee2d8720570cc2322625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fb3baf0fe1053af20ebf890cc4be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3eca580e0b1f95b4c8f3a6211f4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed06dde86ec3334f71cce11c824b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1679df1d27063673843d1cc1abe7bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c17b832b986d5f1a7dd09c8f673ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db8f4846d7b308bfc4d013078831fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0b28b16c8a1e6031cfd54c975d0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032b36e28f0cdcd5e6d0e9c766dbc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26807cecb3dd8e31d656b84a63c39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cceb2fd058f03e9d8457011954d3db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc8d22f6462821b7729302b3ee01d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6caee6646aeec2b34d3b8c315a2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd662fab06cae937b9d621521f875638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963613fcb2f686d42d5c76902d231f1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a81ca9fc108cb8d6bc57f102184856640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c364b4bfd01573a4a63a4fe410763e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44051a3cc8d330b9d9298d592677a75c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780b962ed71d973dc9a439813bfab81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149029ec6d433502a63d2ee2f97463bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029ba4917ee2fb53dd89719828c583645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529506176e04e292bb0784dc413d9ad9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9284dd34156517022228ece352c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824e9dba09b6330e2136bf07bc1088648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f551d3c1de517c2fad561be17810649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061090d09b414033f536c40f719104650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e99818b4b32ca08668b0b2a9e5ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e493e74724b82472a199ed5ecfbe14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d8f532d034f4188f5e059723e276e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e7aa3470e1e57a200f90c0442211654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf5e6e7081d4d38c8d17f078b63acd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2808c29f2ba631de9dab5997d272f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57331a5cd0bafed52a66fc166367d37a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ad4532da2650db7e569ecfa5e041658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed51eb8a588ae04a2f6dd86531a8a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4519aedaff6e503479bb6cbfa1f2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83665fe2dd40afe6157b4284deb7042661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960194e654bf34e2fca19ecd60687a67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772df09dcd983e57d161357d7c6e6d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d657457dfc9fef83c4b848f6e2276e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8c04ca5227f4f5fc990b2cb59822665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d18ca440a474c6bc56484e46c4deb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547ff3380b7c176b43a67ddb880bd38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33004ecf335117f65512cc4386e5df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496de1d5d42b5bbf12f186e784d94a70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47568ed1aae1c4947c39844336917808670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c54f59fafc1bbf04a20b707ae3d95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2c70d6d64d9f7d0ed8bd5dea74962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a8d0a8a846e92598ee0cf64df3b81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb41fb439778d076b15034bc2c6f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f5e329cd8593bb399ab5a1992e66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67230b4e75b5a2152fb027cb484dd4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbb7c780634bdde3416f59e0bafeb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b23837ecc28305168897d3e12eae6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69689b34f0096ddbe57c9aedc95267679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b531bddb9f8f3d03d1dfb4ed43470a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b6e6696ccc4c8d7b2ba9c8c5a2bbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41eb13459f1c012a4d4553b4673465682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3065d6833523d991d5ee3ae8f1c6ce7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aab1700372c85930486ad6d2f3e6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5b71e799a5d8b5dc7dbdb1fb23fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f0ca21f4f83e6f31f82d895a1ff2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52409f2f36fdf3413343d3bdf717a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f082131cab5cdf6c6b6a4b7f7b58ae5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0742722e5fb7b8cdb6ee5d03ee94a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa759e8e483152aabbeab2d6efa34525690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199e91773b4d5b7fb8aa4bb9d4f521691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74da5a7bcbe5691b5fd42b1a19477692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb6169d81137cd4f94f50e7ece99d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39703cdec417eaeed00d46b001b73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08677fcc3ffa5e68bf317c63b7742695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781a3fba0f16740121b9b6929785f55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c19bdbf18c608c15e7c8a04fa9b4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65b736b64e9515bc131e22f7dafd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5bac1f1142564b243a0febfc9e7b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981a1e455b7f0fc5bc38fa81c8fda8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d489ef1288bf76fb90dbb2e7f0e3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce01dbcae5f8513ba89732e509129702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4d6c9ea40e5b909aa59ca81829b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb37929b1e6aaf936ce0d0e08611bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde7faf732da12eac5b7d870b41d9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62afce7fe19f65395dc6db86760a4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66ccc6972f7782ac35ddc531eaf2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5e09a9474bcdcbb7f189de172ca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52397a991ef5831accbffd97ecebc1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8bcf1c197a7ac327e01d2b14226c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5db0df0a93f17fe66d6eb32fbc5ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcf4508e93a281ad9ade78c8d5e3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74793ef097a0e82dc3f7370429643713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f815c096b1fb6fe043fdab222a3e6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b13857fd04834e479f032f77503e46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904155df4966266169f9b75c29cef9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc2f4fab2c9501fcb5b869247ed9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30208b9a00023ef1bd76e40199b3088718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978bb655722c84602fcbfbfab8e968d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6631b9bae28c88cf1446342ba66ca6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af259f02e3c175c1928fa14990bbc7a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b964c06a4a7d3510c24e6ad61636e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185bc6992663ce34ef22f9560198610723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e4662df91b9691a363a6b8a55c71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923531c443f90b89604d2af89bab92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5421fb9dac738061e484a0b68197726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d2cd97a93191106f2816d4d52d69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd16cc7428407a100103f1fb83d10d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06665cf12635ccb62fe26472ea6817729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ba905250952b662010a1b42197b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064cfa34a5010130a47e21732ab6f17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07861a9b272a73052ceca09c85583ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1d982ecf18b2841c18117a881215733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b213db8fc1f99e17e6b34e459d55a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67111a04dd8185238c61aa10b72673735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474abfe25df4224e50db95dfee594aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261e61ee2f568a13cd177c9fb9c8cde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e643d91416bbb5fd0d593dc31e18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e0682851bfd255d1ffc78b255fb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f12a83aa4cd960b88d265947965d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f53c608b5dce4459e742980631f184741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0420d1eb7554ff68520df90582c075742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9817fc63b8b13a48f67990934a922743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058ba18dd42ef2426f542cd7979ae0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e8387171b8a4a4ab78b2ba44c9cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc91ccb0cd46de3a878df75ca471246746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e9c11e9cda13080301fdb48381b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab0bb4aba628c7896dbba7fcf06c9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafb6f11b52821e815e63af9e357a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db3b3b88c53b15b4e14cd63933f01f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bac4b5120142f7dd6fcc4995e876751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c97562d09d161e1c67845a0c3b6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29c370b13569c116694f66950e5b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ace089ad9d4bcd4e03d05e3e26b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627325f2efed4687a2923826a0b860d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215985980a60bec6f061698be26753756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616feb0d6b0905e071a3f48e119114757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e029d739a6976b004088fb6d18a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579835e6002d0d88b5a65713219a4d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331894a2a3ec61eb439dd8f8b711db991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592785a760a825a53e4d5bb675aad082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b84d184e98bf6677f8dfd0c4e48f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b06a61be9449fd16263bf59a0a6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944acaee3ac658a0dd19bff499aecb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ea52ca4fd74eb3c2c1633d5bc4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7556697d1cf4d405c42f9d1354f3807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced5d0a45795731cca42bbd519a4588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717f80698cde3a788bc3015339abc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc995607355ae306abe3a6de9791010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a645f7217e17e2f63d43b5828293c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efefaca3619c7bb4cc2635f6e0b012912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d23eaa5c7abdc325d141188de6d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef159722db93390b4da2b2cc3134114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c32fb96df20bd39ac73ade0e138e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2752681fd03ba410024b4556c1e0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feef1ba70eef912ba8a2a8eea310f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacaabc363938b49f3410d5d75949ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475027bf8d8b65e57fc880c2d4f953d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee06a03ed70aa57c0209f16be5b32920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e2e44ce3409e2e2487b071a20cfd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc86fe9dabb05d27b51e9efb3f70aa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c129b363e5eabf2afff869b9c21bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc5506eaa26f2e17dd9a8201371ead24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ef98297ed9a08e2dd2469b2e2c6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba6fa72bffc5d67ae288b2ca043f8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dcd67ef2915a60233c76e5dd4bf8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69177c1e3abfce803c5dc2b04afd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4bb4627ce333a0847131fa4425eb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f966d81a010e355faba37ed1e924130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b7a41fd3af904518400aa204d8ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0197ae3c8b5e44584dea0fbe71aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ef4ff62773ec9d5abee070f093a2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3afd3c7acbf102ebd8084ed6560534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5455f047f0b2b5661d5c5a7436905235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942c350a7703b0cc5689215b12467236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4327ce45dd28ab173928ba3e0b9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b796e085ce3a68ad17192a60c9f1dc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1176ff397f6b4e557da196dd19d0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a993ce921cadc95baf1cc38218d3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf35aa9bf09455314453220c74913c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab483c8c40f2883dce2f442d2b3ffd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28355f29f5aeb3c91609351b40b5a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c70fa0d819eab48aeac96896324e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21af244d82d72984ae8b578a20b2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5adcf3a3c121734780e3177f282eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e97f1ad020081588a1df7448397047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114947b967d63b80652f01ab5f34d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2915ccb28d4787666e37df3660e5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bfcb67e09d84ad1aaa0346197b89850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be7ed4a6a49125e71b03d3706b67751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9bcbb2a04170c88ba6554574d3deb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be7d32490474a6734e7d1cedfc08553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c18161c3f1664b412d0a1ec552699854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01063ea92443905ea15debc991e8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da10df3f5d3eaec1ab2360181b54856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5db73627b1b5555ba27e8c345f5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56ffebf59b1d1c0e6903ea63145ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11729df2f8729f54ddbb3fefc2cc2be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40f4230ef4f5fb7f3460e07ad90e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386a49700dee3befd97ae4c39f3f2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c95d6c5d9294f1559a051427bc3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5611d453a7a0b3d20643a436cd8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d2a2883b8172c5ef2f70dc97e054d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87df3ef760ef41a02964b6739bc7df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183223f99323e9e4e9d6085d4b7e348c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d1fccee0464031ceddc54a12715367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3bfab9a1fa57ab561cce28fbc20cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848dd88e1cb7884f818d3bd8840f4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91b71159247078050c0be9c78a0f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295f1e5b94f9b66c129c29f7c3b88971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff459f3893c9330e9d606cddd69d8fd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2ec78669959c345e13c3daf20ef1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b52f2e64f30e684805ac44b76b9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3d5e0903385b6dc21790ff79e8a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b1af58e005c14f80a29667ed8d85276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe72e9e4d64100517f942d23e4ef8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b01775ece2f51e93fb4fd8ce15eed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d461f2a037b578095f64455f3a465b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be3e6d1c743f70e324965d35ba5d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd43cfb7038f9c1178aab048368fa0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d96bf48c5270b9302210e3f0df6e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d546f35d9df9ac306b0214b8416d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c72637ea8da957aba5a4b127b59c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a112596f208a14b7df7ab952618f4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa319baa29f357684212814b15e595d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba95b5527ef407520a72dfc9e1da4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e69f64ad392aa05ff9d15b95c28b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac1b04a84ec14781eae84bfe89aaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1370196621a4e1aa449d1f24dec290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d434c5bba23546a171b465385126f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd3182a6937a1f1cc1bb33866c17c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3731bce47b33d64507fe57d6aeb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809500fef4b19c9c23af2726ceda4bf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c9bdf6751acabc5df033b40d77b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7d079b92b573113bac772a83ab25596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881d6fdd87fd7ceab106fceb337d6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7326ef829da08900a8780ea9b510bef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07c5dade5e2c97b407e59560a968a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddbeb8bca215b6cb067b2e212c71ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af068bfe862b2353ac2f862eaaf00a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4d8db3a3b2be07600c9c9db5b649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e26e2466673e94f00e554c48bbe2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0958acda539ae62b609f5bd298a12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d300fbc9c1bacceb22c2b8ec55d21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0cd6dedb81559dc3e97f20e44afa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a13ec0bc02dbabc2d3a058c4eb1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867acc69a802a18682f5b50d73d72ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb514d439631b28e53ac94a4c5b45aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec3716194354ddbb2bbc5a38e61ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022c67c13415f09d38faba11b16f1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0564fe4ec0cbd88f08f691d0fe6e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe921981f6d271d2a8f814671c41f4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d91a632961d14ebdca04112677861114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d3ec4476299e6b5a0735dc95baef8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d26dc443bf6291e815c812c837bc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07806c20f27179238d648b6102b1965c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa747f6081b85dcf5ec2380bdf94be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b56592a07f0b107c4f4859d047175119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e3eee0e05fb8753d6db46b3afd61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a326a46e377882b11133051e51e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece44f8b0c2c5c2cefdbebc988cf4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8aeedd3a7fac65af502ce5641b62c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa506e1cd0aa3f8110ea5b271646b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7625304307f1f39a574e7f9b2dd75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6044088b3d9753ca4fc32c42e2b31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed06eb07b397bc7ea6fb48da4729a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c98d4a5ecf58866d3ee34ce19d15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ab6255bcad310ac13ea0916ade31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e23d9727fd9b4500942b1e6738133b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a43f9d2eef608bbd43d81292e317b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394419033453ac971fe0794c79740ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb0b183e3a4ff18002ecfa246b0b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f129c20e9511d1745f9d2adb3bbdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24dbbaf175faaec2249a6b80f56fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ff5c10015e23e547bc390e0b816ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb35a6bb3d550fdcb376b48cc1f65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019986e5b3b305e6d245743a47a643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0049debf842e02b9b1eccddd4ca98b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6aaf92d862c362bf756dd1c428ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d14325602ad396b8dcfbc31b8212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ae05db7ea5eeb1fae3c8097c19d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7332a15efa89e9ef2090a01048239143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6199e43817e5400e6d20cafc90b8c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b10876f6fcae828ef10ff0041bf21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307b22131649a819a5f5105af50ee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7692351670d3f183bf901f2088e1b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7233343569a73cf9d9d83bbd60745148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fb26349cad6a1def42f205bae759f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef20f16eb8bc7da342ece5c7982b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d306eda325070e70bb28d1cd5317d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c613e015fb898904a104d1c29d9a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea5cfa9d0f224c5c7c535467b639c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322396a27f6b103d7c03ee3f6303a6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a29cb5ea31ac9d076b796b46334c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c91372d98520b82b3db6a7e7b237156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17aab620600a1abbf8ff1108529626157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac00db7acbfef5ad22d2fbd44c7cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fee9e0d8296ee6bf0c78f15fd5210d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a86531c11a0647191460c492d9a6c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261dc116a9b4d293d859fe147a584a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093346f12716f24fcf0495492d539e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449e5e944147724888172648734933163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f280a138bc02774350ba35ddcee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897396ff5d377680c722cf7877ad7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7cb8ac86bab0b113ff67b0a2fedb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4be067774a8d9a4ffa58e1085b904167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e75fe826650fad437e48c3722decb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f3d90b49406ecf8b2403e7619510b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3569a10d71bc028d538eb2e41b58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a89071996941934c67e2cfdef704171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0304f87bce17d9a8a9e4c5467eabc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1123dedf0303b18d02c010ab5e8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f15ff082db85a86079351b3d4899174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d88f99b881111d3c2e33b3a6dab6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ce7e2abfcdebf1d7703902839a78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba051c38117de3904c1c0a0d24073b46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd088aafb31a0a50d7eb820c8199a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219cefb1e934e9709634dd3d79bbae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679bdb9345d178d2a174b50b70c6c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f7d9055974521f6fb9b92d3725af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e5ae7a4b15a5dbdc7e28b143923c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea4c6414598eba29671ee01482d76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3cd0813c6bbb207d8eb3894c9a2bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001c9b4dbec361c44a2470471cbb46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556dcb8b49dae7dec75b366a33a290186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f76cd279215268a4523a3b16b4c52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592d583a5edb0de403093f11d1e0c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122c4c1d2ec5cbec91686f458f6f5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c33d01217b3583efca1505d781c12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d2a433c169814c676b333c752568191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82dcec942ef36baf62a56ed7db0c85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef50639a3a3f5c3273c0242c569f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222baf77c9654f60b1d1114353416ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85416e34eefdda1e9ec7222440c188f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9faf616b814b5f11f97aab17c3ea13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb023253c85d9e48f5dbe8db655b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931b286aca4a9334911b36fdb6d723198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c1534a27af99f4fe98d4b7b19455199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbb957ade56271700b56f1d9beaa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f2cae1b112ea7cd0ae54c5223068a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed4cd6623e0624784166e36d8a428e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cf432b692b30bfb453a86084d12e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09548c61d731023cbd3c2ac1de48be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17acc2195fd24c1b3c71771019d935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7466bc1ad9d3ef67f56303aac55ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c5363553c053d0616ff595f31a67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102d87c10f13a7bd87bc103eb4c125e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b90d20e901019de5bc27bf85ea38e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5084677879fe3281b18066ea12557210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db6c55fca0daf33a89594ccc9b1a41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814e1208f2829cfbdb33b024667787212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3940a57aa316956a4375c6bf5755c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfef85b1462e1777d582274dce3e12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94acb7acd21f1f215e1a4033adefef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30d407ddd96a963a0e1b2eaa952db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c08af24f9c5114267d50149071e94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a0615d90084680cd29d1366c920ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d7ab17089823e144cc7a046785ae2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e3c94274ba022dec8ef536587013220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dde1104546d898786267059320eeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f6164ad02a5a1a944ce2b30313977222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f6970b0b82769e47405583cd8af92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11cc6cf5f5cba53cf32c1a677e142224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119fa28094cfd88c7c0fbe4678eec10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bec8d77e49d73ceac633877a3099226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa1539fc2a6f066c880f76a2504f13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c28fafecf04e4b82b79cfaaa82d0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ebd17b92d6e7c054e361876e03c5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782b56caaa864dfe3a7fdaf8609771230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce77da2b76fdca3f3085df56777739231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e8b7fa137a3c816e6c9a2f779aa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb905bfed75da5673ee399051b8ebb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626a1bd6c915879f5159b4b7357805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4c00f241e435295fa8d546f9f678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809dd0ea04a90a513e5815991745696236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445338e880bf10e77b9463317b8eea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c6e65962079643a156ec315e9706238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1e42a8f3edb289c96e146c9cf47a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840150ccc9f254ce1cc0035d628ad279240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ca7c9e6afecfe61c68c138d1bbcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d311dc7220794af6d14512d2aaa629242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6407a8a26c52062c1c7bc28524f231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c7daf6b973f03029e2c1042b34d0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a1cb17be32b7b8b3b15cd00fc32e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fca3f0067fef286d6662399aca3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d962f10627294c52e1c0d2ead6d5ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be96cfb511e01521f5be8479f1331248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffefa01a924f5da7bf50b67488c1094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a629e7f36b0642bf8d5d6c6a0a411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25268b052fe62f7ec135b2a98262d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb6d2c415f3126c2bd1916613b6715252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce64e9ffc43d45f291abb5ea56c9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b995277d0998558d1cb3377f5c533254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d94180030d44f13f30cb4e04610e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade6ea722316bb614b0ce3ef558244b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2472413db7bc2fffc84463be56ad8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdeb0bfaaaaafeebd4eafc5b53a40b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe141ed71e9751c3f3be8224b8c85f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce62fb0c33766b290290b122644c00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737184003ea9b832982e4bd00e88e7a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3baa4421a9b2cc7818e089e4c3485262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa7b998e9ffcd9930d885f9a1b42c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368415c00c24e4eb43f40046b92420264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049a20bdf02c53dd04b94260c806f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1b54f37f51e8c9e678f56373613c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b09769ddfdfbcb2d47df01167af1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4703af0c8658ec6ce7336ddc5eafe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5aa41419598b20b6debb9624e28ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b368aea9a8e209dd25e702243b92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c408407ecbb1614de892c203a737271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356ae82d2747934b8990e8a90263a9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b7729a1c0aaa97d309fa8ba84a6e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03dbd581d3af95bfa19c178782d293274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffcb7295e12986469814734e2fc255275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4670e69501e548981317471f30e9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be9bfd57a6897987f92cb98df91faf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9f4b29dfa22df5ee10f0e460a952c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b8ea59095c10df278098f49447da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f647efc138efcadc6ae161ace06255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f50e6e2c3680cf5a59b37d55c45170281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657e18ff24cb8ede12ad31f5c56c43f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cddd4a9cf7c44dc9a3632eff599a91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965274c37e3241d1a94a12812156711b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3d05e45d082ba5dcde30826a2aa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555b962ad2293953bd8bd827980c91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12456dafd5b5cfe7ec39cf699621cdf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc04556451ca70f33d826f115c52b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b9c0ce8f2de011794145e716f9e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7744dcc8a44e49fff04fd871c105c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353a479446b6dd7d68fb65d6b69db6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c450c606db9213d45726d735e09ab2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8747feff7c2fff91c458b8f22e21552293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4c2660b4eb8e461e0cbfedf58e2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0ebc0af8e63f995db46a9667147e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8cafae5c6ef1c634ff91ffb27433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f7969f95424474e1f926807f95d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988124c8062ca48868e5d0278136875c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6d13b20f346056792d006b57b2e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527cae67c696bb45f8d9d1bd04e788d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd51744fc3c51c668570fb84fd2948301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d62d8db3d2e304e8bbc3bb6a8ab3e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801ed04de3515f1f8f6fa19b1aa333d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16ce299923918013e51f94cc602b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3e6517d14b2ebeab1e89e1b86c3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4599c74d863c58136496f53c519f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7823606f1d75da1045e328e20509f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592b52c8ad4767478a4a20cbf6de05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239efa75a6515194f2f05a5617f504309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b810c3615c6487da4427d8081feb7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543502616ad4ffddfde2ab3bf19abdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f4edfe78dbbfbf7f962f531a4e8d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3f3ccb6f743bfcc2fb1e40b24947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8cba961e6221df4e8431e366793e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e076a6473a60b2cca36cc7c53d60682315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cae518b5870f4faca794ab102683a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264bad2cdb2aeafe9a97d6d4f6896be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f6f9dbf290a0c75384e8eb7bf199318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064985d575230ecab9d6c345a9ca100319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e912b4d55a813e7f2b59a056ac161320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754441cd0920f4aa968de300d570f84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cf2d91c6f110c98350a64d7cc6b15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada5f1ebfea23ce80499029a52e489b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7ca27a2dd608d30179fda23fcde7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33e5ab75bee6073ff1a857bf5c636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471fde56c542c4a3962b488470ac60b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a32c45d715fda48d9d786a886520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1caff04baacd488a2df6c38fb5f930328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7745a433c6d1bc40a6dacb77cbe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f08d4a4dcdfab7d2b6262bf396e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf9b73dd960bdd53e95ddc62c0efc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2873530f80e1280c7ce1ea5ce659f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa0b0e1cb29fee2e9f3f8179f60dcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5d329aae2a481a0daa081738bbc18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0ce65e9000e1e04552cd52c54c48c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f7e6e5f27c97e770a95b1b4f486f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b9e660d894c3d3897dab3610c745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f0536adf265a136658366a734c31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117c63b7a39f191e2aa9365d038e3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b82bcace225d3f53281cc1af530b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d874f507e99ee818dab30f1be1d27e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd6f1f0cd9feb4d2e4323812029b01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ccce01833f8885138f07a20cd8e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14faa40d67307c8c5bdd842eedef7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc038c5f5073ed0e82f80f86ba183b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d145fecb59222a20d61bd7fc58cf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b15bb9a45ee66e710c8487687079c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44471ce47d66df0beacbe94a69d9ec77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25cd0d80d2a17c5b16e91078b2ad7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c815f3546fe46aa7c30cf6347c3e1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d48c9b07794f276afb2f9a258a04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebcac0c7fb523b1dc69884fb0ac666352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e861f85eac855014ca7636bcf7625b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf771712f53007e5d23563799ebc41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbbe6d955ebed2882c83eacf17693355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22930a47df8bed0e5d3f74a25f8ceb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa3b6e9cf06e09f19b5f2de288aa00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116f71674a9930f79e22a93aed92f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb390439c4c3e724fa52accbcb88c57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a430249c5cc882e8b6bb53b6944a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2aa950c3b2810b24e976a96e1fcd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172e11088ba2e000a512b1e6b38b898362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ba744fec551e62b385a3e38ba218363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb971ecc41439117a709af726cb0f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0700fb9b444d3bdafa38a276ec3154d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c421c5330f430fa53db6553095df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f47d91adcb6d552014d51ba5e6e30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cff8e1765fb692889dc9191ee2f836368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac61279e7828dc6efd54eb3594647f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460847c62c21039e81d6ecb8e0a8742370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37675567ebcfd81b754d787431d3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd44b6e591cafcc23ad5417539959372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba108e4168d600691c952338842f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a15918a5b8ca7fc949fe935c961594374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960839dbc8a0c01ec9caefc9b672c093375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3bb013ea7fe84d44a87222a6eaa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba290b57481303e30dd4dc4edc1bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2213ece6603e1af31024058b0489c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbc9de04247c3a6e2f50d15aa0b09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748283ddd5fea754c40dfbddcc3e71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec3afb768f670227630045aa7bd4e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa42f53d647f74a6af003044691e3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54296b059ee1766e5f16269c12945f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab5ba7eb7c7ff235957931472042df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285af833021097f4674d998699a32da1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bdf754fcfa7b1f80046a85b345fcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694a40af5e56fb00fb8a7da2d1b45b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821450756b2c66f16fe39dad2181636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301de368310c5fb45c9a35e2c0cc3cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dd19c8c676a55ba88babbb036f679390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebbb79f0c10ac7aab5332ac8243da6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3364fd194b840c345ac9c251ddf3f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19826f1e6f8c500c465f3645fe2af5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e02e3caf912509eca62f7554c4a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98953c54fbaa3023c69b5f4d07231395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836f5cd7c03d79d5a3db3f7a6158a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d5187d5da81e3e02680a21fcdaa29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60bbccbcd5c0a9959b81420cdc5423398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec982508144d51edb54854040e33c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821080ce896e3ff09f79d09cc4f065400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e6bc95ee303a4e5f530c7f0afd9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b68d8d399d043db664c4a882f3d8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b633d1f1ac695bcfc5ed954bb4c4e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51a7d6cf41513951e5e7cf47aec1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225521034975bb9e86c26b2740dd3285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb50311d5431dadf8d4c019feff9394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e4b77eb29df7c154e2ab6a254937c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf84f22e5488de3763e4abde108ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdea4367eac3ecfe47ed75b8811353409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762041bb66e0ff7f5f226e62d2c6433410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ecfe3cf54eb74a41baeb664617f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4bdb72c65b11a7f25c60bc1ae69cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6c3609c64d1a07d13ac11bb76df7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d5d05f4473051279a28477dd3efa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208efc917a7f514bd930b1a32d829a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcccd2b4ddf12c6da7337e60da1f49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913bd3cb5e96296deb63c5f0fd9a636417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0249c56b69d38281175138b291e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc383e8ccb623ff758f8f1a8775aa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbcbf6f804352ae70d9321268ddf4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d31cf2894ea49e622bad97d69913421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83455758742e6be15fb680f6466bba1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b11f1cb7e4b10dd11a431bb844c8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f52e71e7b17ce8880f0776eb4ef8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ee007307f6dcc118db0b6bc2e5ba5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898548daf2fb75f3abe5daf451da48c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91282e899a25ee1c4f789755b1acd12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ae91f43eb90613e1bb74ea6fcb14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5bf1802b7a72b4f7e7fa360d65cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b227859812319fdc389aaddff03c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed939b7b96887517f3f608bceeaf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c96e4dccde75273a0871638c7cc4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85852dd40a4b24814d75808701dbcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2b6f69ce4bf48ae3d9e3a91c5150434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a30fca415a41fb9a6a61579fea488f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfd9d0613ea1709b0641098129e35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac26e7ba5025b806158c3336fca717437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a717d361a05face9b1c0bc2c3a4af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab376f02416b59126533f767e8dda54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a7927ebf2e55f15e429d16329b10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f520bbee270291c4a7d1243e3d9670441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37d6bac5f120bb3277f14717006710442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da46c7a2d84f6ca7c692e4d894be5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55558e24e4379431f174e0151c8f7f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a14e20736ebc2752d8868d5b5be7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768be3aa69f51fed6a186a52ae0eb43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8355973c955c0a5599c5de1e6832a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f1231154bcf5411260b3a2b4a7f45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ffa7fe86beb232af6941b4025c3f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2462b40c8e8ce12352d6d418ff7d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b15f9311f473dceb8d0fad9bf28ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6984c88266784484fc496994c55d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa7b1dc9b1a82e95b1fc029d97784b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3eeadab5290e7b0a64d7725a0c363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc7e8931b66127243c19e8f58a35cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272520a784506f2fa87135d3f0df1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4f538f246133c1939de426b7540e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd3e87284298a51a31edc062803d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2276e1ad480d3922ffae7d5b34e0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30017fcef1b688627930da398829e23a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c124af7088ae792581d97f74601fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d870700cbca6cc6984d430e3aa4f20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd3c81bee47595f7b4f09a811b3fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c653c48d640f15d2bebfd39d0c9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd168335be88147fb36dcb6c23d87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6e1198fd254d57c3862368f87cdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f6ccc6abc1640d282ba949636559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a78dac7c5352a8227c24c4056b63e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d0f9650bee37c65e6df5df559b7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529ce5e71a0cb4967d342ca5f6acf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74281d00b9adc3516e8d55202d43b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190dace6fd0b688c53b565c4a9ba6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03df63ac25e8a7679dc7aa70e25144473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de788f5dec5f26696ea3f0ac77032474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b36888f3c4b56aa58f2cf9a758f9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213057e0db709416f981829c7b2f95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc71d72734d2754d05daea69b67ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e09978e434ae4cd80ddf60cfe8e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b059c6685084b81df38e3e9618f21f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61473c38c4b55218179f5d02bb3c243f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca421024b3f5b88db93614213d9967b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada543bc28813f528e4e432fdd689e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b88e7268e93c474e5e1c92a6057ce3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad6a7efa0704b391559aaf5a2cc41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddeba917e9acda4c59a630c08155c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976dc60a827bc35c54482b2cf5d07ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808fc3978349323e70f2e32feca5d47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7842dc39a8028b5a4781039798f07f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f5125c143376eca4a3151db832d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05443d16907f42d07460304524dc23c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95b958a22da08d634d59e4910f804491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd4882c6931049d5bc52682997697b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5940b2f90e767977b337460c3eb6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc9a167074245327d9b74f7b9ca9fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d533f470c428fe3931681b0c1358495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7a6ab209c90cf32bce18e5524ed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1b2cd6f45a0b5f36d90e57225f50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff7be6a4a5ca2c79f9ce8ac3e629fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3dbf1897e24503bc4ccbd1d5a123499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27a8b0b41c15398a520c6c9d684040500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f25b8aab881045d89edad176fd41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0c1fbd85c0859495dc99cee92f5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e08d555ffda736af53f047a04a458503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a20558b6fb20df25483a8137c4324504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4913ff25caac9a77e894dfaf0e71c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b3ee6f615aa6563cde09a05d5039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068e557b6e7a94262b90f26284c986507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ef08e242ba42034d9848c05c987cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975906543d4e7e4d32ddd6c89e3d4f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a62e71006869fe9051b11ef21089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae2342f852fe83db6392b4f6edef3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b28a1bad5708ca859bacba062f7cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fdad19fc9a7d7e8cee4a9354fb31e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c3f7ed8c79376cd99f32ed654b9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9026b3b891f8bde388cc3798f13e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d449786894046d601c50e1c845f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865508b32dc28359e6b7904ce7de84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b196deb27bdc42f8979be4a68310518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a07a45b5338ef63b66b32b8d91507519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b190be3c641b2cb9d59d825c35227520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1638f43c4f758504ef3b6a7cf76106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d1d484debea6865f11ae7daeab5cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a581b855141ebace8b5301a560805523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd92e70721762d8a7d219a017745a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0255ab6af5a4c9c574708cf8078a9e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e2ec96720729b32a9d21f783271d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc40e3ca8f3c3d2c2cf714aee02b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598a52d7ecc5c333ae9c2da9eb42c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9718324e5a6d8064567411df9391e48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db03057d23a87f32c3b7b1fa726b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c300612d459acd38f59b3c9501c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2cadeaa8910ae1b5f26fb782dc086532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd20fc7e5d1fdd3885bfcaac8f8f42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63984d2ff2de7807e11e5a752355d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb542abeb7e8025093946e1ecbb3cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1f7cd713ba80de44a209f1b535b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a96d6872c1e6fc13cc08a1e0a7a62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610974d92f9490c426c4c5a9b5d3df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf23935ad82e61e17810329f9b0c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea5ccadafd19cccc2f0c497e8efe5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e504d1cb5d60372418e7eb9852acf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e7e1ff702985c2f8fc955df4e2c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c31a17ae45895895791c4ad52eda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77870e9234060faef09df24119de9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24122f0dea2503d2ab3e0e8d395ca8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724ddde7a0d4a59b3279a7ccc4b4622546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074fcfa25b12a7f1a27a33ef0e3602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8918e7c914db3fec7af2b675f9d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841222ed49cbeda2e7399979589bc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c19495a2dad85a4ee2e3c1c31cf15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c7477f8cd7fbdf66265253c95878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034c952fe6416548fab61ea8c0d103552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8ea9a0daedd46185916ba95ebc9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4772af13b1418e469500a2fcfae9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986362dfa3b1ac0bd483f6379817ce93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c040fac69cba38623a46d9a8e205556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ebb8b4bc4bf8a40e0f286afa72fb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c430b59b5e0d9013963a37c6747f28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5c9391bcc6d90854eee9b8a96a180559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa146977a79b72b19a7e8cc3f4550560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea9e56ca88b79c5f13757a9206c19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9929eecf01b87481aaaf904b0d92b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9854a9ba2cc16266b52e3c558b7b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401187ef5fa8a6c38668b2eef68beba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90479c7f6c274b838c16adea52292295565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67fdbfbfb1c7888d100086c7a4c30a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd07d231d4606c573b95fcfc806df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716fefc74a2ddccd1d4730212b91490568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475ce32f579b018f4135df693ee0c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd778f673f27474c5ccf5ecb366184570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dafcbb6ae3fff26293a3f13be2bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b686f9a758fe8855bb3150dd1643af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a307863594835571b0fc0922a87c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb86a75d58db07e05bc5d13516bf49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abebb93092e9fe20e09798899b35259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f31ad4a9792bd1de82e5d288f8a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47aac7dd518064bc0945c9f81f640577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9cb863e31aac5eab670e6aff15d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b88d72768453c72118defba32dfcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b7febf76f38ba3836993aa84f6d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9251a95ade6986e69cf874f708b3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b923b16c64feda3278f2f2184021e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd9fccc965f53068480c617a5c40d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c7b6934e768a0775de21d5b52f97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008971a4b9fbe95916e4e9ef56d32c55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fce983b6fc91576ab589353b5221586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf7b35d044df576ea5dac32e73ff2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803677410f6d8c71e9f4a251a7f06a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083db432d3cd8eba6e6e66967c80ff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b74f6859fc9563da7a4d58214b97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599548a5a67aa27ea302a981e6b8a3cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc2d30f455e5c1c888100d63b1acff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84d5ab80af3403a2a9096e84ac326e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76783be589869c27ea77b5ef72cf2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c10f469a5b25df920e216b21092f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520530b17525775bafd2be69b0190f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1cca7114c866ac67a5481e504b24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af2615339c8236bb58202cca64af7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858d6bee97a5fa851d8a867e1dfaba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f77d557a5e42f640f41747f18eb5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0a0b4e3356fbe96713213fd649b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4773490b5ed349c205a37272a782602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f83c1e7454231a1d1010d593714d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfbc47ac22958a0f3d2f46d08f735f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6d994fa1aa0a2b321cfddbc4b39c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff40db73b8e722b89012c96a597294606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c91bedbb69c7730129c731d6bb656607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790b8280b7d3c4d85e2c91dae90007608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcebf9c39dab611975e022a587e9a3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c434396923b9c74f953bb456cbde3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691eae9475a633c4bfaf06ec2b85b38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2775b5ab35fc6d1adea2fb02d58ffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebaef4aa42ae048736444c203ddf5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07ffe64b8b2f43a00b0717e31c93a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b4f63c26aca8eeb2c34d51cdc9b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9547eeca987634da3a44dee146699a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759baebacc6f32bac1317fd1f6a015b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc179dd95e66cb1239981c63f881c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e285ba5bfa4e7116ee0fb561658beb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0826d1dc050df4a76643bb8eaa1e86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7614e1e9d10c5927fc64cc99e207d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473548b11384380acb4dc1cf55790b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8c3b04daaa6fd204a8ee78f86e91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165726935cd5737c3806fc33611674624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552d00df35243957d09585c94a677c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baeee9c11a24b449ee7a89edaffbbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf695fbfb2dfa5a06162798793ec72a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b28cb90186bcd1c90b9a6f49fc5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999877584cee4e9cbd1409b8961d1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1abb4b6ebc4d0320af63e431447ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb01f2707a539b973f929fcaf920ce3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6a906d608bbd3e77bc5f8ebe2e98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4020cdea1a702f73b7b0b9c7ce8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10146d3b7f97ab2fab20af789f1a8b93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4794dcfb3c9f11987e5c24699e4a5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a652cba2a12f342ef1b13d83f07db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0bd5fa290532ba510ac0789d1258e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967684731d8e39baf7690e27c51a878638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c0ef2b11b191f5ef69062e67ccb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acfb93bae4904c64adc7461544a9ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14da49790d9cfebdf67d5901a2629641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71c0d47eec811b47debe40a429e68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e796ef40e6b1f7dfcc5a8c418c69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6a6511a1470d31a987a7b7a5629b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48200b95502b839790734122bed0a57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1cd5cebe7cce2ed9357657a805c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97836254c368481413b700be9c0720e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a3cd23b583b5858fb2481a5f6055648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be0a3f11ef4e7dc96d7e19856a93f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc240fbfaf0d33d32de005d9ee1944650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108d9e14760c7cf0e1d7a47b1f3935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a621941879436d75505568381e4d77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7daeafcc4523921b70154baa76b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf87a8f6ce094c98763ce4470f9137d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42f8b328043cc5c441c9a0e77f20a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8331ba416dcfd9ec8d6e7754f9d92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520f704fe1e97b0c1ce3266180ca6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe246e7c213f2362042ad7940c00865658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1f8556086506e5eda7baaafe9ffd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3de38ff55e7badcfcc016696fdfa5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14311e6d6b9f63beb9a7acbb316fd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400359776568f2d68384674d3fe8e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23282f06e661595b049b88768218034663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777ffe6981d007119d0736890db6c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710c7c0f06c308c1a6472ec625058d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2602711eede012cec3497dc76eeb3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031151b612ce0c414e70f4789aa3379667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937717cc5298c67c7e59aa6719e1020668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e42ff4e645c6e13ccd028f865f90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ebc3ba8246d127f64856f8d713d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da06cd3ca1304c08ca567b7623d3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50dabfb4f7f709397fce34d5ab168672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26106f98aa93579fb8859d7df26aa0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08f931bfd37b2bff6049e25e5827c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667ce532e8a46e8525142395c806f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8d9e2e20432c4edf52516db4c9191676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87edf5ac5742be58ab17955694f28ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8cadf6a5bfd2cfaac33bcbbf6f6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd868316692468b05d20c2ac49ca9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b695ca8e1f9b964eed115abb5fb4ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60535920b31d70d18f2aa51f04555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e55ebd40a76604804d10e3632994d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f954b0193015816dd1a2a077114068683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412524d5c8cee74a13035650a34c94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159b7b06095d56e802c106ca33a9d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67049114d35dfed81f77d7aa61cd8e29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a60dc901e70e748ee5f684a403015b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b590bce6fb3545bffa7639ace3bf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb87ac55a2a19c7f3fd025ed2a5cf6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1fa2b8ddd4a8d29147b8b323a8bd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc47f21314c9b53f6bc330a8c7a9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725af35c85913cb42b7a1828cf547ebf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f045e72cceecc94b8c6c95ea0dfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962427a595c09dd71f55c04ad41b37e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf277186394a7baf7d16876f0dd8573695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46616cd5bb303a784c0208fcf457486696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80fb09464addf8670b3aa987045ba1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0544101ec7595bfe52b2838776a6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc939394f638928ee2d1d1ae8d30a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb143d644585d37dbc41fa82edd5bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534bd1c8a2213870d5db79a522593bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f31eccf527e37f8e9ebd5e67c507702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3c291dea47415d65d2a1bba5d34e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d86d07975db77825faeba14ae27ed5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fca8864410763ca559154ada666e7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd205918a831039f226c649ba39c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54c0f50e6df126dcf9c6b24183e82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011c84df61ce302bd90698efb2ab80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4379859629b35e7aa564514d67865709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a68243dedb4968dbe936136d0edf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38ae5bab391524d40ab364fb75035711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd53842d11b9e26859d005fb40b60d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ec040c95db345f84de9c4255cda5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f3e76964a2f6e785d99dc3c070ba0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af61f34770f86165361cb301d1d456715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447f7dc6db10083cd5c019be8d4869d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd5294fb2f442d0b5d363a547201d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7448a592d40f60dba23a4a0aca1cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e744078303cda1fcded2e98c32adf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9238cf06319d9a549a1b02bf9e763a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2778030d3ac420c5c623b0ba21d17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c9795df0b09fa80c44dae53edbcf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c0a56f89e7ec914a2f3b29d0d9c0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed584f5c79f823fa853779b1cb3c5da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb5ce77e28fbef54942d217c52c80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc37c98500e9650e4a045d21ed49093726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7266b6463776d2449b6b096226e69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66680b5d3ced7fe97ceaa774d3cc2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc324fc9c34f4df2a8e9e801707284c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190684055db5919b74003b15293ffdd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc29c909c31c75c3afc2a5efd517d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95975b0b74c869490fda1f583f42fb4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c8cd00d938974e6b5a47e01f7413b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a80f7080106e97d15456f4c2f39b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a6fee5aa5ad050aa35707dbe6f31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c94a4142ab4a34f2c4b6d1131d419736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1242febd8f7702a88f267bc4d86c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659e3d525aadd7be41b735187256dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef21c0a425328705f5fbcb52eca49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748cc443e788a697987f718fbc774fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419ee713f1a5e10da8ea2c4b0238e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3d9c55936712a1c617f419c40ffb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db108665e0c5ac65fba51564ce4cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15859898301a1459dc9e837cde8ffa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42f394823c5c6d44d184b9825b32b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1da42e35840598c8a8112f5d99320746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b51eea0e77adc1e3e843726678519747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d797d0e0363a1546892992ece5296a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dcc26f533284777670232abe62653749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e94ea7f6eb790f280e47b31fb7b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960d9665ba6a6f20778254c19b5021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d202e2b9270c1993620eda3ef5d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729fe3bcfc9e8b94ab40d4101916d85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a789f80e71c8fa0a1db7ef5f9d2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f96efbf1e8432aa12360f83a28f3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5a607ec93b76794498fe62161985756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b27e2ae8942019380619caa855c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c64253d5576377710e07f22a2c61c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd611b923d70dddc42b8766caedee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>