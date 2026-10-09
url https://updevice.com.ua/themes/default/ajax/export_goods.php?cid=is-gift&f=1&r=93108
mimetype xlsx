--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa867138530c7e05d12d3c20a5e92841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05612e1bc563a65baf8caa69ca04612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a6f386b231d543967807f57523533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd09608634b994e4382ab4b6adcbc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb1757e6880c1ac2b7f27a3a385fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1fdf8ef3019b5346372b34113ae2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372823b65fd5160fb5e82b52664ac6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284409157f55c63f50b2060f3f6f6068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd798ff942ecc026cf61a21bdfb939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d956fef24dcbfdaf62db491566aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c9583a91b0ec04c6d18fa9b40e4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca915bcfadf6ae994aad26e0261bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140bd76d3f9f5a786433a38fe6437a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd68b0e947cf96f9545caefdf9a3ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafef00f6992abc1c9f0be10b50fdc9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164016212709228e23b482bdd123c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffdce8863f6d6bc94ea4b1ad5640917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388fbf3ea6af59432ddfbb3c367e8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a771b5b5118d1978ef83f543ce600a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4fad81fa4fad6103b3e7c3054d45b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a27250c3919d107e51b1a4185eeaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bbd4b28954ad4d998f6d8c0801b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b26c397536b7aa0b74217d993c8cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384523ac58290cc442d70f02679daae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d6c309c738a1a657e11b6239b5b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387ae0a940012643e000a4da53c17326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c86e8c2ee8feb8f69ca6707182aca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25bf1a89bd71955bfdc35639a66ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79dd4bf93eb0fe910513436ba32c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf95e4fa0624e72e5df68d3874caf2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524afae548a73e51424b864258f76131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc25cac88e3b21c4031774f92126c6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c1438d6f21d30bec55acfaf5fa8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f37f993d67bb89d0bff61db13ca20634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb218452cb7736f6fc1e64019722835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c5de8f55dd7fc6d8e804962fcb8cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbf3f4dca0bc589648f4f140a45f0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36354ca87f5a7b3d6f8a880b45cb53c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0917872a150026deefcf1c59a81bf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafc0489592e48b1b7a1018a40b0fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4208269465c3b3fba38e2f77b4d8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b876fed18336d17834faa9e390f0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49d621c4ea9160832a9ddaa69bc2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc4bb3e3f0bed9067084bfdfdf40144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054ad07a4d18d6ec2f13f3e9d1266c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36da53f45f780b275af982e49246cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ea585634bbaf63558419160ad836547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624a1af781f6015fbfb0e324047c28a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1f799054fb75f4c8e1bdeb299cc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b3e9d8b8943702c18053f298ba6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b8a3daf358bff07e0d3a6523f41651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cc7bf5d5e8604ab59ef0f1c3652bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655411fe2a5233b2444c06075d848f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671eee309e95c813b0b30d321f465de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf86653f2342e7edae6e3eb76429055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2163c455c6f18bee858f7118a91f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d41c83d07117ebe2792b04f1068757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6789c8a4a2f478a60482c5e38c872758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba312584c826daec0fe73b15bc6693a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d8f7d941d878d13041882033e3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35685d402053859817724e334a0dc0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc466f64c07e7d5c5281a965024f1daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc6fa27b7062895e8bb89c05b0941063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb63e455b7dccd8777eb86bf46088b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58508c4ac0552978daa9bd05c31f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303cd42344beec1d043d23a2fe33ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab7d88d2457440013731516eaa94d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac08ccdf9367dc5ecdc609449483a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892e26cf33074771c48f3e091c0e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7571d3e24b747ec5023374d131418170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c0799a033b61cdd5a0909ffde6ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d4b8ac7905cee5fdf8b521624d9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7f9334ce467f4e65e91d3d81091073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45c523900b494b142519f0d6a5e2d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f41d6b7d5cbf17ef8176ba4d0fbe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0eddb45fe2d12f547eb2d39931c2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024a960e6d1b3a1603b23df63e6dcf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982040013f51b6143b72da71979d57478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c3db5c52583e66741a1d98d821f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e071ab288553e941cc59a0c789ac5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58e4e60bca4bb25c85d2b60f0e7ea981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599d5c6d6c32670e5bf0305cb4899582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7c8659b8948cb6de86934ed1aa3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f26fd9b02a8a2ff282e2514ad4b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba101a5e722e1e95407c2ba8399ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645de275154ea2f295eb8851c06ca8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe41d2f0a3d574581f509e840405487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e42d66e7ec7455525b3805d0a4a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece220bb55cddc1d4655a5b4c345e90e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e242857d7dd5a414b0315878c0cb4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4016b76eb36f1b940a156f8f519791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb740dd623b93e8eb6719370434ce1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c77a62716c8605d65386efa7c37093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d886e9021f25bcbc4b3db6021a865794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b9a6a0a88c8b567ce4119a7e880595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a949369904600946d66aac4158a63d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642340bd59435131e3e8fb23239b7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224d86781fb0787c46fac68eaed88c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc833703bbb1c4ccdf25b4119ab8af8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc893ccc09e65690d7b35b66fd6bcbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9437c08af775ce46c639dcd76bd94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f058bb54bdbdfb77c0675fa86cbe11f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf368392b47c66d4ac66033010364103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f924631f9bbeacf2705d5f0e5d98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5099bbad262ae2a812569b9abb969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00ace8ab7b9e76b83ebc7217170d13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7b514d17092c171298079ffa2c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad0eeeae4564397fef400f6f12eb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c0b422a0f6e05c90b2430bbc32ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f37ac8e45a864a9d7bd272169bc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea6d75487b343fac48c70fcf08e5fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b24f341e239958879af00938f68ff8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d77f8f2fa0838d35a4ddaba45c61c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d95e5d5e859a1f93bc5c562f495cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee51564d2df9bd3666ed28d6fe373115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4bd36c9a82c732734ecadad8cacd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe088344f33a3aa54036e784a900d2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff7cfc5917da34671f424b96f4f5b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05787c412a62849f0fb1b229657c39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaed8ab19309c3ecd727ea3cc50c26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20941976a86feeaacfc9bbd7123302121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682ab1cb69f6c22adde66c85f513859122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c8a9df5fc11878372c24ee742671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704c5713d6a69801d87fe7050419f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad252cbeefcd5787abaccb7554e30c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b4996e0ece7ca081c220fed364cc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25abf22344f40a0400704484af9cead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96bd7bb50af5d7799bcd76285ea018128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce489a729b3a1b7a78f91220d5b9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6227c41f61e22a21452836dbef9f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba73301ee4f921243a0a9f7f47592f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde82c3c28244ebd35717a26c148fe9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d67af9fe0bd3d015f520dfbca059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82eaa6036e4f5ffbeb7d0dca02e48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469b198fc469c9af845729aeed5fd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad835dde47ec0ff47c802fd7d461f12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1bc47716e7274a91af537ced88721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d098375e40d3fd432c2559216dc2ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813c26088f91bbeb1d38896d857029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452858f8d6aaafdb1fcd966914c978bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07d019cf6d96e9b26cb0eecd5a083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c212f5584d1097479e57782dbbb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd94d8ec3a928bfd4e13fba85c51e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f5bacf3c46e835e54670c5108ccb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8498f0401b54bffa3506f722b9f9124145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cdf09c8e8e747d98c896637d921f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd678b07702092ddf9b99aca70918c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8629123f54e2f6b229d3fea1a9363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedbb5fac40fcf678528160b860f540149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e6e71103f4aff34881417f5bf9fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf7e7d00b3d4d953bc5524171a6253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691ae893a237b52299df088250479d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d559c8aca4c273698404ab32ea9250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51027a839635edc27844a7f0c4b3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddc2d5574895fecf1c1b093c6910b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff932be1d62d4561a4c4dd8d22e1df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf5bc1ddc0abc3be82312a495845c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025d8f51fbc631f5c935668fd323cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4659278d887f918d10af58317f69578159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab68078ca182f91136b0887addffe3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eeedee1dbf5a96b0b72bdff87ce3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4131d978827296b79a0354d75d8ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee721683b1e50bd3168ebee97f81561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df5fd8a934db28f05196f5b029408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39da93d91f779eb2fc7472cad47fa0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a988557fee023599bfe5646f9356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5881315ba2839dc1d5aef91315ecb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c892d67eddc130d9147b51554df92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf4950bc36694e4e6d2c6838b3efea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824506ac0edece7cad2dd605019c1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba2afdb18f7b06d514b349661468d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d24225b2b387d356f54c2a00aade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715db12a6e2ccac6d0cff8b4b5aa86e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08bdc7719e74604a935ac7cf6c8329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bde9692fae3a0debd231db29567a46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4642919b2131a1579b234b0395f5da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213fec4d011e9e42f3dcf22a620c75c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768e876e2af1612227f5488a6cde758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d25b212a3c8af93fd2d11bf1accb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3802dc72e2658965d3951ee4a05459180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5519de28f7e55c263edec9854b5679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15abb0e25271988eba30b63d3587e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840bad9a12ff0a230950c1ae32145a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4858d637de3dc7387a5ab110a4d71f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b57f73f47d65c373d09e455c07c1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd879aafb638dd9bfa9577eabaf0fb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705a038ea90b7a5d5860cef5ebb478187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a2580cedb19ca989abc183d94d3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0aa09fd7b133c1fe52e70019b8a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc2a9b4d4fd9ea444659fbe10fec82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389d3eb211f70bb130ba6dffb44fbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fb195558cb9918364d7670680d7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e9cab314953770e49a8f714f8f851193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888203118e28095994b74bd4721bda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee7044f51b49eb7189ac27927efbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682bc3a76138c482e640154b2086685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83bcf21f04934cfc84adb947ec9596197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793814a4a4635953c81e8b56535f3717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9893847f555eab31fb470be5a2f86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a14eb9a9d08d607fc55f8a212e36c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e07a7d203c3fe781458e21e45b25a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e007728bc75f2b9fbd0c3b191f4448202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1888cd2a453c989dc1743630e7169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af49e917cf0cebc959f323dde85e77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a880c8df868b98b7d4eeeab9ef101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605050e6f5dc02e4a5eff829fc03b07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680a3fefb6d7faf85b3e153685b08d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e34acd261bff12462f180b251ab211208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146bd0d55bade891a779ad0b6eb90a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d78b852caf7ca8dfd5f8d1d39bdd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2abdfea2bb12b4fe7b1bbcd824d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336bfee8ebc27269718264fe392025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a0b6adb398120b8906a6c978ecd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154cf73bb96b98295ab01fcaf5b22f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc28439e91ab7a2874e9e1cd43360215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf76222d2d0004c3f00821838024da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db256f8796737c24e68bd9438cba37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc4eaa2d4068b5faeeb4b0d9eb4099218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e40e1b6b7e78e4c5a07a229bcefbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90207a43485b7bc9ba153728c3526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0ea34047aa3d1b8ded554f6eac7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172da4a38c6b8f77ac2a6399fa4a670a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5eb786ec25afeba16e91af11a2c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdddf8b742a9fe0d0353311524ddf29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641162e39133c3ca772a2dfc0fb1037225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a1a85f0587a10f408ba5a9a9b7ede226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a4f46fd33bc0201dea024fc0ad6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8378cec0d773a48c045aabec44d569a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255745f50fa506b729080eef22efa8a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09704681b2f9a7e81c2c4df7bc1a4a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298b37437ae2d90c059877bc668e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a68a5a8eb1dd2b106c878457014b98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5095063803ca472e9c663bc1e16f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e112ffe8b75364dc4cb939fab7156234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6e377202bf443620b881ad6cc8006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146836924f59db69d98f47975461b66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b03fe6ec4004e74926ab8be4546c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4d52ca2402585a434852b03973db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e94bf67bfea5b18db133221a8964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788cf6d3f3ddae4b7c5978284fc3521240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317bbef18ccdd5160ee24671ab7fdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa90eea5adea9535c02f601d2802e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786533d8c8ee0195b16085fe39342d2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac2a137048ddd429ecbfca570c91ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9729efa8c4c8270391a9b83e0ed23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e3e940af2fd3a87f960721168940246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bee2d3d22beadaffaef21c2980fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d92d6fd3214c9d2686901cea38d0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc714c38cac6966cf182784c23203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a32fae183d1084ec52efa98b10ac2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e89f2790a67ccf1f564a8daedf54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec611529d7d6e1eae8ece28b2351b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4c8ba58518a9093fc60fa958abb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d4936734669422c0e2f731a25a04e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b89c26a50c3127a4095007e12cd3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf060a2513d9aeae5a05929fea1aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187865b1d715fd1b9f06a87035d2b7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd9704f527758b4acdb89861b492f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e96cc0f70a8e87ee402c85e95c0edd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7c0fcc82976650829c76671f0c058260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c14afe8fc41b8e2c0a35434848086c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4286626a0bde528bb05833477fffa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f959e079bc420a3b48832806716a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c52c71cd5824847c2d04454b3238264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d707de16f97a5aa8373ca5a6a1f7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4c146236a4fbfe304a5afd900d607266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3944737b2d8c716700d1c0a2974743267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d1b7ffa87ab45cc84cdd3ed9cdbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e3e940a0479b5c419a7d996cc3f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9f29c61d4c88fee65f72e4df0f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c47ba103881c231e4a9eafbd19c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a27f6eb8069f3b0ea5f4ae7c3ceb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731478a2c65d970cb58e968e9b0a2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcae0302c385a44be48d4e41311273274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bdc4b128a5ad9340a65a6efbf25ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21484b15adc8cc24b5f2be0a1eae94e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d214af63bb8ea986506ea21ac0eba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41795f454d20ff203c9daf4caaf31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd002d2cf7261fec17da7e5f448b50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab641316959e284dc27f19f20478a8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd843b86298b810142a1ce4d82a36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c7174f497766ced7593c1525d33f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35478aae7e75b17857636a326a0691ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a20fb017e3f4dc4514d5198c4ebf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9469d75fa71552f00696a602a9ea0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041f1fe897bbca187bd96c0529b5194286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386f5cc597740c7be0721b86bf4445287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d5f4f92bce307fd1e746e25ac1968288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef394fc2dddc87174dbe1d63625ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0105540d7339d445448c7d8a6e4f2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92555ae50b4b652375046065f0a2ad7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0cebacd290e665ab6858d78b48c59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80655048245e39ae2b3781b9cd809a42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1be6a0a8ce25da3dfb7d9741fb5b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4955f19c5f3c2e16474eddc4f695295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9708dcfbad309a55006cfc4fa702235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9868e8913ec9f70df0a7775ea2bf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25170589cda28294f84f2debd3c7a2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0fb6151a6f48de6c1e118704f902299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b1c45896cad8548c4c6f9984847f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e56259e23b50beea8630fcb6abdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0576733ce34605cacaab2478071e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa8961ba095dcf8ac41e7c5253930303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757cb65cfb9841f6b67a4c66826b703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d51224c554df5cd61193fb55ff1a6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f0fabbe96118ea694bfc15f320706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0924123ba4a1e35b2a04bcdc3b1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae523f2dcc3b219c785e9f31ca9873308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933589f7dac2025e467e1862ba70ef0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb524c6accd2aa7cd02e7fc6e39e8a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92945bf55235e18c6f7d0568e4b5b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f1b512481770951386b547510b3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11e5e25fd840fec0b89701e0d1c25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf0a33eeae79d8a0a9f26d4aa7cdbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b38c9ed31cb731aeac2adb760a67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af4933981c424ef38cd678a9d17d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310606e4d203c3e26ea4aafa851a5083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1f72bfc9749c63e3db7ee29b84f88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ab5b9635af39083e21e9c08cf8267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a236949a1d489717d8b7fef12c5066320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d2b67033ab5a5963fd05f62b04112321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8ca0c79f51174f5f86cfa4a75e92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2f04ee9fdc8ae9885388a195a4e72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341641019bfa16a849de37f7ca38a019324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462cb7f2d01d3b89a8fb1f8ef3fc476325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d254365d7ac6d2a986893dd176c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ffe4d2793edf0c3a4660c1c0861f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e639629e4ab9e5ef64a7f64ef6e3f0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222e616566d95cc236aa74122540875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5f2e6c90fc21cc411dd7ce73d0bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a0758106e23b7d061460a4fa93040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2fc2e2a42b4703907f6f57f203351332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a702e4dd0ad038471821718d9a40f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb177e3fdfcbb0cfb5e4100d36d555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443ac8a278b15c70898d16dba2450e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5364270185262219744d11587729f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63adbec9c0a441e4c804459f269fb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc1bad3f6cec13632a66067a28972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b296f7776465cd55d503831a7671e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb9f13457a2b6dfb9fa6d24ef1889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59b2b59c9c896a5f8c67d40ba26da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01aa7123881769d359a47d1e505d66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8501cbfe880a0f3c2af4a0ca7bedf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde31a1fa6d3a211ac784ae1eedb4a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb324a39e89622eef006697742a2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e36e8536074debb2ac00a87cb2b33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04c2423c5365efd3b8ba59f11ef149347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d0bc334cde51a47e09ba6a21ee91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc2b7fe7eb6c1d694330c34c64716349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318a90376fd44c8bc66b21745cd494350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bd63d043da53e5969955b45e038e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c1099751198a31169b70b96180c7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198845f67be3473726da85d36fce94c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c85fac70abfca071497546e35ec57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1007730d8cff7bfb5ef331070739355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a19d9c868d2897d3ffd7bd54d19048356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093c51b0ec9e758b138cad1b165691357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3798a542782e29d4f9c51beb6ce2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f77aa092e46bd02d1255def75e88f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0627707768fc4d18708af5d03479839360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02fc4b9387cb5b1ad4e0d5e28814d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106d37b62961273b9a719e62b7e90c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f55a93544b56c8f1d53bca452270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2e7c0de2da8d55568717605ede4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6627fba6f7ab2c2d6bc5da1c72764365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376764c87051e52a0226c1150431f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf9f18114d4b6e954d7e32c4dada11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648721943d6eea824634333e8565ded368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0004330ed5e80ac3e07d9cf6609e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd06c13c4a1c199005acf5cfd9e4f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dffa97fbdb500280c2fccf690916f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240923d7e8eefaeb8af5d2a30b534225372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8c5fc83af752244e1ce115ff3de6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ee2016ed8a34027321b544394f25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545040c346d474f48ae0b42b2948cf5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f1939d84af198154bbdc07274421376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b749bed2bafa47be4e6c72d6603b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f23052ac4bb62b8277d2246f68da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce9f5bd29bde36f5d97da2f736aee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab53ad664cbd32df62ddc91d4cfd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681f94c8037fdd4e430add355b891f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227dec7f32aad9d98095dd5ba6806f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67b558c1c3f56ed5387c3ee18c167383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a14dff7ce19f696c9362bd2367810b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c382b4abc66bd2fa00f931ab81eae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7db4f78ca09bc6aa4bd88fa83d537386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2d76f34b2bd0cc661956de902f4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81446d90024290e843398a7c40f2c528388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b02718e47870722d441eabd9af9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a87ffa6ccf28f22a43f55c80a6a53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b164914f4c3e9f024de84ac88a4f54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d361f6c9e82ddd759c7e3346807e709392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5004d0d207fa34d8cbcbffa965cf9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096eee619179ffa35bea2fc5ce9f5b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c82eb94d5cfa2bcca61561519629395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314005d173d78503134445c8512ad83d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8481ed36a6e6d51914e3a355e41ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd9669b052e5baea0723069512d3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cbe3b4ff4ce0b04d70eddff86a31e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c4b66943000827e96648f0dcaefa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c4b83e4507c43456aa1f51421f3db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf79bcc60beca57252cbc2d9387e73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca1c64d3a6cf69e37be3747a39fcab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa25c60853ac775ead090f18d497d40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e59fa265e7318e62f94d670950dfb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604caae4bb272e9cfb8835c8ee9b1fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea54292aa57937bce52ff45641530b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c0ffc8b144f3bc455ddcec9882cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c748903ab78dd7264594cd8dde98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c1e298e33b25da34d0cf7e1e93a3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d523305647d55c69bdabed085c42bb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1628a1df628640ed1d726fd536e71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd56ce0c8859d50ca619b35ccd558d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8fac608d709968111a55aa16e2461414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a597156f0a43bc07125a20c8177dcf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77650f0d7e0f2c875619862f66365d03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9905bc638bef5c5ff2ce9b0d97e91f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2e99a3aabab3f001ebe7db6c66c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb488997536c702be60b8a48bd160bc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da3c3e15ad34dab72c0a45db62296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dab4c3240b607571a4d5cf0a29a99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a6c46be8661278a9654db5e0756d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420417c559e331cfedcbaccb5cc7cb79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb53202c87bde70376e68cbc606d93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab935305993bb122dc13e8aab5103b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c685f52e538857d9221e802341921426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4183c9fdb236a630c6ca54cfc3db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e3fd95386f442e64ce3d4e2d8631428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82708760c2f6d889900f4bdaf995c9eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2770a1b931f34ba0f8d5924d221ba1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83539231b5bfcdc3e652d46253d573b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0657a54615df8305150953ed2191432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d3309b962274784f5f51f40330c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1df96fca3b1a783855b0d1d246f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a34e6724b6a564366c6d010cbcf8e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be9d2a940249cab480f5598bd47cc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef83fd2ed52b1fa901406e41281c20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e007c88ae1a140b5fa186f72152ae4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85572427d0add7034c059f03c9c6b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa1756c39e692e8974cbdbeeaf90d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e16aeb54313130c3abd089be9c5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b18e0f277ecd002350ed98724706d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b9f7da4ec4acd36993230b9d791a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde15e8f8eb347d732889ed80a5690444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb2d10eabfc1c998f5f9936fd00af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a03e5b6ab574def3008d9a7cdf48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a334e5e956ea0b7abbfe762d86a2a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d730b54d335b4946c167349dedec8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa4416b3343b4db81bb78cca8fc66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a6305e31eb318bee645246fa62fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656020332550992945efe6c42eda3ab4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0edd0aa63600324eece6f111710f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d18a99a6aaabe9b53fce83bd087ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49506bf97dd0e2a41b36293b68e07a93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a4b309e2ce0dff9fe34e0d6b1f680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4614ac6e8947cd74af9ee6bb5d1f6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292d452fcf755142d696fe7ef9b4630457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfbf9db4960f8ad2e4ee78a8be7300458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e296740a86caaf6880cf93585813459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca79331c8bb942f3880cfe24461db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e404f69aeb9cdf57f23743774a04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1a4e59d425c6666cd36b798e840d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ffcd55c9089031c62e6f6a068c75e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e848d74b07c558d674f4e5fcac040464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65d4c48af32e686a5fc174fb8bb47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845e834417dc9459a7f34a0dfa916c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e194e0b3b5201e897d269701ff5bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16694a51ece82f96e7943e60d5ef6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564c3602cc7dadb02b8b9b8b3a715e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7201fdebe0322e555d6b2d3c2aeb79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d46a4bdb424c34978ab3146e886a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc09e985cd31397c4fca9643eb54a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a92f216a17c63dd3c48b5d77dd954473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fcaa433b20959d45fed7bc3135b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad2e79f90ef9135b49844d7e387255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b01b2064d63e98c9ebd0fafb4e309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d3585d37fe333e1bed090aebe14d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b98bd3b238e7ba3efd5d9a15ed2bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433355689ee92c3b3249eeb78797a33a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031095f70dd60dffdb0208cdc00a3f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907b2cb4cf73cdad76fc200e5e721b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762c26cdcac7acf18f1d93bbfcf37f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9241fa44a25e2dd20b5c7c3bfe8b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224b47b581fcc0ee0efa9c33eb5416484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7ec5c6e3f8dcc9dc21a24b1ad3f46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ebc78101db4f5f09560debd46e362486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5645aa22f00aa804a5da91750c0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc1983565154b81f696d1974632b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509c25c6ad2455932cf05cef24f5a85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1370c37758f5176e7559fcd604f445490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a813974c58498c719d0238ccd204b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65a45ca85da15d332e760ddf3b564492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff445b150d99cf35620acfe780e28a92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412078b6cf130273a4e99c3a649758494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7e389361d81242cbf2f508afdb77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4534d925583f018145133942f9c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d7895bebd7a232e416d83ba5d0a9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139805945be44914a5522767a7632ec1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ffd03a624b12583036bb2a5cad6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07f1e6dcda0ab194fa57fcb3cef0c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc489cf4ca6a836f8def0b1894a6f7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b6cca189d54cfe958f680f6f4b2de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbda6ec35bda8923c1362084d5bf2c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a61f0bc475eaa96e13c0c443425e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8ec107f1f3f24333371aa1c1a847505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e450939cbb28d0dd89146e06beeece506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba5283d24e8e60640e36ddbda81c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf62c348836c10d3902005ff01f8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d396696e1925c49894cfa6b342b3a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5294df53cf77aeea42613a0db228510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab2c586cda4243f65bbf66b6cd93a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e177084b8c963f2f415f94989966c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e6022ef7d269601ca96d2aadd383513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410f22d0fabd711653d3ee671b9648c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d07acdab8b7af62c2cb9c6e83d1ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8df8a4633b8cc2795da25d3523ab1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd27805e556900464098afad01e0f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c08cb02f9e7730e2a732ce471e01d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e8bb90a115e21170ed6bc4fd758f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b19a0cf0f5176597928c8003b81d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e6da9d90771a6938f420d84ba0a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56ad52e0efab7310e829ac0b3c20c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c020b1d698b6c694e4c25fc792444523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0590506bd8d92568e358ade9527ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34a27b939018e3c2d4dc87873150e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80f90895073549bc12a1c565d7a12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e2ce551f0606d2e36b1191aba0e5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e6221f0f1f055335a5e38bd59776528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5816015727964deb3835f94ba538529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c216426baee6044940d5adda49befb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e460e633fbc78c5bf8934b58b9f136531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a4d1d03545a4a2585bee512c348f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826de9ca4317f700ee4b53ba99d8260533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30509375ced5a25f43f2db5d38f34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c026007836b8f215e78837eb117225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8cd6b2e8c07ca2f1577646a25e4df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e387b832e9be156d1dd6ed84a082537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909ff438055450b7dcdb36e145e4e04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd5d5eec41553368b1c83a450a47b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cebe4bc349ad5b92d7892e42c0a5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecab9d98f8b483f48c31303a253f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ee1d5b933ecb2b1dcd910cd67579542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a83292c524709dd92ddcf531d4bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f88d56123813337d42de7517fe7d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476edc48306d0cd6f9d9b1f2ae7e5b78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6103f7845198c860ee0bf11f2dca0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301490a0d9a239e27da0b57a002fcc19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d0510e972e089a466094a034c2be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f76dcee8952fc2cf3c5a03c4d78f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3818fbf21a04ae0fe48d4b3e7e0767550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa55d1b3133a7677d009d15fdea07d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825df3fa774f332a63f1a903f314c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00b4676a937db4cf58308296ef5661553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817bf86d8111e9e3f4760702bbe8721554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ccc9a2db0b1b69bb9eeb60a25202555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1a4cd29fdbf1b25c9f7f0d8fb3b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996c3c9d94549ee8389c7a7de96cfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8572dc6d2e2e309a1559a0701114f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f0c1dfac132344206057a5d0c500559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0381919883584630e0ef524759c5bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a0cecc5756c76fd620bd07048d450561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e37acab4579e129810621ee4f9df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe18380b33f431c066e5bcc8b5d9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377cc6fcbba8df3afa62787604f641564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1dd69d0ab48a3cf9459a48a87dfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1fd3bd443932505846216016d25c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f904c1edddf2cfebb2b6d05344fbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19222716cc6bc43e62396d21691c77e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e423d96b35b1c9890639b618f54790569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f239f963d332aebef8a2d90f49efb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7494d80f3b10ac49da3c3cd1e88c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcccfd5b26d0abfbd157943cd1c7cbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c9866e33c5cd47f36b1e6d8ea341573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2c8a152c84eadfb4f92064196e803574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c18fb88baef1ffbfb728ac4bd7353575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c135ce07d2d234e11b2f78f4e2c4d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118d730eae6855a224ab8211596d68f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de5e71e004afe4daae5047a438074578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da5a224904d5ffe687b113c7a6c06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c985baf494d6f636e30265dc01fe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb3c0386cd48533b86ef147f2cfee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6d44ddc9467859413cfe2467a7e27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c505d7d8ef5769bce4efff9851dee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c241f0d94ec7453ae786ed4e1bbeba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d347201a9a757c3cce78cf3a70fbb4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794561c56aa0cfc16ad9854086f2fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c201141dddd15f1e068f9bb55b64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d745234db475c0392ecd2d9e440d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf225981092749b405fc33d1c45820589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537224a805095ecb4d63f38447254d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e9ea833ec0542db6894724fa0f57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be008e4225dd7f0ab5060860c738c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9891b722cfde5d32a2f8f24206a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86769d3860660749cbb73958abb6ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a65b4d2d464371becdc1c499110934595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85823ffb4df64bbc37aeb92361e0e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb709bf1f325768a2bd72a76da69e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca95f6d92ca287587861d68e70bdb38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5c1cc6db685baba9b010772ada6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad1046a4b81aba4d8f61b167c27d43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf917eeb5c365cb242ed5ccfbf15d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe51cd08394fd97033b37c8345105c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d8d497a0e4953d843f1dd2816b67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df6caf82241f6716b6acbaed0f4bd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab03b9d281cd8907b16a1ddc9edb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2056e408c0032a8d74dd6453cdd2d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446c99f0de11e5a71519e427516ad9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f142ce488c2d25d1f983fbeebd22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936d55f17847947f59bb23173764cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2d418fceadcfbbae0b86353569633610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b4b40852ad293cf980c305a9b78eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f9516cfef47325512b0f6c18e6c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469386cc5322892f07ed10b7e2b6ede613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bc54336aabcc1e6b500f6b177d165614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef48ae078b5d4877ac3b42b88e643f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a569a1fca15f07fbd7de07e3170d66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c025f406e4c2b716bb759db7f59fbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09676ca5fc275ea2c931c33046fb7bea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2074faefd7033457180e6552f0620619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814db5b0d494a8b83158e2495f872a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe2315612eadfdc3af94d89ad8709a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ca38d18a6b5d1ac2aaf57dd4316b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da94e9c87dddaae6bbdfe50f027c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca31cfe8442f4c3bb12a59f4ef868624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb04dad5a5fc5a3d78505ce726e688625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c0052419954cafe56c183e8c9684626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de074c9c3b535622c7fc910ab0cec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bef5932a85dcb042e7cccdcab30522628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aef3c9b12a7df27f277f4ab06ec1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedff38245c3796ff30d7e6dcb999f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033223ec25ba54c7dca5d11b3b8ab67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063613de9040bc6d6b28bb2aaab9213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27220d60332428d3571f3bacd305d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c96a22b82e248e4cff5728f86980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca8a13c5c1b4053fc5bbf0d5dd9adc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42a8bb9a24f7aa34e0864bc2ffb107636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a023493274f31db7477d25b0c64f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43f9b0bf0f5a2c63dcaf59f2bc6cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7ba166250166cca614ebfcf598ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b39faf4c60b168ce6b48e6fc4b26cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b6581bc0bb865f781e38f84f3cad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b5fde8cbbf7aea6e16284a97985d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc838a551de17870baea7d32b601e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ba53f48cfbadace92f3dd9418d36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3030a31a5576f2d9a3781195c53b00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841b85a4d57205d4e84bfca23d8cf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2191a2a94d34b031d907acdd1e2ce1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf7170759555e4081b1ff554630028648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731689ab7ceece7042253f48bd01e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb014786d6035c85b6e394b4e060940a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21115157f2aabc9571d836c46881c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b618b939589842696c7e41654391599652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a1962a28e5f0698fa79f24145a262653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15dacb86044566a056846b3eb1b9c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ede9091546d8f2679979a4cff2080655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f4f587a9756b9ad56c4b9f60e5d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc3314f260aaf0506369939e9c584657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006750db2b501fae0bf2b46796a0a3e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2385be01c14b2578b22871d2caf56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4d4bff99ccdf07c96a8b6d564ec2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e9025835b96f962f0b9a4f7f57d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e623951b24a1dceaa4c8131f85cb72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed49f7e8b8c9b4e0ae5d000f453cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602564708432fa5ddbc34686e3ab4ea9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad770b573e0621aa387ce0e5d0a8249665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ab92ad95ee404ce6dfc6c0051158666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8805763c1902b47aac0c40baaec2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730d45bd5b87f13fbbcb31362deecdb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815066108b28b8f0a13838f75e5b1ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e4c07d0464dcb907e7a8bca4179ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f9037639e9537b9a015e01656e32e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d10e87ea76f03eb4f5a5bd01ea8df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2fde9bd81f36d897afb951480f30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b05006b1fdd85848d58b280cd701a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb130a85d8700cf7b6972a967701a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ac40c8c33f5d1ec1ffdbb64e05a21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962128e1c9f935f7b1e771fc353189a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a80eb731b450757a7d8d4eed5c8c97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9cfb6b5cfa90e23fa2ef185661c26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa54e6ee12f661533fe3093dbb973ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b11c6a66bdd43f049f182ead20fd88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a29ee38ec5fdb3526db9fd0e7f86f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef18b797e4e53e15169b2efd1c4ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403df2f816f6a2879c37cabadedf8cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2e4858411267f5f3fb0e40b4bf51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53fbddd61046de0a47ffe187455551686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755ca593df4b654979684487ae8edf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77686c7b24afde0cc401dcec1253069688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed8f57de4148ddf4da3f24ad74218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c185a9aa930f5ecd4ee00a6b04e841f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b985b5ad48750225e302d490517be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a733b91179e1092f0451ae6750d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb11e6bf601f65d0730e0756bdd25f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8975fe3b1cb5a5ad92f7e72ee3afcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661920465fa5d8e150c73e9a9df866cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de931cdf01bd9eee4d625222e22b7bf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716052d4020240f1200ee1fadf00e54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658a68af725205ddcc9d08da6fb658698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8caebce3b330f57b25b824a2eb0c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20109b300c7d5565641e9f4c4583a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e577cb9e35a6dabecfa382609a850701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae153f501f13821e9171a8f076343702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbeb5526c8fc94bb0fed3508e4d427703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe8ab7e7da89866d775b79d81eb56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726eca8ddd6b2d657df225f63e62c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7b5179155a4d8fa5328ddbe8f490706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3fc6ad3c89c0cf6ed1affcf12b1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb698edd17645048666cedab98623708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea4878f35a175d8d3ee418e281959709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df464ab473e5f032da44461bcdedd43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b891ea638fe7c4e02a007264f90e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60eb969a7203dc83ea657057e5017712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c9af78eb189c0ad02f282609c19c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c80bcb9e77ee60785c5b10cf9372d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6724dd6b574864168dff6059a6f05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090ef9a7260a054fb966234015f2386716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124207e0036080f25977265d26116fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b7acffb8a343dfa56a59dfad0c524718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba279ffa86733bd1cbf82ec84bfcee30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d272dcb58ec9c1c886ed747427941720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353e853ec7235e967da96364943cb05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d779947c9d8a8750b7bb8e0f917105722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a9dd4285cd9530453843cf6d267d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08f1e0651c704c54ffec2a8293f00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a7d3c6a6b90a564ca6f2bfdd8818725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340ade9092b32930aa8b163888c74a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b028862fef206eacd3642b42a674b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289debbcb0f80b0f49a56c3558e54e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99939956fd20dcdf09f4bcd800324d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61f711d0220fe3766188f14d8972f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4ff6274297005f369de1413a4946731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbb03ca5d3859669e067e50cb58cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac776ba626ee88c5ff622bfb031a9f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469404f8f7ab60e026a7a200db8702de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb1e4ba05283a792f71f174ec285ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c34384e9d1cccc443a230d97b3a0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26a3c5b6cefaef819f91f33c6a4db8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745cd6ce68df916deeebbc5f7342ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ddaf910bb97e0ebffa17f943ae8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d7ded2884a212410c16fc6d16d3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e5539646bdc292d095f10bbff0707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2061e6a19d7884de0557c66dfa71f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0bbd5e88545692a8ddd192c8adbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6af6c0857af4b54e1162da5642859744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173d9d57c5df3b69dcafb293324d300745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e73e2bd7073ebe64fa3f616fa8ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40059625389a0a89911a06c9b68c965f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d7a99f71f7a738118e3ca8ba88c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b919a62b69d0b38a49c8224617eb9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a5423b795e3e86feebcfbf9d915f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a87f3b78dcf6c1a847f309a84b4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6746e1084ce13b729ee0f47a61d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f685c4ea3a3346ed54af3679054878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d8450d47309110d5dad972a7a0d71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e866fa10f6ffdb26e1bee7451653755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777f5f8e7c85f027e4850a90e22ca7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a8b724a32860f18e43ca96dab7d2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4789279665e6aa35a566c15ac3cbbc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37090f098d185d1a9b8cccf2e3344840759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498da871349eb1e3bb92533452517d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacec0d0cd4a0047c9f5eef5187e6822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728a1dfc1f296bf31c74e79d0510ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24b9c3c5ad5386350f8fb6209b2f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e4c68ba0dd9bbb66bfa172fda1045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329fa67fea26f187a8008e118342e7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a607f0e03dc794e57c61cc5e4383c907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219fa43bfb8237041d9c64a259349d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf364c1b399a78f7f663ae1f1bffeaae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b36cde90d603ee8fc7ba7798c8b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e43512112615107cb42842df3033c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7afbb660145a3673a2f43bd1a6b0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024bb790e7694f4cbbca0ab182239913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077faef42d459b9afb98028b61596b4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ccc9e1c80680ea097b9c3e41976f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266f08c5751e592e53959a0135245f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345e1d77172f20a0039a5a2f6c17bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d9c5e03bb00e003afdd3330adebf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83500f2ab47acf8daaf9a3a1336e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546475b51c3f52761a689c9f6851f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09d748690b0d3dc3b3d370fe6b73121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9e21191a9f424867383eda728ab222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee26156c6aed6f18fb0ecf413869c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49a4a4497746c4d5684e3c8cdb27124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f56c58e7d5ac4f2024832553eb0faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee1477c857ea0f6b0db43ece70172626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d21aabb99f9d89e2baa860a15ccd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046243f534ff4a555ec05a5301a5c4d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797faf2a0dc29d2e18443cdd18bf35629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee1325cdb0b7539b2bb1369b8ecc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5910530f2221a7aecbdf8d91f0d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e136f10f15bf125a30d93f10433a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed133d07393dfa12e29d852a04173d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e61742f07830fc7d2487ea9ffa1c5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721ebada27f1f7346966d23170d40c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6901509275ef5dd48632423e396b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71698624fb42cef2445beac6bd69b54537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b2344d1d98732f1d41670b957f8d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebc5d0888f1ae8edaaa749110dc6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb08ec0d75d4b8ed1b0fbaa4bed2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360d24fd0acfab1b790b6245ae298441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783644a3d010f22e0becdb77c4820f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581657eb2822aac1fe0b1295e214b15943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab667fca3297406423fdf2fd7bb45744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff565f5e5691d68d708764b4b2668045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b92900c679bf77758ed5c267fa63b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7f097ed57b61a72fae5d22d54bdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381b393c999bbc29d2c40d37f4de0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b881a27d6d9485d057a3dde51449949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daed55c866336db73e90924f10653250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26689d4a23806dbf63cd4f0751d1ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d65ff0b1233eb550450e541d0c75852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de53ae1651e1824530c5e3d5c283cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a91a7800153e6b1caea0c22e91ea3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3ef8c75941dc4b87e04f6b429d47155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb784bc6d7a3672047083588e1ec1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f000c1f69460e2ab24abfea4fa9a9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5080c886828ee4320c5fd922b5652658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1bce28ae978cb0bc47d677bdf165559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff7dcd8d822a9556c02b980ffe87f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34063540167a12a57919051c57092961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5715052f86938d12516a8a6cc9126f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ec6192e20f813b03672503fd060863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6bcf5e272cf5b6c23d257d0a6800c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5c4d4f65c7890a2868d34b6d4d96865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce02871567989066f89f73eabc686566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401f564edf5957fa79391ae56bf03267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228980f30a246b2a7de7f82af2a53468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b30af0de9ad1d62d76902cf6babb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967d52b557ad064e7e70da31fda5bce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7016363731e6048e2796cff88ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceaaf6d3b46005c6b494b43801d82772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c7d3264a8f025fa1b9522e7f61ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7089537eeda1c28d10865e517ac45574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb833c0017b7ede2698162e7dea46a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625332a3af4acc30d6963d31c2c18276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3935824087c03f18597d6a1e13d48477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28aa89b1bed73c92df6808a5d202778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74807f85f50cae22ccb5ef8087688f8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e365008f173430a5eb7a6da0724c2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f03fa295272df5e72da1fbcaaf04d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7eb5684cd8bc69f9426ac63da9b2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cb6ed4517e10d77ebb6952489c88583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78281a43551d0bc7f5f0499803592ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61998bd5113035e904c9fa3b8016dc0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4dbbe8081649e201abb71923678786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42b120f62312a6f5d5fced00cab22d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05a7a3f99530f1e8f0a0d0e370bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c39b0f7bd782889f0bc631090fb6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952c8b7562a7058bab14183730dea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183546677a7106365de21dc57f1982a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999d41a500a22c0d94ebf33f2d984e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab596ef491695a859f608dabd3db3fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38244a582af859b1da18933bec33a3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a4d222ed3f2216ead6171bfedd70895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bcbbaa59a6d247b8ecf03331108a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a29d6231002f590b451784d51bc6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690421215a6f56ec684b2a5987fcc84b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079382775db2f8ab246fb1c769f14ca499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77bf9098f9c55cae4b18d91ad36004100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7539e7243ab92ada28a7c8b1b3605101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e789832441c848c28dc3b9fe831e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e4be10fa3831714974f69c9b100b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be645e7a5134c5a1a43b522b50d82a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcc1a76e025afeb865af5cf638ecd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c2b511110371a11743d25608cf82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141741f8fbdf02ea9e0c4aa178b1373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7721006a0f5eff7edb609880c473e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d47939691664464791387133f69db1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27865f07d6a924874e8e3693fad3846110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e57c8f961c21b5c0e1ea3aef38cbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90f9405cf84727ca65f7b80932c4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a66f11985c4a6625e0bfa7a0b6e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40405beac8dfab6ffd4037686cf4deb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25290d777d47cbbc27774fdb4c75e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8368fe92e59f0556bf1c647d47fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981108d0a91be6788564e8f4ae65ed0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9d9fe3a30b13415eaf2b43206020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0ba94548988a1f065831ff5aff7c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb294972fb41238b58ab3e33767632120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f5206a6fc489c652981b27f18ae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5153853c40af8e4d1e86f21efaf76c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d77c08857f6e4ce6bafb0c7030a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4d06594520206d550e5394b53930124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ec653fbfee2c19b3ee9d866c95f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3739f51535677a0b07a3daa3771742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1cd2da7e4ca04b3c8bb8e6c5d2c07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ae9b9d873afa98a540ec152b4f57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70453d5380c461abc6a83c4a7c5a92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f904f4e7f7d44e5f697092e1b451ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f530103a97fffbbdd8b86392e1c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af7280ec0c5c5759c8502ebea6de16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4139eb1125d526428f60494364c99af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9deb8e77597a652cd33fbb37d0fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e3227d89e14410e4aa73403a1b49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2259a35e0930889f7f7173870e866d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d1ef29cad71f28b5b8b3094a535a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea16701b08cda91e71c4d2b33b976138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4205c35247b79fc65d5df5c8f760b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0bda81dc433b49740bb63afdad96d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22c6c7c989f62e960b2dfb688799c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327fdd4cfa5782f9dd88c3797526ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429050359027b7d09dc16b21ecb2ec4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3346c27ebc4282d618ff90dbd2c21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452df1dafba79d10513762c20aa498145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be8b4d882b9e2dfd45c269cf78ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57bda1ad76235f2d66b15c643e857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec5ab62410c27374a8c4e9c73ab60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcea11685210320515b3d2254791650149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5dcf4ba78af77aa0576e0225091e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946766daeb11c33acc3a043ba0e74b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d22fba02eaa404b424d8f9ead470f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d6f11d4b7cdd934426bcd5d30a0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc447620afbb3708ae87b88dcc1efd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8316aaea006b81ebd24a58e24327b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9c742b31ea46ee0001ad77395b26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb182a118b7631ea214b3eec77472157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f5ada26d467b1229b728de12cc76f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ce08a90e984598872799f67d531bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355c60e8895c7019e735f199d5c1d71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4036b78fa1304799cb938ce0ee31f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7b254e809ccaab5064cf0e5ab54e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a3747079e174eef3ea1efd4d64bf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6ae82a5c4fe35a00c8655db42970e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec6404e87b5f8f2a961f6bac63769165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff61dd8a83cedd342ad87d8f9379f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aca278c3da12c975ef4137079fb92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f3f647658911a6dd54a58e375a89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08857ca1a033b22c2adc5ebef6db82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b149eaef3ad087d58e987bee2c6aef4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c4d4a6f9b915b63453e650052c0c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730315b3916f0c5b163bdc6961791e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732909db4b1ff2ec74c4a23cf319b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195bfa61aabeeb21761149b9537064d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f1045f7b8fb621c52e812425b6bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa379189d6621b79c2ebf3425e36cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731587d1af2db276bd0c5d559d42ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec884c63a0149d83b22e41f763c48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815d87164b641eff2dd4854ffb4f8bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1facce9fd6105741fa36ffdd2a63afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37895a6162de5ccec13ca62284fa661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83162069989ccd748926bdc3c5bbac4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d227e3765f6a7d231305494f63c6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c218cc2f5be19ce2493a0b61817fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae7d2dc3ccb7f6dbd9da9eba61efc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aa0b77ca5b2e6bd64663f7594ff6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186879e3de131bfc74ecee1786ff5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e49ed7c9b83dd6540d53c8e9bc28b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a458a2e277b9e0f047dbd89874e583c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b5ec8e6348588757c29c384deedb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405f4cec8ea2ba2af5c3f12843abcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a22403ccc89511af42c7f1b41d379192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e99e21b617e6c302a739bced62c8c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018184eb6930e9bc4a8bac58e0331b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999fa84e4cda585fe735c244c1c37d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7a3c997269626a757143f140688d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ec57a8dcd1c5255b71e21ca46633197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be025408e399cfd1d0764a82a9209198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4084925770b56787c2d62bda530d0bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995722cf6f66b428c41cfd1b24fbfea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f223b70e19211c33d283fb90aa9ebd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c553dc4ef532bea4a8d568b65b521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d3e8dd1b513874a0489a5e070ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7079d2a1193586d04296e7b9b93f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e62a1be6474918196f715bfe632d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c1882df242bc7b8c02f83f320548206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a171aab3973b7776fe4b1179f7a2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4836736a321f2e39736ffd40dd965208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e79cb321bf76717ec9b799f0a85d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf912126d0f963d88640a22e042615210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505d76dfe36a94442afa1c3fb39c27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f627b490b25ede7ca7155e6e613fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec83671be4b6ea15683103ed6d0e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf25dd8be7682f80badf38902cf62d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914b402a47f6c6755336b2d1446262215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3044793e79526a666d0ec8098d6b24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e515ce16e8a955593ddd632125206b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb26565868d2ab07ca2ac4e927a96e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc3aafd3a1cac1cb5ccf5692e5076219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38b249e52940bc57fdb038b1c7d664220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d413e4237c6511f70607bfac1da549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c65d58ba1687b0258574dd3dd591222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce886b1fdc238c567d930e6ba5a19b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97cc7095546facf8f26e23f0854e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a02000a464aa1fb1da1b50e4e9cd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a04e65d2ad1ec8667663141125553226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79eab918b44adcc3f50850ee9b57a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85805869b648bf925a51365c1c80fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea694c4e215860995c694fc3d65567229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82550f6a3199d8f83bee1daa7cacc6b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06668b7b984b9b88bb4770517e9801b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a81fd4bfa28eb51c5dcb6a92d3c44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15808fc5b3a1524321f3bc7a2c722ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e13e33302974279da927b831a96a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5fbf236afc15f3ecd32e70cbdc01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d44bfaa69b97e0b134b527bd2bb9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0a5ad28b0de0277fefda73e1af83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97391dc230fa3a18b5244b20a9638238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25e766cc96ddaa3e7f11764a94ac1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863383ac40d79025741025baed94b4c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9a100ee7644650be51678e38d142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b68f815b1e3871b3fb1adeec274e98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5528943ad3f9b1b4c807238f0f6b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7780ec06739c725adf4720d5d6084c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc6c774a188430786c43dec56f3e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9d6385bc27792805604098689b64b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c02012b153f56f1669b469d15f4bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216628dff98043d7335fd1ce5267b77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520ae956df0fd49b8f76a1133aabe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625925c6c83067fec3a251873b85d753250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24771c03e9398f41b61af9e73671034251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948b743e01481fd65f17d62ce8f9d0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91432318680b09c658bcd81e6fc0c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f628eb5a8f8f3eb25f301395e381254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150560c4a02b6e7b2dec1ce631456885255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9558fae13ad822b7b5b076cc671375c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152875d9217f13a9d9b003028b10f00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd4a06085102880f460e0d97fb48f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d45aef97c2dbc34d9547e1d4a7ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa4912e3f55f02fb95c7fe4f7e1a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56607ce344d7dfbe2dabdd6af1b1321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62755692bb14a4efa5effc6eef950b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad050b0a85c7f0bbfcd9f7fdb6bdf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf013382f311fda6c5ce1f9a8bf15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a7bc8ef996f63ba64824ef142367f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3629da70a3a7d6de7406b70abcce7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8aaad3052c3f87e59ea9b902f0ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620ea0eee4d368b4245cd31b3dd2bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c3f58a1f6281efbcb04893f4b492269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9de7b01f082e83ff26a5bfc29e3c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d829529a2f59a3971144841eec8ce50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab763f9f87f49aecbb1c4bf0dc96c877272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75a46c6069fdc2edfc5e948ef38c6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece74583a72f32c9fa68d5a61276186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18237c590d5628bfee9e63ef82985cd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c444b73d483eec864d9d58793bc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05151e02effda6d2a57a3b737485fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a7295ea3e8a6c7a730a62ec11d43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047339aa575e37e823021f95b1488630279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27adc2194d1cd6858df04fd78bc11ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d795fad8e132f1128d454668bb1f27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79a6319b8f001a8cc4655e9766ebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7589b8b4198ab413ab9dde56f1925283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1cee11c451a747cd4ae4a3aee6c20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa058a0229ca0abb04bc4a1aacf0ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ec0c0ab8f38e12833f2a9d59c2c9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf348786f203ccb7fa5c323f548a5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328bfef4c96cb4b1ecab5bbd2a83796288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf4a71c4aedd9e992cfa3b57dffea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c92eb46bdcb926be2adb08c8ae485290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736637613cae70cd857a30bfd08abc19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e9060a2679562f861c9596083b51f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c543ae670cce561c8537dd53a37c69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7ce475541f9a9d9e9cb96d91185e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c9496f8ad99477219ab3e8a6ff44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfce5c1a1c8067e5fb96ce345bf928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8b0d5dba94c336219f3e154abdfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe809e183fc66c7fe6859f3f14c19d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145502e0b87e3bccce47521d4efe3cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa9a9ad45b5c6d6c22b31148798c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47647c4fb6d65275dde28bb62d01d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74cec89b4702644ab0a7d0dc7af064302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d9c4fe1d045716554270fbeb8f315303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44b138d8b23995653274e0d24bdde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09265033fe986e35736441ddb55c82f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d121899ec43b7f86b9f5fa120387f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a471199ffdcb6d7d23feab9169e971307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbf7b9ba70969a80afc019294f17f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c4378b58add1d11b3a5f3b7446d60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aab270a12d0d63309a39cd5692005a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516db34f6026a5a9fc7bf81d2ffa0e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb51aa9fccde3d3bafea0a8696bed7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097b620e1a9bdce69de00b239c7084313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609c8f68ea7d2d9bb23b726deb8854314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23baf541d2932cc7ee61fcd3b4a28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69023aad7c60a529f2f325f75ab51cfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87456b2536790553336d6542404c5106317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3ae37c6f0bf8600b34eefb106478318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f028a6ead00a2e0218ce205156b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683d1d2176d23d1c33eb017b384fc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91b8b4b139b8f60913b1dcbd648db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2a6f3eca94ee9e3f67a9d6655170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c6d8fab9e0c5d14fdc6a0d7ce66d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b8c2018ac631d4c1a196012c9b51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a30de2449ddab1360b38a2ce4f720325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6c55c5239a816745b497de2438db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98921e5db4dbcb3a61a683c27423f08f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b29e73abce96be993bc04903764bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1119a53b564474b44aaa22a2e026c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd975725b0b613a96170e2a650c7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f124894a8e5122215ce445f1e07e03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d698fd85422405ed5b49873b82c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2c3659e2893ad87ca36ff87fcffc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96d85d3e3644147e6cc45ed8b5376334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c50b4515593ce4698d6c3e2e32d8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf7d5e783465e1aae7d40ba0e8a3dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad3d78b31f519d6cc580da1653822337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b8334ba6f9f21bb8606382c3d13c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee0a3f53e81281aa1e4204fa461af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fa6c2f0b1a117bbfa86b444e4015e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d97b13d0608b25101e13d442e2369c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f40ddb1fb147496a03db238e9e473342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b13bc322021401a34765344eafed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e05d9950e4f803ab984948534c30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3256f970aac8939be088144b0a71d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d3164e926bdaaa708b9de7e1c49c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa94e6e2aa9f0bbcb99e4196ecd57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094daf85448deba7962c62ab5dc4d1ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f8edc43ceaf39107cc16888db6de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d05bf5f62de27766a0df9f616c672b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990f80907b809325bb600014b72bf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5748d7d21cf7884160af4c52297772352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18e0028e646bb4f022eb0823958b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9eba716eb12f9e7918813b0ace97c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef065b75977dd8da712d39c03df71e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1389178e8b20a2694fea9651e22eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d1a77f33a27fd167ac696ab0b927357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657002178ab3cf2a8cc03aebd0a0c965358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da88fc1c04eaf128531510919bb0b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97115ab228d507403aa19705146b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcd7044e88e955b6dabd5b759b7fdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a7689d20811e4d3a59c242d0bf2b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae698633331df836f53b6d3125d7d342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3fe8e886dc164f3b2266544dc1dc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3af55f2f5803abec598d2eace5a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc950d7179e59e0e2f58691a4877350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb954d043adf0595498c108fe87fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6ea8b964cdbec4d92723607f3b80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367faa8b9906248ef7a966f65d89e49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1cbd5be7f5101d5c08f23ed0115a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090df855d5049a0f99835a9327e706371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756e01665d5d451ebd6bcc7b4fb5e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf8696b9679ecf0c495ce5e72e665373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266d1aa42df721a4d026c96dfdeb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f44d8d1e4cd4689a5a57d2084def1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bbc8364308a13744a1955201d0fce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef16977601afee500e66e7bdc5ca90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f7d8625b9a62efb9f1963a341aace378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f06ed10653a856cb807ed13b129b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e68975520195f9f5271f7722d5c9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bec95b6a98adb8f7245558f223b4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8574af54cffc4168a6cdfb0a7f49b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c0e74cf409db6547ed4a7b0d7151383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ffc0277d6420833ec616b599c6b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6bdd6194b8a5766f218315a8ddc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d356366126af8ccbc0d19d55092e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e1071081512c1f15e4df181b6446387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b031f1e27b1e1bd9bf6de21817ad10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14038031c1452f3f2a59a2f4f9af59a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499044d8746f5f101a4bd30aa689dc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf23d36d4fc8c0461ccff724ea416391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572890a658839a93f7dd9b75a599a57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71b51565b6e13d9446175a161509b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431a489317e479bc5fcce1a0472c7e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f946cbe23a22ecf901a2862bab1640395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb02dfef7d153d79c1c8ce3d3509c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f967a476f84f92ab5060c412991d0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d173e4a36c675141111bac1b3ad59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746faeeb0e4dc2faf6af6f1b1ee82db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ffef323234ce522c8deb65f729f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1030c6e19c37c0ccdc77b882b9c4a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b60f5e7ab78b6e87f81a24b72aad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e92d84da549eccdd33f625c5ff5e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8844af7b8875d4af2e6df33049a92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927845151840c8956edd9989817ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b8285800a9467d7e595def1e80ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cbdca77c21ddd7a3833b9a5a7089c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45df7c9331eea9eda7dd853068570e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72988b220bd96f79b063250b0db91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b24faf8da6e623d143f7fd1cc21e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee66dd9148eefcf719779d00c9aa0a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12290e5303e6e12094ba759a114323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffd42f8a3ceb3c94bfeb2bbf79534413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb32ee78ccd9bd9fdef8760c06d4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef58f28e58133d2aaefdd8334d3e21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5052ca438913b273cf377fcf2d0fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c4b06a911035a1a7cbcf927ca5d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a883582de3e6c7b70f221b2387b2f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf286c329acbf1a619828981f60bd85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873df112867ff9713f9a4f4031893d02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649685d0bdafacf7eeef46321ca1b65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba3422a8a4d7a8c51013f18700880422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80c4b5a7ccd75114be2dae621ff14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e309fbdab90f07ebf4079e6437e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1cc6472952e6abc5aa2f832fc53a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98187f58198d5957f56e5290ca3b8a6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4457d4cec5cc1c13fddd840e89b789427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea746fd09f5960fb71fec5b04ceba28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42452456bc4d1d30cefdef48e1fabe7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875546602ad8f86e503b920eb28be5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab5db58ef1c6fd88c601ecff9a23b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd21c68b1a69a9122b5c3821c77df5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9dd5aa4ad0d3a02c37a01b823e49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0221a79bfa11d8e47d4d486cbcab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2453ab4fa42f0948709e8d09008055435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d27fb14fb6132e1ac5f329c1c5d88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff049cc34d5b97f444bda07baf82fc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e8526c78ef12d099cf60f289e172438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57a9efb26d5bb07ab7f4195f44b8a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947821ae8568e3e38cea0957b8cbf672440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67791e834f35b03edbadd5f32fd50a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb65b3abac86d6f6607ee81d0bf4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f5496683718184a923b10dbc6e5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26dd53d0a9ffd3d987a321baf0826444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c506740a4bff59c53071ceaa34a50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91c2804837179f9428e1cc13283db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ff33fcb79b18c40ccb4c1b2768ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6f569dd44b7074c6041a77c70298448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5092e31f0d29c3ddb01b467da9af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2150d2809d1dafe4a0cdfac9c8e137450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423c999ff3873eba209451f9a454798451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b042e70a94c3d5d11a4a5c4c35f9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd89e4c79489bf7754234a80e484c32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98e230fa0d1c5298bdd663652f369b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9388ac1748ba8495a526dfad698d44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e9f7b364eb736eafbee6fbd68af7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e7dcb1641b17b39f51a7d074c1c78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ec6fed9d924b12f51d63bd64c51d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24f2de54ade1b102978cdaac32595459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2ed220a1d97824ea40c3ec67fce0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed4479320074153b51f395987f6ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554195c5000eca6e50bdd8453470746462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb37cf789048e98ec4d8e082e9357463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1279639c24ad65ba79f87a8bab71a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4550497106bb76f0b60eee0244f07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e556cb9c4a247c4dc72def3514242d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245e8344cc77990de184db72ffecec1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760d063f4f4dc4240177f515c92edc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce30321b2da1e5b1bc64a8d7dc971469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e635a0d3d17a3ff9b23233756876b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d5e638331e19ce60d3bd78d27a6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f584e5b05e66993f2d4a161776830472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b4972dfb514734fae33e8ce59c109473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fb9a3260176a4ce393a8eb93c5c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94e8877c89b913a8749dd7726bfa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5fc58136ebf518f59bbf92e1ef04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbea8b8d722ff6afec66031ce14b2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073646d7f034b8ab9b710e6fa74423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c2add320b36aba152017b0051c26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c8c7c54199b4fcd965e975eec6cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e409957134fcebc62584d9ff669123481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac17ecbddc9228c4326bbe8ee28ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22fb1c765a997be5f4e62e87f726a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189b750f56668d7995aa2afa0d7febc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a07c57ba414a5731bf517035c34c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447bb80d331e15da5058e53cef1a94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef9a196c45ac4bfd827113b07c231487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dad7f1889765b1c33ad0e3bfc6268e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921874b187bd35d08cc87c5bdb0ddcf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463fd99efcf4e5272eb4a0e8464005e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfc773e5a39c95178dfcbd83a383b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6df8fc13861e4d95945e6fc18b395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19ebfaafb54355dac5502225b7377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a26dc2bbb4e791e658e7a10cc7a87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0029aaf5ce12dfa376c3af9dd196da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20559163f9736fb520eb6534681b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ded58651a7bdf10bc0127aa3278ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fc788cb68f3e6f7b2d2ae7f49c7bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf051a69ab92c3780a3fc64e221b138499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f914df29ef257e25824c43d32f2eba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c425431b4ce2aa0dda9b79cc93a508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070d0f46a6c60f699080a9774ce10f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71b71de2d015263a20ead770dd592503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a069edc6ab5e7fd50dd1b582798ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc333844c78de30fddc4211ef41889505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6175299838fd3adc7cd06810aa6e29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7bc0813e505759ad64ebc47d5458507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361ad1a9bb51ec4bafb31b1911ff45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483276dc6932e924e264f8396cf6a569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dea37d54f8dbb5f82c27495e180662510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef466badd6086562a7570979b40b4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1af79350c02e5dae7e4184458986512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85bec267c9662d27a452a95b80c8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4490acedcf053e32b94ea252458c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9637423d0e12a963c1d5b4181386e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fc929d58b83ffb6d9afa61afe4f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd2417321f1ae09a4a34f393b542f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a39d1fab75fba956954fdb7aa0ea5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2bbf260765d71e2b7d9d328efbf06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c0711d11aff93a52c0e0130b1345e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a6c1012392c6317c2578666bc09df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dcefa6d107cbedfe926e60e1ed4e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d1f35be0aaf16f533a1b4188ec0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96ae271dd975d615d9d01d285053f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91153652d1be3b39b224a8517a2af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51a4bc69255e66cef5be7557ea7c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfd2edefb2f8309e1592a05137b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce2514173a69a8294f7f7b29ae359528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed98dcd286d71a0b0bea1a5a873744529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055eac16c30316d122c766a273ad6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296adac36e146a8154dfed81e167378c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b819094276b48441778baef879ba6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480e9dab34d9bef9bd65620a4ee1ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d397f28db6e33ed481f55491fe10d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474888713f22b66618b3642c2c26e688535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75587d0276afe9ed602a9276db356713536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb158f631bcecb7a377b85f03dcde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520609ee0038fca57d19d241539d155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303ea1af272d1db77e456c51ff1ee7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0fa18fdd2ee423f4875930b7fa802540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf386381f244f8ea92bf2a5192b20a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755771587acf4c43852a55efe1c89652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2baa46e42b87c106c9a21609a0b39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42496476b1fa6fb01356e8e1bdc433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8a37cf6db7cdfb294f5ffacd0583545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a78d917615a0af3a627c8ca501e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffb709163f3b23a8371e6cbc53c074547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55132df7dccc535798a12211946084548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784df9a731f0edaf0700b83efa06ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673dab60fb438dbbe4474beea18c4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcb2af724dd2369baca34d92294ce2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff349f346e03317c6d71023f2f2f43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181e95ae71043de5cafbea06c88e16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396410ce7786fe0f92c503481d1163cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65478202b9382d099245c0ffef10bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2a80f35803a194ce0724058627088556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778cb2678f5b61ef5a3cd673bd3e4b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff78189f2cbf539957c4bef3934af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f6ea062af3c51c0cadcfc3012285559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef1b59ddb280db60b18e557b5f1099560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c24b736cac35a1c2acb60609fdfe2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896649eb4c5c10d04860a1652b5ea3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b9eb452b250192a1724b3ae2604ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ce5f771d61ad779600e7ed1a5cb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b0463391e594a4840e480d503448565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f0e6cf25b7e9e6e0eba4330c0f25f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d819b1746f826510bde143fb1defe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e0e25b229451f1076340c482ab5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510281eb496cd203031fbc0891b20275569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339e11c4d2175a1b853ee26e3211af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543a63cc0e1722a43dca17a004beb58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8bc4901c542bf959ccee3d6568ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4fec7db22232d514d56703ea8e67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f14edae0853755b97b10798374dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bea24e1a9f48397f5d0b23871a7d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b717a0d90dd27344aa2c8adbba6a99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0902fa48ca0cc7831ce313e804767577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191cd05471133bd5854e14a313fa59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62f285eb810ed33146a6627148e2e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a462519258b44d4f97c4ef3248029580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b665059cbaac5abfa7a5cc89acc23f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a7c6f4810b0b09a1810b1078b97ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1252758692f0a28f5fcf018f88ee69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96935a0e8a4b5659ae023c2c6a939584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ff865f106be44337e256b922996c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9ac1809c510808cbc4249462d90c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90922e845374811f5f94a4586ddfc53c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cbe94809ba0c90f6ef7749abf1fff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8708643844d8646cdc34ec12a71c94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ee426c5689b563c3037c6d4018557590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e527bf61493865db20856a79cfb2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9b4ac40594fba485e2880d0ac399592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d37a708cb9a457ec9aaed75855450a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8987f3f0fc880cc775c2737bfbc554594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65703c5cae1edb38570f87b5bfc4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d667440f47e31f84da4776201f9f86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe78971cb8aabfbcb310435f30316d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7b8414a9762e126c0f689d63674b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e58471490c59aef5e3e649fa646c2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad33177dc354b2bf35665a0fe4be9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d364d05cdaeaae168baafb99abe279601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9a8a2a0f4586f267a0b995d8a920602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23af9c919559b1ad2f2ad89823f200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a3808d80d7cf312a5b8c7f0d84c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1858eb1ec0fc743f6aaaa8af795ddc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d209ec0a8fc225ef525e3b8ee781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5dd8f342dc9dca685c14d9e1729b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448964bab86b23694d276ec5f94ff12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104049340e567d9e070e8d028c98e48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9184226df44ba35e1e6502bbe587a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc2d8f6ca9e5776d845b918907879611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439057032d6c3edc5543a7b04d6d350612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e9d2387047ceb7a6a884249d2ed3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dcbf827b7dd6d6143c1e88a75f2a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116039ad7dd60ceb75e811633e81df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7830d500e7c5c4b9094ed7084c59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7a95446f593d725f04c1bc53a14e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285f8ba37e4942ee02cbb537de1d9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3069a05a50f98fbb26bf185d4a7e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99d27a3c79cde48dac649c2dc65ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07233db5a5c73f404fd4b52258f5e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6a3d1dff755dceafdea9e927fbd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb63dc502aba3e0e60097e2787d745623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99a254990b3136776769b24febdb78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b560d8a81970e85c6e6a34d0bcb3a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b152cf403664cd73d4cc045490aaa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11c8b025ccdd96c79a4cd5fe160af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27341b324114955a1df02b66a773ea1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c222848294d86fc8bc97481de9d0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3acd5dfaff8ad4435af30c756df6a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf337c53ed71401331c3f87ba8f1b65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcedf3d80c74dd2a06f461537bc24e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f92d98e6406ea2392302951aa69dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec01995c120c8440f0b8af9ab74611a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35235e057f6e738709fa9542dad28f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d098d36b23b41ea6c2b6e32fb2ee79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b928a562df59bde84e9031cf84f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264f2caa2d9bfe318fc8c36436b96b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9125f437e8ee9a53280ae06d0a4292639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307852a6027a00cb0f7d36a061ea2c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa0cedeb749e3b342c5a21e6f1ddc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e098ecffbf7080d75d692af4e3756dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638d7d83128f6b3e024f08f2d185fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379fc916fb0d1b8c6530e6e818f3c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc15c9d0abe61ccec179c4ef0d81f72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0281b7129c0713f43c4b0d883b84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077b89a37dcd4affe71970585840da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42a1d17b46d168bcbdd30901f1786648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ebfcc4fe8e1ca7dddc0619ed4eca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3304b4eb5a67afd2f87ed0fc40a6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c2497afa443e52058983c26c1172651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece0e5de5b5ad17eb346b3ec45c4ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd4cca33fff2c75c61d7aaa012d73b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252696fe3963c946b5f82ea73adf26a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137af6adb35c5d7e37baa2b7f1d409655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c021a3a4cb600c842d2102d568001656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeecdfa3f76628d86b81918227bd8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5cf83ac213fe332653f649fd4a5eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359cf318f6e03144a93f97fd79eed15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94b030885afdb6b288afae251a0f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d75ba8fe5cd5ff6a47b18318d265e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5144c507655ee105fa537c9f3f6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f48f5a78970da67e68bcfb60b26e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb158bff20fd8feec3bd4f652e77c194664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894840cd6039ff6145e3d49f3cb8b74a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb691a8c987abcced8ffb045c216c58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32e678d7f3631f399aae77615f552667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d6f1b7e315c255f0b852e3151ff34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4cbdce711942e1c9462aa1edd7a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ef1aae5ecb1a191a2ebebc0842e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1228399c29defaa6e799cf0c9e7086671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db4fbe98bf2d0ad953dfa5506ead7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d281497f3fb04d12cc5ee9447ba5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5b90d8bcc7eeaebde8a4ff318a3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f48aeddde6292d8b5af9c06118046675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410730722b678904aa343a66ed5689676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75740eb391c7c166091c025d8cb6d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346483958091589eca36149ae5ba2a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88d6fd698e2cdd7687b0276fbeff9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fecf6211453185f7a2a0c0f726a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f6c07ffdf469df112775e4624c36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea912ff930ebc18ff29b00da051d73f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215722216a97f8924d100bd9db4022683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb75b5ead9db270c007d32e875684684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6af543fc239546b9de3b3316d39fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a7a05f1813ff5a38908a7829fd36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebe37edd715c0a0f6eb812004b1853687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98534f1dd11208d7b6fe3896ce95104f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12a2d48b907b523621e88afaad9b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6ca95f78bbcd6b8418eb650e37376690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5ab67d5b43c3566c05f6b0664b0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d2b95a47ab512e12081a46d31029692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b98700b9bee8fde58e40c7dd3167c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b19e15f149844732af60e9200962694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9928480d0586d50bee4521f865505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a21b1ddc1cf3cd96faf9ba6fef6ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaecf95c5b1c1c44ced30b64bf80ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3919e8c43c0ecb6b1b0faccad9cf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57381f522276d3272428888e36b7f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346e6c883123f0d88086a63a6b2744700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9ca2ebe8d36bff1180876c44a3a45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e7e9580c2a8e4ec4493b89dda1d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541fe1b7e1cffe132ffdcbd8f296fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dfa25890676999f2bd19063722cf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb4912dfa5b62b96d1e21a3f58240705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f134791a937712e6572b046c6d6a0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a6d56068aa6122bac496e3a22c4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d79c45c325882fd25a217b757173d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cfac7d83eb83324f0e79e73e2b30a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef12169adf10c6c1880f498564c11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c37fb10c3c7234442029b6afab7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447263ba5e09f427aa7e2fde153c1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89471ab085758a5e111a7769ba19f331713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd390f4e0b43900adade388ad835b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528e692ef60c1f3bf3890eb85602b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ac66a3310b353a411a41b7b86306716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949da5b264b42d360f5494d592d6a25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21664017aa18577270f5956147f27b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef42730a699fc0a809f36317b2b192d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3579b0921f7e39ed41b4623c17f75c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4654a0c41a8d32ef0a7488725c0c8f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18591fcc8be192c955620cff777bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8633141068f705b56b1be616bd32f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9ccdd438c98db6d3bbc6434b4681724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1d5ebc76e082f621885e1d961004725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510fcb1c20b3c77fe1a8acdd9e8e17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87683ae36f624fd97f7846b22e4306727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364331906cdc0399e205d08fb024b910728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219b234341ad8b5c62b8326a0f231b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9b8627ceed2f9305b83ea5eb2cf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a7ee91e9ff8d31484b4b772356c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44246b055f72ffed7b4ca2f28d458453732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43168fa031293f1e0617121bacc6fb5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a23f0bf2b1c5ff969915dc0d3d26b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb071768148241e412ec34984a62f51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f21785297a94fe0f6423d13d18a88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d357bcaaeff7ce484ff7bcae6bdc4ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa17929d9b3459831882fbb4eb9ef6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caadf8b272b5005d1e199b363b72494739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c857b185e574caf53779acdee8c20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca09de5f3197fd59c58a72cc3dfa5d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fd0b432fbd56d0a05c08c031aee7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edbe712010b95e2d1c89a725bdc9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2af9186f0d3e424c4e9e5a5711f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e4e6330c12940b92b89ad4603343745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ab4dcf8d4028140c020ff7b58e9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0cc4cb81dfe1b089d1c49267ddde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe6e1afbea03d4530e5973d1dcad7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3627675c483e835d6f4ac795735dcd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e6b85ccef729834a0e3350b747775750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e29b55c037ba4f000c9999acb594751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea39288c73a7327d8c4e6c15082757752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ffbb479e9e5c9e27e30ab5f020b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7e1859310076dbffe181993f614f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbed995457f9a5d4871608265ed28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd023decd268d9b23dbe07c4a6a9a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c81ee50bce3d1d68a21dbcac9de0ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d02a3a453a47ecfe51eb64c82dc91f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b358b8688a961e4d4255850320279b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>