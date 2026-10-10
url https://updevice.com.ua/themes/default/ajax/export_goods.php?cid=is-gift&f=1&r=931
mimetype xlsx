--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc0e25298b26de4b6b6c6531523911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c3900abfeccb38e2a3106dfa6bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650023710b260e94155040263d7d7e9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7611f89a65cf611c914ab3df2fa9c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7c423b4fa4d0a99b141a40f9734e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce6e35387f4db7fcf1784eb367b436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b2972572912f193114f52b510b8247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d13950bcb5836136ddb91e4385d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a324c02500beb8b6b96f7fc5ac3faeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc4047c79b8d50e39fb1dc8b2ab6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a848369181a935d024d4cb57ba86a1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc6b92cdecf4b294aad5eb02d1b3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bcb62f289991a7f2f7bb38e8a9aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bea58cee965dceeba20f5f252b53a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e6c756be2dfca217aa90ac6b0e5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deec6a94c6ae2ae801878d6bcf2a0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62010befae63b2f2cfe94dde80d1d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddadc6e760f684e80172effc35df4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8a165d29f8604f6352c6ee82ad1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84a5cea0a7b3227b1c9c1d872cdd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e44fc347fabd400a85de1d1aa1c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c63ed58a37363fda615ede493be5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c62590beb292eb39778951bce017b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b21abd99f0a049bb09179d1c9f5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7d30f56bbde1e456766f6fad60c5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e145d245b598b61e7eab4b75fe8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3f4ba6046e7ec933a51af22d3fb7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0492eb62e5215e3583f861a979032f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6671c50494d917a3a4cede7bdb3df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e88e8f7b362ead9fbc9475601b223230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1fb12476018dd63cf4bde6fa38ee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3653296bad7d4d0f14e574c15941f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94756fc04f80183c24d7325e6610f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fb5d80488c350813538a99169f42634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed82787c317f4da53271e9ee105f0ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd6131d90c2d4758836ca5e7d267136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943bb6f5cef791c2700823ba98bf8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a677ab95d9a614ad05278f6d25d2f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4c635f6849ea383d1d70a2bad69639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcefdaaeb408895cfae5d2a5a44427740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a791b20abb0179a01ed4410e54b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eafb749a2eb88916f770f21d3b61b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f40391dcec665e8f84754947f0d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d826cb5bfbc13f22d4d470a2ad4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c95770186e04bc7e32633026f15f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a640e12d813b81847ee64f24a253ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e8c01281c3a66b792224a227f423a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90774ef71a82600959b893e2b7f3f70d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3347ae3cc9b055b2d832a062c4b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517279cac86944743d94adfe1f1aa7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497720aa16e6fca5e99f6e071eb42e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695337af46f75500fee837d51333e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d6d23cbbd7f9726837651daddc5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15be498a62e8a5ae16f43ffa91a23354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b00d1095f534243d58bd651863c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32fdde1ced23b73d8ae5d7b591ac2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a515a80d1b590ce2a94d8eae32eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9a2d4238e82fd9400b976d313d8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b1f08050e41d0d8094912abde561a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d035bdefb8a9996fb5a4ec374dcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90df4805a3f7e215578ee5bff3e12b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba17b73573b5d3f939596612a9a0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29912048576a7155344aa06243d61b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48b088dd1a0574a9a08b1bfd168eb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e7081838b14d11b87dcc27a402d0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9f33da7c865586d2b3d6f3b37a2fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2151a0152161bea84e2632c5dc47b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fd7f5ef2c0ebf2b60686f0c4df36d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fecf51a5aef803da58e9cf6bbdc1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e0190b73db9b97afd1c01fa9b762470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80d9e1b315b82a006f93fbecb1f3d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3382e42bad0832b4149af02a204359e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff110802edaee044043bbe8ca1142f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464140ae3a73ea90080340bec6eda2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d03519dde6117851e0f8fb643175175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a09ab324405749510adab0bf1dc5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7a4ff10042db282b7baee1a836fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1797fc72a12904f7b6c44da8e07d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834b2817213b9e9a35873ab469b425879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677edb165dcbbb976b6f5248ba300780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d176b0ccea118bfcebcac97d510b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f897a3b7b80a0fb95e0955b1ec2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234f7fe9c34d3289eaf325a16c073483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bbff9897a6a5737f008da6a6f71c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8268c558a1329f6d293edb2333ea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67140974c8724857cca183d057836d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a5d0140ac95d33d33b4b92b77aeb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493c8e0799918cf09a3143ab85644888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6dbbcc5ce12d95af042285531745b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b45d42e2225a3ec0f6ed4a0a3249fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3544938df6cb1b8d8f6bfffa80e83191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e04b3a0a5952e536d8e8cd15bebfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398658176cbb697f52587c858b4f5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f9a4df9eae0a8537ec2d13ea48b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e1d9be266b7f5b2a35694bc1c0a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3302700e591ba11a34c6ef68a16b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebc88c44b1c7624de24d37635264597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1c4cc94065e0e9d7f130ea5c2d8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e920e0243e947846183309ffc65cdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525834239dd77a2bf6fa7fc249473e9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f737409a7bfff1d6cc1f30d8989e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09bda21757ebd4f70332644ebfb89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542ad34ccff4b424e1b7061dc5c9284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a151c17545d0dfd046d76d4214d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1926c3c63cbfecfaca67f32ae34df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7cee813083c8f82ec16679ad621d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f559558ee28452b35fcef641a94c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2fa38984b37c5a24c081646c0d5df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119012b4686df61a3ba6c61d71920ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ad7fce61d3cbbcd577693bb6a843110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af83370e290b22656c9c10c0e07f156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b55a704780608abd134a9427b98d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95cadab7ee020bc257769cc3ab3a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e574161e123ee799e77075d1c164114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d25bfc437deeefea1df20e592e8191115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac08be28d7a9ccabd9d4b45466c2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd8e10ce5c182b8b9bfcc8368fce0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1201e0ebaf92d4942cd83e50d65094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550f8d5f6e915ddc0aa246323ece9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435da665f8f865ce5b1f38fa2601512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43153c6339588e81cdd4cca61feea11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4803d9c81507aa6316aae1a2421bba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c89011c3d752fee6642e9ad4f0f9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c3fe3d5330211f34f1e2b771c1574124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561f9b0597e9b62828d91d29067efd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b109b631b42dacee0de534124865f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15626e134a45b4c698fa05dcad2e7736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd515995bf0fb9cff521ae17137d2ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd9c257448c3c213357d17da9b204129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ced6387877b6e25a446618d61cde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094587034f452e53a64ed6c5576ea00a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efb1aacb4a15c44c6643f1d08e327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf4713da0f11b6a0622989db824f8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395a6a94a4cbcd2af23daa71639504134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b8ced8791b54b0401507559f0f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33d40cd8eafca3728b293df453b641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae15a0c895e3e54f188954fa9fbc5c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80578c4fb379afb9b80eb35c8d153d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12180eb7ec9a010d8d5926a874ece139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01c13ebd50333800047f80306314e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d6453ec7330adb0288b1bd9395a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1134749daf7637833d1d349f5111e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc2d953c7d1b3b1ee7dc01e48c04f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348a8d64f2c64c7294cc3a544597e64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294c902cc66bbf38134c290fb77e4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accda349f617f759bc3746a1c37b167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11953b84673c4b83df161e4a0ea365c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa4b98cfd014aedec55f3f590d646148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5528a6019784e25f87d27e3183c15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d4d781d5be55c8746f0c9c0260a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797eb3e010b89cf80ce73cefa0f5b83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1cbaa8a58e9e4c9d6a46c45565db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d63fc9700e664aa6690f08156e108f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93657eb78e163f1800005dde9b2e35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feacf20bfb0a18b2b27364cd9f07b7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1b8aeb0fdd218ec55b92c67b0b85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9353e7315ef2b897e7068c7b63869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b4fa4cb7cbb699625cc03803cf17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503fe1f08f3d5a5a9b45f35cca0017c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97b19fea99aee10420d990396682a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780b0357ff91b96272f2dc450b2fc44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82120e8c50609bac251d66ceecbf4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44e5f49345378be1040794a9fdc9c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc354702eb1217f56f78a0e056180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666715ce0b6077080239f8368b3fda0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b199eb6d3e8c506d2533e675cad7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07f9dbabc8b36a31560bd3378010b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0431a069fd8415a559f8b9c7eca7d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca132b2dfea27bfba83079abf588206169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9fcc51693a2f2cdacf1e8e03873ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1150cdaa2a9cf78654f0a2b3f88476171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995012819708fa6187501564e30e2fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7f2d34d33074b52796613dab3288173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f8c1d420645db7faa40ecf630950174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d6a728098038a04562df3144b3f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92d8c990cc4e8f9a26a5c4aa9ea88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d7cae5eb72dc650d7b1cf8387a80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe1b34a7b4374439dfc684caa5556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f13b144f19d36c8f85aa1097d1089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4946325f900739cc775cc248cde8da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07277a3bfc7a7e0f45c01c5cd98a4f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9dd2f3540d03b13e5d22ad52c5f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c16447605d2757bb58d1a2f9e06e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c27eb9e5c72ccac6c00870d9a37a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb60f5cc15631f404da1fceb8f139c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09271ad9cba09f3fa68471505fb959e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd29a011cb9f3bb06617fc7d53587187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd4d4ffe10aa00a98a06f7fe175c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd1b0016485189fa5a56871ab531c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259968e6f9900ec19a86bad3d0b70d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47b9dd31501c50a8001222d40ce30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f8758b1745552954e46768b4e0a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087755decb635e252ea629b0e4d5f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd722ae3b7feb510798c1574edd5d49f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfacd8c8dcc17820f205d7d0c650193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80132c56bc7118cc39cbba075789bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a434b1f1a9fd2c7b1d400932f598101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de021d69082063d2a253780c61fa09b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78953bdb1c65a9adc011af0f8250d0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a7041ec034b556110e46d7969e137200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b49c35c51ac8b45867a229414cfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef52db2160afe9baa8a568f696785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124b2accde623f941de9b38d682fc6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcdf194c27e28209fb0d737cc1ad35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f2f69d3625c52e662907424f574b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3968db7b38f2357b7e7cb7ea5a72b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6d7e2100325774fe176abc65fd02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7d7054759adc2bed27eafb9c6f006208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b673227b858d0f2c6aaa8cb10e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24729f6c67b88fdcb032aea6c9807fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26882d2807f0a7934f4cea25793690f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f339dc1f012bc668b9919658ff3775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed479d8b70a7cfefc542efe7946660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0665e70ef055a85b886c6d527cb351214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2599226f27a0b60d89892204f0f4eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8319a7213ed17c43489f6a4152204a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a8e4c28bc18f3a728d0ac61bdab5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1789cb03f97762b82448b58d9200f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0666fed9110b7b8d21272cc1f66e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9030d87d59267c3b112aba3c68983a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64d0f8e8441f9b82734fceaf5c198221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c889b4bf45b1fe0f18f39ac018bac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8ca11f564dc346c4a20680c13c97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2730284fd3c9bcb70c9a132f0dc126224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389f21ed8ed7f3ea9aacba18250192225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd857de5f28039421aba46365b757226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a7caadd9c03ec45a30b743cf9c23e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b9512b39f2f1863d6205e6778d2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fece877d47aff1902d906a1b242369229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c2f9df9d96943a63065b841afc79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9983905fc464de023db487141dc06a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d32ec88317f663422073f377e757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d088fdbdb80445f11a37c3eb7d90b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8140ded8b434a64a2fc0d7d6b0654234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b35e465302f9594c532a776fa5f66e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf9cd1ef2a110aa8b4f54831e2d892236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b22b96b2bbaeaf7c720924789bcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382deec9af33ef31a18005b3df442121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5ea29e566c9cab893f508b98af81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871c09c38804388eb434c348d440707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f12320f788537ceae7f84e72dc2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b20f1287ab9c3792e4c5f9f02dfb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fecd861c51997ba832fe064d02d8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792b1755ecdc384eb665a2d615f66b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4c70fd59cb564b4b3ec1004672dfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a3495d8fd9c6cd05d640a7d939dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d3add67a145e8a1844242a9aa8df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc30970246b99ff8eed1cfb26c06b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551afe7bb98dc9fcb20fc3cfff3e387249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e02ac25bcaa722de2bb6b8c32ab30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c30b4df8fa4406bdf14f9feccbb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccd5c9f600bf1e7bd43ea077bf1a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c1b69d8125ce8dad384fc3a12cd55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d832417df5ff2d726f65dd54bb5c4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddfcc5cc470383ab9035e6464bf507255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c962a582f2a9b93e38b26ac94a0ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c1eba300775003830622b34a7a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87779b7916f375e7781122cf97a4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50b3551673dc9e85dbc7431583b67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41585a9e585e90f57b1e86c78b8339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab493a768506f825ba0a050702d313261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f26850a093aa97f98465506cf5d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b84eeafe10d956e71cdd846f5aa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047d6977a53d76398f7ed22eaf3a7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a47bc347e5b1c884a2b72206c1df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc2f685eae65d5e28a573622c9506f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222a632b3c4de79050b2fd6947fc1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a8db204f3f7495a495a6eaec3af6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60b945ae2e00012e8c2bd3bb4a391d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a505a30825bb9a11a9d611c47e1c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225607a6bce23a5400777851f6da8cc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0ffd08ade33644f4074a3bb20e49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137450d70fdd0b720b7085d3a1a6f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5f3ddf1f34a251c6db80573c86256274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb403e0b3d1cd2ef3a071a1a4944ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892a869d0b884121be9ce23ac0cb13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbc0942c9ea2a0fb8acef534edd6ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48d76022bd636a9225c4d0450ca1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf769858f4ab4d12266f47e87e60ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be431025fdd8d57bcd10a830cb8e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390419bdeea274dd12530369c9f19983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a246a9df06fc249c32ae01c59669220282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ae7af26565a30e13f541f359d6d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727c1a9ee9e5cf299270171469bad17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b36090d0e0f170a4ba94a743a99f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d79a1af41072e09115b84c61e74ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc34cfd04a06de142d2eb0cd3cedc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd037bf578594c146d43af4015a0e2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726c6082211d207a08aa798ba97460289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3213984b89ab848b7002f2cdb795c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d646b3250c101470d93f33ef536c6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a4a427ef1888b42a6289ac2ebe57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254029d0e40da16d21d996a73c51155e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef241a9e5056eee658f4bb350c8f81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811257b3b1d54b53152f4c702c7c08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b68d946b541503863314d0473adc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25b0acf2306c888184f440bcf235f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987942d473fc4cb11d09f21cf0cc4c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b0ce08015f8f5f77c1bd463ebee0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ad2759f8384fc2508988d23da1a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b09f1a6657889609c8e457cd6e9c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34496861169a1805061de519983cbf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b472350b86c8772afec0d3341a4eaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdd1c900668afa375271e31f48594304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0474c0d02965a59969c75731bb32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32052256a75a19d112996a4f9f6fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652912031c4f6f3be3f4d6815d7fbdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab9344a1736bfad8ff184e955adb90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecc9082351061d6deb1a26bbc793f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b131b9de09ad5f3d45018c1277679310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac73b4d58a11e6ed9a90739b68584b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186892dc2552eb62600fd90fe70c6c7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b61d3d0ed7132c197b6251210618313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb5fd0e63567b7202e279b19d3104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef0868696a47293836da63b9fb208315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1700b386f83e8b95602963394d94dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028e939c33947c5c0fb24dc8292d04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36167000a4d37189c3a92d7d40dbf04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367a81922b533b76a5cde3219b5299319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9d6b1405a0c4ad2976c51b894223320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8561473be613e7f3b7eceef72ea9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbaf6db5e55f868deab5bc1810f1b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1053b589b2522dc60c321c6affe9c48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13137edf854b29fb796db9918fb6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59d6f067fdda6bfceee6ee975d7845325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a47027a7250eef7c7dcc4450b264326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce3553f7f6a6659bfbc5e2a2d7ea3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1b1f6445dca842bad808e090d60d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b39f4c894081900aa8a7a59835f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0611ca7a7b9e7f5a85d7426fb190ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d0b80f6e2a267e02aa0c112cfc7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65293feedde7a4066d950cfa02973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464d676de09c786d19d94170721595f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d42d02d95818bda2ee1cb780c17fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031168b2b3369d6262f12ea60117307b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e396694545e46813596d015e392867336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616159847a1951b3da19ab508ab86f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f93d957287bbe46768fb1e49d4bd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315f328ad4011ae59c88ca415356be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18451774f76527dfde52996eb838ab05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc269bff40114ed1d6c05330c8e2fc5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0ba21a27374b17369fb9ad93f024342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02f6756aa9c65b1c10b30876c513c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3012c3c036c4cc873ccf41996aa2cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb7d51131c30a84db156b058c66bb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf699f97b1b7753b8f9e826e626ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c000f49e5590e072097e5fec69571347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c9997dc762b2a9c55476a2d932f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d0f7243554e99c7d7e6bdbd82115d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb0c507a41aa59849014fdf82182d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81848a8dc43bdebd46331175e104240351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58957bf862e5cc82b48aa6bf1ba55b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cad168b9441c9a4184d8037d7680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ddbed23866575e506c8068915691354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953703f5849422ed32c93bdafc3f58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16567bc19e5952a1cd14bbfd0c5f23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9b39f20fe26e2e415c351a3b63b06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8074d02450c08fcfb07bbd3a79f614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e2854561787d84e9a883fc7565e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0011e334027500c26102db400e1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693324768eda9840c069c478a1e7c60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2281bd1147395532658dbbba5081b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc4f2e9f5731fdf513d5e986e5080363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8134f557f9cb9e2d35f17476da9a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ec170956d8b2eb979b6f7c9a6ce7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029731afd9d5e05d68e3a4459fb42be4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5050ecb850f0fc0b7a1b9bb6344d95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c20b986d332147a7980bb0477b11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d38fa5532b84d3ba5024a4b3e1b81f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226bed3d1d64fce23c6b8cbfb22a48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ce8b2cf3eee8a1a2e04238d679fd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc039f8d803e19d0b3d01fc94c65545372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940842911e221db407cadefbc52aa8d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cecbbf97262bd84244d9aadcebcbc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75747cb1735fc45f74fbc56717328bac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccaa96da47408c6b3cc8a0d836d79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab7387524ebac907278b9c0baa55f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ac0b190c544f9c70405625a29172378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764b0eb879e3adedd70a63d3f92a09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed3f0da0a2f43279a9ff065665d98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874f23cf764e79411c1146a4f4a059381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9895b09ba0c4b469d10319163983eeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63a80789afd8e55b9a93b96a6d402383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c3e821de40a592e6b084a6b33fae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68092c863e540b19f8a1ef422bad0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454017307381c3389831416dd442a7f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee357f34631827227ed39828258741387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a98411f45db57145edc0e36e5cb58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474452a85dba1b6b5e4da0efe4fd184b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0e666ff306528a9e5ba88a925dcac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32cb7c3f15315ac323a980a3181dc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7611419b981f7c0fd41cb39d4e912392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f818c4d1cfb24f940ac46e13648edeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5312a8eee5f13ea4603fedfe3c21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe3fa6854c59ed80991d0354898d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86380c31b4e0a45eb5bf839cc877a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f864b27e94cb7e4572367a7858898397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795de05b42d578da18804ce800ef1f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef3acc8ad3af61f65e5487074f91e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849a80984a0205c5ce65b605f25a00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93add5713fecec95f3fbe5ac6761b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d4f6a5188a67458f50ae2846f2084402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22ee698ffea57abf0d3996bfb0610403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42787da95aacd20ebbdfb8b108d460404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec13733dc263bf4d80f9afad4046fd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779c983c8c6bc06e0741a5fa2e93ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b35bc046e7384622501a27fb8de09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf1fa15d2250c877644f5c172df4e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed7996f83cae8d73e4d55a523f3a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef864f6710962b0ce9d8d182598a30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c304e363bd9de501e310c09318ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5dea7cc0945b25e486e073954d267412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0773e085c878daee9cdb9820c458b49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12daaaf3a54b1fc957a0c6d86495120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0b9de8a8b7aa99524377cf601f8e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00178b85748121311ca45c3574c1fc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5ee039acabcc25ec232ee837a78c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949be6124c91adbd21a821c649dc8a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e550dd8dc87998c37b04f0af088e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ce142ed204213834d8681f3bd8e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a63125d405a71fa9ec3e2611436e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84507ee978a52a558a6d3e71f88c0c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbabe2bdf557969600e705cd6aabe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3eb955ce700f2708cbe13379cefc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0205368e644b51f8d0b86722117f60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b712029661c0e6419a534c777636426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbd888f0f208387bfc1a63b969bb0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32fec19ebf24ae81a092ecd53509d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f10e34ce9fbe3271d329812f72d94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939bf2cf8458e5cff7d04be6e083609430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a59262cea313aeb440db88e1dcc24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4fccccf0e3feb82a30bd00f03591c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8098b03e7e492d18e53366410b1c78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff81ce242674d04a7089393610406e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a20a110c17d995c05d03a94368314435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe610a5569a2e07c70b925e0db1242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e74dd8ca3dd2c8b007264598acfcd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf94684a989ae5ccdbb9e28280d848438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5d4b1137d5b12b40555290b24042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba56761a2783bb070f0aa67b7d090c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81470757c2a36c209617e9d7e10a91d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645219081e6589a3c4a958092def44a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1210b47b2639fa4495d7f943512b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837e92213aee90d26952b412c10efd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49aea5cfeaf482bf4b257fcfae04d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7268c432e15deeccd84dd257b0e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf687986b70e177a432990c125c6d7d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac6bf354ca4a2cf920b2fd470dc3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d05f54b51c365a0ea159807f8baf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a370466158f128ebaa0b6d144b15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e30b629bb77f3cadcf284cfbb019d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c89550819517d1222c1b2dfcbcb72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbab28ada312ee5515c9ef33920c5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663e1f2d085fb9813eee76272b16491454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d02bdb6cef9b8a53d08a08184f44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915232f88d149864155d8b6e9e46c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0a12cd934e329d47caaf5396777f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652233dda37fbddf982eb80767f56397458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937b3af3edabb40f0cdcfedc954202459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3b842956da3d4aa495b0985a787b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac4e3dfe6a1dae6e5b9e283e26bf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98af873f8be85bb245e000c163f50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17925b34ff1f89425ec6f611f125756463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24f900e680d9547d175088e90b9286464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71eb4db513caee7c35ccd54a07b2f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74064a80212fc59de1293dad0df518d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48a647bd2aedf985c96bde595852b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ee0b724c6773dfe537dba05a4ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78947ac344b0d73a1db0b7afe4b261469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e67576927470734a625cd2db5540d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b72f5f29c75a522dcf70235f6f56b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b1771a568f8420f2b2830b8e4f0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0807b3760e3b0e2ac0e2e60ca1d6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b84015979e123cee5f0b71eaa4e6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83febeed2131324c39e6f462e3c816c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b3a02f26b39a02097da51a365263476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49ca450b8a95dc701dadf42859fb29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cde7d46e15504a95c48c329baf068478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718aea55fe95d2e3f45dfb5450ded53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77413a8c4b9db12da76b491e35f2c50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f08baf286eae8e8148e125125bc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f56c92cd920e1bd8c2e9e4d78ba9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1052e55288d49569ea8d3423729843483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901edb7fec07b9467c95981a4e808f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac3f9d9d1fe8abd4b9419892ba805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc150062dfb3bad7063fe4ffda26455486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88504d8d47c250f2b36359a3cca323487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9820fd1ca87844148a39729b8fd94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41219bf2034a64f9d791940cd32b6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535da15921aaf2469137f07f57e23f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a86e175c5a12a23fe9df13c1945b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6632c1ad6598151e3f66df2b3dd69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab3342fb113f4fbdd2f5aecfa9b7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d11194e511bbb378375a114ef02bbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2bed8a172e83f0085ba9eb512b9b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d5d26522367e21c032d66489f7773496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc1ed36b60cf3a16a1410bc15dcda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeacca569b38dffbebcf8194b5cd9df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc4554a8e89279ad0f084c4f6e7a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281468b1db0960d477d02cd734082e3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d74782c3bb04c97f52598221326e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8d39737a4d6027b312560f65845e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b860b6f9d4f2c75326fbb90b75a606503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e480d12ebabd8f803fb1d92c9e27f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df80193bd41ef2f7781dc66d662c34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e417d4180ca357038520e6ce40bf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8f3f0faf3ccb903fb67db8ce5b9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb41aaf4cb91a192d0d9aa1866e8ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218c64672ac8a44185a5ec60b51c48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ed99a2e24e9ce7a96bc8736f3ff1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a2ac5ecb429894c2f64ff3ed6f57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75c706a3e1750ff05989932061b3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a1de085f3b52375a04430593b971e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e240cf68d1e4651934dddc6272ea020514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0613c0e8d6d4cdf598a8a6759e23c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898dd04063a4710fe46edc2fa907dd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6376a2e31bfb3a862299e13bd7dab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37687dadf4fdd977f07a530300f9ba9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779dade179ea1cc624fd0ece16a896b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1fd110a6661339f16d7d12aec7cf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627cf392f83681059987ba27a453cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43f9cf6dcf0ed5c6b046898bc75ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3038fc56096d960688812eabbfd49d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fddd0903b497b4006eac32cdaf6000524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054d920c9d88da4936f4e2cf9580413525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4ca7a5be1657fd690fb7f708784a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066aa3ed377b3ec92d1341aec592387527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246bb448c91d8c030c2145774477979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92724fa48592b4733fd6959b6adf269c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fa405a52f7d9cc9e25369245641db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a597b6800343004d4355cbcfe05d46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d689d162523cbdde2046c68b5d3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de23504a0accffa83aedd24fdfa04a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a5b050610471c7846bc78cf48c8e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849136376d4901fb9c30e8edc236d05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32836d9e052835345e42bfbccd953536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659246086e046a4592a2b2796683883537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b89f71c6b0659493121c6186dfc35b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ad1a94e92a19bc6d59718d3d561c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7130a96456b1f905ecdafa5766d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf46c2d51ec1e955f3e5b00c86d9e7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32fd41026b6a5e3c2333ae109b5bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da3ba00966a8dbf6ab405619c6dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5caeb49b179e641f2818221f62789544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab68ef3386f64c0b1b9c1fe2859684545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f576ddef9c25d03370856ac57167489546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd94fe111e6c5af88032bf8ea082aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650069734bc923775931c0e4fef111d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ad6766b572315387d88c884d82779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ebdc709bc53f6b4a276e0ce93ee84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825f6ca7c406ec6b1246b6bcacaedc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0d5578e37cc3f0dae6795077cfd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd238a8090d93cd45bf4d949ae9a47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c89f8f79cc7ec2259d966ed7882e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b83621ffff9b4af24a22093a761ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c84b5476000395e2397a6cd608899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e62bf2aca9c707b3ea90bcf04c50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aacc55855a39ddcd55860b95226019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a159977e32dc93b817794b6d4669c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365169dc2c46d073ac9bb66966a08a13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a970c1d4cfe6340641060f18dad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d905ad94125dd324d556e2afdb3e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a171b20e6fe5637683395d32ff59f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f536197b0f3d3368362044d97fab7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926619ff36e6c23e74c257710728488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5902555a42f073591cd40c6180524f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f606f13a06337c6059e3f83d9a03e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a79638d561c9f20c28af7dde46a6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5573765c5de61bb317800fdf57b2672569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331415f4a2ee99317c4e8ca6ebe6cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353efd6ae95a62fab2dc46afa9b20c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc10f1f72447eec9f0636599ffd54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5838531bc7638291a7469a08cfc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833453ddc2794b7dd654cb165153085c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88adb6d2019c141e3d733891524c37a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f46a3b9e80a86ae9ada0743e1df6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e36370868f8292b64483b87cd831a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cc60d13cfb5689a4f7a255fb382c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8395951ffcb3a9b9f4a66543a7245579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b605950fa4b25af7f37ce8b964498d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579334e1173326e01fc75d33cbc8a961581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b549d0320a21f7ca5d9e95173d59a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b2e3678bdb761208eed36e1833b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce799e2d2032e5ee3233e348a200be4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f497ba77b6fea82968b7390a59aa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4f79cc52fd915079d5c186afcb9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ccf1a1033ad7cdd784e13377ab02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65a6da1730703746b6d20fb599f0f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40958cee4e4e0ccc63f565d4794fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eca2ae8cc291fb94d6e90253cbfb7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f974d63c09b45beea33aa2d755dc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64f29c9e78b968f2f6780d9f1176b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d433b233af32301071fdf0305e79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4f2a43403bcbe168c6ec24ee1f29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6851ef7d1181eb3c8db77aca7f3ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be123229c2ac204f96d82baffab4561596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0737958f6f2a1d678a4efd773d742597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871394fe4340d415f7e1d203b61221b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133600598b33f068ce80db48ecb784599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d8650682515e43ad3d9762087f1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a78fa22f38004c3af9eb220c4b219601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98ee5f3dbc83266b02894340ff5fa2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93735b95381e2e4bc46ef2070fd9f09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606636a7079ec1959042ee53c3e8bebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c7e72926d7b20f478c7ec821c298605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe8f36aa93ece4446e6217431f568606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01940599eccd570396d4a5f7e946c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c29b9b5e24fc4b7d0e2b836c8685608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361ea6a5856564791fdbdee3245871c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9cb006ddb12be409b92dbb05eb82f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ee6936b400dda52f062be957a769611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb9667cbfe0649df8facb3f270eee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5495e5df205daee08c432e02a2283bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf2911ffc3d2cb853b49d373320a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02d915a83563889a7cbe8c214b0e86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaba6c9aaaac06613d8b86e659cc835616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c953f962925664430741c56e4d131617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a964eb149b3fa845dd939ae6acd26c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba234822a143f5001f0197d7172f854619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c54c6dac1f209acd432500d0c5bb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8886b752bef1de085bbb8f4a5494a42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ac18c810dcc2f74665f355d3bd65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41235871a9b83e7a8922931cb51d85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141c64cfdb23e18f29c4da361d1214624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a446fe4bfa82ccabc52ab80dd2f54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4fbc668fc03897805b4ebfbe47546626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de6d569739b27c0462f0bcbbeb85c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e025a14d48ddc04b84f762edd989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c032844dabeb1012d89dc559db0ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112f2995fb0a4a6186455970e734ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdf6d3367aa5b3f04cb42fa8b510a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9050935bd70f5643d559fe2bbf5f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47d88d1a5af2e877ebd52ed08427b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ec16da9c153cbb4cb9008e860b03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c09160f4ba833ceed595f4ac40a31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03714dbf90103a36b93b764ada4025636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21dc44888056e24f5bfcf6b231e736637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788923b82c2d6c817e77e1e58d1fc74e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393dcbf1bb470d48fafca86e40dcb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58b62876a960b05617068a4aaa94f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbbe75b395123e1ef43861c9e38cd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e8c0445521daf0c994bf057c3190642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22930c54727e081d3998316757c3ae33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc87e2d74e7dd95b1fa6bf3fa3dd1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0bb17ccbf00415c8a0243e72f773645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e3783c090e9344c5c548ef07e49a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d15f245ea0765b46e2c4ab26b6ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74db3254f6515e1d9f607d94bece53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9cdeca4c52b9a84dfbf91d8c5b161649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a1fbfa9b521a49d25936c7b2cfd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eabcc675ab3a4b5d02e60ae3a7e61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c4740c01f019d51e156a97c6a98d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a63f761beabac8d57cb78dcd813e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8014f0e43a4875ef0ac52cfadc656654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce695041a558e15e7b67b0a5214d63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1157c44ed7cad86bf45847bcdb5cfb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6d75be9e9336c88661a4e9e4d27f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a50a8d885a2247e2a17cd3f6d16cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113d46135bc5732fac6202e5f3fbeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671386fd5c4d925d419d74f22aef674a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf4494925aee17f928b5819243b3e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ce7a22d422ed5a4e2352b1be199c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612116e7e08db3625607f0c1ff57bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0032c1c94a859bfbdc495d80bee3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eb166c16831d959045f516ee4576b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bbaa33f012e752e937804bceb2257666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854bc6fb36520c39698d90be5fee69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e0ce53eaceeccb6c1896e22c30201668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc5d891c085f9a39cf6f32ab27e2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f704332031e896b174c0ae3321ed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cfc9e938122c5950288ddcc6a388c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f9c2803d95425125bcfeff36abf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1690742c2b5914992448bcab1780609673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe980b5a6a768f036320c5b63d55bba1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae430328ba388d44f627d62d0d0cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731de34885e19a2731b47524816af1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882037feb68b9448e3441ec1b97486677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e5c09649978875fe22aa7c7b53e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe6e1daa05d67969435df9c1bd6f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069fe6cb762bb776eb7805f53081e67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f85c06424013510c75035bad4b9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e0dc36a8df13336a7596f18dcce6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10269e9c06a493d26100f6ca71fcc31c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffba50d2305de2a2f7a23a70981f1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475ce45cd30f4c3156b28425371742685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81e132f5648e19cb6966cb5a7e7ae2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a53a9ade2222d91f374c718e92ef7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b0baa8fc0052074980e2a99415b6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30136f0ee745bf301923709d2d0e63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2be7ea98f5897468237118c5fdf56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d17198f15cd5cc9562a906497128691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2099ad7a6a3305045b52854312cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3a724eb6d2fd860cf96eddc40a5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f5b6fea50698f2b8e2539c87c407694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56398e095e66bfb2319f45e58649660a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4a0420b0512f9bb3ffad06ac04451696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215fc9d9dd61aaec41f885f5012cc49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c92bfb1ee6d38ce980fef1e1a79c2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20889c31377d7a83ed70184c18c3f465699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64552e8538cc713e1948c4c2271e79b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d90111961eedf33e9c552d98d15e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e241a4ddc57bb0ce63c4a708f757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720bca5b6235ef35290f8b89ecf3586703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873312a3cebeacaa8ed0c2a864b4c94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa902c288667cb5ae0ae0d2ddca8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5d31c124dc38c32f58c04ff2af5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bffb98742b62550e724fbac03ef4d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb700be798529a44e951a6de0c0e16c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caf7b887a33573906e68238a6be26b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1601a9d48334023f6f8825b912acda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be58601a54ab11020c026a0c23a3e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cc041c9a70fa82549b88f2c04163a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f01dba79f2d53b7d45a5336b1963713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c6434965678e3fc2986331dd3aa5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad944d159800b9914eb7fddcccec2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770feb2d8555ed99979340ae96181e51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf4cd3d7a864622cbac0ae1bba115717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba917a940a1b41eb7dab765fe11e0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04202cd2bb644c5a6592193cacdd9d61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09b82f6c1ca0c1ccce95d6ad9f83f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd09faea77fcfcfffae24ace9321df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c053d00df48d66865cd11496f2b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093ad645b752efae59d6e51f1f056a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92527d63227ad402e58c66736f6c24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d27a363c9c81c7a0374ecaefe0a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e65b571d9cfb4e8cd41cbc4cba696726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3d10c04eb32fa599a741373be679727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd37e42b1baa7e891178ee2f2d4e7bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03260f445fcedf543536243247cba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3264a971dca2d6c8257eb623fcb9ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3f0c26ec829cb604311a014cc59e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051c27e41b8c6084de1ddebc81713b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599e6af0cd67f61c0a1f62d926a60e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c520dc261bd86a9cfa4c25fa363e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b237e64074c34c67c2d82395cc1dafc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4ec4ec3b444cd97b38b1020ade96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0db4ca6cc614b21f5772ef0d60f20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cfa953f62f20e3794e3f5639ab939738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d728ce6da791d1bc36e36a71e3b593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5b1a092e5f06aeb702e0959ba7e74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72973e55ec84656d9f37dd8f5f46ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c365085c6197ec0a02d7e171f4af1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3bcd0377fd046ed29f9ce3b655db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87464614c6ab16a0e51d474f1686eb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04942ac52ad5e5c03793cf6550a5bb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e06526568c22cddb041a053a0a6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b6a574e76b55994614ae15c87c3ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c626a98f57df45be474fb8bc98be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125904617502a2f6a998ef7f222a1de5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711de5c70394c259d3df9a198bcf8eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4644061312952c3e25c1b7b8d2becb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710315f802822486986a1013aa1608752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db8ab292db09186245a6d10d482143753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496259fcde5c180104b5d9e24f03203754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d237f0030137d061fb8f23d8a4c81d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d741e24cfd76e3bc0518827a77827f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef8bdfedf6e04ed4a2b0763e5e44b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596c2e13c89f5323609ac3eb47b15aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90ad1e060f923c088b14620a5517c5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df229b35ded107c853ad170a00b5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd72992c6316c6f82e5e507f3f37f912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26828903799da7b931a830ee155f4ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdd6a9363ed64c4e24cf970e7192d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c804083cfd403efe83bce5534fbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7133db911df76c562ff15249c20d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b920f900a78ad097f5f42141ab1de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d2b42b4cb883e63bae77ffab80178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced96ced6b85bb1ed14434f21d7ebf09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e17475a1d07e7a91a42ab1e4503bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74a150da71377f76c2cb2224d28c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df24c3318210c9ba277667b7f805912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc13dd637a273b4231e87c9d9acfef713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43554b6b422451f617aed8826c7d21314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e1821c3297761e646a96460b89c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d163c1d66e18bc83b91cbb063b4ee316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22706bf4711a8839327b87c9f368452417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f75dd62a20db610086b92f96fcad5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b93c6a9345a16af0ca148250baa4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af38d329ba167828fc759743c0a592720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aca554576919c0b7a9613bf5fca4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9e85e40769c6f1caf5a74a6b17f5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001adf62488c6fdab7f5ee2462e0064323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b13fe6b7caf8c11e86baaa9b28e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b730729f9532e09fa726994833bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c735eae7d06f2f01e74fea90d4718d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9900a0c27c63db5e11acd9f84b9cf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e4e106cf887216d09fe07895ce69628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c21a7b95b37ddd5e5640e7db5a7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d91f8f6b66f7377d9ba2e399b7a46630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3ab522ada1920bd458c76d44cfa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d89a198ff62f5ef73de587a5e69b3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d120a0503ffd3ae62e4ca04afc3d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4a4365fb22155477055fb6b9d20f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6bb4139ec7be07b202290b9459cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b578cd71f6130dbad153d0024ab09b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28fe1511e5d9c7fa63743351d8331f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946be858d7d98e2fe680bb58d559b0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ef82f07321da165ffd202d52b948c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063970ad8ad0f0ca6a44854f775944ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cc563fa1c147e28084fe143e2567341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995a745dc7d6f16e049b9de7bbe3c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee689c58a82b02f6676bbbc7928ffd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10a20e492fa3e2bbf2f7b5c042ffb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc45f5b8bbe74f404a9d8c890d172a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb69506b77f5790c84585f913757cfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa2da2ed84049658e4a17161adca947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c98090a72da1d242a4b94fd2da56548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94aeb923ea60021a198de02bcc01e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494cade8c42a21513cf8d7b88bc345050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db516b461e733dc1d0e9e5e8e1e6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0689639f8fff743bc596f0a85060852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d62971d676c36561eff850e890e18753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ad02cc3c763820ffab6d8c8a197d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ddba42071bed7194286ed2967f90755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b81bfa3010121cbe0db8822033ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914b244f4c3d6f990b814402a36fd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624bf9e035bfcbaa31110ab5118a22b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d720d643bac7908d365aa9cbebd74759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648fb2e63b9b189122525f57f63a3f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb76a3530ac43ec4fd69ef61c49d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5baff5582bbe15ff1c38172cdde862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11299018cc21aa98fa7a67444ab28563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf577f570e0687a502043a6c2a0058c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c3863ebef36f30e431434323cfa1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76ccc44597c305dadead97c5bec8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e8f835b2e073312681dea6c5b46667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6a44ad053d4e861fa518e290cbe368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588000d914b1d296f308c3ee103cdd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfa7ec1dd0c7e82ae2084262c271f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8256981ba9b2027127a7888f950b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3494481453a895b66a3356002ba3bd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df996492f5ac6ab2ab94a118b0467c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656992fd2417a507807291b2ea28549374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b70a43381f4aa9f3ece88b2282d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b3798a57f46774b0bdb3281008f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb56bc75943b29a6cb39e55d34a01b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d1d2e5bad17341dee13dfd0be1cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae55c998cb4fdbc87ef5ae874b1d6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c097d57bf6fcf7762ed3d47fef40980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f676827c6f76b9fcb70fedee26b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea99cd63abccee398c1cc77567857682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c00052025f6386059781a48a941983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be50ac8651965de1ad870b794ea4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76729fffe493cadabd24426fc80c97d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acdde2d6a67c3fb02326d97874341886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e72cb6b4a81213c78f70367533e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d23a164aa20895fc1edd26b414c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c9555165e30d8d6ed243ef973ec7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb3fc83d85098ac287b880abd4df8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a10c3e671427c1daac1a69c05b5d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b528af8f5762db5eeaa3e974a087992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5786cd9527c7eb2fd675d8b2bb239d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d334bfe78f1515b2086f09e193d7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b51f724b2da8a4a7efef11e63c33a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd29a8ffadda67234b47788297dd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660efd1482743779d1e312dd84c49ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d851bbe0f96935dd9b849b1d0144e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8086756302fc654084d0592a1b27c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210732bdf3a966d877db925b6ea66a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b09ba047d9d2599f4fb4aafdee8e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f2a8a6a7efc5bbd1e3316c38ccb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc1ac09934d35961bf71e5349c00e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c6053f351147ed15b1c62f6b0a6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab43210471e5917bf9ec6cab8e14d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29563716250b565701d3a9f67560f08f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a5e794b78d83d375de76003a26670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617d0b8121bb31de7f9c1a4a4fe7bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aead89a7ba19ee51005e10fc7e38a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb454a1013593da0e69af2011b8d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5a886c3e07b3e19dbba225e6f2ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b289990cc3a7c09f8414d536dfdc3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2a51adabb0ce1f44cf4c2a3484aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7894da7a2c38e9700fee6eee5e63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e6e02d3174c9ff381b7d477931eb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e2a8c874f9721c3a58dabbf8c7a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f7567f750ed515871130432aaf545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0fe17b2073ae823b2156c50fa471118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606517187c2f69e13075b6914f3fa85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042944f7bda98747389d4243ec387d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c203e36787dd16414e9174020ffc93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b4674d3332d0bb3c7c11b15ae5e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e59553dd972fedf0119609eca27c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dadea243b24dfceca8f0a0ff48d882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6a32eb30e7ff6a83185ddf98136a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18699565dd7ace1d0d276358e6604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980ec13e40bbef4a113b6ef1326086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd8f866718db318a5f7a72eef1310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d290e0d5a3c3375b782ab330aa536129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf824f1a86848b6a42fc121a90c437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8bec5ae4b3443b9584d10b48fd9dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54524438848b2415951d33fa073e10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f402309073fcbb929f3b4f8af778d11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d5207e06eec2d613404f92403b3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24700db46590889cb888ce95b727c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56254870f03e49b663e93dc638dc995136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6386a5c7edb586e23ca537071f021137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0b2d69798c12a499097a4d89291d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e324e1a171c7938fa2d8d568a959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9512a6f247480f908008686aa94f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fddd183c3ea97e16c4dd733e1c548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79557740cdae66018f89438d5b291515142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416628359c39c168aca4191ba69a33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb46c96e942e5955f0c95094c37240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6a2fc01421f47b76f44e9ab8dcd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd3bcc38631c0540988d66df99983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77bc75f8328a5f1f600f336fe5f35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0a6bdc0684fc8f2378adcf7f24d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620e554b6fb6b54fd6bf17a316604a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd588e3fbbe573832cbcb58358834e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781cfcfa4c24222bdc57c47c2a67d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06589abd439862cbbc5d21cafb50472c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f19026c24d4f6ddfdc91ecf8aed0aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82390c41eeea3fb39848663db52dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48e713ad51a37ca7fcd6926df8fd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8f98d53af94abc71005125c97915156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc54207d0876362b18809b0beb8737157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61a0c5527b8e8d52440869d8a3d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aec09b621001a80a9d9aa77e9220b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870787e2b0392d724303543c03cb64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5588c5ada5dbfe8aad365c9794870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb52eb47fdebb487c0b7e4a829b502162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0e840f842bbd097a2ee220765ca1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349efccb5802668123077e5d31f2e99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf23e400149c77885ff6c606afc3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f7807c5be364b82d43b84bccdc76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f722293d58b601ccf5c838d662c7a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c3b7211bc2ae460588e8fbe0d0d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400157f499d799064d0e4ec384b74e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac6033f68d550140fe5e1a79256027170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270175fc58a59113fc46a370482bb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8d726678d4c4a1acfbdf62c807e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eedb7fa71c73bc390d985839fca01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351aa204a7aaf04c6a371cef6d189e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2df8790f8b82ff1be02111895f4b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f0a644708296b5f8dd2f77aaa9c0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe479f2c8f372c96a9fe1b4c118cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d0fd2fe9dfbad2e1246c16138e72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a30cb38e7f691a976f5a0aff50325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcfdc6eae09296b7d540d12ddc810b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5f1338681a7216e3f9f5bdd8f6c7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da34e638d1ed5e596076d9076af7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ee47581f5b13d38b8432c236dd16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d77e1d9723221e145b24d574d6f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb14fc1bb04d7aec2d17ffe3e36cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b002b61fdfaa9c6d3fe38424296ec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065c1b5ce825b83206a95ca4a70dc1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb668f80c16bcfff94cbc9b7a4ee78c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ee677c8e70c1574d3eaa2c363a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6b04e2d9cfa41c6968f1d16df786190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e2f3cb89dc80cc687a94b1e4254f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31673c76a604a7f78ba5f57a2e7f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51453b8636c1d7a9e264e1580bd710f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11fb24b31e46a07f585ccfeff6dd04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9227f174e8e62a929f4071fde25567195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6362b44e641ccb9bec6293be94e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfe1278207a3a712dc7c2356549478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb8ff11d3075770cff57507f78906198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672e6fd0a1719a9623e6c79ec99827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0edb59509194da4545f7d84fb1bf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374b7a3cc63a3c759ed8416a53452a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5300017ee6307c548f3fae529a3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db949e8f837f0311ec71706941dbb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1e91c42262352a69259b5c11a225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257718cf282ca99bb57bb01fceae1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b477acb1e67be75e135f45e139c639f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d0a9d607e5ba841166f8a258e56c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ebc6ffe913807efd63c401c718b6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82a87c47d824c4e237c07bd55831b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f0dc562d5a77783117032b5df8341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6417f6a215b00a363370dec9abaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3de972b6ee82adbbf29ee88c21f3b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142808634a4e960486f3bd52bc98a76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66a5cf28c9d9f1723e307abe492b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d54b75c4814b1cc50df035fb2f70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404d3d0d9e55c1c29305a0e5f665e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e836d14b215c2117d7f7ac69ee27ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63cb5e6ea86df7be92af95a972b5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d233d91c8c3e4bef33c8809edfd1ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9701b7edaf3ad8563edc4331ca18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc44320d02efddbb7852e2928ba6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433977659a286c5f4b7b562f8460f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8271296af592fda84da3564b4c80f03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc40b796d7798f7cd589d29bd24a36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64902852b8d1ecdc65f314259468c2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac55a797ca0fa9012e26cfb42c0181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99c95fbc9fd53e9285bf7c33f525a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f19d6f17db1f7b6f9593ae9ffdf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb3b5691e7aec443fc66227a73ec35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095bcd6076f4ee21c85534870b3db2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc0ed264e5b59a52b05bdfeb97cc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b8bd4c93a0c6be9fcf66a0effb86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72c055705ff8b411c8b0da4c5e920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e58726c2aa31e30ff7c88d7efbb6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4141f51a36f3ea3d2aa0eba5050794235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fea1d549ac8d1fc0e8ddcb8d36f2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f69c3476ab86c18d7765a0747f1de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd1a71be4b01fe1c0e7f6100b96fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefdea166d19ce47e36154061e59a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bbb4336851402d83616f583a62918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a1967fc5a92eb82f40f1387291cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25914bd1c613c86fe64184559baae4db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b02aa6a1df7e33091c21c98762004243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10943cf2981f40651100698480369884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200f4505261e23a9addd40f4f99ab8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f09993a59c8ec862782198e785e6ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a358790b5c85e46cb8d734bb56351f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ad4876d265dcc446fce4bf32a602248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd839b5e0836c6fe835ddcb205e15eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cbc404ee901f105a3727fa5dd97f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5a6b4da3c0c3baa2e403092ab58e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67532d0798f152f1f36ba8bf178b06ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc15cc82e3db961ef44e8b12c3f3d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c354867e63b31edb5c187b971dc62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12bad25531055bd5d6870ed4643266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909513589549d2cae27680b74e45c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcafe589e687152b3dbd9ae1963023c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1220ed83ac3cbe647fdd1956c61211a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117550a9dd136be8b039beeeb006d0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf54d6165d199a581b3070fc2e2e19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703d0856600f857501de68bc4580821261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4419be69b989ef73e743bd54695bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933123617fc95c0ee1a5851ba3d924263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4848c725b1e7a7d503093728c4aa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e1ab6e30072807ab1a2a05780293265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa806e11edfd851bdeb2157a1cb5758266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4e69272d6d0710f2ff03eca2bf75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d24160b2cdf855eac7cc7590cc73a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6642e9d31277d75af64f65945322d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da1e11a4277d328e1c4e741caaa9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0990ea7276fe855c331fabc1c658ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d93f8ba75564bf989738c8eef5dc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc65cdb6ce6c105f3b149d4618bca3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688ca64a6dadd81826bc01c5ae1b91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a860bf968a42dd0fc1813ee210819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d139d31ded7980f2d5c7b0b7c7a0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222259242b16a40a4570ba18201bbe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95e72e19a682586740eb8ce43a5fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7c8f8a5283dc5b497dd8d8a634d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b409460127860061ad6ac9ab50215280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eae4fb7674a775f415501d8488b3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eacba8bd9734b472e48063eeb838d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9976582910079831289676da42121283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532678e9d32d08a39db1d6ba7a3b38a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca18dd87c0260d99373412edc5faff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6bba1050e8077941cb76a4d735107286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e488cc6064f685bc9b56efe91ff10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1aff15832985a7752f2506bc8bac1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9c84e2dc2eba80a1edacb9fe01ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfca9398cc34ac381fdea50e58d168290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddea6abfab420ff3feb510783b9c9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d506d5f7623823498f25a8ca5eb2f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67a4d14b658c3144502c6b6319d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ebbcf23ed735f4cd815c51d420e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fa083bb929a2576f0556b93ce85a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e017f91c9cf7f5d9cba7dfe6b37ee9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f508f655e281c9b2ac4abcef87e6ad3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4048612e4451dbf054410f96a6b7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a11ac0daeeaf3b07a07adacd99100299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18744b109995de2019484a8851488300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526aa1d922212bf9b0e5799f1a1220f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4c737724dbd6c01e608dd2cc7b4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2750977902b70dbfb1ff2f9d93bbea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d860f64f8bcda8fa512e856c34d3713304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04179d188c98ebda726d98625bf01b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ea03ecc5e7b8e44464b1f374a2bb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b11f6e4094bafd6ce3877ef9744b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8877e865d21776d2f3a67055f4ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6187d7828dcc71b5a2aa3ddf78d081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081202ac04baa60475f15438a0d12cba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae415869b9be8b2e958b0a35690107311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced0ae4b9d852aa1540b4c5147f9cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de5ed6725cdae31283e0114ff2641d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a803052b213a5910f110924d1ba47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749e66ecdb1746cb85963fdf3e866d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c44b894e5a47b9da16e50b419cf07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9876862977c348a23365fd1b2600317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25458f74243ac5cf87d92ec0f29b434f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1de636ebe3d1d89fa86dcb2ebc7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fa7418f092c9c2ec9c2eba7ea229320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520970cbee6c9e0b015b0c27dc0b7d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382b6efe00125f2ccb86a00618e90e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb79b85a2150d04003b60085b2722323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867b3a1d9aa6422fa87c1f262be48a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37ccb7932475d62a63716f0095a19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907622abc301ace1e84528d56c09d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef10c39c336805c9994ddd625337d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca27020473041179d6f9e752327b05e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83be5b7533c28dbb91f7bebfb0bebc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a27ff69650f259efbaf37608312cef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07222d9da7d7b7e82f354ac49744d8ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25288f18f929df0553d20f1c183e62a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a2a06e4f9f54828dede3ed57594c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3c01d6791b4b0300a3f89cc718c00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781b49c82c11603aea74d68b35d4410335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249296fdc07eb13a0d1033b2254f757336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b419131f563aa04769e864cf3949c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e7799dcb1cc7c3e4d057e9ba1ba0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4263ba0925d6b2aa97c56e30dca85c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dd67218eeae080d97ed3630f283d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a80fafb3c4dd40537a00e3846f23d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5053f929627a22b10166cd85f7d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28fc397d512b1a7cb63d9a16e4fc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386192a5ad2d07f32c7324dc82ed49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448844f08c2ba87d5426d78a6da301c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c35998bb897d08ca5b0a1cc99111346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ba8dcc37b12f04dd0e125aad764b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1baede6b7dcb4c6dee77bb2d2c1e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d35d27221cb57dbe7b19827d16a3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12a1e215c2539434b57aa61fe41b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff724983cacc9001232b38ea73fe18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426f148171c0071d527d6ef70a9e3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be97d167023717cb5ea9914da6ed64b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817013aad346bc029cdafa9bbadd2e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71322c6789bebd71e545166265223f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8216f1170ae3ee415cf1383644747d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f2f521dfe05e4094917fb8fbf53b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3247a0ef3cb27a87e635cc7adab0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a37804a7de8b289a7334871124689359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40f5f0b5410e6f1beecf26b0ca1675360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f79f9b909c6062aeaf3e1f8a0e046361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d17f8435f15253ca245c8cf424430362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bb14e52dd9880146f030315d2ee0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c1df2aed21e6d950378657e1367b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b86560426dfd2afe5ac03dae2b31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60488689101ae5ecf17955cb95cf98c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee69240ea4bed62d07d8cc4eb8527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3163ed67f029953b5ba9707540cd1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051702d02073cc4ec49690460dc7a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a514f6697413d95dbc3267220f1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad326a35e20404aac877d2305080668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a87eca481b8f8b826e7cad19d8dac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793751dcbd336b03a11326ad252671de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb0bb4c14db81c81e55f04eb28b09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311ebfd948f1f310b453c4e9dc4887375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1922b04087c5f61ab2dd17296c9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e08d78c073adb13a875420cdbd695377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a2efe872cdcf3d31d2c9cf5a73a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d1876553540e0d92c7164e530a7ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f9a5753ea557ac78e2bea2332d32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4bccf71b3c50fac85b62bd8568afb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640abacf920461d6314f25d8105da2f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335cfec99e1f539d7fc4faee2c5783c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d175530eb9bf116bc63f284615fd010384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f18bce19e404e9d2a0ea13d6fd2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133040a5835d4cc431b1b89545be34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d9db0d2d1713023346359962f164387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce607709a4a8304e98b155f6071eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97ab0b5d96596b354720b85878f7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa11b1a784136271bf845cb4d98ffe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eb62122959c3e103bf6130aa63c8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c1b87687ee01396eb434233bfc40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975135362e19faaf28a8a1918bd8caf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ebe720eb4641e145a90803ecd730a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a2f28c5c9c6c31b74eb0992a2e45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcc4789c4f23cbdee6eb9529654b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26084e4f60e116218c19e469690381397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29915cf98258eb21e18c9c8686dd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab6afd4a8e089fa3ffa16da565d08a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361020d1dd82beb05fefdd8646622efe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec76f717863bc092063a42f797c85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bda71c903446ae4ca016c6f2fe6a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821abafd4fc87eba82a2a2c3c9fa6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82851172506adcc4f1652986ef3d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2daab03235f535ca1743ea8e4f71eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e04250a9040a2e5081d9009182cdd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67b338f085ae639c5eba194bbc3cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1c0407dd9f60e50f11242cdd30ba6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeca345cc877604d6132cdf1152f72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e6a6ac2daa87da1b4b49d834b7dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7795710316c0c28b7edeedaccb835a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01bbae1580b26603e5bf96564ab6d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a416e1f227edf648a3b64eeaf5b636413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07444310fdd2fc890e8c232b3739a274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9536d5916bfb426e8442393918ed8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69767223f9ab33715d9156894501b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41f2d7cdf6f0c50f45956ca4dd611417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf88605745e2c24019e82c4b2a26d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09801901445ef6092ceb2075bc31e69f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3ef647665ce9221d2b5c32c0e254420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b8730de09f1230154fcfb3b0fe64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40590ac9929915907a071aabc1ac06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf464d5c523dc795dec5bf5b71fb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d5a51493840da0ff1906dbeba5e50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca82c6955f82fe231fa169d451206d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ca0d9814b081c5ce59aa98ed41b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee24917884a80e7b751608095d6390427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9fa573a42211bce906ae91dda5ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b13f8c3d42d60f7ba8b048c7d34b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da61ed1fef2428137245ecc8741a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b246147401ffca432ffe88c270c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d770246d5b4fe7ecbf40cfde1e8455432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271f67a7a2eb4114875ee3dacab9aef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d3d22cf0a286f8abacf5f3ae7aeb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f75f0b66ec9b18af0ddaea9bdd17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc237e5c5c9f9ffca199bdcdfceac3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981d1c17713e867400886cb3aab2b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e08fb1761a4a10792705f6f1f1b48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb2124e4521bf1f7d4f9dbd6346a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab0da3f8e8d90edda0ca8d3d113d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b90ddd8477f35be473663d4e874137441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1ddaa82ddbf412a92a5a13ee4df4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7a69445d0f705b3e37218738197f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3022c2d5a5d8294e0aaf0f971d4a370444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f19dd74d5d8fd8edccbccacb7db5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8ffa6c2fd6eada715de87a880cfc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cc9a9311aa8bbf56bebf12bcbcc82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dbab9c8358b957bbd59d8916b6b36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c1b10a2c85d8824d67801967a451a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97284910a9aa5881128cad55288fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78763b7a6980544fd32d38999c354a25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e216a81ab9814685a41162b9b339907452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb3d0c56c435d5fc7ac90cbfa6058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e8a00cc5e7b458f057c62a694ce9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47243a32a28f39a5ee52b2c5b059025455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0413872475cac25487d0d5644235b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815787165475e9982b93141ee1bb28a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b8d5f5e029fb9bba3c4813b39334458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe0c6927871540f0591e0ed10f263b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9d75102d6b795ab36466120d88771460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad0ae78bc1173dffd29de43685e35c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb937136093ebc4c1d0ef169344bf236462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ac05f7d5af721b46d8e96253d7f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bce23015568942baa0faff606151464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9fbb1abfdba646a290c9af45ba54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d7d87b95f4d70603e09043d9d24b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3bf2c3d700d4756c3d7e3f4f2736467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72b5ea6cf57f5e1923d1c8b7ecc3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6a886ac5d09a5e1d2e10b235e803469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac4c054dc24ae4c4d14f665e67e99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc4b6a4a52f069887a7622686d9f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a675762b570b88f47acceba654b0c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda362c3cd5bd366aa0ab9f00d316917473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455bf500ebb69dc83e0f770ed34e694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f81f9753fd535d83d586f42404005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3380dbe9e928ac27925c5cc15eca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49522d0e5dc697a74d721ae7eb33ca3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bec4558ea3bb6d6d1156c8bf72278478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb4717979020232c225423d1b0e31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc723fcd24a1da8ccbefb0775073113480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e88be0c1d10db8ea25280b5c8330481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed250a2a2b10bddb282078ffb49d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6356300fde989ac9c59a09ed8dba4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde3a67692027e2c8b141867555a43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49a8ad75a355343094a0bf803a579485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d70cc1f75cc50c370011292f003b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e1374436e2ffd89eeccc8120c715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f7ecb7e770aab3a05f7ed3d32fc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe6efb8f9d09fd00cd1d4986f56b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18893d4c272d274b3a135615719cc1e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b2de1fca49fcb539efb933529502491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845be9b45596c03a95e6c454262f920492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ababc839ac8a03c6e2ba3e3cd83ade493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef235964d9ffa6b3c4c8a839970dcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d33a0be596a3a706c19160edbd9918495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5889065fa0d0ea36ea598c2928504496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295096023a48fd5b706acd30be3326497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66009312f3b3888b83f0b34657add2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d0c6011f00a7055fa7ffd3ce4c14f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573041509046bf7dfc38fdaec5da2f80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996488ddc69a630ee3a5c850256725e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197901e78f24e473e701f6e04990cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049827b9b672971be463a29d16bbf0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c4c33ec0b4e7233232eadc80a688504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8287085ddce5d92a8c480a9c95fd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a5dd764aa441c7313e0d8ebef9a50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f016b456ab3a8781a0228fc2bf8f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa78ac8767b0662989b0f38c64cc6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064bb971849193b134a118457906d5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc232f51ca2350d6d95f3b81d1a240c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb34c68513309f314432422bd7a26f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8fb53830f55fc883dda5a006b071a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb66d45c237cbe94ee0a3e5ad314d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3877fb9971e2809779b8c1bdeadae79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a90e5462872688520bd92cd57bc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90347d390928b9b4a6154d14a8b235516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91d0fd4af4933da8ab27119007327e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48d7f7232903b883b0d520f1ad5bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda4b46f11162a400b635628bf29211519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ca660e20732c5a942bc96f14d865520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1086814668d497df86a722b2eadc1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3878e274ada5bb8b6744949a9e0709522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb798b6527db6531d614147892a4ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d5139a906ce5678208b39bb61c5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176bcf22ae71efefb5f05f907baa80a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d8a23d666aea301b1473099dd280526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b8d69bc529bd25e4347889aa4d3ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7fe26079c08d8effbc91e139a1587528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd162b341f2c767ba9cddda8bff4963529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aecaf0e338e77bfc9c22bf8d5e5adc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1fbfc499b2afc2318542030182064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91b48c6370cce50a607bb7f7a3f3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18f77dee7b92bb4317d34e56bcf46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1299d8c3ca29f45da230e9e32193115534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a1d97b7cb24d0a75a7ab30692759535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f796a23e8514c8c0e0d169e4a7d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617b6481a57a0b3f3907845e7c9c0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aac042a57ff95b6396e1ddf1915a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c18bda2ffe7556eaab751692b09e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89ca74d51e3ad4707d2fc32a28447540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14123ea773213e1354d671d562c80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8320ce32fd9036e48e28587b9036d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091669411e97c554b0e1ab959471ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63a92fbe2a9ed087ee45c16829ce0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47c3beec8b918b7767c1777eb3434545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeead0042eb1f009f3971b464cd3c076546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a666be88ef3008fecb985e4bb74b920547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca00d72efbc98f8193c0e399933404548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f68079e2ff67512ceed81c72f09d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf901523f1fb9d98324bb100e65039550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a50732c61ce66ee56c45d373de93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b578c0379faa25ebe659febb0dcb7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4372698673d8377051ac8066384fab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6daf55a7491f6ee490eb7d03b5e0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864add1b8ad23e6bbcd9b276fdb1c073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ed1dbdfc1939b5db5c0d9d3a1519556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68db9a7569e4e5884eaf99b94a5ada557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed8a548ea7c6959e1900337ec705f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b7fb75443defe97c8c437cafd584a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614d59b4683a6217045a3e01ab73339560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a0d4c658424c2f93f0011e188a4cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf8614bd7add6de6601288ed32931562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b22e1ac27618a59b8cd699b28916563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8028299b93cf012ce41234997058564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc14f3b4f2f260841983b9710ebf551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d820fe1fe31713a38f95a020d7c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f513d8a08ae1b4ce9bef5c22f59c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2f9517f0e050736f5b8d9e3690317568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cd7dc63b5d53577d690c03459cc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d34cedc9f01494dd53170c2f5500570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5285abbe8721d0175a00e22e1ece1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf59544685c3a4c3828cf0e686da3dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e7aab00f778091aa72fb67cef2d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e54268786c7da80852760bff1eaa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb0578db11b2d3278e07147f61d02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f8243246b4756b7d70d19922d856e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357372181fc0cc4781b487ec3a554c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07165a963a45fc0ad7572ed5e5eb825f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a59eb4bda6de0e0ba5bc712d7849f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7af89016391f64cf55f5ebb13ebdea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c8394edc43b111bc4356f5fbc0539581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c96f41621fe4d5501be6e2e9401af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e020123415ce87cf3455543a727596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19bf1709524867e91381fc260f2b2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ef515e2283be50ae5d7ae89f9a289585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5b018544fa8ea6efb3add1e4dcaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db7fd970cc5c0b5aa23535d94514f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35131890cc24f62ecf0afdf94cbe5991588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7651b794a8d6588c7f76e61e862464589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b7beb4d69513c92e2267c93734c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af068dcf133732dabc15c6b8efbb2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42cff4da6d8cae0d7f81faa191afe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a05789058a10c10115778a46294f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf652e008b7581e532fc6acf7e27492594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be802e074bdcce273c569fb731b898a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a795f9ca2e4053a26e49394b982e3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca449c25671683db6b75d1f73b69e40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a8f243d31441e5fbcc0d2effebe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be03725932d5d62b70ef872cd0ca87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c04a93388a53a3ec17fa221d3b12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6455a4b857e1d0ff67be1fd2f9a6b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c58b4851219cbc2ea7ed20385f7d55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff6a0fb9b56597ac76173ecb3c22f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57dcfc88089e6d4e800ec1677c5221604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c373d1e6b463fdac916635676fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095719abc50c849f891c3c202d31854e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75863b37bae16e22a22a058048b5af2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7647cad00a9b71d2550bfbd89e40a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3b8a08477889551242155f58e4db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab950bb5e3e5ea383a507fdd681a3f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af84e3c52c0d241a597431f71b97f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77367a8fc2d95317133475010e3028612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc829e823c6840d84e76bb3843197613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6635e99b18231b9718795f0457a6e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4866a5a6dbb96ce104d1d1fb9d09e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0676992b9d949793f890c956bfbbdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e47a265c7e219695fec4039b3e0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5ee607700c93f13eca4828d86773618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1426be8746646945a12cd57a5fc9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938fe7f41b7ec1f57461be22ded19f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ccb897dfa4805deb6168cbe9b31b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ae6dd7d2f5503a2cbe1f2a73a3af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade064c9188f2d29c77c742444e3b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab204505691a566b01708ce1808ede624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae40fa9226ca0eac1e6707cfe1b8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16c91a175be4d98d56c28cc383b6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4c8cc1e38fdbbd03e12a65ce4eeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188e4266f17f4ac1b77a41464463b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15873f0fec7816a7a46b420ac27f279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2977d44aa2fc8397d426856f37aa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519a71b415ad5a825d29316e3cc83f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa703192e61f4a8906ddf9187ab797632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d232c6f035e0a154208dd11132016633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3196335ed51381f3dfd85a011eea30c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e5f2e840af3bded62ad3fc0b2dec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbfc2c8061eab2c5dc0f36696583f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeada925192b13eeabb3059126bbcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ba17a038d8ec9613ee8538ff6e6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724879710dbeb3c34d7b2ba4bf7eb11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc7303516ecb7e3a3290309d101bff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb687943482568c9a84a1fc26d7137c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a334b4fa1e7fc53b3923e95c7cde2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a44eba70ebea66f1272c9fd83888643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa2098ed69dae074ca058416664b1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07776a8a5e5eb672ec6e16230a453645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e9cf2d43239aa55d56c79a46aa1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8a42590f31febe7569fba179c792647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6b0c41e87868b95636dca87a660a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad6ef4be8fd9efa3f1930db64ffbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d38418e6d096c086a1991fc9f872650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d2293bc862677b48087daa114570651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09821aa175d85fef84a1ef8c6533ce7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6d27b810c86fc3e0e38a07bb1b6f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21ad69ed58bb0b1aeba22e4b71f9d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ab100d9bae7e232b8ef2a4a8b5b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de74bda5865a7611a012e4947bef06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb66b118a5453c2a7437134d1243f8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a440b955cde49ede9f45dce4efe24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e81acc1610320dc93e3c51974164659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b6e719c02fe8e57363b3775592279660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc300e8bb68e87c08e2f6c827ab47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871bbe69721ec61172ad97147dcc722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e5c073e9817dd20cbf49b3bb8254c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a80c2b9902281cc81f01679faf3ea7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295550697edba74ffcc2b31ea87822b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965094ed05529f858635a14ac65aebe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9457f6e98ae60b094a7ea80504d11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82065fb09b23fd1f14b4bdece98f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64344d12e7353dd747374b71b694e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41627fe7df725eed764e2dea48d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c9de36e0add9ca802c762de1b531671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83dacd2a9e7eb8dcd351d39ed63929672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d988c44e4c0342f3050962ca55eaec2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055cfe54b925c272dbfd94c23ef0b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1554c60ab6fda1b25db3f63bf243f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f9370001743c84a0eb30fb0b4c6d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897742207e55bd08b30cf4fc1af82fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47cc3c79abe3e2ecfd4bc095ae604678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f419227612a0d18adbcbfa7d101e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbb3ba4300fe833087a8ef085b5ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacd3a7b56aeac84cffa7f5f354193b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3098920bf515615947f114cbad4d2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012d6cf28957add14691ed81f5e3eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c96bea0b944e7d1aef26b5609a339a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018fdd5cd34c46eef548663f0853f77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49440dd190fe96a5bba27c5c817cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80784081a9cc9ba3f3a3cd43fbdd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c18c4d9499298d7d836d837160d527688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388c319a7093f0c5030281adccb0d28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017686f67c1820daf33581a7e84f06f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef132ca279e2c8cb01713e7a7e1def691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aad694af4235689ac02518288226a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fd74149e31db87f0762afd6fc8c04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fa49f50fcd3bcb9886029a37cf816694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ee3c18462c42cc5c2cc6e5d6de0aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba06f8f9f7aec37dbfc11e043a29f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563829b71b6b75d34a82c2e93b4d2b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901cd25c112b75660bc604060ad15d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf2f6e5a4102d3eec477c2e9e64df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00595e18eba028b19daf8b32f062bf79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e3c1c4084a8df1e378500d66dcf8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e72c74b10fbc35b96a20d567a436702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff89528c88cf4f75df53fabaef37f65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6f6c5e9b180d31e298ffc475635d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d0d55f19e6d8c30141be6d9e4a6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c13fce245c5643f63296ca861608706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17c49539f6e343554f035c767133e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce466e065d93ad4b4496fc0a0b2e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57383d939f735302dcb0aa62b3ae361709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ebf90a5ae8ad444b796a8de1c836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75708dec13e41fef3b497225c6dcb5a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd15df361471a83fbb3436eb2b9565712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0bc17a5f2cdc2715a3a299b0b45d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6da759fc9a22b9832b9def9fe00c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f00db1c6f6b6a47916131c1ec642715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81533851eb01be6787196fb11956db00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495120fe0eaae9334a42e305492fecd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e31c517986e7eee4c494320f3410718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e1911e00539dd6c026f0d8e7833d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f3514cda526c2303dbe8cbb0fe1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a9d9e2a9e7064921b3ee4503b35d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5197295210c94e76a64ae0c13d5fac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc35b551b507ff803a9c80f9cd64b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d471fb6fb9fc35d288bb44ff39a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd0432fcc13478c661b1fb9a4d603725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab7a6a1c4198e0637ef52472e2302c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be612adf2e6203688fddd0c361ef46a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0371ada076671f8dbdc673e2f977e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37262f1524f6fe1a653a76480cf4f00d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630564b1615fc26ab0f139665b5d13c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c785547e9bf5a8fc3511315a4fda0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bb99690f277c328a296655ead680732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19864b753ff30d394992711f13de72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78413c12cd86b337d041fac688f523c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d839d50ffce48dd5fe1c0f575e9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c583b1dd0227bb76784f182c620458736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45523589437892b8d575ea34430a87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf50c39e68454e0549e085f6da1f29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f168f36698aca9476ba0f16c8df0c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3ec78e1ea0c95f636b91cce9c6a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c14215b8b78ef99bf69b972c0ffb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea351fe16d0ab45f649b26090fdc2eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc51b8227d59f59fdf4ba0e961661a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d518f27599c3ded024571b7562e91a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d4f0790113525c89d6a31f735a7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8b454aa75e48e7eadb56980db53e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e929da97e6b282db3c9ff7347572747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e09d8bffb1ad9fd2e3546ccfed4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884b38553a53c30f9119aff4a8218a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba87f703fd12deda3600372a1db7f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750d0048adf33927b1bd06b9b5b92e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d1618fab72b4668ca748199bf34c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c27f3a703579f8b1b08a03919748a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24183ec12dc8dfe98b40f5065bd211754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72bf454a57de12c121dea511c6acb7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ac69260e39ab4a8d937735f40f0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b828b0db93a9ff5d087651ea4f8f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675406544b4caabe10ae39685cd222f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51a4556d6d026f41f00dc7af2c1e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>