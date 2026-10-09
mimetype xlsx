--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca52b44ba8aea88d53a6865e0c3e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3316c650551273720a6710aad559472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631e1c3d5f446e1721189cd323913d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f88ab4a75e9b43d4b398fadf7e754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8771d61bb0ec84812479caf6dbf325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c534957e3a5cac00c855c557d9a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd9e1d158a98824bb09a41edfbeafd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556dc6c2b6012514b379f2074ce54a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b09ca3255ddcb22731eb0cc679bd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3615a03e0aacaaac23461895f5cbfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809081468e8a4ed14b7d1fb0f3216ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ba9da568f6ea2ff5ee44f8e9a36d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c3406d4b86999b5c78a7dc174641f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168115faccc3b4825b3fd74b02615c7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0606c77619903daee1834cf71c16c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c482a9ff0daffa77967802db508b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da11af740018aa8b8643da2446af37017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12666c8ee0199062bb05630371f8e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d12c1ebb0eb8060199ac36c335798219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b252c1951c038aff6ce4146d4f98e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac665111496f888ceddc905b617a9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11b06147c5902524702aaab64433cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1034421015aebaf66adf0066aca19d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d56bd340647f9d6016a005ca6d4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c108ecd43eea6740e6e086fbc1a8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e616584268cf4265d39c934b811f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365ccd3049c5c23bcd07dec125c91227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ee4e3b0bf075094052769c511d5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b79b9198d3c78db55d8a2144a14aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044dfeab3223288e474fafc844025c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf4b068c51fe8d70633f235800f18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a8004db3e017ecdc39f862ceace332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccaf8fc415344e7a6914f270f357ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a77070e4fb2cd81de01fead3e9b4e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9fb341240b52b1b69912fe93467ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3257d40754708d2afaa50e1da21d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355cdada2fcf55bf2f235e83f3648637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841ea41506597a52eeea359fc1b5cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae4c6907a67c392bd646b1570900b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33313649593e6bd85b5e4b8cdfc0e8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc94e3d7ebb2ae415473ec11c97fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b2cdd1ed01e45d05f37738d5de6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca0d3c1352ad6aea8a9106208192e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf887808ae59821f81d5bd345272044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248599f75d973cdf1a4a5872d100304b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849aa6f3ac93350671753b36e80ebbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00381aeaa7156e217be4902f07d83a7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f022f7c38f281c9b45f117e6850748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa3dce70e990a68d81121ec2e221bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597a759ab16e2cdfa299805938a5a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625cfc68b4ed80d22930525cc794d5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d37822f26b797d5eb1ed0cdc521c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea1a2d007c55d5f9c722f6e18cd1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982313aedce0bca9ce85b368529f9a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5cb12329f5fe2194fab7e1255286d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a522096265da94da8e48c336b14a2d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ddf0d22b57ea5a2606b2ece079c7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5209f4dc4c22ee48a308e6494cd8cd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf1c9f7c11c7681af167db8b95e2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1694ec0d2b44cc46f6fb30bc3727b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c219abb9f3b64d80ae90cc37789761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7dc8ad6483bddfe896b5dc423e8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29cc7a81c80bfb4d780fd845a6ff563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129d8ac59821ab150e403204822c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439963477f3ff43931dfe37b90fe5d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984dc1c2c4b91f2481316750e8169ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e710d34ff1d28d1203ba5440ce69667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f87b4fc89166875fed67629746e4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd8861c80006d59b8054e9ab2cd28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b633e204932025e66077465cf5da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734284e23ccc16bc6c10380db0c8e2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959eaca661a13b75cbe2abcfb68da172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca170030fc2b55f68cbb3912d6e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6e9446b266ceb74d103a76c36ff7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90d8dcd3e21ac2038c439155e3fea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d37ba7a153dc1bf71c9538b5de15876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52cffcefda6125e79567f1389750bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b99daac005a765640110fc8b753be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9daba632b9062cffe95727ec4dda279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4791b86f36faa39c2e05c6d30cecd6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c2b1c9d1ffce22787b21fe5b24ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2a8a8f8248014c803c98d8579eef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e63526d9d424b288223e28951366c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b8c82356d0cd5f594ffbcf0fca2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5a89aab597b1c5646386f2397cef185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca3f0b3a6da8049222bd42628728886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5df4f18bf136f2a6101708146257087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b84d53e44efaa4ebb867dc5745e07988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42435c23341414b5fd3baa98a513f6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016cc82cfad93fe0a2478ff47dae95490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f0c66ec3676a6366433defbe0bab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb662ba15d346123c8deb598e1bf44492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538216cb604c1f93fb1b73dae033adc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2d06f1a11b269baf6520bc494a9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269f0990e928170ca6901619c772e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483abd098a0e646e001a79a258cebde996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aac4c7b650a57bc926928fef6b86697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1c060519f3a3b011101c58a907de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a57184696d1f7d27976d2510599399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3d8e2d23c91fb5907020b77abf12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925381ac80c4e5f905af027c36e385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539bc486f7ed6b7855495e17827ba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af242ddad12a2b92c12d23d6438f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb1cefec585c4f5bee979257a4b88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53436bed21efd4c5f7d2511630e82d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918032ba1d889d71c23ffd62de934e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3171efcf7ee8b915b441f6a4296c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2677ed1f796d87c11ac5ab606be5cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1e4bec814b4fe542840bffded0dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51842dda53f786f45e277817e1e7a57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a92d3324ec517c5a2ce7a951c8a6c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f02f97281f862efa59c9ad76c12b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967cf90054045da32d0a74c6c4c39e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039a01930bc2d5b76ee4a90bc95670114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718865e23196c1da5f7246e58082924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8df2ae418d2dba746d2a343837dd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcde6f8f0fe661c193067d311e9484117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7e98696f25a5625bb12f69c87aa69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fdc0035876baf985fb01d0b0432f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fffa2c1d53832593e645779fb30162120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f2eac6d612c532ec58c813edc0cd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c63e0d4b7962988daba9009d222d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284b7d6d7cbaff9eeb0d7c3736648b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268458a248b94d94e6c7a6bd169babec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a72c7a63d0e6d99a07bb7082b4bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d110cefd43528054af740cc9717f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3df7579bd65f2d8500ef084ad284127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b17564e2bfa59e4873e36ef6e35e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d184edfaac71909ccf071178420a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9de2b1809600a976cfb7fc5b8ca58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8b3dd1451d4f7f89878f7725ee83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fb1b2d85cd03f67bfd6a62cc3b357132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829036edb9681917bc1687175bc0749133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c33f6bd9d867a27408598210ad34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535ddcbd234ce5524fd93aabd0b3ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96a2f8143b28643a941f79acc22fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe2ed8bad75f1ae9dfcabff000895137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679bada1a981d14f0936d26e11e8da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918cb4901ff60651571b81f3de739a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5031f7b6c4bcfcf224101abb05588d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e2e09d708e5aa8e8e0a75bf73f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bce4cd891b9e36fbe6893361c7a9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a1543d0a1fca360cc913f4e862d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674961936d6d30221880f6503c8fff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c6fe5793b23994f672e775983d42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1365ca715f42b841e375381b2f2f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bde7b81c069064196795e34af365f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c530c3d16fcf29e6bf2997382da2ac6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064868b54f8ff83687628526dd95fb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944227f523f2d799b8a8bfd404b400150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782c5693d2b2051792e06b4a8aa14d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007649601bf99f0c668ba72ffb0bc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43ce40d22281ef554f5bd53865d0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034ab64e813c42e61d9cf34bd688c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644a34c42cd3566b1f5cacde476db7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b980bfbc77e500f59cae573d304b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f24001d14cbbf70ac992094530a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692dafa57c8d381eb065022654175c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2f3c1732aaafac70685a901ee01c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02948d7fd2ef81717d5b3e386f2e877160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a927d65f9745750b52d566aea49d8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85702d95078503ffaf682f2c9e2931ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6ee7a8ba58abb0ed64e0453ed1ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99962e06eaf496bb6b2eb39763551d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d7724284bf1c928c5298b125464a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3af1bd01ff0f40d126f538d59ac0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a4012912408cc49ba218329ee45b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094cc509f3b181146e6f8e26dbb9a6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404eec2e05dbcacd998dc190b03521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553920b7eb5112f696ad077bcbe840b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05eca4fa4f67bf2d8950b483fa53f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420a0b472dda2ae4c35c58ddc57e02a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd552c2fe9174707872877e47e878df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd59b4385a833857d67a532e351253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a4407f20081a8074475048a004b68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4230303ad69213911f17e39bcae8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b0bf9143f75d50cf6a6bca2b963d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2b64e3f27151f4e92d2b00edf1ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066632ade0ced35d7ece796afa94c3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f88f25dea8775aad8afb0596c596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1feede60220442f84e15e2ccc439ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6b50e42d1f9ba39c71c2f7e163bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026f08dd82eff2cba444ae69d4b68c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a3c9fd93e94d3c7d34dbcb6a8fb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a69cfcaf766f3d37f9ad5d82a969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d1591b247d594b8be4a60ad4cee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abb19e43ad28fff7a19067e1c18be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e617deb52bf6066b3caae649dbbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb586657297abf0d3c488171a257c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80813bb3e6be542926954e58d5c07c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c214aabcbf5abd968c3a7832e8a224191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a704803c0c995746990192be42cd54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5610f807648eda8a29dcd4c7bcd25f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cbba4b16f93d6c44fafcc9f2f1fac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f77a327ce810040dbbf70298f1a07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac540204363af966ce73ec6bb37e8ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fe729cd05f304ea2e29d8cf5a090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6305910bcca595b21d7c28acc5669198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65124bf806eca475692b6893b2349c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ac576f99dc4f521e26945d0786076200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c82446a1718bdbd4f88c15b5764530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbac6502dd7efc5aef8f427b42ea23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8e1f948a0c44573263218eabe981203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5437bf160338e9418568f0b597a2ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d483a97f2b89cd9b83a6ef00bfadc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98cc3b8470b7c35dc64ab19a1e4a6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a518225990f83fb2ff84a73a19697207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a26217bd5eb330e47b62985dac4aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234123b564f3efcb941eef0b0325a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1457942d4998400c637e08c699a2d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aa298f7308f5324cb4e3bb7fe55d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1110c5519ca053789acbe76638e67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3b7626c986c2ac33b412db881904213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0caece069ce80ad60b483784d08ed7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f560f32a7b3ebfc80beb3e98ea90f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada38a344da99900d6443ee1a11d08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40dbebe61d9aa324132ae8b2063d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73308ebcd1212c3cbf24c6de45cda2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b822c1298cdc348b04a25c0789447a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1e2d5c190d73cd662c0fe4fd64e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1df0f197f43dc295649531fd8db5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d2bb7f4e3739522aba498e2add2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054830a58864110cb26d470ab2dfe95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b4e6f06d8f57a6c8b07f97100ae35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa96be9b9e0259ae724bd497696199225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e051c71931c0888cbe878a220ff32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85eddc2b3f242a9d94e665eae9c17a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2dee412fbf8de4e09d1111712c6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f843dbca1905e0ed5760d6330f38e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860458a12b78b201f2dda2022e63695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419dfec9c71423c3a3019a417ae802231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a75d0c28c81a6bfb47c996f7b13ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381042613912270f03f8a00724bd26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890326fcb7e35b09e386d3d9ad3f8ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1818fe46e144fdd386e91febd045c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92640f14c98c9e20577a548d49147f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1fea199363a84cd2871171a686e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629511ee355375d81fa999e0e8f9df6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af18bc2a94ea6dd0b07616d7740f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e00175d0de604a8f1963798cfccab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a53db990df8a756e9204abbcf3edf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a43b4c02b2c22a39f9f408f41a1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7f2c15f70ae8bcb93b85dfb7cb18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf3c47e10898c070256963998537e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e41fa913b829aa96653f37520e200245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fadea6c7f3c9e4532d964fd190ba0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19eb662a99c296874714716612ee05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab6056116328a358f601a5b20dba05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f53c6f5f82152e0896d6a92310f47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc32fb5ce4ca8c9480078670f00d19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d68399dc0462b3799aeae9ba23e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b217138dcaf31f6edf2c6546a970252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e218af21529e090e8f8e597d4dff58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eeea6e2b104038c876b7c82d95246254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5579e4a51d42347aa46fcdc3834b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1627e2a80a78e97e2e126c5c46b1c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b13af19edeab4ee85340e54a45ac9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac904eea4af6a49acb75ff1b05f51b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c2f7f43f5a155d4f6ec16630513e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36a0f6415ef7c71867feeeccae2bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d8a6f2f26560f120335f49b8765e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d095f98c5faf4bcb4bdff949a09c5c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7320d2a2ee4ed80290d442a1c41bd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7fa127a786b9d036c7acad2232ea8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8972bc2e9468c4a8da16eabef01fa6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f121f12f3a4ef432f690e3646499266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531f4755d06e0cc36116ed3ee2e9532267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851493fd0b82f0f408ea14de79241f80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c4a0845ee331ab541011643ec832e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e4cc885cfb04e20a314a98ef2c8e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc6b0a51e48857917207d49062ecf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce6673a5ab4a7e69e87610dd9271ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357c005725769be5f78c20321cfdb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a49903bda8328403b67278db5174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ec0e5546c9270bca8ba9beafee8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb185c1fa954b4f238103d1a7e57c42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ef966f5140716df269b1266126718277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef7a293bb7fc766b2700eb888cf9d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c11bb1bd785862912069f80131a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc49a9246f8806e12e3967fb1e3516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024739a1ff718cfa72d97256994f7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70ce21ae84204ea9eb9d2305ace233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29193b59f69beeab97cadebd4d097f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00d92c9c6c04e9e665e6ce0a1d1ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce57c285d3e5bbfcc75eba84fd45f69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf4c36e97b77fed1c1cbf647dd7b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f727936618a319b01b5a5ceb69cf41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224556e925212799cb3f880d76f3239288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ce1b121831508ff2b5ee68ff4d85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a172d5cb50072e42c87f2f545af5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ceb35b45999feea0622f3446570f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1acd6edf64bd126406ba4b175d25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3dddca1ec9dbc2e7fdf3092ba4f2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121a2d41ea971e337123bc8273b4ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110f00b6dc1c85f87af96658eedf56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2a1f81723dcef857eb3764e814cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97094d7359d199facd7f364b72a942297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f10d4aa9ac18fc9dad2dd5bb9cb5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fe21fc4558355428b1ec78212a0af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e06760ac7b2170eef9907b7cedf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180309f6f1844d7e2ebc96d1db8b6ea2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ec112b3e1507459c45cda5494a72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98910b30a1a02c60aad68360243fdd3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b99ef458fce30e9019d18c7eacaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21f14e269d335b291365cdc393854305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9b5d19e15f4bcb56a3cfec9dda723306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faebe324ded7ecb8a58f2d13c8222c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34e4af06465ba8fe08533903bf002308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade370aa6ac511c7868b6ed6227ce0a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815eec42e3593a319f359c1f93cfc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3543cefab63efa02ee4e1e862243311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590efcc2ee2b093d8889651d84ff69a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9ea1d4a081ca3ee8ec3bbbb6c8c0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944062da1a3e337956ca0f3035fcc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50c2e44dd4e1a6d9f07b132023a7d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f0faa12fe75238d3119ebd08b17e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0e197cce378065ebf85232dd8a0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd26e068bc55585837d4eca43d13c70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be100a80d0e5f18e0b88e44a7be4583319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c09dec7d3fd622730fd22a5d2daa4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132ecb9ad6b246f49f8062d0d531c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d6ebf41460f4b00fcb57d037aa8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1240ed01422028f4c61e9943ba1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc036706d063b58dd7ef1ea0609a3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48f4075d1814108b262ae95cb3319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a931fe9860356221718bcce6e40e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd5e3a8cf87bff96fdf8da40afb3c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bfa65c43784019c14bccef25a9b51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb4b3e17de8fe666f9a8a6f33fc3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ff37311ec281c8565164419026e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcaffbae754c0d0063d1c2609fc4ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa957f002ff2fd5a57cca7d6b9278f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d215a884119da2e8f94822da5d3f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5fd9db51d01d8e6b65f23b9b609b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f47a13c682f72088d7488d1daba0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896356ce237b6436f74e7a9e16fa8862336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca93ee4434ef303bcab0ab5a6625a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a3b35a3e749b567c209974cd9884338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe72ad0a9f372961dae6c5be7983e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff214aed999034cb8eaeaf98bd0fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d349cf4b1fdf2e4b737dba7e35a1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a780ef9ae3f240e56de5cbd0518c8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505fd212c61ee182d4359f8e339c9e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3080a5781af04a534cd6df50f320344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af7d518fe2a5fff56f9e18f8b9d1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4683f019bd8a42f26e4e7e8b157565346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae34d2ee3ee4dbfeca4d9edbd8d51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37193118ce01647dec4d08419b2a85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eea3feca43cade0c39b9ffbfbd2ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cbdfaa8df760f1d3222453f987230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87169f8839fa7798636aa95e7e7d85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d1b64d462a95175f0531873f2025352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373a4f8453580e2b59bc264431dbca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e7cf36ff4ef1c409d0441b0c87875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee544ce727ef50fcb6e89d7e87f0b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b669baef01e7f6db853e022a65e6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e03defd265c4ebe531985105310f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b9c8e54bcacbc72a621d11c1df6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bda7a64905c7a20b56a17bd9c51a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae000ca85ed84f5a5033d9820bc6f62e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da67aef803696d7577828a031f4834e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b9f1deaee626f782ddd91c538b8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c43542fce7d18d8dc714392ceb71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218351f2b3e333ea07762de18a18f6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40f437919c3bdc4572640db397eac5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b201d72698614c0e741a594456227f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897f128e1ae4a06e01aa0130bd834d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ae492cf05881eec713263af50b845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb2db16d064baa8e2a7c33d91dba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136245dfd7d0cb2e52d4294fdc80c62d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3e8a9503a8572723dfc569fd06970371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e00594df53dfeac6e21d16b64077c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7e3fea2d267c9db2ff131bdaa505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7d4bf3676f380ca827627275de67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71872b3772c8300976123e06b2db18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ecdf1da0d85a1cad4cc1341d6fbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fd142a3844665b38ea20075f3f71d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00323a30230e2e136c765f1c26658b04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247da1a303845ddc80f733ac0bd550b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccff5b814db35d868b757f595ae427380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9a0ccc0b6ebea19ed76b71900792d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ada5ec87bb2fb73c84c96955af254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4543d90acc6851ccca8d58d5ec8a83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3321493e24d09219a16fa9f5173bf53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbee97d1d857e87a1638a91c9cf53d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b881daa8716ac4dcccef428496b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e8b17d23dbcd4f91755e08d28719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c559c219d74f3c49712229639717388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a427e6007bddbc6155d27a52ceef3c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f4f8e1fcfc53ed69d1acd86d3a6b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a84c79599f0d1755067219921f10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7957d71e3c1332fd86675625a05f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7159797409534d82a2125270c5d5fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef5f6b250c8753e7c7300594a7fc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32bbe7ba86dea21deace7e2aa7619395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434aeac8a16e914941083715bae9b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b712ea6e342c57b5a03703cb8c18ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb9288ccb7c04bddb005d3ed3503b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d11adae5033b65648504268212b8e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fe7fcc382ba782c82004ff2951514400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c5eafad4c7a6f7fdadc9608be3d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61064348b19834b1ddb3da177d9a2583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a27001dbbeea3f8659d91e1a5eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f28dbf31a1ba782232ed5cba4d3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121458f6c5d146a2df3bd09fcddc4a75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b098baff53e93d433cbd4e410323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70554adf606bd7d3f5bfddc9fac3cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d20eeca663f02350071eead0bbb54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97517332a97abe30d7e8cff4fd72bfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b81c66ffbafbac9ec4de473de20b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4556d62ffc34d992e17b216b491a68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda0c56cc2aaebd9696b62bf4736d87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f530ca839453dac75b4d315f6bed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6138fec2c3459d6b060c1a711a96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a52ce1eaa86b2c43de8126767ee13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023a7a9b421195d2d89b8489fed3937416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff373d51327aca526ec84015b0e8ab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef56db937ea276d3e8291f1ebe13ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb381762ce9c52da37282633c989f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc393cddf2c557540d7c7d9c9f70c90a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1381e9b5f6360f0d0bddb5d4e32fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e623195a57127e386d47781ee5561fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b468cca612b21db5410880c639fd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4e2d689513445bb2241199eee650424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e92649c203cb5fe95f781cf1f1664425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c473ccbfbd3dab6fe74e3599f869426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe86b52ae635f9455960311dd60c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6979f64542e82b44d6c4e0f4748e6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ec23682520229f488795256d47b45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c374232c761001b5d85f87c289c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58583e3d966928c92779a2a5c816a3c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46264872c75dd51924c88f684a6dd9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0760d1b7b8b6634f947770637743f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02df490a7c0788e151759188366da3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0d48ed278bd2164f2e74b57feed8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd024b561491baf608810e923c4a124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32f9b7bb165845701ecc170e4cb05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a18cceb47488ca9f29f493c4a3029438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66316e98e3cb7919ec569630edc2d3f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b08b7cea80ecef7917a5baceb943bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24d6f0ab65049174633baa498e3bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c716cd90dbaeb6d3427a9d389911e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721f90f3fd60d4bf4ea6d3b809f895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd4462ac4015d47d917b3b3b3fbbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2456f39855d3829f0ab22ca2b2307a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b3b5448436cbfa7fd5d03d435779446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afcf2f6e218f0035fde7c83f7d9736447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e04a963f030059203705be7393ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cedb5b510b42555dbc5d166180283449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6373f2793cf074df4e0d3d9c4b9aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49cb53d3db42a0a433db6101a8ac7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb5007759c887ed944ce863fb13c04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e89040d2a7b8d380cd2348f34fe6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c330368407048f345474c59ee0a5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfcf3d44526a3fe837b4dbcc5f7532455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f3e1ce316b7072b0ca77e147480e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443fdfe5d8df336cad5b501422fd38b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b25e76eadca9755deb55b8348c623458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127a5ce63435b7a742daf03a2a2212459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ea91ed3146c3bb094dfa7a0c7c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01682c0e82201f26865f82d311bb8294461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e336d24d2d64e56227c949fbbfe57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6f36f43506851afb7a02da34222a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6b07f2881d4b931150d884762253464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a44014da2967b6c58afd83a50ea0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c8353ebf6b34c85ab2744d0da23e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74c74a853cb6b5df57de910afe28b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b146950b2cad35d024167f5ffa19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77764d67438fd827d508a8072be6d31d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9a5a19cc43b3eb2e2c5b1163bd52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e551ad8d76ff823183d844bffa779e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2c0a2e7f2947dd45a943de111ac49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fa7cb427a9f4a5ceb1f19ad76ab11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab20032782df5c3b3bc1fa293f7384474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1938811d481019c6ad2fbfda3c838a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004cf9e2f9e05a688f4887c55d2bfe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa184ed9e60d9086177b2829359d169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9c583637a754beb824ba8016ccf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559a5e98953cfc6c94f81324a23011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fab4b134a14c25e13b12b806aea85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec97ee38efbae9998037c89278924481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f7e9919f347ab49e54c26aff43ea7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640bb9d397d9692381ea2046f9a8079483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f615c53e5ae90a3eef463a8ba3de1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a316280255c07c394d7d7fc20a88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955ce50d0d62b3fcec1c44f1e89511486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25315c577570246a2abd4b001bf4c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff60edc680d5677841e0bc5b4d1a22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9719d25d0180db51a32d16d506540489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e8f3815ce9fe5662aa483c6231406490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235bd91dbf4ee56a2c2b12322a41858491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9beb524d9851d013c9c0f18e88eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe302a5c1860ab4bca251ba47c94869493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a30f39f6c799d2e42067577148f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160695059177ed6d0050ea72d709c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f3dd3f847852f7bceebf946812f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3b0bf45e9dd2ce8d52531fc51bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4e3106d634838c389322b8ad10fc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0782bbc794757872ec94fc7100b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b05af9c077c6b573113146a0f26de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a44ebd294ba591167d9d24ea9b592501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f305f791fcc3cddb94179d35d65e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5730afbc19873c80624cfd6bce593503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27324fc520ef72812704b6db0901db9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e69486e8f580a6db445ac77b442505505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c148352e00afe41ace80dbd5ae62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28b1ac389232d62993e8fcacc8eb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a8a16ed1031265346c5ee97226a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540649ffd36f87c957d6673f27a763509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dff0f51623db6db5ce9ba45c9e0c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe407f17743c033d5645ee4e015c0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed08d49ff8e28f2e5e0178a2b5162512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712742cfc79aa646afdab22415cfa7a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588479336ea0edaea51ea6f1b7abfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a838d79fb97abcf32f906e6f44ba6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce7056873c9ec82becfd471bc1621516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e35f9ee0370d6952df527d535bd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c7b684acd7fefc7602a679c39fe4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f8b099b9a72474344d196f628074519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f541d7dbd3003b6b43c4cc2580adb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba946f3aabcd38cc4a5e93d699493c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c623626d2f3bfe3dca3f663a741abc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c649bde916b0611d262269075491523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323cb21a6235afd1a25417ef023edda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651e63d5f13648b59ef731eb2c9d75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fcf6d0dffad5d7b84c0fb23840001526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad95f5e143e0687b8e038952a9cf411527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc192843864e1ba03c3c361aa96cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7931a255ca131757b9070473a672ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a65572d778e530c1f9f36545602bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95543cf9c323ee5c27b21c711750d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7249dcd952e46f92b0df8808f1d462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10bb437f534a261c8b473bb051fe8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae53a25f5de3f6ac56a1f6e538a5f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23e77bc873f523bd87356fcf8f5ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639a2055b8b4550607f29be29ee416b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6665af0673dda51fc528211506274537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3138a29103d22fab90aafe28b61db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4490e0cf1e336f7c857c8372457875539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3c553aed5459a50ceecb0291a0d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfef26d3d3431c4d8871f17eb9cfa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d789ba1c253f4937629f061c019d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1873dfec3f318ce70dafbf36df0bf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d5751cd5bd8fe3668729571e2e93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d00f197f8650e81929f0a80e33f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae28c9347c0811d0338d6e48f607d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5b0e954c4f8cb3a431cc9c52992b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8ce39a8eed67ec429db3df439cad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58033f0c8e18424ba80d88d67db9262f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652940a880625d32ad55350114cd7841550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450da0aa13965493e25e92f14bb2333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1fa3e13140b3211aa961065c1157e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33c6844507ec8c9209ddeaf62d2f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d94ee0948d32c2381ea0050ae744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e2faa3a28850d08fc51ef51cbd8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a14c0e9d8317f83658dc91f1702fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bde32baab482dbee0d219b5664e9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ef95e991d51c1113ab471fcca8c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643505e71b28ec334e7e06b5ed5fa59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce2329a535ded807d3b00087682af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ac18ed8c8dae4fc44d20f51e23f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1400d200ecc300eac614da74e3fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e5a424ef54aa4cfa0dd72285a1d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc79ee7326addfa5ff73606345ae43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0141ee8eb83d9d1c27c73c0fe7705565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e6c3c5128c81edf482bbe4a43bfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7446b3058e900e974725f5dcc7d439567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013fcb98c8b77e9388678ef250bb5cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731cbe6449c84f828389e3d78e9a95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bba29a3544e3fbdfbf549b3fd82a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2173faefd56bc209c50ab50ef7f3598571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9989908171541784c691e8200c7c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527fe5a7699f98f38b4f73936d7bb40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc3de777b615af18fc4e3940dd4dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a55d9092425d478a72759abba8392575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819673083127efa460a10d4ddbfcd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5bacb7c6d5fdd2b771af01cbfa742577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216d2c981e8f6a1982f31562a1fb55e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe38d3fb459b87b50c40119c5ecd2fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0bef081807cccaf88d7ed10a7ceb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f9d887193f45fd054094eec51c8de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6022195ad5c101af98d8d81111b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d81c7051fd6c399a17783058f819e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf3740b9c0808c5ae7d3a1ce771d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaab0a923060b06a114b0aa0c9b5b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d81be3293783724a6da77fb2c3447586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442ea6a7a27201a13115f945e9813d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f899bec0ef682f25c3c2c83ddb85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8c46089711c936fe58a991297c1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905b348b3ec0c1e144c93c4d4f57c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a495612b60907634178227829ef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534fc82173a4f6be4d9ffa9f0add328592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8b426c5e5bc85e32d08e2a3c135c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b2d35d7d0677e1cba49ed57fdf31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6f4a4b7360c39d030b0e3aac5029595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8f970fceecc090ec8462e338e0d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a32f7a3c0572cfa2d79d2b27b02f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c00e3d188c1ca3daaaadd1ca50dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037575d767e1d76ff10405b5de67743b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b4d14f20a714c586630407e792b5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095434eb4b785e5c24af711700c66bd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0615ca5cfb18b4a1ac92059c14158602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b2311134199f70ed443cba00b906603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd8412cd349e588f1e729d129f47a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459bb0100dba0a441d32a943f1f6df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22f943fae7cd6817771c647d0913d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634982e566a7da24f3763a913e8809c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5f66ab94168555a07e4ec01bbeeb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf567fb8c03855cee5db6a5b932eb1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376adf4776dae6d0abe1002e1408a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300458b630447727bdba512aa4f24fb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f170b71479680b20ee1d31faef99c46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29333cd018a7b53953023fdd4ac213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904a1bdf5e47b8d05d4b76f786d153614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc84e599a5083e7c65fed71c4a7dd00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a9f50bcd793f8f704cd61c1e28a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9446623fb80bdd7bf791057bc4d759617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fbe980e517dceae5516d277dbfa1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a4b90bed95b41b6a145a56eb18e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed635ed38db90e6e105cbf42848c8b24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6357b52cfd7e366c1c9bdb2d18b929621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce636d51f0ffbfae32bd6c6e2d491622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32401de615d1add083631388d5648f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a023ac56f64da6bb071648634870624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b9596b79af138acd5225f0057aea1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd30a7f07111b5aa1f434447278051626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdc16f6eff2452a4ad22550a1d97cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116db57e0b10006f469ed6a5a0cf775628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2536578d4d25d52e9e8192f0b6ae6e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de93b88c210caca31183e0273fbbfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10102f170e0eec968ecc1a5ec3a43016631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49c0b5a3e5a567cb921ded191f0a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86811477131f7dd804219b9459bf3600633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e08602bcd3b241b8f87a088a21a9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a51c4f93edb25c1d810be6783f80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35af4b15c9604f07dc67e31a8506a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be15bfea134b2c41d5db775a4e9a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b20869266abafa0747281768f275638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622d20d918f7122c2c1c41274746daf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a53d8dffff5c98fc4d37a5bcd80a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23313248bddaf90402bff3d01ce8c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc816bb3ecaa822ddeedace3c6cc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604cbd470372f2b6de813cc6d88663b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a2c2bc1c1227741b16e1057b1105644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c94d55a37bf9163563393ee95c0ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e22e127e6422745c2a3b7e340a5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743a0749c739c3670e6e3d1ae40df85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b2d5550247cc9b6cd627a099dc96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d83f3dd38e1e8233dbe7b6ebe8c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a4ff746b509d8a68cb74e5e9bdfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d93605184174675b4e3b0b65397d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a002d4b59a066162249dcf4b3a20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1447d7b0e93e81ff8d809f294a79aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618196fb88d6fd15bbe45598418f1c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d1691f026a86910706def5903fdbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb742272e26e50d1c05513758fbae52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040604beb37d719d6c629050102a42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a2e4aa250e0173f1b6ff22a46f98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c264c62b243ad36dc2cd9b07cdd29f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd8aaa028b7fb973c2ef84b6f2372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b8bb2bb1db6fc9aa8c906d994149c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a280688d767b1ef7298701f5a2d899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055596182968e56dee04dd577b69f9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384aa772d2fadbc22a93ee431a72bf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe97b5b7c26a64211e3d6aed3969de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a242bf4dcf1454ee6de84643173b1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983de70e426d1b775d734825d943a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5bc2bcaf8a1181de066cc973bba6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdceaa987df5aefa5c90c14412fb90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ad5c0e2b566ecf12e3d54d7ffff8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7596f4cfdaf55460ed1ea208c9dfd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256febdb0c06cdd8f019192ca69a4204672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f15699644cbefd60796acbfb2e89f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1593c7a816789b4b1b281fb54620674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c0539b687de933acaa5b7bb403a52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc4868b56a687dace6333224c1335676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd4f6431f29f8bea9a5ef00161a25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3748dcd1adc362530cce5743441c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d39b484fae651ebc537061036b49b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e2fa3e8a838fe5707432d813356c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c7aabb684f265c10e3facdd2d82a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a37e53baa71ca33a6c8f29e022844682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a70622ffa32760a9fed20b085ca89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c16e8bc9f34a34529138c49d84f88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5875e23af855be51475f031255fab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe321400f059369ea6113544db101c8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88036b61419b7a3a98fbba3a1223b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ce40456932babf9bcfc20b4a9b42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d8b285f88e993aa1f0ad61bea1355689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897519d2ea8986b6b888be4d4bf55e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451a09db5fc9b15f5c00279c36371d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fcbb8d9b5474da6f84a1881d38385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba409b92be6c2172502f9d7650fb078693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7284377710dfc3b549fbf662995a2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75280d9d46ac532c650c18db95d69a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfea21489d784dd264980619844de7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a52374267fc114e26f28a1b5b098697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28056dabc572e2b1865b1f7d95a1c3dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a7a360557fad0be5b7bf7b789308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20d71a404278e994e4a45e168c41d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30d44e7996565425bb54fcb5ff6a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482733e7882338434006a03664ecbb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31b36eba31d18aae329a657045789703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b434b921f05940e16ca7037dbffac1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cdc64e64bde843a8472e1bccae01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30dbcc916673a8b955581f43ed0ff5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7237f3f75bbfba0449784a3d3444707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1f0a8b78ba2e3fa16d6d6645032f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ebe95ac65ee11783924df00ce2d37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288d06db598fab2ec01e508668c176710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e8181fbe544d456b8d85924f1051711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a1cd93f529b1a9bbaacc4b55bb0d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec6bb30b8fdfa51ab0c169a17438b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932fa28a4559f2f6ea84eebcf6e24d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db868f095932069b4efbb230a7f373715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3705bf1beaa08de184f04907afa66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570911de980e4aba05082ce06fad7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62591eec97cef14d0843d8ba91b137e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ade9aa4a3b53ba60520ad903504249719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802f696d5ad92c1d9bdc757e9acbba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636526db7b97111876f552a1fc7b17c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fdc50e12e6070628e15e3a290d2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2e4b61866c74fa7903596891dd29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd5ec218e60df478ae9d99c886275724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7369a8f367676075466e565df499a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b953b1e675c53586b1432ba3d7ce57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa2b87c96f16bffd6ca09cb630d8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f25a55dbed92bb99eedfe687565eff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6628d679cd36655acf030aa300158f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e821c8127bdcb51f9b9470447f6eb96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc6772834654ed734b11f615a7109731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1280cd35e097652727da8a47c64fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8b56f990570d553535d9fcd1f4c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794d1c67c219cd990a07c63f253144734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca5505ccc0c0b73f31fd5bc786a4ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20ff6bd4f4e0f4a9e34bd00c84cd3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c727345b363e893cbdc0f2e08747737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a17b073dc4d1100dcdeaa4bb4a442738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bee03c5b38f93873dfec8c49cfd6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cf0c8af31c1d816fbe03826ff995f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eeb9bf3d851cf733dcbef1298e911741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02a4b31da7edb11a138b05bef57cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf687e7857b36f05d5adf9ccdd1c9c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5a966abe3650b62765781908374c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d00efd2199fc5d05d5c32f0e7608a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fef8014c63413fae783124ba057fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a93dc12e5bbaf15fd3f2542535be3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38d00d5fd1a8dec1d7355709e12d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69aa13143879e4ac2151b29538ff1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108a8248a17fb3d4eef09231c98c55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f4c67fde1917320d33db9e42a9d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a4133b7d9cd44c8b61540751d05d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08d191170dd2c2f951ea37c06ab83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d916b57d8336c3356d5aca9a3738dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0a2e668bbb29dfadcc0c42f64cc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9f944c44967a78b263d2d832565a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60234c0194a39a127209361a0285f9db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774771b8777ec7b94cb68d075976c6fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb354cd6571302a1c22777a39ae909e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e55fe8b2fcfec23dab7fda5380581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959ce3a5bc37590c36ab47fdf0bfb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f12a92fba44c3faa8cb01e4ded5123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6397d1806f19703df22a1e1901d62a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55048a84ea8621ab6f42994c63719efd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0f4c61d383b5369a80d67c520f7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ecdf84b5cfaa28831132e1a9ca327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc309e5987ead6520b8837c61b2908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f397cfbace45013954fbd5a5304499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a269dc5becbf10cd0adb06a8bddb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62346f7361d139f7cec4c2f652b9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c5b42cb5de9040cef8b008765eca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9ebf73ce962639f6badcf42f5f00513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7462c029bce60055986e49a37c2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36fbecbd36ebd242703535dc821e8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199cfead9277440d49691e7b61cb54016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e88264734702c57427dfb4ab75e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a971212d985da8a11ec8d9117a58c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f5bb52ed2040663868e1a14acf0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6ef14d2ea34dff4d95c1ef4219a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a894a00da48eeee149100d4881ee6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f3731f6b0f5af2e7f9a070b54f8b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7202542f2e8eed09297c171b23207323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484641d36427b667af747bcd06c6d30324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d85c270d61bf890d0ec40f5ae49725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1e164bd43f2b8b86774990c8392f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b073e2c980713040f04ebf9b946c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8b26bbf6e940dc44f985f4cae82d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea1a6692a6001d1e6c9fb61176cc1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0a97a498ba0f0ea3d8336817c6f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739e15f4390d5208f35ad9cce07aa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451934db28ee4298f140ea70348ba93a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1b701d1fab6fecb72d8ae2dad03133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58e477cb44e091f7b7cf04860279ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7234862f476939996710e2eea6784e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9bfed223d706d40c9e2ba4f8fec4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1038343fda41469b5702d4eacc68de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192fc6a0f91bbf6c402dba6d1c33fb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329202748330adecd3e288a6d5f23ce539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c8d1e73020b372d121e933cd3be5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af20d4214268a859b339b1087181b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159b9d63df2dac055b2fca606c97e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a97b8a2e53437b706dab12f0f177e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba3fd6cb0b5521087b37e6138c282344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e210bf9bf4d3e5b4545f72fe386dc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aface0b6d6096509f988f0ce33a3d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa9651fbeeac464041c1bc3d3facb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65bcb5bab2a83d6c460db1e873e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a51d3350757a80395949b5c2f85fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f4c9d1c69321f5f9f101d2694e9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4165ad3bc999792eb7b4913ea815151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbaa00fa7545c063f07fa26079566c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084907fd76ac199dcffe4068585986bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c59cb5862885e967bcb240076610d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc6a0af9d463d4943004a6327eaf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61b52985a39697d956d8fd017442456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1dbe3e147957d7df7c22b82782a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b87c898ffee21ead431d39cc964d8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c787d0abab2de64e7ac70c20dd3db559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96de0460641153d97355e6f8fe68f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100286b7c8951f84b4ce05c18ec50c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed674d208b0080403d22706906c0e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d33c0d78988c27e980a352b41940f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5a06d9e5b0b90ed748eb9eeb3b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a23a796c434d6717a0db51fb78fba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76f756092aa7a10e51e175f35299966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dc3304e04cd8ea44e190f7163a64467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ac10d7e0d20960aaf128b09cbb5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f20ecbc45eea7784d3841b9c955b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb32e22bb2606fd24fba4904bca2ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bc79a669ea0b1fce555429bef2dd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8dbd28f7628e778571fd28ac2ddb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95edeb7b12f3959d0296054176495673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa8607acc623f875c03f3dcc02eeca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2dfb600ca4f9024aa5ebee0990fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9d3dc58179284ac1d941e81e8b0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92274b5ee810a288cb1b6df198cbcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4507997b48f70f14d0250258f34923378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428cfff1eac93dee5d94b59fd38a6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae3b68249009117bda4739fbec91f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8358d21a6377383bf99e98f20eaf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b61d4169323c6b8db563c04a070282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80becb44013824d634d14e4df03a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2237c3145f716c961f99186b1f83e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8feb572fa5142eb4da40be84f3dc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce90c93c2df1c8a9dbb39c28c664e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd99c4abf592efee40a97aec2d4e3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf770c0d20abea64023221ed98aa23588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e119ba20c09f3e7d22c746d20e1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588173d39754d7b001f74b9665ff35690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159022e042b216f08bc437aa556b42391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8becad172c375d71cd602c4c2cb2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984560c28974d46320d9ecec99237b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796ca7ab311c8d968d0640555983cd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed932bda8f805771a96408c7b98537d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8cf98afdbac1014924bf6001ced196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341550f8179c946fa945029cefbc5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7eeb9bf8ba7e79dafe27f8aa3970798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef61cec2e9ddfc07c49f32173a1e8a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868681209e797f4268bddb3c892c32a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f8a64b116d4131c99bb86535335c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c3e4eeef0f7f5155d7d576f91593102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59884c7d78a98fcdd6f79c6b96f5d9a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2496de0ae56112bc757c2e3514ba4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f76e375b22255c56f2cb0ec10cf116105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf67f6be067af9ca4f347c300250c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e28ca1a41aa9ca0fc5eb8c7b9f377107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6dc7180a71b94bbe35fe647129a34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea0e4aeb1c5358cebb8a3d83def0c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cbe9c46d365ceb2379da2eafe409f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767fbeac7b518f8764e669dfde2418111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb873f8036f599b1aaa744ca4026c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff45897882493d2ddc85b90df17d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd43c6c46be8e6e3f3456831c61dd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889d5a0989933fd44cf77a83c98bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba1485ce0cc7bfe636b9f03b92184d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0aa7db1f1c713288718a45419f2da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306656ec4f61ea3c3372ab7f25adf32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1644d4bd4875dcce2631fc49486389119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1101c863d6650c6006ad2fe3fa32105120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d7ccb3e851700c515021ae219e93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b58ad45f70ee834c59b61c0ebea5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1b2a3156a1bbacc0972b44bc1dd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a03d79fdfadb5dd252927ef869c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168fa128759463804051b1f3d15c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d27052f085bface3176a7c4359f0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b21bffd634fa83fa190ef41d1670a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ef47f074cc43daecb7108468dad6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e62a72037545a7a6c8268431c8db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b636263c028833ac6b1c17d09abf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64278124358fe6f115a819de073ffa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7275ddcc18a79b47ae65138eb3249b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c3cb15059c4a7e13ab2e11323b2ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249d2e24e356163f70906195828ff6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea032aa567371a2e65752080a213d093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5645ba613a770ffae7b2547bbbf36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e607fe5ff8f8a938a48cf75252eb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e7ade2c241732d92192e5664bfcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0b53b45aa2d7c6c3ff4d4cea04c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ae4a1c6dd16293c5f2977f69c3e83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a084ee2dede32a1d2c8d482509be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282791a85b48e40e2a9b6beafbc6b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391239963a4c9b8e8b2109ecf38cdb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630a81885499a5ec37367c358c884b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c326707ae1b77a9df25d2f051424b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f964d6bdf13b685a5cb0fa548791f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cee4179fcf5a88e202a6a1bdd0bc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b82e0e8c3872893914a359865709148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e4b5f4e456fbc3edd5cdf40f7d22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b80fc4dfdba80e8db61665f7b64f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b9f831a35bf624334dc2c03f93ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc4622dabf79427a1ecd1453efe0d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e46334077ea31fad129c75a1dd8e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d944b24baa6a35f5f892bbf2635546154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccb5c9e2dcce6d8e18c9d81330772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b589c6a4345584cde056be29783e4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be7a1961ed9cc585bcce4a6c04cf80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e710381594c1da65d9588e1622956158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec617d9a78a54a8729616e22c06225159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be68a60a29e468522c7cdebabc6faf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d30d48cd21e2355442c35c638c1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616c7457b0d8a02ac36673b980a5dbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97057d4b83bbec49085ca10fa42d90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93edd94af067903362a315c56f279e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774b3872f0c6922b08e912950d0406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96189f33b46fcd9b74b4915fe957c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b6aa854340c29ad615222a70f522f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ca1343da70c03f58b421ede677c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e1c21c4ba587cf2bf53e98ddec07e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97617320d5d3b4bb06ae9088222bd8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae361cd0036af3626827384d38ff27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694f4d508ae2ce7049874134fb4120a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41b22647764068c346737c0d02024173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee397d1f50c7fe46074ceaa4ae8c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b2deaa44acf7a69f944f066bd0c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59306815171765729638da896b74841176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f36dd03952163ccb46b406ce9e61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ee2ff74b9a63a936ddac25b15c85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d397c23b0e05d8a7f2fdbf1f13da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d726c697ff979e45be5a6d0e117f2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3faf815bfaeb3b88056280686866b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f448a91b24858ce28445fefb52dbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0303452c9d9b1a91a4bdc020b4ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f16a42cb1ef919b79b471d1fc7596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f26e4743fb13c8a633cb254401c81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1dbd482555bd2e068e959a647f7d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67934731304f2dd9dbed6c95d93e55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34e40241763fb07d58615d40631df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60e0b12f58473e4a63d6bbb5f7d7dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e231940103b3fe3ad5c7c0c3b2ef1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876ed2169e69a2c678770af2fbdba2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69889711b973263434f6172ea382f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce870a0235af6196499c60760413f59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a450d84e0a39072680daa9390c3ec1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9a403ac0402ef4f9733d7a2c8b8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a0c517d8bf25ffdb93e2082fae6f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed1d314153a3f352e1ee5c8affcb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe90bbb4edbe00ea407b86a6edac9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fefbdd5e3a341d120a8e59af41a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b4a2f5655eb2c725e45d6c5c67571200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b6f7132e8aa8cf63f2060b61006c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73caae15d08f93240e7fa06f3e83de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601cc3b66c4a7ae13930811a9bf3ed8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d932c2eb6507c7fcfe3947c084eb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea55fa424157cd118567e6afa438d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b343439205b3903bf092af36e6e664206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018deddec0a98ee52181833ac8af99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f87175029425a188931efcbe3f154208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5879d40928dbddac12a122042249c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbe08e829b6d6d782c5e6df2f5d56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df12f8c0157fa6e2cb7d8c45af8b3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961992dbb42ffb02fcbaeb52f80b608b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1bf750bf14d885e852f2b4bbfd78b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b66094e285c34c466cacc53bb1137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc361a4d2cd2ef5f1a0f81e6d546abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d60ae9f85ab6f7c6c1be080e31593216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203d41b40f195bb737111ae602227b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf83b4b4dbf8dda31c5fa638dcf72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9b09f55feb63ed833bfee659506c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad02c0fd339866164d80979915e317220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969489b96b79c1e7ff70c3c2de7fa83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3e4ec43374a637a6f5193cc45b18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382edd97a3286d513250637d7c3cd7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795dd53f59fb1d39e3165bf9b447f64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff35110bef457a822814bc56bc1edbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e92b58cbaadcca87d4232284a0411226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815703964ea9bdd982adefa48659b6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a6cb8eb2eaaaa1140efe24b8b3d34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfcaf2a891209eba7f40353d414510229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d397768ce1e24f15dbca596f2c864230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78c1aadae10781a780ef9d3d45056231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef85a58677410d6d9649eade8277f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7934126a22297bbfbbac9c9f4b1357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d699bbffb51d29ed615e96e097e04a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f051b3a44b5ef97de9e274e0f37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b71c2b5345fcb2123a736f1dbe79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e7a985ccbc79b90a9fd06066fd9fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d4775f06b5679ca6f39c533850fde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f81e5a31566c0ce73571502f98087239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf9f1b31c5ba80cbf7d782e43e82b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d6f96f0ea64789321981e1c6de55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534aaa246b4dd90a11fd1060bd8b41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e93759feaee65ce0d47d956eadad1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5d2c71a7acba96da9fd354ff7eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df7af81f4ba454440c4b49cf104b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba6cb028d4755aad01e22eb118ca76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9810424ec9310abc78addc2fda409247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c039e8f763c3c538933e0d6e6749248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aa037492a4256e130466ff0a3457f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c2d5668b7a4a5cd365ed46eb60bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab728bf412f4f889c7660f4b4c49e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fd1e2157b0aa29bbbbec7e86d335c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a227d5e986d9ab6a1e05d53681790253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414fda62c8e16512ba5771800cbebf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a628017e030ed44721f941981957c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c458fefee575ed813aed2eb1f216627256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fcb1f6cc904e2697a437327b9764257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d9e33f67cdf95602babcd81ff181258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4c4d16dde281a16cfa44b3a019808259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a6ed8715e4c180a9acd76a877079260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a93223d13f6e6e6929491d74f5cf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71674712a26e67238955ccd64b54cc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847974827ce02892cdf483cd229bfc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e746df86f977e94255760639f4b6ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a03d8938a54459c9ced4373f189a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1a78872e60508478dac2aac11519266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c2f21b8885305aa6a83abb8e2978267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1ddf9e6f0fe62f4ad62d82b1681a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd127b351d1d72d539ce788e49bd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c852e9308edd948fd145fd4fd3cf56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3dc94b22128d1fbe8bea9e6664db2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d18908e4fc92924a12bb87a1e29d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b06369bd8d03d48a3fd465c7442fd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101d866028ec1293f78a0fb54f69a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b887bb6be10ee8200aaab26deb5e755275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e438a4d500a6ad569d3baab095f49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e7af1f132ac18edf2848bd1c9379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5118f4a491fedf3b80378951aeee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a775f85d79d6f682654fefa72d8106279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c2081bec60bbdd2ef133ec7382dc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c085de4676e9b714d4579af5a15806281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67533249bf6f0e024988213da8cf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0e6b02884e69dfd2c401d8e60ac88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b76e94a306a07e7fd032dbf8a4053284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0be2097f018f8b032d8aaf2f30da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33684c3e4f27ef2730e49cf3aed458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff4250c89e96dbad93d2b3333b8833287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4349ed37b68ffd1270a78df3a16ab2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6756d6b3d1a639299e44890e03d2fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884f1a4d0d3130fd1719209c78d345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac55c5b4e00cd77ce72f90e02b939291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3a3c5b59e4110a3fe52cd2c576d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2e023ac707ca2c5d2ad5a05165a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485abab7786c818601c333c2c839dad4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365dac35a375afff468f33582a81d22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f78093667cd6c50f4600257d6e609296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04a69b55e7b32431781122942dd4d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3920627255a9a774d804091cef3536298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f336ba7bd163ca5cd852ac42df3059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362efbaec059f347a47b673df9562e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a2a434903be9b44161af4270dbde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fd3c49a03e652a22bacb253c39116302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae00b413e8ccfab337eae0669709ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e249d25804b4cd694818e1b18bd168304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264a7e13f7607fbbaa9fcf8ec4c32b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d71701f739f951bff67ff06838fb5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27629c61eaa7077246adba4844938b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38865a8fc3c12051f7ee7fc465419c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12de8cb4ebced83a0a8941e111da2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f899ce7783297217af8a2c77f7aacc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab98a96459e327e052b1223eae5afab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7c442ff0938ef433bf4a1e80ab43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb223c15862afe9305aecbd5eb858c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379a473ad3063b016e911db64dcbd14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed17e836d9078978a2178262f1906cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e80e480a04643acbb0328505ab360316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae5a1b10ae98bcbc28c97f624375a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4e3087b9a81322dd7d9d5227450f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77644d02517007498b7af54202cd2064319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60c2f5a4d504c5b228ea63a814494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4cb2f52d76cb84e920078e71f529f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ee394a92c5b3b42e3b95927f982f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c02a5edbc638efb55e86dcbba29c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c353153121934bf5588ec1542cd3d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1c06fec45719e779e5a9fd8d319a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b58020840ca25445a3c0a16a3efbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ccb0b95489a4a2304cd6b6265950327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955c5f0333621512a92a89d1b4e0fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480247f71bec8f2c453311036a0cf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d596a41896719fec3db5ea75a877d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d88a46068d560b695cf3726b06296331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b337b334055fe91ce27ce53f1c57b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca93125bd9d537506905cffa8b71349333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4ecb43c904690d214bce5f10336c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf62f86968e0971d2d32a48623b689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136bbb770a7598306bd5136ec5bbf2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870d1a93339be151e89d77e8c752ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d8a1d2962d240a56117c55209995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d1a06b5429bbe53bb770f18d8fb01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a421da378f941ac0ef100b4885df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198abdfe9d363ac08f5a08e1db4f27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff4274de7732e52bcbb25c18968dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c55a56c87c51730c18f7f9453622343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a4c906374daa17703f39794a9164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb757fe831fcec9d080dbb32fd73494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc81d13e89c0bc6f9b5342e0e5f748346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66731dce5a29baf163e8edf4e84cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff70d42144ef47d41ff276fbcb0b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a74fa690843b339d47c171f33ce9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5ef702622bca3cbaf705b2bee8fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341185d07f1d707d4f77b720a8c673ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb45d96629ebfb55f42176f41a7cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14607355ce696b226197ebe9176c7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee45e678c3a6d5c02f746e4332b89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6e855847f110714563d7a7ad3e9a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6701ccab251ba6b49ee93a1a5e3c95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4629186aadf049fe278d671fc75f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013805c189455fd9387f4e075c22bdf2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861162f02d9c374f1b7c3ffc50a5e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814cb31006f16e0f37c23f2b1d6c1d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6bd70a9ed3a897780aa3e698a11a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73ca49f77a84855d3774a38e2ede1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824327d4cdee0db86c25a168e32a62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415cbe9c1bec45b9be517ca801f2c9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18008d2fd2a278e30070b3e07f3fb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b6ca5cc8a6dc5fa7b0db2f5df966366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358507a37ee197748593a3ab0d013d2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678788cd453a9d14c480011167ef3a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba234683f77c2d6b22f2bf086db8f913369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56a33e5269bfaf7f364ff6eaaeca3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbcbfffbedd74f7dc231507d921567371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf134da7b7c58858e3bac800da2730d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa783ad5b633dd267d1be1232e5e36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ad67246762845f42f967e2af8bac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382b61b22e30fc184b53a76283f187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1e010a51f1650a5a1511c743e2f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d23328e75d6b57879f966d399822c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913c16fe5b454954e6983d2fcb16eff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083c5f1bcf6ccbf1e9b4b4d70b0cc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdbdb1330f38f916e30f8f95178a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954d8c78f29010c5172762ccdd571c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d428de243e7ce477b263757e07ad360382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a5233d36dc4397027c7d63406dd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c132d91e8ad07d54c1d930fa270f80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331a866f1aec83d6a26bd51756c8bbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0e52e0b15ca2c7d219555a64d1ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0972cc9a362d8ade905b8f816b26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c03dad2081020e43788af6e8ab87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6cb18d1e705a68b5648b8afc01e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a33285a836eceffda46c33cdf4e57b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ce771418f03189aa9b8667c99bedb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29b4623a1157043b874cab162cb92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596de55f650e8630eef7db6b6388a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792f4a6631bd8c5c6e17d083839532394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121215a215e85cd874048277b97c763395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386c7b83040e0a61e27f93960faab5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220babd1ca4af05affbf6d519415b216397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80f01f2cc8d05c956126cf72477f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0d400d8efbeefb39cf3a06c26279399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf023820767035a327f34726ec7bce5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906f3b0ed4a962941b3fb056e8a9d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de171bf6f7d012e369d29dda338b9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ebc7cd9ede155fc3d16586cfd40a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0f341e37f886177ca9f497184f7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92cfb96fd0b88d05f2a107decff5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795e36691591642c957c2739e443f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2eabc129e4a5f667f338b3ef9fff3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddb21d706e1ba4e6bd4196444202c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e95806815827e95792547f0db87c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e7c7f4219400807bd9da1dc0f0701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c134c4d07e589248700dc9321327411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9046a2fa71a8fd0c97970c2a266a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef982b7bed7f10b13a48a1e95298ffa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0a7756cd5d914d76548e9a10a67f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f331612354874bab8991a3ba5d4e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5409fe22c3cda5625e072e974624416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92769edd497a6f0c3e3ab314f28c619a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1e373ff9c73cb7e7f7d820e8c055418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089f5c4c1697f734ff9b4e141a801f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d89a036d1117a53168b97c6271247420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564fb152ffae7f7b192b20d36efa9cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928a898308edf37339286da8f00f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27395dbe3a560e562d686664313e6b1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807133a09a38655f495d10f8edd7e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eff3c718679058c3ea30fadfa5ae8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02169269a72085430e7450d7e6294e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a282b49588861b35ebedf70cc1a79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe17c7df54066b2325b34d013c8797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e336bb6d82e7dda0ce1ba9ddb58b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa8e1dd855a8eda4c772f9fc028c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467455e666e3e327fc03734d7a34297431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ac3caeb4c68cd7670c413e0b861bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4ed9031204c1e9d260bdd05d57ea5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea5b81c97fe6021d62b98e9e8b5167434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca2463c99469493e2c470f18c3b15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3021ec06bf7196904a487303fdfb7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae50d8226e95a77d4ef2c63e82d23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f6e1802c41ef11043491b05faa5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e90ed104b4e94f8e3e03b06261e44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388ebb1b0a9c8102fb51b7697d1e712440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5b1ef5015a86845fcdfd0da94b37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808b327699d60a9634656323556956442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681a63417b1a511b01ab9c1371283a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d085a272622b3c7d9cb9442571ea93d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187518a17b5a935f9d7667de3a1ddeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a461ae0d481ba58ae28e31eadb42a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822443a574e759ca1feb923af8bba0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa174d2f6ec6f049f38790556f99b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fdcb79aba9435ff4247a95e72c22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f3a81fe911b3166e6b9451ad7933450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301831f3757233366a2f7f5924b5d48d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ccfe8404c4a36a12cd08f1f4f3d18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8867657936d2e1673a76f1cc54caec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0310e0177e8048fb84b1e5aab16a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeef34f4a67bd953ceda2410c81df4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ffa34bd5bb38cb18d63da005903b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806b2c8d4b63b4bf0f0550974fb0ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb6bdeda90a4a6821895fdef6dcb60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd1c841ab295637de155f9d4ae2a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec855e08ff5462e1e25ca6162a5c278460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067893bde52bad6b52a92377b4c52a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a6f0a68805b3cedc663bcc2403a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7c5320c78c674dce9900ec4c690e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c46b3d410d26065a8b7c1a7b8aba6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195c3c59b52398ab2d1ac44a01f346465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695a1ab7c4dadd5742db4c9759d11f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb1081d98a8ed0bb0275101af7e1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9792a48c7b7a18974a8809da7acb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453c0152281a711e928ac7aaf867cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b051066ac588cb82acf7fef393e97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399dec32f07b93edfaa0becd403593f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84fe6003d64647151907369b144a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f689a2e89039df416a16bf70c475473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f766d845eabf7bf23433be3eca7814474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd94056729bced3baeceea393267171475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346be992e6aae32070b23cc8014af5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14ae200a8154a7de1604d3d6117d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62c1542aa34a3b5ec4ec03f21d515478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba546029efa939fe726588888337a4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f791b7a8085bb29284b8c8640087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065e568127ecde6e2275fb90811dcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa94d26458015227156416b651d6780482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf7c0f30b11b599d99e041344861c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9007baa57e1ebb3cb4eabe5180ec07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070a1a30d321643cddc277e1010e74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0d8554658d39a327796ca1274662486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ed22d9ed4b98b4ee57a6c16a5369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ac290f1fd4e58c2513b33e4123be1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764eb4e992782032b4d4f7ccabdc81c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc30e274bf35384681a6878be6d23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c25d86cb93a421617fca3c9174ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33f147232d4567ee96baa341f9625492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc639e8c072d708eb5d9f7ec02d1a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70d29d0bced528d4a471dd390fbdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58534e4de147bb04bf3c46628e2a1d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e3a2a1f4f8cf273483a7f9a61ee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95dfdfcd59b59af76331c2dca08a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf54ba2940400c1170a0b45f9a8f6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a115527e789fb13437793736da86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539b53e3e2d115cd862741ea6c5f87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03e6001f12beb4538680f029072d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51a7059d95c2c0bf4c37d8560b8cc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def39ba010b9928c170186f29b3ec14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24dc64e7c16c185f5d9b1f8f284133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9336b24800560e6ddebff10fe67c870505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1a0ac30e368cd07eb051fb27120a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9295a96865a906dec3dee838c5831a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb6d66c57a35e939bbc68e4af9719508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4435e724dd712b1925d6fbb480a04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e032f63757b6ff8c40b0d3f3ce29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18ffd15860a8f184c7929e9d23a9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9f344351a51bd621defc9b53dcd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee2767731c42fb68b824a3ad1ff833513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075f044956afc632a95c397cb5e9b9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4b97c36b93f2f95f402510949c50b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2d0adf3977ccaa5e9c556c4940c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232d3a3a46072048df2d813fcca21a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359bf56d9c04ff04c19633e7be3bf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c6c2dd2b4f3b61951a896c5b3813519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e1c2021b68f5572c0648a9244cbb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19bbf9e3eb2c867106ddb117a368e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc93de52fada9e95b5b8b44a6faa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41f41087037b8e43565bec00b3b87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544ada77a37cbf6cef0762c2b46927524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a3b36af1693f2cfb7cc828e744298525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750eabc4350ff69f33861a3f10932e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238883302b43966616d25a19cfb86d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a95808551cc215b5dcae353f5c25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d186a508fd9a432e08f771b8cd700529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29155393e42482b1468e971f13e5b699530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540308a2c485125a057d2ada3b45301531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed5abff418ea1c5a3088e3204479bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602971ec0b6509afdb7e8ae0f1d5c09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9377998ead3b0b0790285ad745df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb257fef79389f6010ddbb98565280f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b88b5b403e49e278c8c9d389330d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b913ebe4766aedbca1599bddeef52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7311625b572206c619e74b8970d264538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03509bd1b4710b37e15f3ac4f1d3335539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4085a905fecb502d3aa9c1b70b7f87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d65de9f364e846943649f3eb3519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3cd6bbb11247c8823384cd8446342542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55b262150ae9c7bcc3dbd64966dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca6d757c8e9de3288d9746bccf883544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955fa1a799ed8d6392e9df8242c21d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d84444a052d5a8a297077543567ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba143dbb8048d8989e5c8779b79f30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f36d94abd06c3dcae14c0676a4f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf40b533226dda5404ee9295add149549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a70b3977fbea7aa0c73e1c41a3977550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bebd56c8ffc891c380fd860eefba92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b2fc85f879975770c81341c94370552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26fd00fec5638d6091d315a2c17806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5791ea0615477fc5f687c3122fcdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e31903ae752b3fc60b0bcd512cbbe0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712b4dc707dafc382d8ca35934faef9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1776aaad417f5f901230b56628cfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc050edf71539780b0eb5aca0a36b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c52c99e48525ddf916860bd7a0b351559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535fce4270df84b6e8a954ef1b6e30a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7e23641bca757ca312a9f69d3769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1dfa437bb1075371d37a924927ca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb710c012afbe92dffc376be221e44b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301216b0d17711878d94191bd956f4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669d1a08c48380394786f85ed39b01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bab44ed19591ad436a218c1bf856e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d04aff6a16c2310544fee6a1e9e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b9c925972cacda59472212e7d82c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4581dffa99e99a095be782caf102d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449462e4a8e65900528498a63a45f376570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f618345d7f5b462d5ca538da534293571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e90f1fba4a8c44369d30abc042a33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91e6aba03fd522516eee14afd34fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d700b3c44a10ba1667a9205d36eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307169d182590cfaf96feeee93fe4ad5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7bdb74f255d4966d9716c9ca1870576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd18e2ea62a376fbebaf864d36b2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3485b54d9ed5a0066df53554ef11eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999652cc8bf102ea607b26739cfd227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae548b0387ec3b2847dff51d1db38b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35238bab9cc02e32ed182c1883d3e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d10b0113a19c9f9d16ff4003a3883582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db84a6ad9a3d66b15f4d851bce9ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8cbeb24d9ee0e2e89f92b2622abe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85308385a7b1578fb3460396d0fbeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9709abc767b097672a58129445c957586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50669df16d9143d7e59ce3dd3fff1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adbb0a5ab4dbb8f5fec9d9118cc123588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebb7a53a8885b247ca334c800ae18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bfb431a5a25815aa0baf8c32d2fdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a60324911de192a9bde9a54f4e4bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d542b499de5ee19c6ff4905dafc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695995559c4b23e69d44e5a13583dc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4bb2c3213bba67cc12d46aa1335a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba164570468c5312a4e3bd29f54b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a0ee4a79752dc5e2e5bac652cba3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd43e6e2a4e71baeba60311a9107e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9c8a374fdcee51fbb90ce1d856bb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7958642f5ba614f46d81abd5f9920599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d166755342f37007af63e38796431600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af625a4069a6d378200e568af2c38e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8534b8b66e130b35a799d4843b258602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a8d14e59d2f46ce08884182a6c32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e99079ebfb47aeb5554d588bd76a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfb063ad1bd348e03e50311614d7fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30204d6f124082a4da46e4ad0ba5a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acdd7c942cf8aa3a93cb1b013a791f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8ccd41fbaa00f0518286dbc5ebdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3838be7ff32d62a1ae772cf8bc58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674dc4e22104a68a4706c303c11037b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f13deeee2622f5951893b8e25dc3ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ae7f12cbf197374333907ddb3463612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859d8c69f7d9eb1ef366089c64c077613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5e59489719356bfef5daa76ff99d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba83e90a36022db7c971166ef8f98f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e780328ab690b66039922e9aab3725616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a26cc47e0e46249f78c5ed385068617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9a73365613532a308e9cc6d5e574618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d0129685e0c93a720f8d859044e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598981bd9df1f09f09fe4804b83c399620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d405285d3e690638435441b574a0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417546170d4c9075c806c1daa358649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88292cf6a1f0b6381d62ec001cbb85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a13187c3ab0ebb6718165a10d9c23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03480d08e0c93cee52af2baa96f7c12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215e5e063428cc580dd05399a4bb67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3613892d90b59b86947f9e171a183cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71dcaef25795f8aba6d3a317292ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b997169c6e4a8b2bbb229d6e117e09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb9396461ffeb26dbb110fc9ff6ac3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb53f8581a39c953e1af512eb19874631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ea89072c0295283d8c6190a544328632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207941dcc293f01a5df20f44b7ebb70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d8f03c2a58b276637104ff4ce8a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7a84d51cb901f7c30df95857006a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a468fdc21488a96f59cb9b66b4dc5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437eb65c5f98104b2e792e278c4d17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a627b53e8777d546c8332e51944b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c0b0d925f46beafb194c81c4120b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f53575c5b2208ada1eede534f7e17c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba21a82e60e12ce1c8b98751b6282a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d98a56078632f2798069aa1114e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7204d9011a54e9c3e48fc0a60dd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ee5398a0e9563f0e44bebcfdf05f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95329251524bd34faea1a9836e13c21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb2871e75f846e63e1800d9d2e4db8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d732c872b1140b1f22ba24cc56c5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c46350e6f23210309cf780bc659c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d601e24f63041273ae1d608a25dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f783978d7312c96156314cd69d61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a7e675ce59ed095778da14e1a405651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff6f524580ded1786adb182f29b595652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112781a1ba243515eda8623732d3a993653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277d0a22a01efe2554235b4a57bc14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92914266627f62316c8bde4c0af40b2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457dbdaf70b9096f194d646a6cdd96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127585093fa067e1a7242aad16cd48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fa602a2561044915458476dff1b8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4854f5aaff889deb31a0782c8ee6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c59e74365d57d349d44dc1be69d9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde531c5a0e9b03b49a7fe87441e0b53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc837b96b6493eb7643f06e2ed743662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78dbc136af2c3df1728d4481cc0e8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add32487af16f6c00d28ee7b6f9fabb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096e71df7c61fb3db3ebadd313c5982665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379b6b338c6a6b0ed1c2f30f413751666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accd9e892d2a8118d1642722693196667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55095a44bec70f4f5c0d9c3cf68e526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a744c0b8c0ef6b92cc944d4c43d182669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c6fb22d4fb43bcd688192c99f3f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd573aff0847b75181c9349cf8812bf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a399eb183f8ec3a5b6cb715c65c3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343c03216b561b39777e53289c6355673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbba3f1fc3d02380f5f02bb0a50354a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4973ab040d314446712102d1a5b19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702056d38b18db08058a27812eca85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c4f2dff77a18f0740bf2d861e3b62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c18fe47e4e482e6743d905145097678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d49ca419ac0e77c7b05d4660be28aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532967386ecd1bb83bb92ccb739e1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d237427a7c82cf8d02914c9fa799681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e24c1d48999a255461b76d0dab61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024028c003084e691abcaea64c636f7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e29c26073fae5a491c791bdcdb74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2db751169114e93fb35e39146ccac7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d353cd760dc26b5a3ba6e8580b2945686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2dc66e49278be836b64b98922acb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d835955ef8fc1747cf73ecbdbb305688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43323eff9099725d5c94d162e605e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d872cf142b9439ed9dffe9109caf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc599c4e3e9b01aec7ff7eb07f72f0f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4bcad5438bb9c5fe32365274d3ba2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f920f52753deac153585332ed9bc6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038de529507046ceec340a45c334db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2edbb6a6657b58cddc8f1d43134c06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284c88ce80f19d78a8acbe2b48c0ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ce17bbb12334e2b44fdb327643f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ed3d0d9bcdedbd2e759c18a134fb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af0d85c9f1b76bdb9fa07f508ca25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d58cb2bfd3b814c8920fc2799f17c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1728af35fadac56bf4dbfe9568f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b580c8d61f16a8c7209fadecc006702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11570d68b5dbf62b3461cb7561ea127703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ed00c6b1ab8e24f1d9f71b96279b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dc6eadb807ba0970ddbf2bd6e96bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e59dc79c614adc2466e90c727889d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a58bf03f1f3f2d9863e537691e1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4281d6ae56e2a19e82133b6f7e2f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e181a8adf61e1ccb25c0ab8cdba2998709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b06b5ef2eb77896f198dc3d6c241710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556414afa772406e41cfa22d5e28c54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3833847f28331bcdef6309ed805b58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde7ff2d1da8b7ae7cb39285e6bad6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ba9865976b31f45edf63de4744c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78503a50bb15b2c92dabcdbab2e861c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf0de9ef0b2e8a610049b8452a8140716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608621e0124edeca125edf813be76a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1efc4735885ed70dcef4d2811419c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105287a0eb2550e1eb2db6ae750f76b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049633ce6f79bcc62461de98a4e34dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0da96b4e09c1763216db42e3ee5f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fb29cbb651e6c16aeebcbf6a713e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ba892761c3504d4e0ec5a4b6571e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3948cf306bbc3429ee79e1fe1a042d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efa96442ace218cfdf3a857ea684cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a0ac68b90b3b40e79534f5a48ed1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ca4f6baff8dbcae3d23c8f86b37d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef815157dd29cede3115b99069a59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bfe994022d0a1cc05bdba45e0e7a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aafbc9eafa607d86c6eb89e42dade7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b402b97514063306a0cf998922dd97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c907dd644dc34f652eda6ca2a5f2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8d0c8806b8d0d899f22bb0996125733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038783a0ab5b88f9d32eca17999563c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50640e72625d2d1f4a43b3e08609bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f67aa9fc3cb0dc022a62b6be91b19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e7693044b6bed1605156c20c21686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d142049cb5e02f7fcf03d56001b3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06180af23e6de23ce859148224434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db45a4c4372569fb156bc3a8946731740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e9edbe1d8432409a3682ca895e2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9322ebc80d071e3792d741d6e6da2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07673663029fe093aad27f37293b50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2b958004687c0d96aa24a871270e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5b8641c103f9719a4f151e1beadcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d4cdb2a9ba50ef8c9f1c5c3e0751746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24dd81f607959cdddbe2c9073e4f26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65cc3cf07ca9ce3bc393cc63886a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518919c90efe4db2e08556c78a00fcba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa963d52d7cf11297c602368fe1a23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c164acd8c1a1a7d1d39fc7393c8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689543985352d01a4a7aceb05d226fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b61f055d34fd12742976780fa3f73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41742cea7f3601756c50b51d1daec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03fe9c27e99faaadffac5b9cf2016755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bdb6fbc1c89644b1b39200e1736c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637cffebfc9bf82ea3248f8ef406101757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa07af83379b6bbc81bd226e447a32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a83445f62b87fe18a1489557b90a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>