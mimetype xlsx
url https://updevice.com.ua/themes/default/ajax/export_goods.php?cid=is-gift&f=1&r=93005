--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e864d9ee734bd4c532d8e4e2aa3711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91bd6505d58384d5e825ba38e082e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87835809c184d7f72c400c1a5a97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a24cee0f5c77567d2aea7db0a3c3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6b757347319818224eb070106ad55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e7b02a4c19bd183db6c5fcd604c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819868d9de28913e01f206c06074b4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ba1b4f27b60de06fd866e1bce7ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f940561d6f451ecb43956fa2d83e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5108048bc3f385cf194b9aeb8f13510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e99f049d58638eb36b17a99251af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10498e274a5f9ff3c1dcd8bd48a4ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a60f22163f8bd4af0f353498ca594913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742369b3f8f14c2c8ac61a7565fdb9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea614dd54c25bd9a2c50d260e2f4f2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42009fa9783d716afe5888ee97f130fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f90d67c919a7dd35692ec5670e4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0abceb8990e32e4374e8dd1da76e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356ef68b478ad8a6f19a7331b334ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c43e11c22d7f6f1795fc3ee4948e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722141f13603edb72c8f487d3bde8b0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050432212ebcc70b21a4b7fcf4b17dc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf32f2698009fa698bcc25f531d24823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7a8dedc2302aa5ddb582bf3dffac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2480e542428db54bf29225d653f5a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c9fa6840c6345ca52ee3e00cfff026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c34b5200ecdf8fe022d76149e428827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df42b2c7a3920e19142dc811fbfd1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5816a0e8c756c1a6ee781a86115229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89146b78056736e6166dbdcf1378d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ea83ae5da0c710c51ea8c27b179031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8210b8021a92000d0b60870377de732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c53b79d8be1785a386cd72cb67f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256a8f5ea270ba9ae48d0f28bc723434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8140d3e0b3e1db664ee0b936bc7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c039d63a99f60b44dabb3f85e19e4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1181908893f3925b4ad1f9342cb241737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ae6631e8344928b9718988a5fca8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b62bb4b28588be0cc5eebdbf509039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2008e1e925c7745182589d565dd5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98760041e7c50f285b182c497ff99541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb55706e8be34857c4285b9f29d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e83b5bbc3a00050a6276a54fd40843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50d45cdd92362c51cd84ef5b69180e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1623306c282a6dca8ad7f7a80fb40e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077cef9ba872bda75123ac23cd06eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344e1473d73506b02200ad431c8515047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab65c9a6b6b8185213709850d931ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4d931cc21a709c0cb17a59d459be349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73695424c2f96d1571eb9e4119101550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eb6e30b0d26679a0faf1c6995273651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de875e40baf6df4150d3a3cd170337452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01dc3f22499f24f51be85c0c3bb3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ad0123abf1fe5b7b5aa97a84b93354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc659277fab0333acafb7ecf4626855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f8b21bc0907a1881b6f0ccda2e3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242fe178ae67d1bb6024627429815857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad6337a6a8b401c3e613c868c33cbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467deb929a17395de316f1203ded214c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4d38bf02f66528ef53074f9f30ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fecf86f41c1303a5134c74e8a428ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ba21a84f8fd403e52c3dcc4b2c1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee128bb93fca41a9575239b3032675463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2731d9c738bf867087fd3ed8dde0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bc55428c09e56f01b599c6e36efaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f44486388174e8edc2fe98f9da15d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846170548e23054742d0db6cd15b073667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf4f6577f2beaee1a2d646791492968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f12c5c0815315e4d05ac28040133269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fcb5ce1859febe4f3a0ef4782193d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857c8b1f9f68240e7a550ba52a1c9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f4da5990dcc1b14652c69ba70f0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db71e64497e766d85eaa64185cd69773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daaa8c7e93b5b64a043ba3e5e69a2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaef38607e0e54a1a69b58a4f0cd3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9702f22bd7f3e1a203e039092d6e9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f6c37560507fa0f253da26fffc3fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a40daad56950551444794a25ce5ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff519cc3e3be0961070b586f5d12579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d35cb4996873d93c2a4f0fcd757be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d493508ad1b6d72cc6f6b79e5392581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e1db5bd083686903cc084d87696582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a9434ed52c8bb3dc42bcc371adf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6b72c756d7c8cc2ead61c05f85df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1907e1182529ddb8b3c2c1a20f001685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50695b176d80fa2b81eb801265a5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c90eb8714297f19ac0f5f6e7184d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafc423fa02a3c48f0ec614ec654a1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811658165e8d93bc24266430460ffc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531c1681fa058dc693ccf1252b3e4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1318c73621ae71eeaf924630197891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f2d836034f229ecf79ec0aa5d8cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50126d829686a66c27e9c231cbd4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1b1b1bbee22d7a48f7eba91aea0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81ac017ac97fe00fc549c8c5b04f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850b4546557fb986115953d5b9343396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462067437b4d0839b6cc2d94f635f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682ccf6c6e4945c4624ce5d48e51ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e2df5552ef4a9dd78c77657a7ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679074f09fdfb101f4aab683dcb9a9dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4919498a0967a20f0051bdf0759ccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce0467b21e545a200468dbf250414102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259181e870578ddc5e41cd4a89c3e946103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8c7cf5fa05f739808346fc2abcf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415cb23f30ab698d41fa083f54426b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce445808a0f401411eb85974ba722c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5c6f0abd8799a7c0dcb39176d7bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5e7f65d6c606444ccb0eb27d3c52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8275ad629bf31982878923cdd9b588109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f439c35e1b9a2ca14946872c4d338110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d7cc8955c61e4a6f7b5d8d4dae40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02528e3f200092ef0cbb5c3e508f44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf6c5c94add9abe6ac27a17ce22761113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbfe98a2d8ef78d4f8014f58b7cdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedcb8621323e7a9d540070f8913062115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f1de2ea0263b47530063ab5888ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50fc9395815943a8036d4569fb637117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fea4eaab470f33e0763863532dc97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90740482506097d47afd4db6514f074119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4443353f66316aed67532c8fc7ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7eab330a75347bf6a7440614899b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba987586c3cf15fafdc7fc5aab5c4351122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700bc3528c9115a3752f8616a69886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b806bcf838ccc9bd8d0297896c5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df8d9ee75ad9aa1b67140d446d580f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f851c00754582ba98611634ba743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c412c6e2adb190e079d77f6a07c379b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219a9b4f226a740566f6dd93e3a749128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c67302d0392717dd1b81c53e15a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275a303a8a8893fe8527f29c1a0e746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1c6cfef928c9cf258207c1b03fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f928cec41ce27f39f9f964c135b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972f1c0a3d0498924f6f772a6a437d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc980513f4c030ca220785c5929af3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa0ef705f4a29feaddad41f3a0f668135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c8744b20ff37d786cb7ae89cd8de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1cc32ecd867f7c2807f30f79f1ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbb9e0e22e4a6305e80a075133b73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980dbebc71f1bd87c0e6ed36e829a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f00a52849043fe49584770e8fd36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664767fc04c05f2838cd3022a0c480141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e2fcbb2b47478a5a1cc0fdc41c3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a65b20bf5f9f9e27e1e71ffd6de0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff846d5617b7730f4e8eff018513a7ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f94d9f09e178af56f148c1f3b9693145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345553890ffe8d7a3b0c6b669b0c8445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6afaaa434295a0bf9ca8a4c4ae1b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4afdb10698c924dca2e31e412b51b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a285c47209e5c863346200ee93bf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d69327ecb6702b10588f530104704150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098dccbeea9e11cb60c4f365e247b4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513635f2b4cdddb6d10e018a342ac96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b1c35d3f7b51fae4fa4e23a5b791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f109d5b5d62d012167cdaea30378e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bbb09dd12a2949b8efdf2954053f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae183005d48166d5638ca6a1b4ff7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d284057b197c679987b68a8092239157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719d1088f8902d008a994b37d76764158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbd7cf3daf9bcef5eb8b54ee4d8a65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa39f0b400648402a5a50c4c105b29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55916dd1ae22330ee242b90c8316464161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba392b4363cc7ff56a8ba98a47a024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f72fd2cc4928b37849f29edd4c593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646926e051bad50a8b07a5ece9de4a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a911347130544ddffb1a27ca2aa721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fed9fc40fc6bcfb071c04a2c49a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2190a4365a543b9e927412ada5e07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083803af60300a983d71b9ad700b58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5706c224ba7c677dd035f1e31dee7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd6864e41896ae2ff33620760a9a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2315afbfc6121ca5c215edfccea610a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb393eb6d860ef298f357da55d90d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d33fa8af78549f3757e4341a7f146173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf928da56ee656857b5dd188f8f82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b11517863520b921b51e3c19025a9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34bc42e9c1418559ce543633179b6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0f624f1ee7563c625908a4f090ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a708a6c0dbd4edb40b9968fe65422178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0863dea0b04a98e94906ec5f4cf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb4b985726d1c032b95e83fb84a72e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24209395097392507479729110aaa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3df3bd78dad48feefd5a3956f68e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef828e045721783d1268f76392d026e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e094a0e86ff933ab6c7f88014ae234184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05531e9e21ace33ada436edf6a7bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e53ebcbfece6c4258f7055dcbe0ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c555d380545094b6355dd19d754584187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb23a5d8a7e356035f8e3790ef16f6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9c4d147839941191218220b7a3c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bf0266d8169a3e5318f9f640f039d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440cb0fc65e9e066dfd269102b193e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb86d5d98115f7a3b7d56c0b28252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882f764058384e89103e8447790164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdf9e8d4d3cbfb177ff80a6f12ce91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10576751e74c4846e6c2bfcf5b731dee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a8c64c48391a577bc90f6b9ab5e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f0d9bc21bfd3e7ceeb69757e720a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e3bc91197850f94e3b1eccf80429198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b0ebae552fb860ea55bb2474bd0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f23f2f7d47ddfe524d2b35086cdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f56a6d965acda39876d9822c59df9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a81dfa304f0efb76552eb6bde0a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939a5d15c58ba4bd358d770b0f8611203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b9bab843ede9aaa5ac2975d3cf38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c698c915cbde849295724ed7282ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dcaba78f9ac9eeb27cd33229b4280206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac9c7fc75d2ff21835edd7efa8b2f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff220a91a185c31c7a4bd2c7273d46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa228d7a68aa4f6b08895f354d81470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97154f120fb83fd71851a99e60efe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef57c8eb7e68283d6a05d422c731b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a80ce2f6dbf0d1524d63deb4e340212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9d00d3876a2c919d873b9b58ad8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b304a5cb6970999eb4f136f9c3d9f42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47326b8dbad48ea225c328960baca49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2890bd352d51820c2291a740cc47494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae2f733e9ad393eb0786f8cca1083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de11b92fb5c930fc379656cc09f28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f166ac1c92bf8d544fb34c6ffc5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c1d98cba68a938fbdbf7ff85bfcf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675a7c1851c61cb05245ccfce0c7dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee3d1c94c18b103e2d17377de242a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a99e91a9f9adfd7dfe30d06238fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c882f0dc7658f89b32e5f30829ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e3df75559c05911925f32e4c2781c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e53e6003e9f161c87a5c4c8a93fbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9358bb38dd20dd11a09d5aeef9cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc5b1549a77f1ce69f7a9db9e00c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97fbc9e6f5390a60c979a7cd6f4d54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a6c4229293ed234d747a0c755d37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f17cf1aa2770006ff09d078acd4aff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b1ee6628d08a2a2d6780bab2addb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537453e236defc7f7b668299ed14487233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b9bf3fe4a6587d1b7c9ce06eecfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b13ff31e645383ecfbc1ae6f7d9b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a35f078470ee081c6d2e1f43ddb9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750f2f6b3154089eb7f472497993554237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f8f1480196feedbebaa6b962fe2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3aa73a336d11d4c68aa996eae4a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c79955b92a3fb026dd868459812c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96525d2d420c7698e2b99ad8a8261f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b390417b719d2150bcd7b2c8772b38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd827a499f3fc63d55fec94a9ac699243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2155dd21528c8afec1dbf17e0cee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9418df06b1fb4803015eb53d8ad32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9717e99bbb27fde0209d24964c7938246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11efc0e4867eb207f05f643839fe5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2c3a2a046af2cf5824a2908b3a82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743342cd770cbadad17c97700698974249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf26fb621b6cd936b6134d3cc7c2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ebadacb85ee927b25a83866a8e15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96f71d2d64eb25950260f2dccb90f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97711d8dcc7059a9980c512ee77629253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6d8edc16ab2b19b4cb2539f9b3567254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc134dad834f82d2b6016cfb142ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5887b133cfb915a0c5568afe633369256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378646931c82a152b6a04961d2fcca4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d848bf0f9f92722b9d75b8d26f7c8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078695a30612060c378d5d8ea33c8af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885e71c33c8132041e7a3112aae971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b089c71f1f4955da33c3a3b2ca8eae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc8934ce04a6e96045b832ee9233b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367168eb92edfbebb1f2264c4715217263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0501163b840b4cca86fd26c1a04f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe4ac1467b6ab22aed408c6b0c312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70fc28cd65f8fdcc5d66435dec3ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d549413b0aa2c00f8555d1b411df9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e8a28bf5bce935d041bdf1fe1085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a870ab81a46d79faee56679c1dbd8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a910cd8e57bc9a29e793113d21f1ff3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f53efbae44ef4c7cb89a4e86d84c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc76530a77dc04b77bc9450cfebeaaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492846a4a78636fc11c0553b383c81f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d00395a5452ee82ed7e40b9bc51f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec51f9017e09a361e1f685cd197a3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950716da327c3784a1dcd41520b47c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a85a12ed1d42f7dda79df943fedd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb25e279c65af645b416ddd32388c19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2694a506d210175428fabc79594e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0634b4618c84fc43f594e3654f3e62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4238dd7a5bd33edc4bf7d29f5a270ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c72e52f4822b47b15b5fdfcc6db2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b117d7888d9ab6cd982f20f75f4031a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd9459568a77f7ffe4c7007883325e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116da3aeef5dc6d274652e3fe797a29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8e2dbc2b033a6e53593af56f85f2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85e6f0c900910d561bf3558f3b444287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cca0c4c94323fcf8374c967650887288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cfa77d7c1f481adc227821d3bff75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2def699cfb00319bc8a96fbc49136290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76b62a1645a004f4e5770668817e49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27026fc9ad2636ca6d9b6a7056bc30a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d158c38bac7258569f475f1aeaec3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8532cbaa2f8a647debfd26ced86db92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82918a482fc15d45dd179c6959178295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647cc8ca4298bdf0a8b2366fd9ccd04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227aa9376b653203b1d37df7908bc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbce675ff93afff8c2ecf81dd2522298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf109383fed49b5a8b112e959769fcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162cd81b104f743310c67693c64aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7cd88edfa501245a4c5795949cc2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532644afc90c0ff8fa23cb5380f5baf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7451a8afddf796fe09bb55b63c9d4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e8258227204adcc570dc5c945344e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb67324edcca556cfbcbc3db0b74d9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ccaf719369b2fc6633a49d5452ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c85d841917328129ec9ffa552490f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017899ca74c1648aa2ee1d9dc302fc81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cdc10193ac6991b5eb9ed94b246a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc1a1debe1d4b8487d95f434a421af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f22bc35e225ce79a084894bfebb6e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f180b2bd40458383ed3de661f9c67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab78c0586e08707cfa17d1680e4fde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797c117b0ce2a3b396151a7972bb96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97ce639be187c26a690f796e555566315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a7c08c35a7912a1b2cc28e66efd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437d3e8aa95100602f1b1772b58ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c82d75ee312700c48e0384a90f599318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956361764720c40317fa7275ea5d1d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67aa400eaf4b416ed008a4e03c7220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f6fb36e18100f9bec6aec1b274d4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611c042415d45da0b83c0e8ef40fc01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1cba2cc02afd8973b706782e649d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efb3348559f2b7ee0c1b42a549be2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf463719239cff7b09d4a30171aacec4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a736731e44af3e395ec6e2559482db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d18a5dafca74d2a84818b852029ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a37d3b8be888ff952c143dd5e18d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76f0ad3a920f6b08b170bcbe8ee1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe6dc5a472f6776c86839429ec15b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97349183133c0afd87f621a7f16e3fb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21b055a35bd545be2e471f54c130b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b37510709a2ba185e3be88549255b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adac63ad51b1eaac3d12097b0c4322334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b2db0945e6163c0ae0360664d5459335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f916e83d74d81fd7773304bccc666336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a91cd3b2ea64f18af7eb81b46f423337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b7954fbe13cc0531582c05415e38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1fd1a07189e733075c89b3c1e0bdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5223d2d230e6c4ed3b97234e946764340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e025f18ddfb661d0a7a33ebd1633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706a8c8ffe427e97652b011d833cfcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1379092c4941fc6b2d0971509c842343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b631cc9747482a0ee4c55562ffcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff74f3f72fdb5d669892d282e3d98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd8529f3c6e8f70e86edcd5858f0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d941adfa281f7067038de97be7a7531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24feb9ef99c5f4fc7903dde5a1380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8294121573ff02eebb28d61f0795f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa240bdae1bfb589e8ec6bd04cb961350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4225ec5de7e7a0a0004d76878fd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e516334acfcdd0e12ed95495593d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93da4cbad9437ad82228566c520361353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c38a9f44fc90b084b2e77a9251d69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a67e2113298210a9a0deec978a58a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60aa150359c5935dc174e378ddf21e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a37f23489f6054e5d9c0c49fe4fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe427204f7d4701ef07694cf24cc17c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e7c571ef1db36d613c84bce7c657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecaf40f003cc8330516db448e01322360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78973635ca75923eb73a0642750e8abc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8252cd86b3894f3013fed0a0a74d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481ce700bef8fa0ce272232543b63c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88490d57b68ce1fe7dc1b9677715e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f51dd34dd4c6d70da7febaea22a64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133987745d0304827d02ed77ce00848366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37475c1a0dc1be1f88617812a853bbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715b0ec54f2174e176cecee019db12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2759a3607abcc411f810564c6100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b035f14c7c4e0ec09385163edd47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec131afa92f98355337ca0eaea37a7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27b4adc842eab0c301e5dfd962981372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3be09eddec7e005d91ad2881f510373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb4d213b1fcde3815fa64fc308f06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66183f2209bccf805f1981b996318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbb086695b73351cf7608165da79e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e97858c2a19aa40af56536990be16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627866980fe88b7c18b160e7e4152a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364d3d90476c6a72d5e95091add19b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b1b2049905cb32e47135766705b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1bf8d016ddf61d6e99904476e4356381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868a3eea5e2c4c27a41458f07c6d1ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57638d805cd74b7f0ce38d106d3f8ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df645b94392f966f89edcb6cc2e3cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05fa0af7ab6f478d6f4fe7b4aa088e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f834308dc820d9db0e2e2cca7caf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36469ab7b0a0bd756a1acea23fd5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b28caad466a4795302e742681cc64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018f28f9a6fb64f5053c07fed65d1c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0c63675818e288202d35315c7cce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cc7d47a910a287c1e237f473ba958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67336359b238125513ddd4f19be8a8ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182e2ee4fcce18e8377fa4d98bef3c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ea5f0a8f4fb86b5ce4c6eb1cfde1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c4b31362a7631c97a789446f107c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0023ca8404aa285834ac70a9c0837e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950023e14a4b0a2e47fecf79f85704b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab4e9358bbed2f72c086375d6e3b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ef2805acfd2dcda41d51fbee5acd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350a4b5ac055988a2dc034a47a19554400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368edca68dfea35637e9a64ac5decd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e41103e5e6225d3f52101684741b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09697a54f8dcd94c887a32052ef9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d9ef66ea21af5f0f72cc5254d616404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f6e8872c26fd8ef597d1f300ccb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180646038cd19da6af02106feb2907406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298272733b0ac3fd8e83729ca53382a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02158298c0507c172a4c55bde9deb6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a4914bffa1c94bdd036bc2f66a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f7cf50adb56ab357d2161be71a4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c35ab67a045b372df556efb56386411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb04c1bc4ef1268cd820ef05b8ff1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b32c72f2c9eb51c215686235b543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140c7edf7762e9ae397741c9ac11ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85b6c46a04b6f7b03b72cd090c0d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5e5594088ef504c909ab8fad17d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b6950abae0ee2a159ba67d7ee556a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4247cc6dcda20a5bd616b69cdaaeca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b88bf0f58df08e2f5aeee62875952419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d076db1924786ecddee5290cea69ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbc986e3e136e482ea349c23c9abb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd434948512ce8e5d426d2767106fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7a40b398a2dcea6062fc9b26af30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de92cf42b670f38a2b9ff8a3aa8de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ecf83276a0f60793ff87e97ac7fce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059272694d39a71642c68c9bc8bfbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c577aeb0981370681ed00e71a49e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2607838a6fdc784b11e38e2ae6bb81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86d2f04bd9ab289ec2e9cd647fcd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90f4a42b215863d80038c4326fb46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a111aeb2daa208347922e39121e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5fb46d1d3ca9e4c09f974fc0d1747432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e225bf2f39d8ae6ad10f6cdfd11ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130348acd98e081dc95514bcbc74840a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c5de12420421910b3eff8c5612c7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dcc22c767e7b7c7d88c8f77538c4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbfb18fa1c56fe958def1e79850f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a2c9283375bf29ff0a10e46f3b8c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de662e35a2eb52c3cf60813a350bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca135bb2b81caf0b53bd61518240f97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82985199661b3de1093c4dbcb4f046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa83d8ff804ee116ca8b941f6820aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5579459b49235f0ca3af07b5da21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e9d868a624d9711f0b6cfc52216a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a9b7ea7c035501fb07954a17b3b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d655dcdffe426e4d819fc17c8ad01b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e029d5bfc1738f252e269b26b900447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a3853f03c97023730d0bd35a5684448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb837c6f1c1a466713a6d56101102449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411124060ded8369bfce1567a07400450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d47e90751edefda6546203c0ea148451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e729034c50f5ef5c346c43cb93ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49950587bb20130f522446986140c0bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655292de296d89d60f421b8b41401d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ba84a4166b442fa3925c20137745455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacced4c01b3b4262b2ae4aa6fb25d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9cc89d11bf92764b3ce56e3cda4e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f527abf72ab8872044b71634bcfd5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7665d6f4c41241a38625214686a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7deabab56fc88f23aa2570c07c797d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241174bffeca033fc79148423db14a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe413f0ef0724b42d191bc136291f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e0a2fb16cb86fc8713ef0566446f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ab71bfac4049b08df263477d4415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933d7663cd9535989d78fbb6066579a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6135fce158e391041c3e4f81aae9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c127f3a85d78aecb414786b0f34c0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a0d9580c9d91e3662cdb494a7f5be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7c29a314d27944cec6379cb81928469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4c81b4ac6595f125af97bac16743470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46ef0e52da0c0c8f557ee0bc59a63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd40dbe5dfabcca94f9711b8f807d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649f177b6c275c9fcb7c0c7f217431a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73461dfd3d506cf82fbb7719644e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760e4e825891b8606b9085ad1626771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61744bbbed84200294e92c509d8c66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7592230beca761c1e580155fcd6642477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e2737debafb6f6e2e70d28d01bb2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455e67cac47c8736ee9a38645942de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d836f93997d426533bd8b05e94fb90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790727f15edacb186f97e0c6d2df059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc309f5d46a12a4ef3ca31eed7413c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc7e255cd2948965553b048130f64d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25f4f75d9c6b94cd63c4fa5d07cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ae4201bb79c0bc3e700c86cbd52b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69d2bdf57b1126f3a29c6b4cb4401486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be2bf27d6e5fa75aedbe40214cdb61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420db4e5cbfd7e6b47396b951ec8dd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e827c42e11f74e40fab9d79828989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08848fc2172bd7a518ad828d57e83152490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c08abbf4aa23b20d689cad430af08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd84cfe2810c4688a54b3111c770466492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073cb8c050dbe83300ca702e304cfd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946b5c41909eaf057d76837909f748494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce53a5cb9e542457da043a03ac97f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec01f928c69c7e8d0a1781de376a77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67258e177a1f4694987c807a7e221e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcf3659482a778384d148ea1936cc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfd43afcf314fe4a740a227d993fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eecb604af414a8f58c8e8250e2416500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba81e81896c58fd966b85f49cd49d18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f1af11c8e7c8956ce83458a13a93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d87a6bb3cde5ea6e0376315e6a90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d168e0f6323524832f192167cb07b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc80561a7e26b62f37d8664be04c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe60bf8b3af1b90ecce697c4fbbf00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f00754a50284583e91d062c43386a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e03d12ffd9ecdcb8f10f1aa7b8cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c32e31e65db79648da46db56790d0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6600dc1537970a91fffc88a3fbc40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39d5d25f66956d41a7532b8100d28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff9e6a48b32f319cc43f5846a7780f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ac900c19243344be9644dc0397fdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63b56b3beee674cc3c0abf25690783514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fa0ff4ca344d975519f87985891cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ad4557060c7ce32e16ec5dd89957516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825693c0b35823bafea4b92b0b888e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218515989c187a062d0cfb9d5b23c27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6167bb308f01f5288cb896584393c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5e381136460788b626d2707c9382520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb5f0fb5b9d049af92ab3ef0c6be13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d305dfe462113ee62cafbb7fd0dd3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c501c96a36625f7389427f7f06cf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfbbb7a49a34500a993a2c007180d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb63a2b2b24f64724ae644a7684ada525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a07df2fd872743abb68189f0f522526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17fa1482672b324f628a4c1d26c73c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665ceaa31893e57e039ceabd65589f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159b4a33bf35e6e580c8a740bfd7f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b237f4aa970bac3589737c7db356530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703339391e1debbf0086a87c9a865d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea6cf775db550b6cd30efb0f818ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fe01731ccc45b052fb788eaecdee8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e02189c5adee6288cd9ae70db40a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c06e56bc2f6716f79c67fa0b10ec2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38911c71e0d90dd62a4b2b2679946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6368a3ec6606cf85a1886cf64504537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918043370a8416d1009952f45d7b6592538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0aa35faca4860403f5b583b15901539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a18765be4f0f19423e4d0aa9bd67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20df6f840ee372254417e8f169751ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7f991acc2c49a21b7666422c8ee8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e508b67338dc67e3a9fe2c5c24743a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9793becb374a11cbae1f95fbe09f74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d66fbe600ea5ac6fdd12bc500b03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868bd0c92598dd32035374a3ca58396546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840760da393cc85cdb68b9b439b7bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d6cedac3248930a8246c2ef4770b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2cbb0c46e412ceadc914e7d820a0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206837fef820d54e4f57655e2fd0d10b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad1d2a44ca3538717cdb2de48b610551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491842fbc443c485960f0c89cd609663552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234e4f894a062752a426814f17cec4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbd6c52ac05ee8736880cb1798dd57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19284bcc7bc2b9204f62afbff5dc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b51eb1c53630217617aabe28ff0d77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883e61fca8e397d4ee8c29b4b870fc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc53bd03028bc0af179cb8eb553ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521366a7cd05631dc9c66e82c49000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986a69316d0c40be219504b5ac93b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef081ddbf3f71503706f503923424ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571cd5e7c6b386dd0d79686a5ceffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ff68879e9168af97aff9dfe6999a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001a73da9897e60c031b2bac31c8b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eed6ccff6bb4b1d759aef3585b27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b34e2f686aee3e3e973e1b0aa7432566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad080e34e7ac471c0b92943610149743567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90d6b8410fb047c4453434c8ccf03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8c449626f4bf6caccf636de3b213b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf460a3f31c40367d9d490d8a68798570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af3241227ec1309be8b5593e78d21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce37bc8a6f2369f5ed66bce01e6e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5d2c82ce13159f7e657283e96922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf356fc93564e34e3ae1eea33196f072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b53fcdc558b449b9c1f7e8f95c51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b204299cbad9fe56ce0e29c19fc1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50248652248627b9f0c406dac9818577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ccc338a2061b55a1c42bce2656c47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976fc1eff0d9b0ea8d499923af8a351579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9675fd44f71817e5de5e51145d320f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7193bcf31348503b6c3e4c2fb7c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f514fb0294dfdd0adc4a7c397e169582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b23bddc6a5ec59faf5339b4bb9e4de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5018b3ce355628d769347dac25f5a4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429d3bfbaa37f8ca8588cefe64965f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb8551590e3335c5a9ea8610f8c97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b2283414ec0af9faf721324b0eec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804973235b47c9d7a5da046d6413122588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c96238dbacf7f45d801968d3b283b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cb75f7fa35ad6f5e09dad55396b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce78b7ea4ddeeea1c7ae9a98695a47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a8d8f8502cd845eb5f4a5ce16c6dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54777c886a80dde10f54391804caf93c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7924e790bbae752e025d9951ffc8bd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e0f3fb95f2299189b2f0dc56b53e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9415b1c0e7e09c4ac00431f7b2b1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc76dcbdce5e9d335481458c9e5f91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3933bd373f11fc4ef899a7a276435f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ed98c71784d9dcedcdb1aeab1bfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763fa89c4a84f2b05bd691f7bd9c9fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3038f772126190aed6aaa41c2b0f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b81027a862188dd573e1adb19d3d7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6ab2c009d0371ab67774f140b9ed0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4835eef1c072bbbecb410bf5c1625604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9690c5380e543060546c9342fd2da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2b2bc8c0321e13c1f7ef79da39fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac6939da56d8f70e33f350b51a0a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37597615df6e9de010305d7d169cc1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c5928d95060c1ca90b27d9c99cd6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eacdd4bd1b0c59983650d30e73030610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce93f2ff9b379366e6132cd7f3c1fe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcf14d77a5a5fcdc66af675d0813f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b820ceb81756639d2eed146815371613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be8c2a097b0b226dabde4ae6e5e4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5c250750ce89e766ff9c6b520c747615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb2278711c3665258b98ffa197d562616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b862b6b11f4bd4ad2820318d28be9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75a3356b3ae041e433e91f5fd6247618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2cfc340f173a4c37154bbb024b5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ee9e62cfc7edc098258c5a9e4869620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09223b8cc3d1ce0ba103b3d98dc963fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4959611b5210be7483228cc692f73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609cb3bfb09398d883d521978c5b778623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529b4f25790544a8e59dfbffcc1d4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab88eb8bb5ec9fbb08142c48e4b34f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cad9a950c36511b2a0f2885af6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c9716293c9bedfb29196190042360627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74a425031cafa9acbf629bdd8d618628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478b9adf8214e02003c0a59fd36e15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1aaccd49a1b68f1902fac4ad6408630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd583e1482fbfb129cb62771d49d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f11a5b5da169f535f68e9273d65f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e20fe3bbee820dbe3cebc5432b88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50c3d1ba29b9dd404732fa1348f990634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4811e13fea6c6d1370d3c239276ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292ca967e3d737dad14ba4529a779e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d404464090c0aae0c84645790d30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44620bf2d9059fb68e70fe63eff4c1f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cdcc5ae8bdc94f1d4ffd10a17d0ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943cc82a71ae75e2a7a9571286fc7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f973b0602987fabca3f8769eff61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b5d56b2af06798cee5272ce2f6e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e7d1a36c50fc064a9fb873621a29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde22d42dc895bb41b0ae016eec5f41e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f9f82fc39916de043633a785580e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f421a4ede8f4f11e7cd701a8260b7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151378b5120c06a28c9652dc40f51b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cbea11f2ce481bf8bff779904dd6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0d6f1aa14f064b1e9384f05620fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3aa7fd044b5a0f4c81919f8d522a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04630e4ffe945e53c5d09797162a7ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f264ee072a695971a309e95a6243652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c78c2add92da579056d487efba2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e3e805254a9776d113fbb81cd390654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc266f522ba3d5c8f193732c208df0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac8487138195b27291b6a536d97cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd4022d4dbd271814e97358c19395657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9eb576299449e5782681811fd640d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4118133e8fe3331fa82cf0354c0ddaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329f8724ed649ac6a1383520da32e0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd064a3be85030817cf7cdd2edaa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038eb44892a9cfbbf61b0fb8b0d6a93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb44d16a87a337b5e858369310755e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac357ea09b216467afb3522459b28a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a27cade4f0f0f38ee3ae6690dbe6ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13aaecc3170b102de9af6c676a0c13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb69059b3c6bba2aa1b13cd529b54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4683a78b7359a4d46af59f9126b44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875f680538a6fffa8ed016ab2d5baf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa6b00f22d88b7a38cc82cfc41af1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36badc1dbd7e04dda99b0fde521d14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9c2eb9917e54d52c8be166be8fb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ed8c32db70d914e85944e781f2cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b36d55c72302ba9411e298df0248674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992315982018d244e672241777fb1bdf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c6a0d44d5cd0b0dbdba3f8db37db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887477ae9542d1cc6e630a6a2b54560d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd0c389eac4e2741e7025b082eab8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a379acdc64adf11ded77d271ecf803679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448eecaeacfb97893c32465eaae4dbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed1289763cf3a978f2f3bd4847fb1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895262ed0a649d64eb665c62782f6d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de159107817587ae05e669ce4c49714683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eaaa5efbea9dbc359bd302e1e8498684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f3a797a95da08b831fa3dd49383d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43d2e3031655fd2ac1a3e20b64b6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a50e6eac1bb7d30b7d8e73888bb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0326dc6d27b6ec2915c4130e7446e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0a996b8420f2a821216373865633689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0487b24f4167fb89c560c15520030690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc51452e2e1f5e952cf219bb5aa4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793938728c4b27b9aaf72433c5e54886692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f9f4a4bcfd148441a7aec594eca01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f5be9dad515c50296d3d4a9fffb16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1029f5117fe8bfd50128559357f44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93214bf6b76b450d479eadc062e59a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab5678d06e4370fbd0e4d7550a2cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861bc36cbbcc2c56092ccbb9944d9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3034c6c6fbb97a5990677a52ca8b8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d27c6c9a41e0aaa7dfd4867c1911b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41daa8fc4f5e9ca103866fe20d34b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50a4a20899d9f9baf22cd5ef6b043702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d96f4794a60772d3b6a5182665abe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdeb5580fb6a5fc2bf51b3963e8eef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa102b42859aa3ea7473eab0b6a1c72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3f6a18ae32b6e900c81c2b2bbdc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b891bd944a0b7dce12fde5a5a6b3e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63fa2dda828b62f53b13a00c11c351708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38533dfcec3ea0f9ea09ae2382776b2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ec8533d83c96afc6b07cdf8c81d67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbccc1154f779b227d235fabd3c330f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc74bd645ebcf5d29303b5cae4071712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e20c69229c31944b8d64fa35ee06cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a46c10883cfc394cbcc241bc66b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a8a28b27ac5b3ba9aebdad15555cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435c6a058cf9736b9c738c1c266563716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2e20c4a74c12a5b860cea97b8b3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ed317ac6556683bc09a5b4da067c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ffdd73cfc15423c3f730dc04c18f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee8bbe8580c4b9f9fc4b08d6a498e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc01ad190bd2ffa7e45f2b7285d62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90bff506435f81c807c4542225501d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea7bb8e5919dc5fbed99bce009159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5950a45e3ceed9de73c19982601436724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598724528573629ab37646f813fe5a3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5e3e9c3b86269eee05a943907eb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb69b21cfcdf8cec98ee530dd79a029727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8fb74386ea1f76abf99c3853f350d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a4fb3492f6fad81559b05a07ca4e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2b66868124bd1b1a6dfd293c191d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd77de6aeec7306e0e8844e0d8867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327203cd41e95658674228d9b6cc8a44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfd72a1035c3b51b2650f8334c89d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c5a61b00a5dfab5049b1e6fa07b27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77164d7deacfbe99d06ac2875d8e00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207f9008cdec5a8fcf48d5b6b44318736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2909285a6637f9fd5808fc4c0b870737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e7bdbd46a666dd51ffe2a42739dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4885a0f64b065547509d1e97f7b740b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6310cb13c359bc7fac266a7634995740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1798a90037d7bdf7d58b0f216de5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00389aa662e72a3498886c60c2b28a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14243f8e4bcc2f75f97f6bad7b883ca8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b32a309c7151de9d903bff329031744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951371fefb1a3ba4a3f277266411185745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c9244f7f963bd67c1aa5d051e425746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71450b3f2fe80af22c2d6ae02a4f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b946a76e1f692eca3d3eabea981f7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43b4061e1256614ad361251d305c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c08dead4b9524bfb88ab97ebf3eb05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65b9b96d8809c35386fcbc0daffff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e467baf44f2fa2a7eebb38a70e715752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94804f89116dbce36bd42583db669753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27a1a01793df6102558a0341f4ca0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742462620349648220bfd823ceccc3aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe48481cedceb3b69cc4c4d1ef6382756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15807b172ef0d46d8ab020772c379757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e9664b76b233da3a47e29af8c8423758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef9359351bcc74fb6ddc610633873759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2661854c8b7b23d57ac6be554a031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef665b4cf2144c435a5083b36b459c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c5a7519bf731982cfd772d1e49d673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb5ce1574479acfc24da254b714cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a950cadbd7a6c22b3b0174116a695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b03c213abc6c8fca5fcb3c581ea2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d1d9a72824d50a54c7750d1836f6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899726b998a4b7694d51a2d58dd70138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a83ad8368dfac3c352512a6812859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759d6cba4951d28aa2a30880777f2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feae44022ec566b6859ac543f409b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c03fb7caef7161eb3243b3b8f9bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ae3becb0773a80c7dbac342c900713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6c16250f4cfb3c12d05f7b543ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b6fbd3ad2604ed5c37b45a9f4f5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167515f067a224b3ba32c687a5b000c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e7770ca7a98e7e032cfd532d62eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5630e8bc0449c79435559fa3e254ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ce0634df6e8c08408ecca6e29f6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64b83d03fb3eff049b3e136600e8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9b0fc13e4ef6667e12dcc07c3e9a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cfe360953c587923f7772d41461bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c04334c33021a14aaef2eb38d55f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed090309ceccf85fba34f0080dafa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001182adc211cf507a96cf79ee3f9d3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d792be5220169f0d9ea6f7496c3b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59519eb6c2b9e24b9dbd0a28aece123327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ffdc3e4190bee9479a35884e32cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950768d7211e53128355edf08c44db6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30e39d642033f061bddf073b2cc0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4c5cb8bcbc678b10e1988f7cd37431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2b4cef34e579677a0c914441cecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3dcbb15acacdd235613bf3e4430d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909013fb82ed188b350b5b5ef1d93db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b9f563c731f6ac1c28d47910121635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f23d6a20d474b9eca0b9aad6c846736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177aa8f428e40f572b6fa8d026c47537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89c133e2928c098316704cd1b83bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312391cb54c4ab63194c298f9e93d09539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b332053e74b49f6774896ebf20da1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277010dc73f579f7b68c00ff9b0bcb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ea88a5cf149e3e2282ec2f9e09d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf627620d5523600592b489498a1b15f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde7d413471f8f9944cd1c986042eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c576f3c2b8aeccdd4420194e85812d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c1adcacee565f98e78ca8a5d798a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a132d18f46ce1986fdd828c8872327747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241959485e90e5f88b593c73aaaa8b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bcbc8e8088893d7e3957f6fb248cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c560f986dcb1dbdc1023d263e96c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d4a1a85c7454a56b5d461f5eb3e2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a10e78adcacece7f6e8a4ad262f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c69cb944bbbc3ae27a8e69d8ed98053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e36a1d54ae35d20d9edf78c27fd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b43c0ff809b4b8ad702415f16d83855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabc09bcd9259937f83410f7080a9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7875223f46bba94c7c869bd28389957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebff995c8c5e41d46ef2a9e97d564d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac3856769420d5260a78686b37ac1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe862fdced39a715ded5b9f6dadd4b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44414ca3d44fe526c2fa1fe8557e7b4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bf6002b36a71afe33992507a5df1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a867a8b779b486aeae8f2669cf70763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd6389bb1d30183aebd5c24831cde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bcd536f4da3cf11af91c653b165b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eeeaf924992b0f474bb869326f90b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446dd8b96edd32be67e42dc6dc53b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710591b8bf42653f3281cb3784a8055c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eae451daaff57502b65de51044c4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1154bfb73fdbdf7d9245bf605d6ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e78b5ae4fdd527a52dba67791eb8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeeda29b67359249ded6fa33ff291b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e94c5b748f166874e4fa99abd4b90973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901f04230d5f32520ae4feae1e55af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df8c799a1169ddb8b9027b3eea192575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49cbb03ae353d780891182afeff6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deeeb736624a3451ed220983422d7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d376cd65f58558411c6f3bee47cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a406d32bcf91208426504270564c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a5562f712bb9407817032741a99eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c7c9bd688d0ea140fb7e1df6e6ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342326865a332b4062521e72d6465d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc36cd9d9c4ee40733c81b1af561083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb96dcf6c2fe1d0ba6113df5e6dada984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9269ab5dc40c7eafd1660d2154a8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bc2b2bfcf532fed3ad56cb6d13ccc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1137f579ba495e1daf3c2d66183487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356945a0793b403e432c22ea79853af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12c6daa4f2c516620c2ff0101b10989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c54d393dcd6f6674ea69b1a2ac77890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a25ec4f963e8a25e42dfcf20c9b3e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0307416bb72feea173b6cac29a1933d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf63514ce8b52aa9a1626375827354893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64b949c059c2a778d2063fb0ed5b8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319d60dde8ee88b772c9d2b2dc717b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdead118f7d251fbec6efe9bb535d7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d31663bf9a7288993b13d32603f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d54273810190f07a6fce4de90adc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f2ca9b0400892636667b9a9febf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eedecb2d5d1d8461ba8e297bdf512100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900202ed47685de3aa90de7c6db3486101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365d40a27a4374dae2f915bf71d326102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4544eb4fdcee896760c6d63407d5f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc302a42110ee00d6401cc0633940f78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4af75305116065e4983037dfc2fc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ecb2a7ff83cbf0c68b337a2113bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00038bfe1ef6c34966c8f68e39950a07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb8b9ced8bf00a8d2a0a3150e12b6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ec6d561055b04a3fb1a3369741cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e81fbc4e4bc252ed5f1844a192c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484cffeb030a594c4ba097ac6641fdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247571054a3ef103564e7c3afe50303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f675c43bef48b85062be57c93a9c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28eab244190290de3249244de7746114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44258a83d2b1df11c34efc1d5a0bc281115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c336c2e92d10ea4cf8e7704652888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a5e1295b91f03adf472c2d27a06f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ccc3dbb5ed8e0bce4a5aec43330c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9b9214b8c96ce487bd4cc1835708119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49b254e3ca28684f1f3e93b9d730e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac16b94ea9f78c94822cf3c0fb332121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd27f0a50994b0b0e828069797b4b62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7ae6869542ca1e0d9ef1f28538d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b793cc83204972030f2b0c89abb71f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5909f354e347f12700950982e874f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0332d81e66b46381c3abf687e7e8dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c86af64cdc6dec670faa948c23d33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cbed37e65579f7d3d5b28368f7daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7ae57bc0c732e46b9a3fcb87c5318129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a813a571431c889cf24b09709d02b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b80100b9021d7e97797268feffad3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6edb676429305f409a80e8b489ab95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a181a9f40bbece4032995c2bae86e65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74c23528f164bc6f02b6d43fec1db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43526bb8d4be0698a4f014bfeb2bd4bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5565565cb2addb34012630d23de6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001657a0f9ef380802318558e4e97e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb857e3f108eed6041bbae7d36cfc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920afa66d0885a0d6a8af1cc7cf532e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8459564ff38164992b1d6c2d0d79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50fd2ca1e705597c292f42fa144bdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c67530b8462e6dc155c54340f1802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54508dc8ce030503fd4415eb6b5c1684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c268c1548c40b79aaea76656beaed16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da864ab9ca6e186c1256193b84c9dc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c4059b3a5fd1afe96f27a9cb8d0cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d661a18c24dbaeebe12262b371ecd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e89444760ae8a8280a8e62d8dfc3fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec0ff8d22e89dca9627aef17043e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a68a01f588f736ed4930399024786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b1ac6d0c603e5be6ca407ec4f09f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f01419c49a89b5e6acf884abd635152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd719487a3f397c6363a8355f026ac6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0681cb8dec362b9fa7e9efff43529154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ac4840a7aa1d48848dbebb17662c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0af5cb3ec32cab64c26e95935ed38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20222a3c3596b21a4511a936dd83a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feabae419db3910e5c38f23aafd827c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647be1216386d580cd100610a8b270c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2427612048c96092d2b76519daf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074a1d356d35428bbd6566cfa5a8b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274af9942295af1c7aad6057a99f46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36570c2c4f8aca865c6c94ab16e75685163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525759f4d3308c2b490cf763e51774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbacce293d5af1c4e23362fe606bdc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461bf219833273b86d1c8f597774b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea582cd624aab27eb865803f709be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c65959b71642becea6d158a47633fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63da1ad3008bddd2ef96a3809beacd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac49e575504cc35fd619f79f1ec27d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2f97841f40ccdbf43e6b7844993f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f241b97dc5cd6c4d1a7c538d16cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8695d365b6d7eb3bfd76a3eac3b1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b43ce1b98b6b656b34408cd9d73867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699db117e5a43a3b41ba22e245db69f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962ac6bd532238b5f8e61b8f781299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f47e26ab4a238fa7f2721c6e879c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fb4add3bcb4816fd5f49bbe7ad402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c97d21dd77b0e7417693f1f43c462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628927e862d4c2b93e9e0f2b3ee8468c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01b8e66c879b7062a965526f477c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913acac954591edfbae68f52d7c998d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad05be29fb2c504a30a73ee59c24c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18b3e7a3b4f5bcd57dfad67a416007184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca70a3c109d354f2b456e5bc6dec90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb5591d2ae344e6fc671dc3c9e6eb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bff7cbc213ae33dd852ed704bba32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2deb54ce7a9dceaf62196b6332db9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2dff2288edcec28a6fdf48b6a2ebd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac23be45b9df9ba98121c329c032d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7345d9c983285ba11820efd1bed91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67600d26d27d9bb8b8b00e84f7331a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de771bbd0f2a035c1f61cdaf1d3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc256e29c38a36e0343e405d9c0d782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea9ba54bd53f656a3bb2e6b4e76b20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f65a005465e7b22432e6ec140fa17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceea42f32c81a5d841fd1d88845ee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b07f4e14e4251901c28525c4b2f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713950083614e0232cb92681fb7ff9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d2e63c3554c91624bf0cd1b509161200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce95b2864ce8dc837a19fa4e8b8d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd37d75abc7c15294cecf0eb865e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175e7ee256a4af679c70a7a74f467b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fbab95fe27012ebbc818700bd9432204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe646b121dafc5387e12871d533462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835cd64654477a56c4e01c97cbead46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f41f78989c1537502bf6bf5af8d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f561faa62292eea7b3d893ccce41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cddbc0ce097cbffd15b7bee6a82ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddabec031c7f387c7c26f917b5ae3df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c40b1affea901feeffc8eaf780c628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62c443782bb199689f27281767a31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e7d81167efd4b6754d5e9d90f1b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2d7a946e89df12e980ac24895fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733f912ee7f4c1c454461c2fd089b90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905338480749cd1b88020d52a4a303216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e018c93da347b0cb7dbf9d2f95306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b232acaad260a15b6035fb9185ae7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cbc7da1fd1b4cd8c8a669a9ce4988219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4845b5d64f803c9c08697c12b5b94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcacdf13eac0b9fd4bc95ec96f7a9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1164c4aa8c72dce12695d2502664ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab55b5aa6c3e48f7ec62bbc38f674b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2610918570df60aa0b0d199ef58f702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8693eddbc47b368cadff162c64c887d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740f9136a5a328d828c9920e8f4e7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0604ccfb61a046bb4f5a7ecf6125dc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977984bfddce959ddbca183c6960f08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2039b705028cf1e5cba5862f99a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24882d46e098bc312b9eb2c336a1fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940856a6be01b14affc57d604c7d63a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7f01eac94e2d838d300dd70c902f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039b039dfe10af52d8b0bca97bbf60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c628847e72a6ab8c9b303741fed0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9755720befb9f930ca382b48ae0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9b7a3e0d817f17c024da802d6f55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7c2a31586e7daa4a74209323d7ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea1500f0ff521aef3c1eff03a0202238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f1fffbbe320f0d91e47813a36cd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772bdbcb781700602816613111cbd0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9d3f6fe823fbd5bc29b1a8fd282f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb850010b2ee77ff321b858a47dcab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801491e2da6c5d65f656036710249703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b65ed7e3010617053601b7eaada4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded52e3bdbe5e32829e6c0b5d4723b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba8c3deb74f1fc6985f9c15a51126246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98899b8cf0fc59ec6f1464df2e45639e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd67692ad8b84744dcb0958b1ec9376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5eb19a3820514a1f370502158db62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368e8afda44d6ca66dc7923a1464662250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f5b334a8859b815c588cd32acf30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f47b02269ab38b01de3a3afdf5b7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ba432096b3f43296e92aeb1246a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1627010e415ad783d14f490951c5cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26c578fabca8be0f3d6b368a83924255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110b102f125effdf1993ac5f07ee21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee41176429c172f1fdea195a555e874257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c70a9a77e3eb343b2bbf57ec2944258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5d25f676edefc86bc3e83a705ff3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bed6c21778c85dfe2da85f26238414260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9050b4228178634301593309c5049261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88ad1bff522c4fd94b001290015eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8639a1ada31cf5fe6eaf7a760f8f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dcb7a8db4b96e0a35b38515932c13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3003699201c3e00b709a9716500fb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27397f559f0456dd5ce73f8eb974ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4051d0f6d511eed8aae997ba1064b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df03bdb159b805346030ec2806af6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040d2079e2afd59564e9334c0493b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25a9fe22cad57d905694b911281c94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e6d0b655cdde3253bc2935beeceac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fababc580baf1bfa18bca017989ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334190f5968b76511f06a8df72a2cc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e1ccab65ec0395ef262c8c83e80bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8d174ff4c766af294a7ff37875eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0b9b13481d027b09ce02685d5710276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dba063b1a1dfb90823ce01c42e4e48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c95d821ca6325980395e53040a723278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de4e3ca16d22a02ebe91587a966a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9cb0fecc480c0e1dfdb2fb4a12e45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6daf54f48080079abda2795e291f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f7b7f0b74edb6e4a66dc8b4d0127282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e061bbf9266a7e7aa4cf4bc3d772d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c2aa023dd9086bcc56b8f5cb4a6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515e7e542614498dfaf6bec916cc95b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea2b1a78b0e06932f021659fe8157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e2cdc91632f39fdd16c261eafd01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ec44c7409f5c205e55b863c2730c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac1b21ba369a7e936f8e6ba1523f57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774f7d139180fb81755aab09153b1e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace03ee49257c98347270cc100880f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f1c7d3ec3a37fdec1e12d74953204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799644ccdc568a6b4db53ca13f717433293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2dccc0b05bc5ac1bf77de3a6ccd53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60959ee054a3fe6bdd6c97f2ad410368295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066ec4217575ede1ea78fe78586db4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b1b0fba961a77d5f6abeb0334705297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b9dd6d76e8912e70507dc4ae38bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce31b5ee52ac4d0c8b0fdf9aa11e34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d618635992c45137610bcfcc5286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b92a9d9fbea59a0365add9483626b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d61bd0ac35284df85a6b20f4345e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a33adbbc861a4f045044ac2d15d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c09b68f23923984d527ec03e7f017b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec98c43b8d7b1e2041a5261894c39cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3788999d031e3b56b4ca6284cd92e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608216371c54ce12e475e7a43f1f11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1a2d5457c66f34d258b8ca6bc035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4f9dc8e03389281e03fef09cd12b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa9fb4b2531e5f8a1a82e98a7521d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de14f57220a7c8c55e38528ec56b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e202517411cbc7783c990223e9ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abfbec9a94d4fc1121dcfc7604ee5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b6f587225ee0ea53ba61f79cb4b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9560a8ce8b369bd160bc9725b2f0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca3154352cf79bdf6a6f700e70676316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a738e20ff521e8fc4e551e29f7d08c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fde770ee7eb864ac7dce2a1c0b3c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817d845a8b1bfa38b8b5eb24c15030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801436cbe83b2cdf910057e2de39661320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5567ee1f1e6b4516159d80cdd07d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38914792cabadd15ba79e5cc03c3c87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e694f3b8d6be224bdb861f40bea424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12468a214e157ec2a3a1b7a3560509324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeeb20ecf8e8fa4a9d7814a8f2093d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb575ea515353b73879c19416d1de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2933268c1ef9c5edcd563e3b7913b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151c54436d22188ef6fc495d083bf6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245c1c777af70940809c2e34a95ee4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf621e535fc856c303b4b85b104ac1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24aeff7fbcfe96b197cb9b1828169b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8aa259912f02a4667c8694796203332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b8e99cb3251a7fb23f974b2a5464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f49310c2d088ab958603b75c92606334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c70b54e7c37ac61128d70a15f59a09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c6ef85aa8035487afec1a8c0af978336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e2105f1fcbcdf3b51330f5d4d2637337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a559a600abc6a38bfc0f9a7e465dcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481a038bf076c7a9187bb7896a480e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd988a081c62bd0f1552c566e738c43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9307d4fcfd82fdfde97dbf17f212af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95976698eaf4da0aa53544341aebe243342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936485596331285d7c9b551bd4a43f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb0649b78163da844d11ac60b70649344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f83beb1e92e8d056c60244d7967ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d87ca41af9aa19afaacb615c16490f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67d4ee94e1f32b2a2797825ac89e83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aaf27d8354142f4ba0c02bde76eac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285bc1481f91b436cacebd59ea6d8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473effb58133681644d1ad25e6756e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402abb0c056b00cf9b136c4a5b1a18c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a4d309078ccea0543346266672ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef411c5e713b09db8d870ec501fd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e726dc0324d26a18dc5e851013a1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b60ead91396306e7333d072fda7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaddc4f6f18759218de164072da1661356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563c74f1027e0139d422f9473d97846357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faae2777b1bc41b6511b440d979cd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbbb85eb98e791c45a8c24f19554e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c778b5d6a3d37228740703fc53d8de6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad052dc22e4b2fb76bf0602e22fde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625812db0f6858982ea59f47f1dfb5d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ebff495432f6d28f6b73a2533a501363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd6d9de4ceb147a2c1d22571cb231364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1140b5c37bcb0c28fe28f6a277a852365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88684656b80eabb7f6d21dc7a480399f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacdb8de6d505018c9a0b90fd41ac99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29022b659cefefc7c1b504b2dabbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f11f2e1d5e9e3b7956097636d814369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6158c2a7c352d48f5457d52990bb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092b0a6349147739d3b0c0391ad27c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d111c5263dcd2f1a02c3bd766f0bc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb59b3bfa43ef310e5cdfc235d3eb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32304f883cc933db9722cf96b861b12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765da844c6ebf02a2bfb862cf82253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b3d750c34217f0b9ba8bbdf86020376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4380ad7565c737ca1db8b07cf62d11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56471e547c4d82b492303307aec25e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced95be7c5a31bc6f76c009963774f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2eff5c869015d9d73a85ee49a2aa7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e04c1b7ee815656498cf5c90490c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a597abe109fa416face6bd82baf8c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ace23f1114f3f932e8ace4e9c5cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f6a2d7fd5d1cea25cb26a6c7c40f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179f163ceaff779e8e9ddda140dd55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d892f7dd6eb18987ddf4779458549386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822ba2584a3e6faea6d79df1cef432f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3851c539d7d7090fbdc5c96f90182388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58918e34d670a9b65812be0714f4a3ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ba46b5cde2f791f523674a499782e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4cb859c62c37e5dcf189a8a9ffa69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b659af6b9807f0e6557e94adb5de4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eed189f9344baa9e3e38e593863aa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff1afa081e42ddb5b20ac27d57505394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910659ef42ceffa2c3991890db72822395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bab53356456755ef53243e2be71f2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d62ec3a09021973f999c3e7aa2b3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed3a11dadbcd074d9bffb14490b26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de38ac88a8a9b6b72c6277d4a0e74c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5852e74b5e2d53b4f369c0093782e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9333c3c008724af12ed1b7d32e10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3acd7481d7e42bcf481deca8b9933402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26444bb41b330c74f73fc52f5dcd9066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc729c8ed41b89a686ff08073c9bf88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729519788dcf710245466dd9ef32c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e61e679ba9ed9616f910385444c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265edc5b508f4cbfb0c95540f15504d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371243feaae35b519fb16466c7a2a47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d74a4298c37ed4fd2c0b42d681cfc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264a3a1155497d7b6c6c165dded194410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da3610fcf6f1a2ab35a941ab052c1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758cd25714811950df79dea3f1c088412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1434f1991530f86b128a8eb102fc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676b11244f0c62d52964caa8cd3d48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a66858c7f950f3bd4c99e48ffd0126415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104230836c98d26bdf2270c40bf0dbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6aed828ea953781ff59ed20c6401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f4ed6b329d7135d8232aaa2107db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d202b00e05a436bdefb7742c74c62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b5f0bd153e699fffddc4cd076c0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1f726e1eb4605d743c0d03272e80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b00d8f6ce6ff75919289eba06697a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f69b7902d2bfcae38009cad0a879423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0b7ab7579cb37d34456980b2e94d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5c76a2e6a9c19eef3f015ac16fa3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcdac3bd3fa946acd8d78aeff9e867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c3c683324dd84adbab5eeb74b0b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aeac15008241e07a364806fd72a96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64327790f5552045991182b5e13c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf718c25095680e07ae4916123503bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda793b1a0922d6479d022befdcf929431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e46ad85f704fc9f52043a3fab26e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647063c963358c89ae7553c3078920433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d625b79f3ae2f7e0a6ce51ea24779434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b8d65a808c2d01bafca59ef1b23b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d221051ca01032050f4f881f49fc8af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bf2f4376414b8a8dbdc14daa23a83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d34ca55fa5d525773f00c8ad1ac1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74830085a2e80fbb2e8d1ac0a5aa5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd6f6dacd6f92a6944a2bc65fc0a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d9ff8696dcbfb871bd82d1e79f05d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f42629aa0917ace17eccb56776cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c709bfddaf261a40a4200807948ce0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2406f841b6fb950f10f2cd2bde465444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a479cecb58ce926facae7695ed50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d0a32fd843986f09a3f78eac2a3e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef4ff5d3eda8cee724de7f488c1bf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a13eb5e250ad43b277249ff5786e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d04e946f3510613b14fbdedc235d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f437e8864780c53439978e51f5228a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c117065b363e7a1b475dbc0d8bc58b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae84f2d692f5a9cd0204c97a9d6f281452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2568f36a2ce5265c15fe0df6b3a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd198e0f239f1eb47b677d3a3dd474454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eab236f39e7a4e3f794341a0c04cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055357f20168edbfd0f0c0b811283340456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b73a678bab1c9b61d2484cd890dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fee35dea7c15b7a220bdb232bd0dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f59e366539d8d198225de5304f172459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe8cfc158ed5440bebea978de3bf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1822f96258c528d52a48a6711877461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373429139ff4e1e58dc264a15d4e69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f8ecfcf50aa97eed362c1323cd68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf704be69ef2338c9081b3c5442cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d351b577dd612e7ed1a4d2abe8e02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9fcd91c926a8a7e4bddd3801193c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace8362c9496552cd42e6b39c1d572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc9db38bb59ecbca5d29496d3d92c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76accaf670861ed3585f6ac77ee26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f212d942c76eeb9cf3dcbd640b399470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59cbb56656a873bf7af5ea0e248a3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5bf0d255ddedc844a7481e56e1836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55a50938549483444b92e5bd4411b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42fbfa141ada6b524478700e81fb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa85486fc80fc34c91d145c2719cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dca9acc8b810b36ba7a868aec2c5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d9a902e4e0455c251447af0778ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b540f70f957adb2769172a1eb9ed3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779843dadbcd781ed8e950f2a0c69d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6626ccea865bf4c567a3e05b0da69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66369146c098ee5679f736c6291bef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285be2e55065632e20b1c87bec6b91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2828113bdcfbb625e4e1c52a99810483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ed04edae518a9b40933e35056eab0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139b744af0be11bed62ec56c0bf7cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311513857360693c8ebbf254564c5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d81b1521628e95b133dbc147c73b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5cce11b805ac1089d58d787084f0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ae7836a7060f54c37eab6af178f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f7c9ef6c64f9d66ef6c4243e56408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b680eb47d1c75cc822b893945069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271335df9c004caf69c4948609a476df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c436b8901b93012ab7d562eac3f4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9d65c015e96610f284534369d62e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66126b555dade58532f9e83ba49df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067414e42bcee9c70e7aa6d531d5a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f3c2966659dd25d3a3612352e965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c10287964bb5f5dc769a5e2f8c17bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736fe8f2a5e128ec61a41096423d6b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768458d03375fe5e675b50412ae84d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48c2a3f8253dffff91cbd9cede5ca6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0edfaf372ee9c3ae798f0471ee3af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc814f2795c4d70eb1151e17dc5fbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003cee6c3432bff7a407072d7d09461504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28f41ea31d7f9d55268015becf373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ea95826f4fc3d54a46ac730e92e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587e02a9339104dd95d7378db9ff2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade1581c4eea571e3c0b1cc53c90f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe909425a8031101e83a6f700a267509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d2410e7d0b3a99fd2c7080229cf51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9557d92e4151b4d4a82a9f6a7be4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cdb85f099cd0efadfef0bbae5c859512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba134057f349f41108880a61d7c4e5b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb5dda5204bdf188c81febbc528f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e631355412c3e4cde82768457c4b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233137d8556b23eec0d7dc303ee6a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbdd0769b571561787b3036e759cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30193f3ba3bb9914fc6709e9581503c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c85f6fac15bbf0380ede7e6d7a16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db9a216df821c7ea9464adf2520b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5654fb2531282e6781d4a8d367b8559521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b51f51c36826902693e5d83add7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be10c4903642068f63aa2ea1205a90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797a4b3272009bbbf1a63d8663dc72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7bef45668eef553595451f63b593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3ea17f256d63b017303d684ed516526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd99f778f595e5bac34f91a7d6cfae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590273b64f79f14577a0108aae981049528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f788ab4414341d8477b7289769bbd8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea43d03d6bbb6202e204929f12f3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56995a4813d54c7f609207cd19add4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dcbf8def3d9a07c8255bf51fe03c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff7e9540297f0a3eaeb3645976bb76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e974c3c306dbbe35cae60518f1d2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f17fcdee5e2bfe4ca7a0c95c6224b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67e163611a2ad6bbd193d88b76494536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff06a2117be11040b160a7f81cdd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1a303f9978fb7b66b6c2edecd5b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0e9d885b1ab1229491afe8d060cd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268ae72176a9a51869c3ffcff60985540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f779b7311e01a83e65788170d4810f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850224b4965a29bacdee779944f8469542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c77229bf2a436daa7cc6bb891db450543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019b2cc3546530f8059cef932b5b307544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bcc60ac4703de7728bd39c80ee3c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f2df191092f03af6e4b113040e5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05599380090567a2b61882135a8e2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2ec322391d2af76e0f9d8e3264454548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ea5c0d5cced76480c6ffcf928ccbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270341eaab35c0f96923600e38785fc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a72d8e5328282082daa8457f66ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4cb02cb8a56c4aa417349ad8f024552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0f0d7e2670c80d7ed146365f8a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235e0675788699721c4650c28245d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa608a8af94f298b0d880c1f3ef2f79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742acf86dcd1c3996b7487892e2a4f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3531856eda1bca1d7c500746632a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2332098730436e8dd3c6a096dab138558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e02cc689d7c17bf9f96e857bf85dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d757b645fc91d20d61a3fce232c3627560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84fc5d24efc708ec1cef47ce62f90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b832886f50bd6e89580adb041350562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212d507c1e62ca0ce11ad0897652fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55ef7e6d1778693af68ce2bcc27359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332ec28ff4e29f9c58c9a9721665d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568e744928e652a30a0223ae2ed2973566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a29d1991fc6efbbff1759d271faf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc6fc2ecf92342795cc7058f8ca24d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3c9a4079caa284dbd28a935b883e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be658ea3ca69a4144121a58ebeceab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b3075c77d4d9bc9eb3902cab943fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02925ae72f1406bfd156c0940d3905572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b261a360694baeb85d7a7bd95ef06da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363cb706b8e818d6132d3141f5c409c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b46549639498bc1f879cef0c59d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a0f44fcbc01fdff78b910edbb7d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7ab4941eb4b858dadfbefd7667d21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34479b3cab0b75c8a788683a0a6a42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fbbc1d25d0fda08ddbf16cf39097f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449c308de0ba403cd9b50011193062580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6148751dd831dcb6e9739357ba3925581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069d567dece5528c551546e11f424c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e239e9b196c7c6ea4e972a70752e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451976cf59ee132c12b12c4c2a260ff5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38f0b8b79ef6da2652427be69ed3e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d611c9418929a5e5a345b76b56b417586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136efc5432816b3bb5d82a138505fd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6bd7fe7818b9ef19bab739af71c02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c0e405df1f2fcd9c1a0f6b8866e38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a60283006bd2ab1fdd712eff388a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032dee126ec6e9b7e0a57aa228bb4fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a7a7aa2e8d1f24d28ba4ceda6494a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e165688ae91d3ca03d6125f403ee6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564e57fb0b35ad006b8ce1c5b934a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fe9daed1f47a2867e7ff76cd44e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc1c143745f5a9f335306992ba9d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb92544a3b3b50a8ba32e256a15cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30535158bab1702e85bfca5c66b0e0fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572da7d66de746539ad2c52f330df43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355733509b9a24fcac8cf7a8a8b5b8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d5df087fb78cf8c9b6142955c0835601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376318dc0830dfb402cae56f2d30ffed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c49c98a5b4015a90fd2e508c2930603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651ecf7d9948ed94259b01a460ee3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963653f42eff897019e773f6dab7dae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856b06d14af0d47e51d91cf420ff8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7735d9370d4f084643f6268ea3807607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0bd1165dfd0cb2816633e111131b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978fafc6e91a6c963bd6dedd56d9bd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a94e55de8c2411c94e8e1ec498b1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c170a4ff9ebb9bbfb2d952239b9903611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94d2610be461a8f59a9a1e46081bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898d4c6b20831a6f50be973a825a8e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9b95f627d6da6f3f8e53600c85e0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769854b1a9b0aba43214efea15918b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3e9e96c5dcfc203946db1bd99c1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3ddcc4e2b9a34eef825f8765dc35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b73ad4f8b45b0d61356b1daedce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19509162bc6232506dd7f179a4be6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7386b4d1791bd5057d84f1668beb19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285470880d7a1d35fd2389bbbd6911a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e321b97ad4501083f25c001f08ba6ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54dcd2139b3942b74910fd43c33a7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627600bd370d519e97295990c516fee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3b0c373a843d897a053ab7e3a7cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82cc2f6da321b630618b9fe1fb804c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572313f4e95abb75ddef5f0198bf749627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf749c991b6b4e583648ee94abaf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c939935ab21e608e9dc6fb8b27b619629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548227f2fc0ca8d7da1cf1e1fa24ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46f418aaf6f22652cb023dc349a83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15113709cce53d06053a626cafdbf81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c062597fdc2634503753ec521655e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0282adb76129121a95b2b59e0dd3ec5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f926ba5e6a09624363324e9ba683b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66cd0aa3b767ef80b21a557306d44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822106f971c6ef7a92115eb00d12f5d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1411b659332896a7f6677a7776ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a2c56789e5f8a472883b29fea545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5456b3686d25ab3f19c0f54c3d10fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ab501813a6ab545e215b80446eafb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0ce164b2b83634c6e36745611d81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4343a40b435efdeda9553459a825e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de08f464aa7ec418976204ccd7a85a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996c20f2bf82aed0ffa472d58ca20a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed307cd99b302240d6a5f974da6c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0297ecf42336673aefb7d93c974fce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac8eab9ef01d1d9ecd9785e0e69ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ef2bc890fc8a0fdfcc28d96ff997649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d015d135822100ee9615d5cb0250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260c0e16ce179c29c845e07ed0e2a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3dc03187392767cae0c8063c32c04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924874fc86af3239f4b3f88ac4629f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b8d82c9182a3ba31444ae7e05c47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a1b319279b3dd56a43f52c9514c3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7d57e8c699a6d7c3813ba5cda635a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01545e2075c25fe1893af01895e58ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed9869be1431c3434432f3bf44f15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7dedec25befc039edc81553737349659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48362a1e527624f0fe7cca8bf430c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9243f7d84b2c741e636865dd430ab9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1689182323b1b6819b27f4178c1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f45ffc41f72fdd0f916b2d798d7b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe15c0c4ccbb72be0b1276f476a81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ebdc5088dc1ab296f169760fa1be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d933cdba4e2f14f960e94818d49f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc8aa81ecfae547af5ae24b5b51c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e860789217431513a5225f3a3242649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c1de4154ae4a38703515b908d943a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f12d20b3dbb12cb64a92870c75e2d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74201922e40e2d0f9a05febb34c9498f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110e5f001d4de23a37445619a8674b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a7dacc339bdb5f7e1c7e5000212ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9145b6f6bb61ce6cbbe0bcf1d7920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b99f95a886cec72b88fb147926f51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2d02f2d20c05b5945842d374f0041676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8690a7da359907e4f0624e48c948a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927032b6b7418a44bc1383ecb81f68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c0daa650b316d47d993e24431cba9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59d5bc6301f272502edcf47a089cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6bb29789591c7b27e4de90cb727c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894450d15b0fd74e5e037e35afc553682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69bfa155a6679d1c1d1760cd2391f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7525305975dc2ab9a3dc8ce1906d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4e9ecfbfb2a664afde8a00d76bb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0d164b39eaf8a060c7799058997c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baee78453b19583f8fb3534bf41a370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b87a339235136b0c211d4cf59974688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2278272beaaff1412a57cd1df771689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbfe0e9e91cebc29397a29beab1170690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdea6dea4845f6bd4dc1648cefa8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747c0dd6492bf9b83c855e71edf67d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b03271b0eb17d2e76cb0d5c1e4ca4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465cf48607734cc2babf6933f692a41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d3525743f664b84d4f9edaed8005695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5003fa74d35e38624ca5e99f5e8a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491898612651fee9ba8de791c220a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c19ffd529bedee4d86700aa4f870e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228761f40a4be41bf31a21b2a24b8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df6799367c62375e3a153d1c203cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60815d0bc36f570c1997a3b6836bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a631ebc6186702606869ae0050c7de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7483492e7119fa0555f05a19e9ef5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a24dd756065e89df27bef173a51e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e98387a8834848a189294d8619e31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43f04fc296e87f0357fa9a0a9f1a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a266be798c41798a2c340abc1a143e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1b83e4897bf8a17d99df3b2ef831708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c21b1794523a6ba7fdf548390e48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45133f15fac724de6b6cab54bca94f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd49e95e6c17591f2bf252a3677cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775f1569164c15e1a241c2c2c3899b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a17e3a4ab10dbcd707f62d6a8c67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054783001106125c914418ef697c12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4735425d845d1d81a408166ce1f098715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6241d142e8e7a3f30a9322cbd502377716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d8419c0ff0c4a1e3d149553c85f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf14d3f9d89ac092b5638878098e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662efb37515b73b70633cc0dea9c74e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d30159833c599bb0e8ed231116f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6905fc48e6da10ef614c787efe08b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93960c29e2100c769234134b36c8fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e74e6a0b0adf4162aa2424412f720723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e222bd5201f971803dc75ef1b541b4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749b2fdbc4bbd759fbba48042b7932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915669a42d631f484b50aa2cd9cb91c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c1e4a632ea151077c61a933d8fe92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af20db42d2b33cc2667d67bb430946728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fedfb651a86807a79db854aa57a82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee2e6ddffef4a2720b3e62183bf1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6589928065309d83aed116db48f99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b3b4bb21bfffcc477d72847f4155732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a6d0afa80a2aa31dff454222bbde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a17098fdfb5f91e4d9705ec01666734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb916a1446eb793a38c29df169b9857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013855232326c29d4c25dd53ae7153736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe33bf44201d67ceabc645194513d4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d2478de813f2ec621a1127168cdc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eaec534a5fddec3bd26730f35c485739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe18df09f02b2b7dcff1a7ffe5018740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe96c6c6371a04d21b1d5bdd3d430d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9902ff046d98d36547a884867cafa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e74a3311ad2cc5215b5e9a3cef990743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f44dce7d8b9660ec085f06ec10cd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc656033a11a0e07023d38d1b9cfc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60a7a77adca6e1f60707b6d973e405746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b38aa0226baa070e1e8fccbb922a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ead035f7eff3a0beed440868e3e37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26f781860b0994ac87b2c94ce3420749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2be2cad413eda3539c7d58235d80a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe09c5bf5de525048c4fc8b2eb14a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f60bbeb2c56a488f5df92c54324c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc4f745c9dc950509565ec5a55fb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e76c474db5a74dd23ead0b2b1a189754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae077ce2afdf58b946c19b967016b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eefe224c0055ce0119e6f53fc84a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482bda2de715cf3f8893e5ecc24cdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3a7311ecb3f7b12bf38d35f3d5870758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660c35a62ef75840d3dd302dddf482759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>