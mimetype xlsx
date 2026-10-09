--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9c90ef274f7354f37a3cc8d8501f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9c50175e9d1979077bdf494acb42d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4129a186dd4760a2885599fa78626ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b86e541dde138a2bf84ea319cde54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a63990c2e2ccc3df7ff5e4e5e6bcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885e8027eba98030ae71eab44cd3186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55aa98064465f3893a488fd2e23657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ec1ca26090ca9273eb9bbf6212458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd92fc7f6786ac5cc4b67a49c270f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84cf25d137887a57c6834de0ce80010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6119f4b549cbc24b81f863561c318a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb63c481b0cd34adec720c3d97abfd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f29b4c21ec5a41841153ca210f23313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ec20d1b96d4086430e298f3b50d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381f12309d42a23a339c45be57a80015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ef77d98d93d627ceb2e6f923b96f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a3010aff2fa8ba97906912b5545517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e445abf6e85c37087fa6b048a71b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcf1ffc735e7e501b5dd47582459f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84163620f7dd6f1fcc0273f7de99cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1de778e0f52ba12c1f06864a441dbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1abb28f52157fbcef96f6d24383cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c811142479f9a8a611541c04e0a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b015b4298f0da437c590b7901fcede24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4df1a3ea31ab6a10b422598755e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da901cd684056431f42d282c7926df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023860d5fb54f92c802e01ed25f4ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df2f40810d6d8cf7c1c5f3f243ae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b050a99b87a544c82aa6c97b6a68629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef34a42fc9a4e1053782cdb21231a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687533dc6312cc03047ebbb965f878e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63256185fa3159229b055e1efa78a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd15d7bcd9269d6b6520416b0b0dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba28e47fcc5aff9828cf9bc716ef0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c53fd5f8ee06e74d1b931afbb961e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb123b8b66cd0c8535e803790daa75036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b2c88af56dc7383eec516ebc2b7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9ba432ae0fbd17a3eb6b06e6de4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f62b976b169c72e188de89a95dd9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e1c4835482ed283a9d30fc72ff3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d06e2a98b4bfd4805fc3a662c92de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c1d5155a3cff8d3c117298be8dddd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3f381b527066f019ad7187853a7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c580b49c66e5e8def2333cd0d2bc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ded8e0aa44963c2cc2291ed41d494b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02156683b5d193e19ed5c59904dcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45258873c20292d1824c1e26bc2db447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec1af531e945e70b43917ed8553f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d5dd517e085517713089ff345b00c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4540e6300d8628bea961d7b7b076250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4941ca3f317932e7e13cc74a26bfb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784204d7a13ebd6528b5578e8c23ab0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22cc1d141932ba38e6b2c338e1edc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57f32ea7bb6e48a889fd2f2d3e6bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604c9105f982c39c487c50cd09ad7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43384c10c8aee37e59024d8f986f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d69ce3643051046c8f93942d5c35c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4aeefdeb03a73fca14d9faf08ecae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead12100547df6d1c62d7348b213b4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ba164d44d5da8d07820d168c8ccc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78444c5efccd3b593b128869660716d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b77b62e6cde500936997c312f8b6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa707fa528fc78e5e7d672a4cc80963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151c4075c576b85f0c070793d1da9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685cd00bed9cbf01108a9b27d6af89265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256bb17c5adef1237f2cb21c4c18f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b602cbd8d86760fac4760d3c740b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872dfba63c0acb3abd6f38bc21977268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e1edce387364dc0b2848d05f1566069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4a7535c02a5b5c0fc6c7758c7ff8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f262ff7b234603b3901f62f7d4f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5481a5cea339de3440f5b59eab3a85a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e168438c97a09fe1c4290b2f2a46373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b933b8e490dccfe9d4e33dc76815a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f456a6cb803b34af8226cb50705275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e00a30ac89ae56cf966935885c8f5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad9848c71a32c87e851e25e2bbee2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f555ea83ccb449b0ca28f45d37a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98602fcb0571e1ffaef9dab4f52ee62579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623500bf18d6dee05daa56429cb52a5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe85d2c1242a6c9d8847a39ade754781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434892f2171e9cdbafd4e38e246ec45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441e88e65c396537037c7deca42ce683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac1278e8599780003d62e5df3c75684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b79df7f3eea00d5f3402d512a0a4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558868ffb773d1df663643044e7a66486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0593b128d8340b2804c23289e33ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a34ae0409a10f47beeccc8ac2fbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5be47abf97507fb72e358721b88c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab9f10350f9b72413ba971df6f44390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36860f9be2c7b3d1ed3293ec9d256791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174c9839ca6bf18b381443d46bab5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07627ffec1dcc5ca1c82e15cc77870893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca75d45a2b4d6984481d425bdb4de9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f315652fbd6833d36018c5a6e3cb33195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82635063df3e83bd266e1aca764e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68419dd00ba943e46b0a3895a5f924297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22d1ff60643957b508a8f2349670998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e621cab22ee8faf1a343c278ca3d3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1020315975f67c0a4230776217d0e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8819e4a37b50d9720621f0097cfbced101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344d1750eee916b96a76c6000c8e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b13946f2c7db58886565fcf1b3c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4bc5be8ec869e16a9ba1d0ea1af9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc569d7c111b43a48b1b1ffce61da1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b336b012b82d4954bcd3c7d165a0a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08ade4793808f16cc4ab8b1648d654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f134009bd60604623f57bc176a318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3657e318e3e9c94f5b60f83550334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10974879a4713136c6d38c4913493110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aa3b62faef81a8bae47b2dce624f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb6eeb68d525a6c0703f9b31fcd95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45088a97b63e18165f687bb350637e91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40172f07e6bdf65b545f41b79b053af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ebcf5feafcc6459f64a565bdbbc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97728f6348f373893a3d505e46acf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f373f8e9a77cd681f606c092c4fb30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae9d5b55b2abf8b75c4ae931e2e62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967da3cbc4956673e5adb8b7e0fc16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e57457aa137a8d6c6391a887c68fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eb48624b32ac13e40113c5fbf216e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe93774d53766ba58f788da51e311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d7bd713adb0baac62115354ec515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475adbe7fadfed0e1c7de02fcb24d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c038aad4a02199f3a365939d4b7452125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c37872f54905dce350d0af017367c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed609751a271e2723fe0d1b87e8bb64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8184d0b8a17c33d7387b156d066e15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3be293df512ae0968b84ef0625b3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8447ea40073ac9ec44304d664a1dc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2bf0a04c3c24c475af39655483c2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a9f27ff6afd5fc6f6c9c6feeee7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e46c1fec4c690087617a5f2a6dffbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ccbf5298832fbf9095e8ba9664821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d99fe9e8e7cce1a0e13046cef5b990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd4bcc7fce8a929e523eb7fc8f51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b014727880ff04060ab83ef7be1d80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121aa52cc903980253e2ed9e802e4b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb24f4e468a575cdd89e95d8de63fe7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafd1c7588bccc7a781c818cdea0a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3142613006fe0fe4a5697be688e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac87def6c465485c42ce7a2ba2bff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008d601da9eb18893aaec7d3e2a9f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9645093c39202d03a7158f68113685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a1b57b62f016632bf7835f8c781f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d68730b91e22da8445d2b374f0c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f492e17e1cfb086f0505671736f706b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2b181fb3c097948b3a491a3534a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b4e7b6e0bd69fefe4020560b7acd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862fd257628fd7fa6e2da68c1f2fc44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612b16bc4c6e885dae9adefd5de8df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a89524ce6d3c0cbbd880afff40ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd6a29114c72632150a32fd52584d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30155810d57a0232f47fc807747881154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9d0076e838c9d1b7fcb01cc74924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122367291a97298ffc8b45f2fae1982d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b9fcdb368111ed5671fc882e66c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1363a294cc5133a5e3441a3c1c65ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d976a5fadd90c43d8df92ad88e043c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029fe8797e9e2510ccd08d2af16075160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f459b6345983e8308b3f9b5c5b4216161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9015f5b522f5fb72ec8b4dc66b13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffbf55549c54ae6e215654add9c4bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d94df5c60fff459a7c94d933fec9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b050a17a4ceae54321bc49cd1077165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8b61fdc0b300e59657a84632e4a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1e15ff5738ec56f0e717a0cd2398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cafbcd2fd4099c108064789152e67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54570ef82f27248c191c983a7d49618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5214e9f06edd24a88f2bed7b0076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b96fff4c440b41a8a8d32b99d13c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff683ebecd8e44e382580ad26385e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec7ade54b00ffcb4f907d47f6abb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f9e1ccca2e70ee7faa6f16a909a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f65aabf2ebb2c058ffd5a5d4c5cf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ed1a754fbeeb3f11ddd15db8da58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc0acf151ed9c7931a74e99ffd713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a5fc63f202c6f247d4a86ab93734178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bc3a25664d548d94d027ef567467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f78b55d7a35dcba8eaf81e7f04894180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd63441ab933987c77c00d75032098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae0e8440fdf55b758f040ab8b2bbf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc69b92a3f5bf0ae60a5c900723cb56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf253d83a3efc73ed8ef68fc53b734184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd529ed3b4b1ef30eb5aedf8feb2e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0f9c47ab94ba57e78c3607bb0e83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70d18909bd0648cf2b797876f6141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54654ceda7bd89a5dac36575c56bd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed307094f7c886592f513b90831d79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066f8757d8a0003e7374353ec48bc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2dd336db58bab30c6b4b1f0cd2b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a9d3bebda8d3973a83a9527249de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bc052399eb4f0c5fd138b1252050193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099554599121b70e5344b7723157a6b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b6fb37785c96d348a9c76c7e6307195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb892b4d1e6025056107b19c29b509f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6279e50acc4281c99c7c27ef08cbfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f90eca5c7fe6ee59b1b95a3ef444c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8639e034515ee3e263c12eeb5d20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e84054b182bec5c76fb6d53c7bda12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9228ceca786606fa921c2971aecb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fbff416b9a04b911eb32e9da0ed27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936bb1bdae5856b1b410237df27212b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfcfd051694663fdce318df64ae41c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545576661f25fa8fa6eb0e17c4133e70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39142e9ffd40b6d6fc215776b38246d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902ef0d71ff4246f7b67121f820f54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c3cf190c9cdea5024324fe966837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0c28841a816247e8b667d2afcf75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b44805b112fa2acec30d88c8c9e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8c60b0f07cdde888a1de63d76baa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b3d631f658b11c10699d96d5b412212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198361ca594c9a94e1f37c0c2718491e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80bff084258b88653416e1c6aaa2f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265fa7e1eed275303c557df88b04ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ad0d3f4acf7e359b31303f133a51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0461089bf582d96a6e086d62cd0e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f10f930f6ec7c5b9a4ac5ebf0a3ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7df223cc050a2622e610fde09f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c620eb0466c8ce149d7e5ea23483a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8aa99c39bbe62fa7289276598ddae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f270e7aa2c6f3b5e9ebcb07d8c0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6d7c22893bfee7e8459cb8f3d699223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced89e157ff262f3b1d880758c6c7dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a48ccd33a573ea084f1206b9165bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ff43fa869ecf30671da611d3ce41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc8f653ce24794844a24711196117227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656370a8ef633212958aae5d0010dc9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a9c595d7de79efd22cc50c3dd4dc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93cf75537fd58f90b4a0c3f9a5a0a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad637d1a53b7da12c45ad2fb352fd56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805fcd9ce53d74023408a9453501c9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e58d3eff5a37133ffc95e577abe3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e8372a6e5bc9752992aecf8b23984234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f1fd18c8227cedbf8f8f869a90d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c6430b05430ebfaf2093d4cb55d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b597c775cdd6ffbe66bc6e722eaf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132193942e02945a97ade30409e2a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f49ef6c77f79c604f2d705a18c78d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0580ee9d64714e885ab8b353cc49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9144c8a9bdb61c5e768731b3d52be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f18d167a5a0abcb9f17f6d3517b0a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f8a8adacdf79e01839f6e07db4cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a38469468d0f72360e4a73964b89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604611da4a85175b10b0c5610b113b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e4d5e13fc0f6c179ae4e889ef29b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4a12dacc90cc4007f748be886013247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f27fcc76bc70521b8ac9037163482b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aecbf49f27048524caa287bd443f7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b8db8a050131a5c666d9ddd8c238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46120363b8d147096f79419d90252ba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd13681fc8fbafa28b4b1b7e556ada1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e02d5dfbc59591a844d8efec4e642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9298271175006227d7691957448ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fec70a66385ca1c553a547f0b1b23d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b040a16786838fd23dbe628e340dd39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d846cfb057e26db179e1d4b1e311834257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352a7cc1593b5a5ac100f6297fe9af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310afa658bee852cda49154a49d233259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184fa1530730bcb8ad635cdd825cd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89429af4ff243ea47ffee437ba156343261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d7049b5e16937e71e7b576c14034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff949853319b7282f0e6ec7d2926fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a3a45bec698ec6dd15fdfb126af9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0154b3dd85c8355ddce3d08fb62d9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46810df65d6ce36b775e9a1f918dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c80b16291cc45ed209ba337f049efe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda643b21b1e7b209e1781946eef3b03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ad307abd27169c4377ff0dc9ecf5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a597724b871dc457f0e126d7fe7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec327484c09ec5f003d9b004782544271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3413d055d83377f2d50761fbbf1492272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdeae05cb863ef849287adef1601ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0f89ebbd027c242b19a4046bfdef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc338b4c86879dccccfc70daed377275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf7c0d4dfc0a2b42c36f391d21632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ae65bd4cb6dc62f61c4707f9f16f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b95ad394833c708f4bfd13d7c6225c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cc3c953d53d35baf2f966e2d1219f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d35892cfee1eaa7f8b9d8bde61e0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fba7e80c375d6c2a2b0e8f413e8ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaba85fc5031ed030bdbe2aca61326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041865188004c27ed73f51385a668789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f608e3d83310ed9090d8402e791b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2efd61a06caa1b7cc760d4230e4c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c029002abcfacfeadcc50b9053b72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349b58d7522f70b72a763dd904e72a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63feaafb1d4224c037a4f563b9e7fba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668db15b60f9e4cd2e102e047a5255289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5631563fb21d33ffb4fcf57855ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2f97be0dbac2f7ffcad9ee0148919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26316ef9d666949eb598569e34fac88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400e6d646098b82761a212a2b48efe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352579cdcf864882faf7dc068af0bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eefc36c68b0478c6fd29d520ae5581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3fd45f13ddab1632ddf05ee4f8ab4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ec1fcc00406497c230ad1b62b2df6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796003ad512d65a4b2d4c4c7d6c690e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8c839efecfb8dcd8cfec50bb3054c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50709b3152454b0695b3ffa588b8cf19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa09fdaf3c8c2d138952013aaef6c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8296e2d98119daf7465549546ce539302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3c20247c2b1ea86a8236c066f0c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a711de407ad33b44d6e155957d9cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60c9af05352c4fcc3bff3452f54a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d59349d73a1d5408576882bee1f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00a6dbb8a78d93d61fe88f96a6a40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d5c989046020cbbbac721506a22c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351d4b5bcbc5a0bd1c2bdb9a054c85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3040dc0442d26c1bf844e03772814310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6c827d0f9c8b95c99f7a1ea53dc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d906632cbbd8bfcd2bd559e4ab875b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0bca725b8aa89f5b29206c6020a0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8905d4ac79593f6b38cc96a94952a59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bdd495aee79301debe90d823b4578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa511eb7c4007dbf6f7708eb0ec101316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fef89914789b0c0bdf8927a133d50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ac4e58176a95116ae8dec93f2eeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d197802bc29131f54b6ea174edc938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5309c58c99e194aaa51711ec6101320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022f9882bbfabc86aa25553af73a3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc54c9dac365e57d0c22e1003f031322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a4b5af60b258e3d6c434c1e433a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde749bf31294c7d8b41958bf44750d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9056284ea20fab25b48e3f1ccf2ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699f432729266ba084a10d11c4e6f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f6e3e8bb9017647d4b60696ba861327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d3c914bdda9ada72a1e2d4f5208d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381da79435ed9d34094c6dac53689c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a3fc3750beec9f567af0425bb9da9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e091f7595074396517f7fff26a130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2dab496fe2a1a7c2acdfcd90de383332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf85b67f7b9ea1a7ce06e70c5fa904333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f766c319c78811fb7345058a975fd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e6d0d9eec421ae00527beacdc77e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6450c15d21a2df218d9380a9ebd995336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267a3033faefd4fb89d81a96c82410337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b545f22f43bd905b5c66c7de91f10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daaf1fb1a9b4815b40f23d09708af8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b44f004c881f7bd11ccbf047c0fa2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3357b7dd6b14d04f1e7f4d4e32183341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecfa6731ccd8044aef54cd17470bba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0dfb58c73d1f31923cd97d3040c87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175442ea657a2f7ba04393d76d78e88d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e365d844764b1bffb32130cb761c273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7530f7e0f15156adef5e9b2f9bba09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2d0c58bb9b07ca6290aeb836f204347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeca453b099047b514ba75808f462c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e26dbf8c99d503ee1e99cc7086da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5cbfa72fe05808545b226eba30aa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c84d0c90de7e77ae647f9809d37e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f7d6b7c64087a324d3e4dbf69522352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f344b8aa8ec4d344f57ade316eda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc60ec861016b103e1e50567081332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099433931bfb84e772d431ce07555f32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2886554e69cf0829381e39158110a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdff8a97c12407ba97727df21a9910357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acc6ead020af158d92501ab3d3c88e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf12ba4c810f8139f4d9e17803db32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59047f8a50471bef1cc5856fe0830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee84fe8b2680a9b4283c6320ba4d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6690d0d700f8349f5e047d3b0f522362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcc3dfed73ccfae5894c571d2ea72e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b970fe549f6f729d62ba0acc064e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8759d211535cc2460b3603d04a4d68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c6888299dec5b217e96de7749af9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91488189ba550b193452bb5cc21810367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b32076d321cc1cbf50f37f73b4f4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d4ba78a1c25b311aeb670818342b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c4468f0ee3ceb1c407b92604da892370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847781307dc55afaf39204767c108469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810137dc3444891de4a6ae2f990c6080372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506346c1e6ce5ad469fb6c3488a9df7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837523191e7630cad43c67bd7caae6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325018aecc9f68a0227cf33cad8d11f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0440c07ed1757d81de1521c3b0dd1bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c9db31906e7ed94830a7657412ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c758fb392ac4d98b16704a1d6870c0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd291cccf0e2d6bbd39cbfa445406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a12b0c7579414d11ffc5ac75d2c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae49d95e43c51597c9ee620852556f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df089d67644bdd162b4d180b67bf1c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e481b6a250288cf49eb460ef6efb34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5557c38025aebd3fb518fae84a79c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a93e57d2d800bb9aeb5bdaf31fa4ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517024011dc23016b3d4c8ba418181386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceafb10a8af81df96fbdbacc9c2477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca4bdc56cff6f95b46d1db15f895e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c551ffd6b54f6493e7c8c4d20566389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482063fd0692de09cfcf48d0480558390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcda01655e54917728ec4dfbc5bf70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa115b24e42694e643be72f49efd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e165baa142358ac170ba7c21932ff8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2330fddf2513ea102e3845cddd0c0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f3bc92c9e16b864bb26fadb36976395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451916bd8e96ef5a790005de611624396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcc3063c151ba5a00093e159217bf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27fd9a6aa3b80db5bfaec370c81a3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6f3ebb8cab20e65a83087e3d7786399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71696db971410d57ea30eec55bbe92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e44c6f28f9d3dade68b7a7b2fc10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412486613ddf1f6960cd24852cc09df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526a4c681a4550a2266d3911c09de5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da117b32f0d346537f65ad0962f3d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c56b13bcdf99ae9af6b61d2ab2d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8703ad7d86343c83f9f93ac7c4bd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833a5e0a2ece4ebb7f27c7f0c6535dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489350208e060d63d68609f8bb1e631e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889b4b9818712eb55ed67a3ea29ff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41f7feedfa05dc9c891b1a5d5c9d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804089d19b8d882ecf41f8cf163b13a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51cc665abb53782b9d2f13f85a6206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a5c9aa25a1ffa70a605bb85558ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f15f7e1fae59d85302f58c87b68b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913770cae77b067fc18d1437359eb79b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb35c36c81dfede1ef287ffc4a1b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1f7b36b6eeded50717ae6ae64b67a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09de1ccd015b5da97348961051be75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee02e92e3123af55316040d832e4ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f824a9a0ead8620e97970b38935ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eeedfcfd33d5f3d7322371a5d6bc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083eef3327ab6ac6f394023d2063f45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937bb347c7e8ed1755819bf19209a26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41b8830feaece6339af39467b2e8ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd109a95611d8d8d1e54d977df08c1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6549ff345546aede3f8c55b7b521ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78d14e59eb4c8f312fdd6b23bf141427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee256c3849c99cc24eed99c853e9e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff75dab0244271de8378e9d37d8e2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9751c2cfc388eb263acdee30381e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7743eee89ee9eaf037675afa2acc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d9d9b77cd317228ffcb954b62df3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c045c2ae93eacffe82ed5627b064f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db2f7962a2657a57980d7d3aa7324e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd387871ac360833723b82cea81ac6d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a62626460ca858caf11a5f2ce825436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a9f877776cc3fa7daf37de9e5f480437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62576d2ec50f6ed2316984a2df396793438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055c827f8d901a97e206e4b792fdfaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23bd350e728bcdd1c8ebadd64b0f21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6f99622336422c65bd5a05661fce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef77601ca54a98cde8c488d16d5aa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3edabc0f092da1ddcc038022a66c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c835a6bef706ac24cbcdc86c5ae65c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c86c713c816f26dfed8b968593580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d1e1a77cfac4d77628bb4f471bff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f55b6e30d83015e02dd7c781eaf16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948264639815ac7e1173a10109dc6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a63c37767b7ba14a7a59de4ac301449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72defb62bd470d02fa35f43444e56a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47299f84e2a0a997b0b41d4b45afb60f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4737af5c6c17528ecd2954bc66624452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557abfe7727b0f4c625ebca3f6202613453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6e38aa8b73fb056b65a55a890f9f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac702ee457417813cd89dda50df44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a49357f07caea8e70e658968702e4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef163f007764f0d97ad8ce091a521457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a079cc94f093092d1092824bb2b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2984d96dfb33ebc5bb9defc5ac39ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e46c83def0438847fed600bc1b1db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47170f77c46540c54acbeb1ce913a02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f31277615d5b3150a409e67629cfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d15e10ec0621a3f7fc98b43d21d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc22c080fc06b4f51630456398acf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7448e3428fe333b6f7bba43d25f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c97f9c04116b88364f1116f0ede1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599755891e4aa0ab3d9cbd5f9bc28688467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323dcf5481cf7aa2903c91b097823c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486abc8d17b46e692e3312e9dc1010d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301e1e9aa1043a1ac02ad2fd16bd21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866e44078ff6ff68cde54f326970a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e774a41b68541a3abf76f3a1fd91fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbde63be710c9fa403fcceec6f3997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b48d7c08d8d74d7191cf156cd08c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525db105a74cd66b2baea86e6a11b6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e504eae28baaa52f5a1313d3c629b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be598f9498058839154b4a5579a35f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371ec638cd2ba7faebbe3b431536d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e950597e3608db755794eb46be7ba4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ff8f1ec3adda6b8982b3ce58fe90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa431c59966d38065bb51bc492d44b50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45158422b2055b0fb25a589da723da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6a9c748a2eb0678b0bf8e7fe838b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b7a6aeea2d7e0a91a23286c8e23b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500865278ef61980abead1985d5dd058485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2219cfa4c87e72834576c5f20aa4d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14b54b887eb338c9e04e378b0e90d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b4e210aba764cdd44f216f602a04a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f7d8d9e7512b09810602f49d1a820489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb09c816651f25f19ce036ee27f16a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d55a1801d1822e637a5489a384a3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045f6e3962ec5e081cd7da6bee92a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d781c4f9c3b72cfc8109712d83886a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b8c5d7a31d1306748a18e978cdda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a273e6d8ce6200ce35c9da5cb4bc7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d555ceabc00790dd1bdcafabbee14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb17e9b51ccfe7c12a76daf9f99ef85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034db61b27b4b54be7a40f15b3ecc60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc89b12101e1a50ced44f753fd25f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44d2dfcb52de804b5a96d5419d246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb200033e7f0e5cd6516a5e220f3f25b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb364ab3e635bde71226bf2bfd21a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621be4c1f03f7c946ea13b93bef5137503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a46a01603ef1a0e5f3f490c373cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ca0119b275a2d21c43f834782f7c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979191c13290186bc24ae0e795bc6630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd1941482c4125639646025fbf1ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e3f78497de3980801dbdf07da8dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042b83449235af8d9be4b9eff544eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab07b79192db8f30b5b86cdc72432510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691374e3aea38319a7bc1757c4cc2858511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d324839478d74efe2fa46f49e08627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f40487dccf2d8c008d038c7475d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f210b7c485fe3312a941ca4f7124514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4baa1d481bd4f7bae337218a0784515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654803bd2c34689faa45cb274ead3b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538eb1b022f07f05e74a1dafea6681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fedcc0379b5caf50655944a0698d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80defbfcf9e7a03a8fd68228a36d3b33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e814b7e211ee376ab4e863a7ebb93b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe178cdf646259d30572f9cb06ebbfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb47e5e7f8676e72b4c211f87f44a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b596afb0a1eff4edf8829d9700f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c445e12620571faa9d79b881ec0ee3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805a0d06ebefb06f467369fa1836da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671e066fdb50d205b2912fb0abff74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9d8e49d3a962cba9ec4cda3fa36d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a17411b792d825901a592d948eaacb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623dc18751b424e87299c4b9606d448529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b28640be1f77dd68ac0358d8e800530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f929e431c658fdc970dab290bb77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238276ddf4cf8712f554ae52046c671532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef47d5730beb8cd10af1fccd22c123533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b80fc32eb7e18359f0257ce6d2a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dbe271152d7aaa8e55a128e9d8bca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad4d0c44b1f5ca13718d7e6d32c8f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e541bbb47390c8ef5484713c19dd13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55fbe32b2978e23bace3717f5400e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d60c413df9174c17a615f1d90f16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06024d0ac2431423c14fc6a31dbd4ddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9809e647d2617be500e1d1cd9c3e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b815284a8b9d30ed9a9ea829e0f1e72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef1281e906a7bc4ff1f111e2b747a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ae41c6aa72beab8dbc13e9009271544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa171f6d3f7992684175b23b40ac40e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6d7309f5f8e74d5e6ae39f78da692546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392625fed43e2dd9d9fc970bd9debecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320117ba17e2381141d456a351d59b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9f4b0ea6e1bcbf97d4a4be47f73a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abbd74a0c0f3f6d89139d3194e250e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035455eaf08cb6b223efc610b0b8b89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a615710e967a51dac243ba888694552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0073b87ea6f10954037c5d9e00e6b17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655c031841d792aa4f02083f55d4a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f1d521075d7a202c78a055c9d85b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669c2331606c1cd43905b491cd906ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94e4bfd074c1e7f11bcfe0dd7e047557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f245d740c761a1bf8efc73f181f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f66b34634c8c7550a3b3e1f568a801559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d055e1d13d15407dce27f5b6f24b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d19ff64cd8c1f8ceb6fb622fecb661561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c64488ce8e87900a4961eb355c7f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadf5ca8efc9cb1931c391142ed5e22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e775f04c951ff6ebd6881743b8126564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dbfbc58714c6dde16fe5366084700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f019ea8d96c92f503d6a473e1826566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850afa50225289dd2fb99fae1b798400567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d549ce758c769f546a42acc1c1067f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c707c8a15390d338b8cd516a8e24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2028481ac742817349a43e99462e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036cd6b797ba647599cfa14a6fa29d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b1736e375389cacb18675ccd39cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b872b8c86c2451ad7b6873098fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5944774c85f25c61a74a49f5e67a99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9367f41bae42c16156b0109aba083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9284a15bb6cd55a0fbbd38744d6b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a95f3fca9926c6931a43dfb20705e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab57b4aaf9478b53f33cd69e3627da1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9207917039732df937e79fa83bd7ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2263485ca4430ae058b4007a72f8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861cb769ad33091ee9bbe5d1f9f795581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66e703f19343d5f05dcaabe90e33e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527df23af5ba9b31d2d862a5a44aac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e19421416a58854f8685e82630610584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d168ba77c7dcb35e5b52f79bd4314a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec859f53179c52b61f979f2ada70a6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0169c92115b47d916380781eba853587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeca32b2e4833427dbacfffafc3b2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39018fe7ef2cdea36860a7cbae594c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24d0e8c8606c4846e97e4e644b0ea7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e20cdbadf2f145d15a064f9fc350a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61da1d9ac034c21c00639d46caaf23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae06afcaf532bb49cb49b0acf144ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5b46a7bd1f80e9c10ca1a1e36d7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ad0de52e244caf78c319f9b6906e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88850c523ea026349c4ea6db69465fb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8d3603dfc201104f0fae9a7883e30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511d35d611264b8b1f6d123bd27164598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e283c0a1286d0a1a267767d8519faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727517d28427d92a4b58351339c181a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb384a9986a75a527906ebed70a0c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f85c2287f8cd8b5c197d638bea96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269278e5ba75b9f36d62235cf2cadc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec27e6c16134e7e25fd2d95d8482c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b1873e97197164c80200583862faf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae5da8b41b37dd0cb2b3fda1f66ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72681c614e94cc2ed618a192e9391607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f79022027874ac81764583ed8f8b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83bc72b765c588697e8d8bf8ee6277609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689157e506594ca0d1a5fe661b43e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db3683177121888f1396dbc5bb296611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b4bb49602d7c3bad94964dcf6a22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61e30b845f630221f6089e5e13054613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbcd20a077402dcdff3aeecb905b62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab704f43b2c4edb5c23963691a7ad7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6397f9c13d1d12564a786362a4f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018677c002109b48c2b1515caf4832617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb85f1504a89641cf6a081a0a7a61d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8944834d4f224322ebe8592ecd009619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be030a5c815a9fca96c15cdc55d726f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce911572c42e7c32701b4cecd4b36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9493f282d81c3df88860826cfc1d11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4f478758814b89dece0ee07cba9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3d8fc765e7e75c4fa370aa159a28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf484483d67dd4811da124bb497e20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a890729f27ae210ed223a14395f3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16764dd3cabb23298bc34fba8b4fae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8233d0f8ad4320317b191b0f14463628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea180ffc96ab56f293d8e7c1afcf6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36528d466a4eaecf79cba806ea59ab01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3c23a201bbbe4ff6953ffe4b1c6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d2dcc5b77c258e0d214b63c4bfade632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afd01a5bf763eac7337bb47232b8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a2b9d104d0c0a1b59a3b57100477634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9553d6ff7ea01658d05714e7996c67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3b271463e6021d5729a3493595bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629131f5ce807d613f949c6511bada637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467d09b17833794491d8d695ce1b82a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448104cffc8d9ec1c8b1a857a707b79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500474ecb193fff76ad14005dffde8f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990b4e7ab2863972a01e32b748b05e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34579c2617896e27f8c0c367948f19c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44614a3326d0a199614bc804f13e0ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87401e23329320a6c7a52a98a8d62ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956734281d7b3cc939f880b7cfd5ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffaf3dfe11fc4e917b178d368534ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43372aa873a10aa111ac543bb91fbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939504fc0bacf01abfc1687ed9af56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57e65ebc7a3a08bcbd9f0a9d94619649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f419f44d3c549d786c75dda76833e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815faf23f68499bb586ade911c937e13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e213605244915622cf8f6fd08635a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e0783e4dddaefd3ce514b832eaf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f984133cabed4c4998ea2101d95850654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321ef58017a8c2b78a0f28e0d99ae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f27c8a144d6c56c1b379d80243daf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af927530ffec102f268aeb7c5b993657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90f504259a244c4d313db78954150658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aebd27a55cd49ac57b9c7add39c40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c751c2b8424ea332f2eb426a74f93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31808539330d08b2ffc897446d6848661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfeb179953afa270be914a3a48e588662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b4123c4d6f482424f2feb80a7598663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d76eec116fd752695173a985324c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891af7053ac67eb94adfa2772679253d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6be77a8943fdc7943a540b0d2d6104666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b515faba425be8706503e0d4b51e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e870bc374210d40003e5586e17472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0116c5611aed4dfcf98081a51fc95f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e53e3fc961998b57735ed078f204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e699edc37f7c20be745d0ef00e9f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a5d89bb6be00a06905adc9225da42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f38b9b95720ebede6c4692a28557b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1b1a72d74535203193e8df5581fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd7c1515caf4669c2379583d6c987675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735cf077986ff81ab6692a21b6f273676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c03254baf060703eadebd2bb86f04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5960c1003ec268ae2e614a451dc08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33425c2712960bdc190dbc00e462c779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934cfd0e2bfdaae4c0449b2c04e597680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ae6b1cec4d96a56bbbb60bcdb81b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645804e1adaaf3aee21899b262ee32f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c53278c4021e02c68f79c685fd96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3de2b0823aeb2bfe1606a6375a03ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093dbcf233fc36b176adb415f7b8611685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59b14d283e30df6e2dd6cd54f4aa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b94d4e1cfdf9822656cac400b6085687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47aedf2c021283dc3d5d06a1cec058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4398641b271f87b00ae4c02259946689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd9b2c8239f9b716562b5b2b17b61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2780cd94859fde59423f26d76a2dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1a64186eae130c8ce0dbb0a02b1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dff9a48a18fc0fe63f90d1e57f236693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef5173c1726912682140983fbcbb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470dcb77fa4a912850f2673db860195695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381040e67b3537d088b8b6dcd29527b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffb54273f7763ff46b1a9c75fc05b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594b5f381603a2263ec9be030f73ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d4ba93dd3e89d509c4166b9e26d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b79901ff320022b83aa330ea7d6d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9ebe599b45b5039b681f8fabafc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13ed8c9015653f225fe3179f73f31d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c1b36556af2fc978fece848cb7021703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cb3a8f1c895883e94bae1f940a48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474af9659c51e1c05cb90e3582c467f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c970c03e53d018835d163077cefc7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9796b5e5300772f54790884409796707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915a7c6292677227a3f0ef663d49aab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32aece18b61d75a33625520b571bfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f527db47950172c604e8260b21bce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c87774e32280e3ce9580ad302c264711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e594d5e1d0def8888d82179ec178712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f680266cfe4fbd7da057e0ef3b1f0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30c46c8f7bd6dcc26e02644ad449f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044806ceb6c266bbbeb39649497a215715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27678c2e678a733aadbb0d4b68ee65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb831c246152f89509f0036ab22754d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f99905c93ebd4bc4c2538d9960d386718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0fcb330be605baf69903c4e0d109719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e474842bbe244543bec9f2b4a020720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b1f9e06cf01d8a2d184407e9b057721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b581876c002af020d61828551e53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8649492c9545a84f8168de17bc751723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837811287c374b9127eeb9f85a23fdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480935039323d45aefa64fae1c3243d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e677612089d8f55463caebce03e176726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86821475321b7fde94c56021b4d52ed4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa888583577d7af075c9a302c4b87ab7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ad781f3eb14e0011e5b4331c5e9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2605a64665a5d96683280d23aafe1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfad1526e68a37ab170799b7e9f15d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615326f85f0671b1839f6ac77bcd406e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa92c7e6841cf85d904bd75f84a30c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249478dbcb9a9168ef5262a3ea45b157734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e53fc6a4599d00c9220f9c6d807a82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ddffb85960fdb51c73e977990489736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d54299c6296df02b948bfb507010737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e551a49b4952995692e29b8fa6ebf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad4cf2580833735cc583ae96612d72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2ad3b22ed04d739ba38f75fed7a21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaeab4e64d652e08edfd851a62a1e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced7a95bdab4f6ccb32ec36a204d1af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c29cb3faf27da518f9ef646236309743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734409ca613b5b4540c0251a01e1f45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed7b3e0660847815b7db7e6ba88bdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc15a2b02fc62fceb86b21a9ef6315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506be149bd60f27a964fd5a48fbdf71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31782141a4863483d1b2b838ce1c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962c65e9352423c7e55edfe2f83572c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0e70b3e441a9a9050b0fe2c69af9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa507b9090b1670e13999bac55559f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536bc0acb7e9179392c71cc0d860ac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9009c878d5912aa43c8d6828e1869753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6f4d7fd27daf1934c42e705747d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517db3b22866deb28cf7b365cd943cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3a2eb3c44991baebe3c45f7c46820756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2015486773c07dabc8314dadb1fded757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bee37f81c88331bd2dce29e41a9a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e160fa964cb3a1b3691aaa2a5934945759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e078bb43d25a65887277e4f74987a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614fb5a86c88fc76c30449ac97ba2642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ca66c6e43ed70486e49c88d73e9093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68b84d92645f17c9102f90ba8e87b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af15e78866f347e71ad89b22c509c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a3de1a3561918618cf4abf5b6b696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3ab04257e928ca0630341aa25c6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608506547824226dc09b352abc895a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170871dbc45a542d1a2edda56e884d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7037e280472e41ab29396b4932dda110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7482cc871191913d9978bd2f5d58fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840951a411bf73617a8755bc63123a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846035111239127805d7cbd09dbdef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0dafcdeaf7fdf4227aa819667998f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce99d3e15951a47ba38b7930a15c7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185abd25d0b6cddac3341d56d94b0d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568403f6fe2b0a476227641a869e1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407abb930020b96ea40ee3350014ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd69da42b689d26d0154b1c71d14ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764aa025c8deeb56a56f7bdac6fbd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc1faa4126cd9c063d884b2c7665121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2596dceda9503c5d8065e9b8ec9ba322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b722bf3a5299b8476c6980e2c95c1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdbb9d28778a9351b26139d6d7895024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44734214451352d6716035206132c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe3fba9a68d4e24aaac67c9e6d354326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a942fedcee6d7dbabc50698cc9a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ec519f97e37ced3d816620fd119328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f86bd45feecc6ae5e344cae703f14529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629b7d98a0a60418f2333414d6b08030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8226305966110c1cb9468661f9bbc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc28b7aee7f6406da7e93ab84750b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d8fcab6f689e34018fec9b179df733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483845352a5e372e1118df4ab9f590134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d9a43c7a082ca49d1eaf4a53bc63f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2417f8ce6cc920db22133c8b401d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9243d3fb362cbd4d9ee0fac251e3bbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856504e55535864ab2503171182bdde738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171fe4c67dde103578e0dc0c0fca8c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c0d24655b3e567416dd258a6300b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c33643e00a1291538b49f4abd8d00541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d58e42eb15bf6d893e17f88134c7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c16d8c3ddf5136e7b00230b87cd86b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb8f957d29d92c6112e9f3ad00af044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afffad393135aacae186a8626cf856a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c003fd899c01856254ba99e1787e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556acab8a4440ada65009e67a753b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e4657a8783a3c69ad5e2ddaa2e3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a98b8365f5a009db21dca53a735749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce519d9ecbe5a6d21ff10b4eba20b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec1282a09e042d12a6b08f9583b0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933cddf7627963d68c05a79fb98fab952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ae21747e5a4aeb5bd3e772c7e9b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0454a5c7bd5e8c393f8f85ce845354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db40a44be5393d550cec0cf57a816a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987aeb83eba3893c157971e1caa83256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320412ef5be9c0a8d46aac965d0560357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328675da6c661fe7fe3c4b46e30fbc2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb01ec3dbf21956804f73e026564c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a95befcd804ea9a1b9165012198260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45298b51a068618fc6825c138b8ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9c413133af79883fe5860918f1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367772432ad7ed4708b84bf1e73fc9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3c566e455d0452ecceb5e505034a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810942268ff2020537db0db0f1a311e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8706d440e9538c303a20df2ffc7ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063eb964290f2bedb6c9ae0713e55b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0be4624c1e60cbbc7406e0bc75e33468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a618d007b680a4e02a304129589d5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f625482a9374c23978f3a3790f723e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff854c2ca950448cfffd46f69246f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b1fbd6fc76c6ba1bb4223d43b29972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf6b87e1a6083bbf39203cbe42be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e28cac66eee16ab19e55dde9b59e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145830c0a89c6559a031e0057ea5589975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee93c2dad4a5ba1a3a0e5f7c3d96b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acf254a30c18c9272d9affee06bba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5810c4916951607c61c3e06585a8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7702352dbd16ff64ed1742a711f9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90de2cb5cab1058c1e4035762cf83380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e438271db714b1df712ddd815feba7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f747c9e9d7147346d0edddd226f9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41dba49091f56c5f6a263809c3b9a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a28ab58b5f2ffa5b19e3cd79a5a7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d3c6f0e8bffddabd9109d02e94dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5de1b5f25d83374963a42bd0d160c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01896f3ac9be516264506ba56a0353687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a282e76e49aeaf91a5ba2d6a6acbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f001909413b2c971d2f19cc66b84e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4551cf65eba04d25ae6365a1ae61b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14273a5cdb128d06c4b8a57cd7eb57a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a42fe406d025d294d99be85f2521b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d76ed5fc5240cfb12a56d78412a8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b3565ec6dbe403703bfd8deef2c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d32473bb5af1044938680624d916e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c02fb936e501996ca822861240d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977555495be9fbbd4cb20da03ba8eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b99dc7649fcc6167734d6377459e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6d6a1d9b18b1ffc289a90213c6c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629f5c51c30ea821d4738a1a3cfa0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94ae9147a0b09eb4fc624688e7593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea929789ecb5b969e2a6a828bece9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce2672df58032f93fb74b94797919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e582179add2eb6be2903d436b52a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd317cfbc43a5fd3fdb8092c74661105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00effc2f7d91b5e76aec4cdd82dbf770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162f9916f4310784d4b865fbe58cab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb122b4877a328c4bb0bc9386e649f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876160984cf73b2378b5213f65a9d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a643ec42afaacfed67063ecf395a682110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e55f473ed72e5db5ac72d7a82d92f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916b7a3d24e30e0722b6652fab31e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c355aaccc114528d31b64514428108113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10aa0b2d738434c32be6f8f3756ca6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b471463969174f36a4ae145c1fd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e775c5e87c3ae7d6e64d459ff185328116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca65900e7c3bdafb37384fa06076b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33aa6fe19f0f17f5f02609a63fa422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da71f734390f957529fcb27d52973119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa6603c44fe6af6dbb9b55acbc194120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faab03b3409a9f9f123df861d2ad772121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef680cea38583ddcbc8880573c277a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c990662be64f8440b36ccb6009df4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df85a891400718c975a50fbf4a838124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90cca62205b6fa891fa714e8468005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2da3298eb27259c3fc1501b644196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0bc270c44c4edc45e9038500c4f70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a4725a332e0f1745b2c0d39c0a52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea557c079e343d745e6e4d14df3176a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246080ad66f72267c4c959c69fa02a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaeb706fe564a747ca14243b49f9ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834348b6e5394e3886b8d5b09089290c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7bb73d87da648634323612991657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf1c08a7d2c7b0903a49d2e2ffc8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80531b647b213fd8e30c223f419944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef9fc13950cda98a047989ce90a91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ba2942b39373aa1220c7e9ec68c8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6a89343585e757f59b4993f90f91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65fcb3cca4b9b8ef5b2a5a9de9b9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239340c4f168e6cdea8f40b569bc8fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5593875d32cbef9eb7be4da3657a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c97e27d5aeab96b09277d7703b446142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f524c940092f2c1d1d2edcc5a9fda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb0f3a1ed7256448da59643229e4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9c3e148cb7ca52a147f4d0e85c07c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2da01789b68e39e4efe7cefc5cb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85317338138c8fc669e77b8bb6ca6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60eeab96ba6572376cceeb238ffaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561dedd1bb898029633f10233026669149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895202b4346c2b8210c120c7f934a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7f96dd80c9feeae998f1b749c0c98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4e2b39f0814883ee3191f3bd3dba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184a7efaa2069304dd5d5de0dd1ddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc388d598566b7c74cc5fc5ab2d39c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3ecdd61cfd378d078be7b1405822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772445768146ce14d92a40638c0d5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3aa993cab3fa1d032d634071f5f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff71f3fcc9e68bbf4040e53197c4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbc17c3e2abf8e91dc1fcd0687e7f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903684b68cb300a667bcbc2c4ae50f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2902069b4f9dd7e7bd39cf7edbfbd40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62696eb0fbc35683203272edb35585162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10616f218dc72b079e35bbc3b7781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d35198d287095f1d9dd16dc8cc54e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c71c37bf19ee72a8b05bd912fcc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e414c7786c748ab0a20043049722b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af493d5b0e8a06f72e4a492308fa5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702565ced18fc5b525316775f5e93087168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d863ec3a4bec20275b15edbbf4530e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff529bebcdf8b9429de65fae993c09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce42ef2c4465077383a9d2227ae0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b63364717b74360caf726d744d6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0221c64269c3c2026afbb0711e04f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7bb29df123790caedaa88eeeb1ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efa08d9442084979bbdf1dc74d5740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fced1887ff4f7d7c277ede8ec8167b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feab70478b0afa57f876fde5bc07e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354c2dbc0fe642aa4c6c9ed80f0151f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548d26573c264ed117fdc2f5a4e6c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb996a4ecfeeddfbde3bd553f2384ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd3165209e3de3f0a1bd4f6e423ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e828ba575818277fa51cedeffdf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef079f4f1efb1f16307ccf3e38fe6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c188d87233f8ec8f3c372ed84dc666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d4d54b51fd817e426e17d6b6d6e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36468531916592b0b62833d76319060186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170bf39d6db09a7d3f2d9701a4d61bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68138ba0820e9d8d74cb658734dca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c68210e3664f0e7e9800733011e52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c30037adf91a4c3d958346d9dcd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e438fd44f96dbf600167237f6bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da004fb18a6c139a0dde80294de0f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdf9ea07f1fad7e196ed185fd4d26c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a108a4e981819473815b5f8f872f32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65bb678cd58db8c020c33399b2f911195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129aa9ebf65d8c89a7ca35fdc73307196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831c46b8fea5996e377f19b0cbf105c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb25dc3cf052b9feb6f349b34f6d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd8197005ce3be72fac2681b91e2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d415b47197c229330ecbcb2d3586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158c79502ae6fa94d0132d84dc4920201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b050f8bfc250d12e54ac4aebc65e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ca0d6ee7ed524d13f76955d4ec964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895af7eba40aeac1f88eaacb670f4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7d0f3107e0f6d67a7d56af7dd6a7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e561b5079bbb695685f1ef6e587a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604cdc30ea33eda75ff84aa58a72d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c794b1bbb783ef80ccffca4af8b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269f873a5d4c77d77f74856b75609f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee41b23eceb3591474f7c816a93fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67828d15403e9496005b018cdf410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218ef977e34536437463bc5fef8db8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedc87910babc09bb3cfc3cdbfe3f63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e1ee3f8664fb7a84785cd46c67a4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff9a6c921d385df91b8bca8faa4dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9a01bfdde2e55ef76138e4915890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d950e373351e3c6300d002786d73fc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb5af6bccbbaf84dd063604b57859218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1541079c3e6c642aa2f79ddc709b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9e77be32c25272b9b22bee9eeaf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dfea377bdc9e533b46136c3f4c125221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257279cd6486dc3758df2c7a13c1526222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d633b34e9aca92631a39bca7fc4912e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f642e7f3620454062b84f63756278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afee8fe6c8a468172eba743b92855a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6959d2747178bcc995cd2f259f31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f61c875b93f1710b84dc4e995cbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a886b38dea572ffb9add4c889be656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51043e6141cfdc4bf70398a6f4f21e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a816169bc128527ffbd9fb46e531481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24937913e782eeb47ff055c89af3da19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1bbcdf7549c98b84ab981c79bad5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef927f00908e2e6357916a2de251c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9313274fb8a45f9ed867e09b04010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa9efdc149093f7683172d195f1380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c96b87cb5e6e40f291f936caf8682236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625484c9b36f3b5512965bf27de581e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ec62220ed292f056d557b5606f95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96852eda1a79f5381edc4363ebd3ebfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74cc6498e5ed83f5c22ae5daba63a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af3f5d150d5e5988d9b88933e29aed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658e2aed8ed9ba1bac542b0561ae93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ec3de257d83d8d19b45601c8b114243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c87c756e0ae6b218a6db50a7e0b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e4a2786fc96abb65cdd13d02a3ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd645904036cde7205e303d45ffac62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986525dafefed2a338f46ee18c666e73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e2eb4b8e4d0db6576ec96b426ba91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03482456756f067074d7fe1edcdd4897249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1cb8f2e0fe4ba066399e9c2e99bae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438feceeeb6666e9a79f827384d0f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0fda29f1e2d66ef9ea90f5b38d89b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff49cb4d01989ea156320412cb2774253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65e868dc44a7d342c1a8334132591254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc6945df8075facafc14007f92f940255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062130673b05828ddd1586e11cb8478256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b16c49ae784eb52c4452f37cb06a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c399a55a57e491c69bb5ee7ee6ba73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e620365d9df9da547f3586cc27be22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c86b1f976f5173a5860bfc2a798a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666121e45bc68831815b59d05ec7d7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7203ec4ca1c4f42ab5f501f0a91b386262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b9aa9c186b7450d261854e1aef90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e2eca02cbc1212487ef5aa2d7db40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70440402b6305dd23125ebeae22a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866559f272a4570000fcad525dff7d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376911a2dd4dae798584a931ecc184e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d7fe9b557f2e63f4c2ee14b2c3b65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d4abad1778efee1ee7b5e223d78f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dde67d7562b54dd39c6322fdfb661270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770041257794c4196f25234c8d8eec6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79032cef1ca561eee776bfb0b1f414272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408974e2b73ff846ed2bfca3ffacbfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c48952de29091e0d9fa658fcf837274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fede40d760d9bba9009f7487c1809275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc01afd56f96a74807fde6b5f31b5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e51d937caf2ac087e8bd0b5e5cb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed0ab0d169ecb9288def4498c95e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e967045839f07449e621d06b3fe0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d2b16706ee5bf86fe7344181eee33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492802ddc6398181725009c1e99c697281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d6d87aee2dea18209e5afb962a339282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3bbde86d9f51070582accff2291a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621da7535857591403c51a887e8068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ab0c7a28a0f86bf53529d8ce2a5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80edff54b5b72b00e55dff090401c04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25341098623a54eba4c5ca957ee8cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a0c924381928973a8322b4db56f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72bfc980425135080751720fcf2b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15b59b3327c0487e5b01e8c58569e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f9351796d1e4c55d532f840b4735e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8e64e4259e34b548567b82363748292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18989635fa4fad14440d9ef5af9df1f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904b69e44f07fb49c25b658a6188ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae497308f88c567a24ffeb6a61071e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb994905f6af49bb69dcb2534e3fd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239d8e19b314618be616f8c6d473ee8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb85c91a09726807bef7ac586255479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a300b7c177df14f90ab2d3bdff09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c63d893e5959e94e8f216668afc2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6464bcb0f1dd2c9358e2f2ec43093301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb7e7df75b3dd4fbb14bbeb3af34b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e907d7046af5bde63b9e194025b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd386574caa73f3e88faf4dfad144a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335a9b530d69d7d5f629a25ade0092305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f59d903b7ba476f9cd4bdd32eaaca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad435f1e741688212ead33942cec1a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b8ddec9f3f794760bc5560724f6b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde3a33a32d5e54703a2de1df64800c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df785f2adfc1cc4316d1fa84e410bdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee690feff0f8df020d0feb8117c3f6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5abbac6336ab22fffad26d5e7aad56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74907a16eade25101d0210d1db4063c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e4c1cc281500a0ba7c44f52e1a64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5373ef9d33d049c5b2151fae5ff7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638393915671d0f649668620a8077882316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bb59c81f590b8f9b774ed44aa065a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec3b3d104b2346ad09d013373b6cf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3309465b9f25a9fee59cc18d403593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ebdcfd18e8db06c547cdefff4fc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc5f62062c218f6ef3e2baeabe2f7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325033ee2db52f2b48439e714bd22b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4c19359e19ef1358876d0dc455d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f70d58ac8c10514134c93c2ffc377324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecf9f6e981133d93c5b6f9fe2f205325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d04ab6a1ce0b5d48eb7e659c264782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5660b72fef9e498c110ae665ae6bcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027533e219a4ec52a4483c6eac8ea61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8de38bbf18d5a28a27047a8383d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77773375f6433fb196ee997e37dd59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc650fec235ebfe6f3b0a7a7317c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca1e88c56f4af24de085063b6e238332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc514d951d7542401b4f453c13586fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c247e419cf1eb7c96c1429fba52a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd89fe00102b913438d13408d143e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60be795dc30c9ee50247f5d30e9cf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c53b9c63cb425decc457679c6688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c7c90fd099a928728fc942aa275d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4576ea87aa828db7584fac203db915339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5e726ffe9e1550147b3bac14897b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091f0587d420edd6e9744a1fa5a0f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c87dcce890a26443056b130c74f81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049cc270b788827a8fa9fb619e02589343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718ab3181a0462786364cada45c482344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707fca950bd9eac3c8726a4fff415d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ee25545326b4709117db8f7e4032346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090ebe701d5be9cb74e8798a1fca91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e0b5d1d9de8e701d007899a84f70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c76aa28cfb46ebc2607455d4c296349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe65f8de2735f78c3f833cd26e29db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ca83bb4b61207774d7069be05ea5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd36a3d67a26cd1dc943d5f921a1891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a3d13d390908c73c6fdd60f4581a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb0f4c7c951a1f6ae62489b65c52ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd92c25990c60241e5fbb99a980684355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d0afa99dae52fcb79dac4468499a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de568bf99b92af4195798541685f422357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a857562e000c46e0673e768c7d6f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b864df1917abd28def34115d791e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a426059fe96c454e58cb2ed3dff0f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a7517e5c67558ef7f11003bc9777361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee466d1b4a452a803e3418455848feeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44aeec350241b6ca85b2b581757ea5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b264e87f4fcae981ec36ef8d2d345f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b727ac9103b8c7ddca4a7b5b5f62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906829300b9a3e1abbdb19a1da24c2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f3d02fc4032f3acbb24de10b54a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a20edc789305bacca170f9f1d1ccd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec100e19fe4da0b30825d8fd207a275369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f24025b5b0ef2309fa51cb5a26148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80528f80baa5839315aba64c80e1505371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e885e8dbd7b86538e00d90c1134bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce98c78c442527947268677d681b849373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ae8179d5f428d1148f2d6c0ad134c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d65dc5bd9d852bdc5ec2bc9ea2fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750a21e8b7ff22b86213b212c3e06f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb55bd24b296093468e0cbcd0be5fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0144fb743a6cc58c5636646a0eb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086629c2f4c880101b16065705c6a45a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7144389b5a64713f72c89d2550cd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaa62b8932edb9125fda1b67d716c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe1cf6d502d2aba55ec11dbb24b002382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727b1407d4a8d696138024fbd0eb5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d03103a36d16391d32c516fdb10a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2a8c86bc62f759b473601dc95a71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789496dc8bdae16a5aa2e2605731b4cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd129ecd1c7273167f6b05d441563387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2a83d84ecc70b8edd1934e217cbd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd07e1a54d3f6af0178c83e07ff04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9994b7967ea21a31498a9d8d2935a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cdcf906c7fad76ffb74fff2ce5f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc01488f8cc4663244768c4c6fbfea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c159986fe3288f67ae0034f280e20a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff5326c262283c7a7178d07f5b3d40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a8f55e31e612f7f0c26b6f7739d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a46a51d339c04bb752811cb0ca76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3766f7294f3d495e7e2b0ff6e8a4e44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a9073021fa929309971fb05c71f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ddf1954707b677912ba23779b89e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc9d6211d7c0fd5ec475fa7251878400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d9dbce49342e624a5f384ab60ed3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249721c3b59f1d29def78abf101c29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dacc4b0146fbeceaed1b1aa052d5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7d47f6ee4162b25d835b9926f20d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fdb0760e539280b774febb23230bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348261a19940647e2631befb80684a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b30ccc360e31fe008bbccc2400673407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af259a89c7b338cf24322ce6d35a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc17bc5aaa32b7fd7ad2737eb8dd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b273fa6ec88da1f9fbc21539fbd2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b14e725f9d7e49cf248ca22f26cc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a32834f941c56b3d7f2405e652ffc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98baec4e275dbd110051ff8dd5cf939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf500c2fb229914a82f5effd24750414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962107ff2730e91753c60a4e38c5dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9b1d3c4ff835a5c5c34b8e8ad5ed1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d48a821a1db6ae69e849b3589cca3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1703bc2490ced670d35fca8ee1f5d23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c50cedcfe68b9241191175dafd08cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8a51da85cc9764604ea27242b4d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef434b4feb2ba78eec4328afd1d18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c985e0bc029ce3575ed04ef946373422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d665f9a0ac82131ad4910839a525423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e7870bff5ebc661f4d17212ea112424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf60e832df3e5112b36f066468aa1e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd2c0e6e2d8ef9447a8d1ad2f6f84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cebdb83caf6ccca1fdfe3f0c25987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b31cc62a14779dcc2a729c7db3f2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a352213f877b63fce6fab7ccfb32b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b3d870ad2a81e7669668c641a303430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de5ba37569ba32a49d40218eb4a8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3acacf643e999ec66493f2748c51e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f412236289b0729bdf28a410aca41f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97790976d575ce08c7e0c3b9453d6bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b06a2adbc12d4119d68b6104a8cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4234ff05af68dfdcbcde11e21fcaff9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecdab911ece84dc36ea43bab7e6a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2df617325e58a4f62879955f9d8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4446b8f30e60ecd3a5cc8ed63783b4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe9f447da09547a44e9c850d962227440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2057d39d6e2c6f9a11b57449e7450441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f476cb103e4a42b60197159f80d98ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38f47e86ce618120aa64932184522443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0857af21410623cfb0ae6c319beb80c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3edc96086c6ae59428e579c08e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5b2c772212b34953480a66eca6a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7c634c478380324c71ee87f064d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c8b1995e1a4701fb12d9ed149670c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f259389db8a1888a8fb397cbb8b7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ac66034c6acb8970d8a4c298a66b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ace27ea40e573dbb22847e9a204e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613cadf0b9db35ae395a1c2142a9aaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977c10d001ce51e8a6c3100087e474453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edaa7374bf52ef8cb2e756c82017cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6f3dce1797fe37f66f4471ae62b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d08746588c09845870001d4b9967a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7cf0dcf239a91be70874264f3e94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d12f0ce12de471138e6fa5e20817458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6636f0223fab552374b672a902c5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f2aa1cd2e42d64fe8638c7d4b6c7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f2542ba96bf029f426d40e4cefae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb9c0f18af86e4588081cd34258443462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a68bba72c3797442ada294ac89f19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c70d788b27ce80edb32559aa90e36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693304a8a86aab7ee665fd3d392ee746465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498634ca642c71f4758c9e13610bf08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063ba372e7e8b8d2ccffba377d7ffe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ccbf5ef88bd9e23d054280b67381d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d624e42e34cfd144cd47c5a462f3da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ea0ec048ffad193af26315f5576e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf08a7de90f879a025dec1a5158970471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd431e7f07742e7ae36f0f23521ba4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d0264d96d32ac1191e06e79131682473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431a5fbd1b3ab394be2bafe7d8eb1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a7cce231b88b0e9dd23c4da5e12e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a493551b215d484903cc8daae961476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf56ab7f6343f0fd87e4a57f4c961477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcb54ff8285cf87b5dd15eca89e3c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b1cae45b86584ea352424b32f583b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4992d4d77f0d62b48027bf0fc2ce1dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86fff6d841407fd01218953a904dd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76e3e262e87f2f904ddb66b8e2b1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216182b166a92e79d11db96e2f484e39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e32bcc99e469e23df8a6e40464e5f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f8b6434a47bf1f1d725a9df21d3f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4476e80c23af121b1c03819cfd12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee8467a2d23b12d4b636c7d09c172e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9b9d0b0c8ce510e92821281ddbfe5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d231b0c8b27bcce904cb089b042c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769a9f139c619df4ac6950d78e68c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba310ae802e95e26c7c12ae9a6a48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc44db13523d40796fc1a9a71013c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f6e06a3368807d6c437b664dcb75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdee4c0845a70cc92a383654e63410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6f80461642ce9a6022a1d9fdf6ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b975f281fe16e45710ca1bed7457496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5175fe6b180b86015757aa9521321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809606485151240bea19e19e08fef3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bc6cc4207e801500710c5165088fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f67d1e9caa9eb8c288250f7daeaea8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3fcc59a271e184c9f523d2266f8a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336367ddbbbe9025ca37c4cd4f039fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f50a777dee1c8f4df88f0f91c9f53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b673ce321fb87c87a2783863d6a364504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c227c84e3785ecd8eb1ab3cdbaaa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c7074bbf8113c8be3d6512f19edb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf784f1e9f56f14c51d61e173dbed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf06bd1139d9228055d49f24cf010508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0e75cc739ca12b2786d02a86dd7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6e287739c4dee1d33aaf4ae0125f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee228ec3d69d9321ba80d35b28a507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd7294e270c2cd304aecbb674ddc7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f833af81f09a0f5c23bcc234cfc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45bdbc7c0bd3f8d081fc46e8a229a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181068127bcb727bf795c2373a910b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf4273bac1723cf586c31a5efe476516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bda9a43efd256a15f57c56cb27ef8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7bbcbae76271815f2e7ddf07e901a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be721873fb3d390c1046de44c0125f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cacb45d764211dffc045dc09a959d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc72ced796af0007b78d1cc002d23f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e60a4b308d5866a87757da98f9cee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdd5c4b30230a4b73ba823000280b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150192a77145cef64c531215223eee1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06c1f6616e052f3efbf53522111f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4308fb0625fb7e6e79227d1ab3241c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8aad4f46e782bac02c222dc5cd118527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4261e403eae920a86b181f4298cbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69074b6362a721c477757efe8ea857a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e3feec3b4cb6a00312fd5d7458a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb6d59db5d1aa0b72ece46251636fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895da4480d72d79716ae6a7e205d60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff32b662b2482c8076d116b3ff31c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19967da6a395f263a49c72bcc50867e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199636467d26d7fa67054810548a9978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac3bf00eb47503569027129f8e46dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ceaddf6e65f730c449779f98a86f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e7a37d4e20f9177406523698027a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79c2db803248bf07efce8fadb3601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d96c5aaab5e98bee8d8f5a9b28c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a695372ebbb4c5ab8272b37808116541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff50e094923d304ef56be5919e7c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65883d861adfcd83f13b1da69b0caa3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16577a368536f2f748fba4f2918416544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716689c89de27e5f77b21aed2e7ef94b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b182a517566d8d39662c18a98a9168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684ab9b235a334049fe4a2a5c3e185d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b601ef9462cbda2ce6b26e640e79557548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61d3f09822275a46034db2ca337dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a11b9cf978ca522f1c90065a78e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e492c57749cf636b78d10f13cb0b66d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e7a28b882f647ecccf48b85186fb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ac55968aab1761342e7e86802531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7e80f56e0b546d031b7575589631d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1681e8f2a5224032a756270b9adf70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ee963f727cce1a36d2e32631f561556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4196fce0c69589e734f71f44798fa8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd79456f0ec23d37c495ffe0dd7050558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faf950d6a2866144a493fa93d2492f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acc28cb664971f59b00465bb006c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752343901499c48b45e683d572a64b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f056bc13074b8e2c63bb65ed409ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a42c9cdf75372421830c0c036b5c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826824e0402a934f6ce35cfddf736b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c06f001be26f652b72e536aa4a0e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca62d1347405584159fd18cca56aeae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903280a5a171a72d00daffa1c5c0b4ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c885834561c8604670afd7f27179568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb71cb629d5514962e41880f0be58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec0bb10200102ee7955beab145f8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d322477e5c984c1ce4819ea76398e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b06bd5f8a1f03992531ca425ef60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb71a2642e2dbff95f0e5a3ad85ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250beab8f046b319169583456a4dce35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3c745d2b6f7458ea3cff619aa3bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfeb21c214993d5e992183a81f0cea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4a4ed1b056bfbc89eead6ab0da2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162e06bb937c91a9bcae9641f2eb8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b098fa7a7999df853a9629cb2c9095e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d15cb0bca43ea3e509a4fec2b21e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c945bf7a9488b37986643f9fe5ae56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558129132be836e68a017412cc0507582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84e33f1afd62ecf97dc6402d703f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978ec31e82549fd6ada80843867ba88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf31afe55ebe0dfcba02d327d1ffb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf916a94dc8f5cc5bca39f2584b4c29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fca74f60e614aeed009ea33cacc75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891e8edd9c42a8febbd341d1bbcc895588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb357e600e041256623ef5e898b7e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90804b91b11a8963242f9111bae4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f46bce02186a2e8a58790e3b3a0d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25e225dcec132f2553b232c104d09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797606cd1f00b884f41c8eb00e6bb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd8a3b1fcea782922925f598e2ad9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34132cf610713be9a53057c5a72cdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11dd2be2cd4683a7ae7e029b03b894596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8369384742e65da3609fb0bc69915597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cd6e620c98e8e54528620fadef0b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de44dcb4aec88c42f773406a218b1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd41f5f20b59ec3c6d3b89d0dd1223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca1261c54d28ff6eadd0ccab759ee1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d492b0e0431ccafeaafe62f483fceec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e6401f6a562cc2d094f8ef4e3340603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e0dc0918fe05c54ff1df7198dd6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2ee00cd6b66ffb043790a4295002a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504a8c3cc271989e76c11e982c5860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f16d13901928e74987ff003e4efa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bcb8e4492c91b9d3a54a627986409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e003a952a667e3ce98a50b79934a01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726b00a1e9defd5f6ce7d1647a93ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3d765711ac8ef5390978298eedc8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30321f10fb38facef56434fde5b404a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc84566b3e832450956ff5c827154613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838a7cb00d9725fa0b6840eca5613e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd3aecb9d726893c155f7fb4cd36c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739b30940736bf07f1cefacc576ba9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef12370556098d8c6a5df76331a24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82ce0572486b1e7bd32ee3d2c3015618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9341d694e982bb762bdb2c4d206da9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1ff1e448d744efec1dfbd0b07f22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792c58dfbf39928403d4e5e4499298621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad6108731a744d7b04bef21b0ed2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550d1f68cabb48ad3ff5ec75f499b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25de967525d998a6cb50ea7cb173a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a54d9e5d229cc904464a38cd8b354625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d7072924b17d70f6351b8e14e567626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf747031b21cadca5ed7a1c580ca570627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df45d59810d236c2612c8c7147f21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e15b5e741d9f2eeb94f4172da798629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126c3c98a9d83140830108fcf8dd5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e51ce0f822324dfe5e6aef0070e46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42789c077b6d65652aa125613de17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128fe6baccf7191322602b9bcd161e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228facc2ee78f4866f6af66ff5993bb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da16bcc2607c790a89dcfd1845b9d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281f4053dd9dd2f17cdc0d90f56289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d8e3f6fd1c6f91a4ab85092ce8f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81902754343791ca4c24255efaa2e213638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d044a0277775e84b38be81717e3c7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96796d3a857f44796468919c348dcf07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa88e77d6f32e0fcc103a2f39c696641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4204d9c5c791426082039b8b1cb607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dac7655a97b318ac5c489f0d742f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4bf1747565edd19ed222b424f7d8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260f9108bdb3f3a570636fb784be22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fbc2e852614f4b97aa356d5ec1ff2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ccd1b7866a58c163fb38e3579df12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc01c0c6e43337843129467131517648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9b6e9914a05081433bc02367f8ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1da654a884a7eacf69535fdc7af5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b0eb593bfd8d2d7aef539a4f24aa7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda2a6908a6e8b00a238a4a3c743fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d700ab55f800d0a10035b072829ebd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d7052bbbb2181908c179351bb344a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf7ece9b6585aa26f6e26feacdcc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fae3ce804071aada1cf5fbebcc2ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f4d84c07237886fc0ecad605b601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384a3ee9a1c7cab67cd36ced9915346658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebd3a911bd1b242b3e5d71ea2e2bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e693d34ee635f85fdbd8f827d406660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e754a2398fe51df020912920a3949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72101bb6581e41cbfbb8ff6040b1991662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53216743c9ce1562b763a6601ddb5d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680c0850ed5b09a967f7741bb0fb7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9025427692f6ba11ebccd1f35a5beb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61570cc67ab1ff6c480b57340501bbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855d99b0f342f8910e0e412f73eb83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55810cc61f3f2312f8b40532cca0c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c1c9b1a5ff6359c4ec24b692fc2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dc6a360c6285129fe4125909630b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134c5a3a8c66b3b95d9dd451a495e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedefb917299fcf76b65797ca4fcdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e6b3de6dd910cc30dc93beccd069c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df543de342bfad0aec26661171f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f403a563b97c6abd0367d56ba8686675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc501d58112e668ad0312572a258ad3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99b9e68ad515cf20e84e76baa9b3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34a74cfb4f1de02a7980f9c874739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6025f3e233dfebbd644e36bacbac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e44abb32a33b2b4ba9f9f192a6bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe2491d76484c174ef55ab5f240a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e94905649221bf5c00a7a994a17e44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc75aecf3e81c0bffe1633bb5d1fb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064899fe28de131103384644a30f321684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d5323b381d8784b0994f80e3834e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bbd8cdfe4f7cff95504c9253c914a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897f86439887686d378dd0e7181eee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d965cdd96fb84ac7a4d19f7aeb09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175a13e013e056485c7554a73ab810689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1cf43b688855f9d40d980fdf778b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf43f87bed23e75d57196c6a68d1da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb679540bf8e21f7c7175cdad498f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc7d54b30ce45f76f9f6c198a44a0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4b849deb8b09be4cac889f3b5a16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e44c987a4b9261063b3697033e83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf72a7227e78a38877ac8024ff321696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b452eec75a426dff5c434071a665f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f028a36b3cb8e306651578082631c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602aa3495bb2101969d409d14af5cb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead82d1c56c641bb8871824ce226a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db7aec5476ce61643fdf6ae8bafe4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b9acec44d91b374e9cf7732f011ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf298ae6c0b8cf20ff5b3ea5776269703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ee139bfc5e260a1b60cf4018e581704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360489236c7bfff7d797850f0be4b67b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef11108f893dcad5c1bb814212dac9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c1f4d5a06910e0bc6900da01b378707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c259615a07f92afbe1c02d0bcaeb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb46fb541103fd21b2f326d70a5e0b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe823a05f65f597f04cf76b0b04314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aebb707b0d6febce8292b447a8f518711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5dfce787e23fca89771245fb8890712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f1c95eef7bb4ddb0189b34cdede5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a3f02d56ce9715fc97f69cdd8179714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4e252c5c92fbeac273ae38a942017715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e32dc3f092b5c7957088e615c5ec0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994b09fd7b069d5658994e302937a7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b64ef137ee2677e7a9488bca29dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641033eeebcfb02503419c54fcc596dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd543bb4386c6b6ba378b82c213cb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722cf3c9556715803ac72429abb9048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf85894a663955c44ed0bfe135a8bd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0fd64530ff986b3b4c6c3e2ebc02a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb86a6038bda528df937ade406f3c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1c1f78d6ea0d3ff426ece0c7853f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ec36629ad9cdffe15282189adc84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371335aa1cdeed0120a85b5466fd1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c988c84d5e5f5d938c5fa2cedb506728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87f157156e16b305e2d94b5fba4d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660381fa6e70cf76bd730783fa7f8f83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5df347d41013e89cbe648d6e350f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8548a1f4eb851ea7c5c455344c90e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda698c8bcb63291ebba106f7648136e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a36b88a3b8f9a88a081bf3412ac27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722f77970ee522e1ae8693ed7ece839735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193ac3c3a434a88e8418a79f6b0e21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840672f92b6e60c76f7b7f1018cd6db2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efce89388c1a88f3b8f48cccfac80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d710002606d0c6e50875f9770cfc47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c13c43df429512eccc9c6171f692740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a6aa520a1e42599176834542de74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b21e0bc35b6910d46ef093c3ce84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592192778b88b1277764e2b5f064a831743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a6dda6153ab1c7b138fb81b2a9ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549ef7de6481fa72e016bf615c2e25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e1973b3cc38a245916be137f8225e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31c64a79c78abcee29e9550ffb7c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db31969f63301599766a3fba5d5087748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f7456e1f05808813abed7054bec8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f8b4aafbcbfab62de12f87b042cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4534ea3fa64c3fcba9aa98e4acda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df3cdb2d9ed6989115d67d29fc9e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022ea89fde06efb44ac8579207e0a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba86c867fd0776b08203b51a176a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002033b9b6be3cdbb5e5c0631fbe63f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf135eaf9f7c29d91fa310d02cce5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1245ce678d7a29c85dc26cea6d7af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09d34ad11bc585d06451c5e02aaa93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f91d21870035b3c18c6cb209c44b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>