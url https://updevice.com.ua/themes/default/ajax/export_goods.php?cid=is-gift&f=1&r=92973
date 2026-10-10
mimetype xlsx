--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720540a6aecee6300ed160ac2d849031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c724a8378fa623483fec17eab957122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f9551bb7c9e0b802afae19de343a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce2677330419c3b0215dfdfbfa1834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958705dc59bfb30098dc7059725a4b525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28efc6bb3b958105f0cce22524f35426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ce545d0ac1d37c3e2600c856156b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc392bc55439d9e43f2b9961573469c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e195067f42cafd4138931132bf0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171d023ac67ba2876e4c0a1734135710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a2863fbc02f47363e48efb49748511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d070ca4f0db5f530e32f80eabe3cb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760392d75f7c915902875e1378f6db1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b23acba3a5043d58904de8dfbdcea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d14f24910ef10235bb519eaa71ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58a1d848fc0cb21a8d40636eb2c45d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862df08c1b59e23a7603739406d48e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b22da35ff0de61634479689dbbd4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fd9e6519a9bec78e0f0dc29b32c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80227b0335b34674970777cdb3208f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f36c0ebf41513e7bba567c09aab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069fc7fb015c64cfa80fdfe8ff1244522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c7c831ccbb705c98325a654f5d54423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689f8cda212a320d21d557a7a06ec5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313624a6a1980f573a5ae77de6f6f66525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b0321bdeb4d93adc87accc71823026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081197e85b3a29bcbecb26da512d557827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26defd22a019112360b3003380b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1a6aa2265d46288648df88f7d9cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6042c83360de2e962eb70b7630c02930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc10dc2a78f7e219568269e6d12b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74992b8f020d82b3eb66ff7671e7f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076633bdf064e2e57982d6e8a583c70a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2273fbee24bd34d26f683d9b2d69734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9d91901eb2c0237557960e76aab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383125ce3c2b9ce0d06d7ae5c3100936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b8aa403cc8836dffd4c6ad8977e2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c923efbaaab95537992e63ed488138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660250495de6fb7a82cff4580eebb50639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4e82a6ae6d8a7e1359d5dc531b5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80f9bffc73de7a879ed2c4973d61641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64220ef5e1f6b31fb084cf05cb429742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2486dafd5b7c8503fa84f2c29f563243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78007186306e77b9908c85a65b5988cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d56982c7e842aed14abd44942e29045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a657d87fb012abc854028f38a23ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6264d645f5f98aa7e1b1165476854847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024561744739ab84899031b8db188848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc5ba2d387f6b4e2b2468c9804c7c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51920f06ab0dfffa22c7a2383a93a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf700dd19af4e2fe081707efe840b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90950f515e3b6ecd0216fb3346985d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e68d061f9513c139f72b26988bbd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8a76912f5065fb38e3755e8b0aca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176403a47c2f461086e8a2507c1bcb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda451cc53a015f6f6952be5e005af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7345fbeb2a414be679d1882eda1a3d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ab8a1b7df37b582c179fef4979f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0183ca9f3bd9ee783612ba5edae7ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b24331c58db32a43078197a6dcf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49dd460f3bab52bff970e8ac4cd61a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a462dbf63537c75639c071ca179d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd81d214fde4a0bcb46e0d9e76cc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac75bfb16c979880f4adeda8210cf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998966a91c1f6651fca380902339d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9e9f3981bd5f7170251f31e6b288d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0fb889f57ecf974574e372668297e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df370fec4bb910661289b67e7e95c57e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f6fd0179f4c6a1b75b76f1f970bc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f07714dd68f86ea373fbd234a320070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7b9de3116202d48ed64e088b166d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99369556b29d487038aebb82e155a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608a2245640ef48712830c6b54653773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4d3d417c6fd540124795b184926774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a6688ee254cd3d09d9804be8071475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a4498c50569fac25ac6b71bd266776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2677b2c97d350b8a22766f6429f2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884561f51eb327d1533800f49829c7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385faf7a00c96a88bd9bd6f7154356d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf7ef9f7f5255f214af56265d8d4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36deb1331a0dc4190171368ae9fb5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3a1260eae5aeda48f10b1c99c1ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446132d8015a31f13d85fc97c0c77d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9983a6216dc693778d239fab3ec73484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947804886947ac549868f90fd5167685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbed403efd10ba8cabae012fb982c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ea0885e44c9253caeb97831dee18d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2d3288f364bbe063b30e64064e1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145ced240b11b5207135095e23c0f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87d45b241206068bae68627da06ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd46f1e9ed7079590c9bf5b86fbf1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29e1d68a02a4c644b1425434307dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f6e224a650a3f517a446c77c1569f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3296947374af0b7cfb29722d13b7d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba61eb44ea30730834a346fb9262095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a82b51650cd81c7079a57a927058c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682cc48ca77e516c637b7e52e1ff7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c1a0cb58ac238272fcfdef1a069398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190ff155d3a6666ec3d8f367c3b9d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f127416ef295941a11d42704bd738a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d99a8ecac253909da52d2966284c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5558ae00f93ba08c00da3d8c974e94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e00e4d3bd9d9b3a172bab98e4072e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d75c9ba60f5ae2b4c08379f8aef52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9aae12211d7bde4f6946426b680f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1a4a9905643389a6b938b37534fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c49f2076686c2f0c8f61f33e692d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f96f8115360dd4e45cfe02c62e885108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688316cfec5c3a997d17254d61f276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d6b962703a5e6937ffc64b9bba441110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f08c00991c820fe7febda228d4923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c222c2caab3b9343b1f2435014191112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985b57d2d8376ec81f9b9fbe5d40df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa9429262d9fbcd99991d760d7bc2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8227c40e0eea9a0e22ef80f9688272115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091557145259e2f4a7778c51707ce07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c9f5d7d0afa8bf49a2e203c527e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ecd31e40cb78e579439f39c259a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae2eb4d6898e2bc969cfa2d0ba31d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080faef01a923a8519388595854c18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c8df2e8ee3975fda81aeb6e306f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad72a0fdc7d7807e0f8151641df14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630bcc95c6dbb2ed207376f140208be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab60192dcce6fdba145d90f856f125124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2028d6e649e2c117f4517f72d0cf43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60c76bcd0e361fa1c9c5b0616e92d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1354a4d0798aef159bcd77ff36c88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc431a3b4bc64c22f80741e2ec68c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d88a337894efaaab4152951e8f5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f38157f671e6548272ffd955f8f7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107454f7747e618726310645e71fe32b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a17999c67888534c7690f9624a22d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f193b2af4bba9d56635766c8bc14844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290c2b3c93dbff50ca05610692a197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8df5a0d3485e48565e5e60a0f809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4374bd59ec27debf9c9c262dc1c57a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b1b18ab0569dbabe4186ebf7a8ef0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65eac9355b1c1dcd121e22786996b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ffdbe4b9f4692a32abc0a9d6ddbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9f0526cbe9e61f5677c5ce403ec1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71e93f4c235a753dbde0f0836a80e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b3c370b28b0ee7eebd4ea2c18d14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc93ac2fb52bd13b09a09afb31e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897103c420a5b01449468ace8b4d0be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421282350995e9bf673d8a01ff625f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26da716b228b4e0f5666e4a207ae4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f0e8882468c63eb55ac48c1bc303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b7aaeb488653b9428d1128faacaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757045dbb80480f6c4292c44525a533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf4eb4e3b43f2ec5f7ec7b7ba52f21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce2b9a5eab87d56607e6f1bc6d5bf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c146a7fdda77e4e4a090f13688c85d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b816877a4cc04814da9780f15c2ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754891b0bf4340e8c1910fc5256b5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dca2e886cc8e2a0a1294c3d7a5d25e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cd91308faa7adf129afcd833ceb75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ace21eecf759fba58a1ae35a2bcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7060919920d4d4214d0ed2c62bcf0de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee799b13eeb3fc76c70b6b5e557991f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1405a720b1a430a5922963eeff42a67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fcb2198de03bc125d96d241fab491161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948235c0ad73f4ade44c15efc937fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39258aea388eb78a38a93710086a09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5c9c3fef438e833460637c3c06f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae9e008f20122bf6c2f932c12663b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b242741eca5d8cb4e5adfe24abc262166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28c720dcadf40191a8cb1164f8c1ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd56e47653e98ca6ab3f7b9327d7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0b6e6a9bdfb91ada1d9e1c15c50b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b3b2444d41d86f2139d2aa0579cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5457397797f93f0ad4f40ee1208740171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff9f5a6188b5685de86bdb3f3df23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effc8c71b381ab8abac9f1b6d0e917f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c78a46e32af4f77583793ec165eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036237ff3d867f058b530ba4feb48860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f463ab2e0a644619b7bef6e2307a9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d19b188bebf55318ff441e5e891c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cde34e00efc59064019b2e79b3b3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaffba9714dcf8d7c5750a6d2700aee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c58e786cd33ff980c5893920808e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac40c13f8188883cc779f0214a002181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e95f7507b098161ea603a27452c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b460b40ec81d4bd7be14641c8a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367562c408a99134eb24050a6cbf1584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52183849fbc35218c3337951084647fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66f665a7b29fc93ff3beb151238a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112006cbb79d356419af1908f9bdfea2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9f950ff1692af0464449a43d5412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc4769018b461d46314cb0824f58d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3437b245bb0ea57175e620db4bbcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd32efa50d5d70b1c0470fdc4b830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b317dfebf0deefac4edce684aaba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acc31a105fd0a6f2ef7d7096e8b83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a109e79ba9f799d2c470d4680541194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06565b203b4040f539be73786684ddac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182858a60c478cf87322abb314abbc00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6354f19ea5fc559a04265665da18e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b111880f7ebe7f36f18d80848c99ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d118115c997d733b186edaacde32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d72a0393f2118704c55a423e1a35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6569a870f4957409d2c048b07d82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5daffd1e377d710ed79e47ad83c94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa37d29fe4b4cc9985a533dc7dc075203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b85fc3914ce27537326f651f432fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950795cba641a2ff2679d7a84341f377205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f59fa21c896995ce7b5adeb651a61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efca22392cfea59be594f4afc95b19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34638cca3fb2c84bd1cbf19efa145fff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871a8c7d4458f84c872383c24626ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb83db6c2a0dd337c1033bd29b387210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66413491526c96c25fe4f812cf6fa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e4c7fa51ce4dc1abc5a03c65cd9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1907dfa59711a2f3912391fbe3233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d5fd41a57c60b1f33ce8c909c096a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707240b83ecc882c65412d53bb69412215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8b550e23d9a136e9563720d2701d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098ce63e8dd1a5a3fad0278c28554c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4824bd806ee1d255f64ee6b93ed18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c43ae05f386d05ed0440b6470c6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff9c4b414642ef3451cab8de431ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd508d7b9ceb11777b4d1fe9486bbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b5d9be19f62c667d1c0a08f05493222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7afac8eae3669ade2aa1de380f0ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f4dce5dccd175082a63d2d68812b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c58ccecdde470eae2e610e05e955225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d894d67d6fff8466fa6d263e9fc20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbcaa4ab02aacff1daab6cc8649d3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cc650a02aa320c0c9838794626cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1942b6e4c749a5b1bfa221fbfc9f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af631703b65f3ebd7988b614be5ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf72ce9395080faee88fd5c54c310d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a84ff19889a88dcabc3be47044e058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adca1ebe8efdae32e7c7c8a8adc4ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8bfb39a750edd920079b33612e26f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b25622bed08a4a1b416a5a89450d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede4fa5bfdad2d836e6820aed7c858d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d1f76a69934f924b0ff98d2a13d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b40bbbbabda7738872139163faa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157d66f61faf4910ba1db10624c08a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67ace289d0f0099c93bc097917536240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a93d672ba4c70423415196ddebb4fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d723d4f69765660927adb429444f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901212138c1eac64911b503432a8452243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6e2bf9a95ed6a4e0563068167d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb33204c5447bc9edbf5633b4c3bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e39a48152283e44039592ffe985f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1187b9765ebd994c6f4eddc5deae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a407e41be3afb11af47a6f41484ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95f39ed549ad2a9daa558e91da3e12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6dc3b0093385752082e83c5a27ada250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f1b264c749a16fbbec5b84de1fee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b93b5a1b0d021ac806af109542df6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd225fcb8a7ba2e041594e0d499fe0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505485a7bcc91bec75437a166660e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dfc7f3a8591096975c9d666002757255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0cd9025e88c66351a311581ffd464256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a32ca6b51a65892d731684af921f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae7376f4ea6dc117eda7c324fc66ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36bf5bf860177952420113691e524259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8527f786c9cc9cdffcf5a1a8521b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f03b392126106509c9cb085cb51bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f9df945d02474d3a50908866bb124262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502e487616d40fca82ea9702b567ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a501dba976579d06af0488a8e94ede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052b215959667f379d97cf578119de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24b582ed3e8de13cc2c81c6090b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c7c8478e277b5031cd3bfe89ac64f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616297a299fc6bfa2acca0ab06b3b236268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf756b292779184e9afdd8feca46ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee784c4b2c5783ec8497711c6a4cc63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292aea00d52e950f2182d20ced271fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba934d0a885352e590fcfe0151bb5043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5019d57f90b9ed7a379415a4d393d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd58423677cb1033565a09011e7df2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20e6caa8e6701682c6314f9961bec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0434a00c47372c8ec8650aa220559c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a875316c10b7346a0da1267ae47c8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67dc45266b63150c935dd0bfdf6640278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d5d07857a4c9a57faea03f27426c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa341da56683135487be84793374ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf28ef4fd5edbb84357ba5691eb14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9df3c74b9c67500828ba25d1a0f2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c02c083c703792a934c51f7b569a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b829afb856a86cd3d642aa8bf5b1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6577604e49623b52682d8a1b2a0d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe09ee40743f18c7525ef13580e44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b49860d5365e8f3e96d29a935cfb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a801a7ea3c8237316b16bbce64f7a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a7cfecea8e0d3995377a6823f7a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b631fc828528ce35463fa739f72b42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709f8739f84c71df63dead8198de6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a7f387162787f2cb5f4367c187204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf633c7f9d150c64bb35ff6e2eed5f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d40e6430b451b066f01c649d7b5bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c7acd3ec7260b01ea95d171694a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140cca8927a0059e16e4d2d11e1af58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe752158a79b30ebe7f0277f829ecda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10de03e1a77b9c613ac4ee7f7cff0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440afba881208e12c528facd38fd22d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0329f34bcd4f001268c2a063260307300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ffca8a1df2d85c445a49791c38385301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb8659e1aa6944080c30ea9050124302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e615162f13819dd66bee9d93996a6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c62d5be479a81074e6fa646ef83670304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e7502702d10cbbf256f911b5d3e89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d23c96962037abbf740596735049c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88751c5cbc43f12c1d897a5d1e085a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdc6abb215606f2d2a02488153d7cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1006ad899fbc23468822f720cf4cd56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e931d3ee1fe4e19450cc109bc10476310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3187ffdf799cfb06ca59151b7c1ae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da3f78e5c1f114b9683f2a215ef64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2859e901080bdcece78659b7d85b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d701da6deab9b68a2dc3c13a9def314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcaf17849de39e23c39566efa8503315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf835144e30b70b5ce74b1291a66b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b0dee60646341f3479b524442d88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cdf16a41463b34670575278c34e04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48916d12bf53dae44ff3d6bb9ae3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491af5e18a7bdc45264d839464bab9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767832e2bcde9942700aec4950a4f7ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599747344bb98ac0cd6084c8f61c71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab615699d35130afc36c8304c7d6b8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d98c71fb178a580293f26c83f086324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b2887d6601c98959ce8e5937baf38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee369b791dd292301e176a6284b41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8172656d0b26d23e8ff87f041bbef55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa2dc4677334f1e27d2ebe48ce30e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf41e54dee6ed709658c09f62b6543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f2b0fa3d7445385655b5ea51a630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fcf4fbd58bc5121a73d1f24f72844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb685a75c58bfbb584e961703580b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564010e45da84a960af2c5cddd1b0a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6a88c1fa2b1702fa7e7d3c019662334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458aef93f6ca6dc99ae93a0444096d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde1e313d7f61f646e1a30581dde2af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8dfc096ad1e365c190f4de825136337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4a2f4ea76500fa26ae2d9dd22850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073dc71d0b1a2911c3f40129ae903d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0bf4862338912946718c2880bad22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511e268a94a9141c6aa5472b79d108341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514784fa5ef921a9ac70a9925827dac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9fb9fbbf18ef3b21f60d36f48338343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75ae63c1c4913f097fd5fc99fe002344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba476fd926a3b8d12193663f4d5a7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615f2918b23b73bac7676033e5966e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b56bc3cc580a167d950bc3436d05d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b0df61be008a577009980659eb528348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a7229a14b7d8212e14bf2579a196349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0855f7c7bde515a52b59e94d642df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f73716b82dd0423e6080e2adadaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d3737cffb168b9315faaa70d21aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ead4f920a08674e43daaf3e42062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459f03812f2a51cbf70a7e6d0ab894354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da081008b5b8294b8b5a2ac1fd8b22a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867dd8bc0bb541f49e15dc28a99b70e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e204f8b58921d5d5a4635a037761e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52acac71f0af150e91b310be4d460c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b164aa94ef66f2dfd5a5fc46689a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe171a33fc594072841b69fb80d6879360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fb915764b44a5142953b10c72d47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d25e83b6cd092c6b8b02d7bf31f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271d4fa80ae3d00dadb91b128faf43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92053e7f309b104c023804b909501176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fe311b693b834d5fcd5ee7d28e86e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0f180ac271ecb91afbf65c885e435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec994c02fa5350ae6f18d94c7a3ef19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089d401978bfc955a089b1b5e431ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3327a63cd58e15e8a40a40c18706d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cf00d19638c5dae98111ef9ad1865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ded66deafa7673d172848c4f475b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d97c7452de4973635ba37bacfbe6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19b6a1bc0816592edb335361ed28c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a10a037e944c3dbedc52f78d5b851374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58459983bbfa6456286f364f14eb6103375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44dd8e83d2723dbfc22c379329d45b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ded261ea8ba6dca8439789f771d77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72335b2661b29d69128d0e2ac17f621b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c02690ade78d78827adc5dbe3343379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdd1533026b0fea8a03641f5b85cfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632727f6127aefc30f316594e51d2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748461f4deace4d6fe8862a5a07e16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a86c7cb12ff8333badaf445b5fd4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a591100488a7a88ff6dfc3e2335ab7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eb0b489fb46ba447ddcd3327cd51c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42e45c9bb6911da16854bda29c79cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e3c5d8f6a9dafd18ad8ae829a4c2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ee8c84ead0f6d816efdb7dfcb7dc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba782095c244435d9dbf790a7a727389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef44319a279c83b24d201842aab54a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5712407cd01079702d5f812be0a3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8507020fbf50dc04860cded4cebcf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee331a6fba8c1a6352a9463c33ab3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734d63c5a7b3e05543ebadefa07db9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadedfe952cb3c876b1fefd4a28eb6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0a7d3be389956d2982f7d067d1879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8498d0678d39a62f4c746c89c243813397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938db7568908f7a15f9448dab31295398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d0c634e0e959b641152fca8f1a37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbc28555601f66bbc4d2c0d0e2cda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef913e088297e71fc3d052f532ef81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb72e5fe691708b466eab7b2eed7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef668f3145e9ab6526c70f6d94a9e14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fb81fdac2b5d5acebdc1ec1c1c3dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8aa713d440ac3fc44722a7a41b35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548729b79f573b864716ad9731b601f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870cd4e0fb795e644b3626b6a6cdd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b732e650143c3f0a9ac23b84d9209de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5a2c1609c756053ab6efc16eb41e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a10fe5a14be5330be4b498f7d0d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505848144ef7956e6c1db9010f351cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f6bb002ba63035583a16935e4ec1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07faf73bb38405c45cc7cff427fd71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe1ddc6476693652936f5bd009308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af812d099093580c787a99235b74e7ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fc9f6f6723972a3b7efc89facc783416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a40f83e1ba9516c170a3647dc8310417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc1589437f751adbd8677566b12a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564abe7e32e11bc49e0f48228cde788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2badeb9922b848fe12662fcb91e015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8fc0023dc9f786d3266b9fa14cb03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a07793e856e0f86d6552353c86cea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0d1b2acf10032b1be1ab4b7f4983c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c4aba3506f1b8381ed57a9bc0643424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d185cc6a37507e5c2a7d157e901985425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49bd4bf0ae31abc1da9fbda4c28124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7dd8abae442d8489ee7db0a8b075e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f443b879ab81134cb3ca50027405b8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d90b7116702d62e863af2cb595eb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2b9903155b02d2a19c2751a7ac59d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbfc5ab0c7a0a4306daa41a48c4d12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9976ce2fb53fa7c77bd346bdf9e0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb1f46b71ebbdad961afc8e0237509433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82515ee6864cbc9923c5bb01dac70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfcecf0c5c2930f0686d019cfba2aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265a2e7281ab7bc2aa1ba6db8e970d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254e315ea60c7c5dc4b21e069658af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48293d594e4f14979a134f5638ef42cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314075841f1ca8ea888de83b5a359b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe976aa13abc34c6481ae44e0ab1d4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e15df5a71d1eca596974fe1178f57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bbc25c8e8d7351a5d8b2ee5e38747442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e501d34dc632eeb7a300941c0cc95bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f9b3f487668d1bcfdaa57cc75443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef6458c788eb0e7616675f5db42ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4b83b2ab9b183bc33e54a28e4c49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265dd2dc3f959351336584043be092447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32065f857c292b3c1cc44efa7ed36ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e681b2c13e53ae4149664ccaf822c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935900c938f490eeca46d88a3d299428450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ae0fdfc47ed17a0661587d804236451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27eb88b1c90afad1002e59fe2f6c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb271b10e7bbe3b73d0fbd317e8137a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27f70b67f5d9068a5a3ada16d965f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458bda7df05640384581e6cf49fab7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60287c529e6989c3e5ccb374f0cc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973141062cef694796641827ef2dfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d328eb8b8c92fdd68a1c7bd39b48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1850a1e953c9635aa3dfb39fa79b09c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef3b5d88c2de3b517abb6f73c4822460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b8f7fb2331360257b1a65aa72284461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1504eaa45a30df7ee4ea46e558d28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbac033e4a7851db3fa791990ec5e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5321acd85bcb43ac1063ce7f3291b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f58a56e8beb0d61db9bfe994bbd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401541f6ccf7d7ef388a06ed08a33f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b398161e3a8c45dc701d45c05ead9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620134a54fea55497fbcbfba148bb20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1853e7fd6fe28b6b2f89d57e135a1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d3e6f3786050818c4c167bcac7d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e96a7a5e235eb3174e8174d94c17fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a2e3114c1c541436850147d8ec74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e93b53a8b216ede5e15eaa1cdc15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250fe9f05a0e1c9cf6ac23098ef3446474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba215828322e375c96ee61165e53e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611638c5ec065370bea9ee5044fed6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb436ed0fe4c7b05476c1c7e81eeca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb2e914a59bfc95fe72bc62978ca5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66a32c25dff5767b633a0ad8917ca3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9a672a1fd76231feffa4e29a28628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a07a3bbd10317202606b0d1c95601481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d8a271fa4dd930281d57a515bb57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1746a3b27f0cab402a2452344ad23e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e729b2291be27f82049e482d961e74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17bea93700dea6532a58b70d64940485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6ef0e7ecbe15b61a18b9abb3a003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e97de4112250e3629dea1e01e8fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b0091414a97a9ca955dba1a282fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16e466d12ca2fca44e97472d6c6332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46baf3243d7eae2892d8e55368ad5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b52dbab37a67467b3701f18d1e2dd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658884e9b2d91a53008b398d4c46a9d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874230963e6112f0faff24ac3b958f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275887314fee1be01e9ff5c1b4290500494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02caeb9ca287ae99564532105913e46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ae6af2044a7e627e6b45d8f1f0ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df7eaf95de02e7436449970235bc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd325776a061b0d58da0acff7b89da6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592b99930259bcba1d34efe175aca7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576187040b6071b471b45cf85ef9272500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8067202bf1a3bff4ff48bcf7cf22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21dbe04a767967ce221aae9aa80dad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1089ab9db3cb747e9a6797aeeb080503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1203db8a7ae0e79e4d2757c34d2666504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ae658fb0434e2bc3d9e8bf86a519505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c5a142e1f0aade39626c5d4c265c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631056927c6a084d36bd6524be6a2d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7bc3b1329d7526cf122f29a6694be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d832bf21f99ff38e9602581f0531509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527865ebd6ae0c2e3143bfb4a8363f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ea0764198db01894eb6da9ea1aa1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b609381dde5edbf79d990d174c4fd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1390ee7e7cc6fd7701119c35adfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0ad5ef7f1559d5edf29c89825e32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b51f29f8ffe9e63609d33fc9578b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687d2111c56d588307d6b912ffbbef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c8fc6986f2181dbe5d74ea1c68fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf70e46a8b2b070bfa35238be8405c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c682d3108b71d9ec94381de509aa4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b83ba3eae21e16e03f9b35cb91e94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad8a21f141502b3b8d17dc8bedf1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff6248b5a77f2c775cd1b5675a16ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9b27a4e5de7e5b4d0f927ccfaca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01273b9af3d31bc41e3c0b935f669421524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc10e18657c0b1eb4a553a13bd9c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a1f4db8b7bb0b92782737d0e5ef4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4f2cd8f2e471976a7dbcfc7fa27c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545325cf73a5c8187a2cfe84af9dfda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bdc781e61104c70b835321ee6f7dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bdcb09ceec2785ead8bd13666c06f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf918e72d6668c241cb801948c57bc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdcf771d2f553940a61d87355d99f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041488f1856fadc5a75978858520e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff7948be41bd1d84aa9108155928d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce8058ea527f37a50310ae11eb60d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5045c363c24ce265c12541fdda8d450536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74572b4d840e6d8228c0bd642e76d763537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c76227591088a3c80c045df36709b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770d069bb5fd32347d29d5b79e46c50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb7ddff18a9b1ef656b163e87816f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d150a2b6829e41417a30fc942b1a5b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a1e2ae4ae26dfbc0101fbc32c889542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6715a61bda8333f8cd4c8111e3b46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab5a67051fb324f67b8ca5828fa6f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a014fd1d7fad3b482994eff41e00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f0ac7585ddaaa585e0bcd07c704f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0aacecdcd7b2d65d1447b2470c05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424326ba3d225cbf1429c6983bd4e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7688a9cafc59c92273a5b0e8df37ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3294b2148c3cd4bbe8821d7166a48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b2c0e3e36df69cf8851748bfa08d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f39147f9eae9173c25370846e3b52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd469d2efcb74752d915c36845ad9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235e20c5feb81a0caf784876689f55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e522f0ca65cdb7d4766565a054d72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a266f9f013f1edabdd961683fe293556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2574e4dcdcac50a653f70d1d52e3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc657f758da3c616674cd3b566db7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0e153151a090fb3b3044cd95c6d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c36f1132f52670c161a162e67bad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3688228cfae77e381af0fdc5d82f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808b5718546ba338f70828c5c66003562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe30adf2478ddb22df6cc8068bdea1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78b70a80601cc605386671d60de76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e58f6f99ba7cc9e3b0d3f7499105a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec7979606630ada8c709f1f7349730566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b432940f1d4caef83ac9e0f635ac3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ad5d82246355f8c66c164a34a5b24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a3c590f3811e45030696f1d7451c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6cba0eb09b9124d3daa7140d4e27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48f16f6c3bb34eee82fc0bdca9cc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171bfe53c7e259524a7216458c8fc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e66bb2e6c626addb73a3fe8853be88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc8c70715a9e7815d3e45bb54c09b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b016f860b06e7095edca38b7b5577575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9b97eb6de10af30f5bcb46b4d4be1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a61a6e2cb5edb3878d598dd571fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0737fffb18690740e3bb1e4f27ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3634358132cb39da0207f6937adb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f64fcbcd6c27aa61944f48eb40f5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a8111433c433ce1b864482162ff5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4142e7517e11fdf452c06c575af9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71339825dbab03c8150185a2248334af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ad43a7e51836d214c6f91085949d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b030a0c088a7de64c51834ba8ac3ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b9517ea0ec50bbc51cc6dbe52922d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ed107b639286b9e3ef09b1854ffd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccb0dd2321e659f06d3d29f82bec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c3a78587a0a59e7d261d97221a86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043c456725a148a9f3973b42c92494e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823534f54b2b3928a16cd9614d0217c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b586f1232d4ec0e68a40479b11ce08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc618c8e1b1996412670f400fa17501593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115942fb5a8fdde3e0209885b088323594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f403c96701dc8db8b6f6c8085996b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537257964423c68a8f375930093ba96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d2cda0d382b24cc48c12379f58d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84b64c95a432f22990230f2adf833c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657826fcb380bc9c6f21d32034cf943599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14a96708faaa373c39aecd4897af4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee19e54a73e1f6f145c3473a72b815601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af901cb7bcbff3304fe23be99b5367602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1375b2821663d27e176adde1ace9161603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579644d3811dacd2209b17057f447a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c5788bebb6ef7b3896a735a1d8943605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7acffd64d181a3c8068699f2989fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd89c3abd2470e1154087a7b30a927c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53ed7f279a5bde54e925872b021bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aebb031fb0d58169e5b17ad32c272609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55d6c2e0fb58aa508e6d414c559c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9774e0200fa48106eaf4c0459f9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb906b986a0fade9610af0da8dd1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd9b625d226fed470068f99eda2202613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174ae7676d1cb786c992ee4260fe2f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6e8251608df3905f9e2ab7303e2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ccb73c0a4e3df5131c4f5ec8e8fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cdad02f10d6b32aa9699ba5023ab8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb17c7f2d9b3915ab0fb2cb7cb963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc853649c12a1b4eed7dc63af4cba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315024b4a22e203294283811fc5b4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b263aceaa9df8b8e726c20ca2b84b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af9f95bc24123532bcee9441c06b9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7facf1ba6ee90b9cda408c09d86e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c067ff0fceb004a8f1878033e70dbfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924a05427a50accd7e8a959b165cbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb992a6b39bd934f68a3cc02f81d12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2857d6351234388631fec7c063236627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b7e13e9e6d299a0859e2ac8516ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c1c8de941df360cf107b6fcec83c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d66ec67c5f11f12c389db79e476b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28e2e01077ca2034af89f78a14e09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b599cbadc6e126ba6f7731d38b91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9cf8acd51365574f9982b38f8dfe0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae95df6905ce8b9ca6509a0b1c0c03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50d075597d0cad4d44392ba9f1ac1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1f59e3b6f67cb1bd3759a6613132636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330d43622ca465cc624567d7c6cf87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3feeb57bd14f96127ba32c56d870638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9e81330d2ca3a41939bfcabd8e29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b4111fb8a33f649f94c828b84f1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891a69b635430c662dbe0bd8c8a926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb948af3a98ff3aac7307170418d84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353520cb56c8c255f1bd5593fd56d1bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70f833433c9c433292af11c1f7b4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e56bb6c29a6a6bd171ce8ab6dcfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a5dfa8d77785414992b42508764e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f7baa83eb254ef4f461c335a47d83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9eaf656382198370927f94f0bcbba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939890295c6e220a21ac22d3e8aeb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cbcb4f4190706b1bbcfc46effcbcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f475df3d25dfff8ff9919076a30844651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd69de5d7add9814469319436d9557c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e7260e0a3869403185bbb94a3db83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1be3507be59f83057a5e0e44bdf19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e2cd2b5febf83d4a2741253d823ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e4f17d3aa1452511d0dea006af91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca7f256086e82dbb06d1b671fe7bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c0b8a847f095d96f2efa8553a1b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d36264db1d3da65da9d9f738d2a3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064ecfdba62cb9c3257c653eb2ea0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec13883d0c617439bec43655191e74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15926c0ff28508ca4bdb743ba231bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c362b29eebf5856ed2c4bd7c88a741663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e00c5c41e9bee00c29a5c3b68003664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2437d52bc7eba7efc6d386a40485cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01214be905c4a7bb9fd11669e67cd695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9becf76ca31ce1697f7ad639ab9dbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e590275016ebebbb27184af5ac22fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab16864a30d23c78f42bd5f61cce4ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ae38abc339c3337ab936d5725309670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7106371892da1b4517e774eb98f6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061637ea86a38b547076190b0040d98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ded6e88577ade051943f667653251673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3fc8b15bce87efa87c692f25c8436674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c0fc647aee281d7d1ed015d37ccd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55146f1801d46cf6646d8a543bcf242676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf265661da652f586f2bf0fc0221c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85864675d112802291d3a156238407678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed623999fbe4b0d7338cb28f3f21aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c9446ed36dd423733d6d61b1c6326680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ddee27ea78702b83ce668dad83217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84418df9ba95a4e7f765676f6b14a83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a99b66ec1d37f6986ff0ba77a1d701683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85c50a0e17b99a553028d0cba49e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8fbca100fed0fe7d158bc141705b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed13b0ba4fb57e1bf57d215881a76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6926ad154f54e61154bf61ead14f605687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768328a4cdfaaa06fac949ae8e5665688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff42b6b45858c51804ebdd6b721b71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056748a7ee4ccfc7d1137d810041dd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac98c31e02a01764fb7759be809a71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8e717626abe1343563a1e6ce7714692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828975c8c880c4a68e721d7e7a81f3df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3583ce82db82f56636c01941dc59f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5f300378e7da9d8ff8267220c340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92d0827c32dfcb417fe8e6fed2b34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa35388c2093a45a6d95362f24a20b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21732f87838a780f1580687c5160583b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4624d58a5c1c593304cf7c35bca41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8a0c55699faf008f4df0f2f328e33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dedb82e69736c11fa37f0fb28b416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2379eadbd16e1a536d8ca06d316645702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1973da1894a8fc5416066ec8f0fd65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9a49565bac063725bb2c67f362427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39c175bf8041aaba77bca5fd7eb4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991952b5ef95af88aeba1a6d679a86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31918549be37010bcbf03f97162b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a87dd36a3d99cd5e16a611995ecf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c73355d109f2b58d0b07b4dc464c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef907e8e2cbf7784e71b3c77d525259710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150540139e5cead3ccd00fa7aae7b9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e45f8fed43ae2f8e20d105384f71b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f94a45954e4d4d89989c35d7e99da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b75be54d0dca53f3b77838a3c9e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642db53f71806b84d1b8ab5b85eee6ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8549bf74a87db3a109762f742f2f13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9e171aaadbd30a703443e2be77e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e02757c96d614f6848c46c9dbb37b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293977e3c801cc093f02b016913e981719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eea092c91d2a6303a5f4ca00178c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a52bbcf32b4db95f8161b8e06bc48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f56230a07bb7708a0dee12cf5867722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb4ff18b986223c8300c6ec8bcf5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3ae59f75c9b4cb51845a7d441b7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c57f3674b628608335cce7b3ec3d20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fc07b2f6863f19c3c8ae470b0f36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd4908036a3c6d2c88e81671c8d44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47958fa474b27b3bf3544c3301f51454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b519eb8f7bf56c26927277b83aeb0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b0c9eee7b151335153a708b76bf44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79eb13843670422464fb6d9994a389731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4662b7b7697169a80892cfdd47ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc000779477f5c56b7912264f04e22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f820f7c0826be8c9b3eab84cdb22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047938ac7782d757d188e7a5126856c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be719f0154e65c0f17e70da563d9c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199edc1e50b818dda9c7f848a272c25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233792b33628331b082c0f9ac60e2a97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609afbc430cdb8d9530ea56a92a1b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157252012e956b851404bc3bb89ca755740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820e2487d351efbaf16a62b67af6672741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343be05c15558de74a36dbe465eed30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae1ceb69bca2b566e8a1167cfdd5dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca438aa9d8d5d0451460c7015975b76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9c14d3241c9d0ae98866aca4af2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06f3916e9fa32e8268bafa407b6cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efad7ed608bef20c503460ac7ee243747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc583c460e4f19370684c4bdfc161748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606bed82ab0340c6fccd43958b5f2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685a7ab267d2ae9df4d27e2a286e0a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a913b8022733cf8e80d00e893bb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ac4a115b88213f7e912a61f7c3a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be436abd90d8c3e7feb71551bcdf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e35cdcc3352a59397330fba0fac73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c5091fd46a539aac1908107312b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c3e844cb77033561d69a3f5fa9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0070b3e76e61335a5d9f21acb7992757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2e7d832e6994099d289b2cffa7bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7280ecf17f22e88c9f8e553ceeb7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec794fa0a55d9572a62209ddcc2f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2820aa29b736ebc5e31f530cc48e1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e0441835f8304e98b8f47de4c11b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e414b594d705abc618bd02380492d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06a5aa1f0f4e1d934c6767a3a4c3705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c45f3104bc9c771447891be425a436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07a33deab018699c7ee03ffb570c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee82e45e8b7933d9a5c303c130f838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a0359d7b78f975ced5fd079f68cba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7ded2feb18a6cf18f2b5da288a1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c042f6fc81b6e6b6d7812a10ceadff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9700d854e681ae4d6fb72997689fec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6874d31b0993882d9d581e77412ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3aab3fc0f7252cec4130c3d2dadc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618a24ee21d52c490934233d55dc88a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65931306cfbd97ae5440020ab0daba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1cb9369f0ea60a273eecc7b634a8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0314fc5b23ac6a5d30521c76308440f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af2cd1228a3329762a631acf36d9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc663f30180793ee081cbf313be4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44d6b8aab95002c3a0d1265752eef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ef0a4ff8195f593875165b2cad0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2a9f08d65fc6a4dc9bcb7f0f988723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc2ace662aaeba12dba9ecfbad21a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ccdc1d75c0b66e8c42a4afc6ee3bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9a47363b74038ae057f5a7ba3c16a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aa22f485e9ac8153a09d1aba3ca627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3670c6bc3eec15f2f21f1f7826c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2ca7b8cb2e3927bc7b6588c47d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac39a2ff297830544568ab887bd1ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb97821a744c089093d3a829f624c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b220317e8ebf63bc6f6e8b181a08832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4600362ce89c96b159c36b35f6871133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fe0a9298d5f28ec21451c38375a8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685fbedd65f2e760138dc2627d1daf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cdfcc0ca926d88675da1e1c34af236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f776a18114bc0695a378a22c3f2d27537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a330ad6a44fb2b2c8266a3d2d44838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b0f77607c5a4490f04fb987468d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eed1f0ecc3e2178c91f6af58f082240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcd1ad8f766e59538657a013d0bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5d090622733607b7a8dc48b5244b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7eaa072b92b5242bad2374458232143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce0860d25124f58416ed888f3f92d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfdd0d04b08cba7089c5079779a1b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fab94c4999f3562a08774c03e4f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325d7f8fa624cda21d9bce9409658647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90b1f97924e134296d19cfa5da73248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8e27aad584b95188608861fbfff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568705306d9b42ba8568f300caae9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61efcd5ed38bfcb87ac8f799dae3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bebd06f64365e60392ef122833e4b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b8c66df30e644e7a5a1d4218b0bbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efd78a0ad13358d001ecbcee7e16454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe7d4fc591068ef11ad5013322c4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d80ace1965c03c9c5e5cf9aabb20156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1519b90537c03a71b1a9f3fdb34ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c55b15326f7583297a58296a044d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860af2677ca06eb0d3912c456acb6ab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c5170874cd982d7851e2d439d89a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20815da76c1d966f92bad0731917345161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18fe7969151b217b214aa2497202962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb7ba0551ab1bca04f28fe941ae22f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ea7ecb20b706bae5d6c92c26821fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b016c78253dec0411b2123e51f736865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc2ee78ec6f36f28e3fb35697e03366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b8b3c65e1201d5e7f43ba8127a7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b861966741c1baae5b261b286f81bdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e07f4d2fbc8095b336b9353b6bde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d7e33fc03fe0d80f0d89a830ede870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776760346033ac5a86103b15e062b3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd02bc80cb52ca27a03df3a6bf564a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424c443f16249faf4e720db904bd2b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8559aaff06b311ffc55fabd1dc8263374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a33db09c8b7ea6c17b30654ce00475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa22201d556ce30ce33e3325900bfae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501260ba10e2478dac17ef4aa98d018877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5ae0636ea1e0dc3900761e2e5fe678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956fb4092558e5a319828fff48e193179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299246c2737ff25d1d55fd7ae9391880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed2c416e352bef096b6495c5bd56581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71db60af6fd1e76ba0f40f2822dea282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e22ea666b4cf6de83aaa57eeae3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e846e6e323c22016460744e1033f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194e3ba0760441411ffe2703afe550585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d3755ee1f6138836da6e665c218086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc8e8ed7d09dbedfb32c1005adc5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de88d89e61a7baed7cad07562109c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e806d17c367754a83be607cebefa5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71216c0b9e4c5e5a88fb81a30aa6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971d6d4bc02eb80cb930c3ffeb93d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c09153b5aeb3bd3abd0f117314e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f38ffcdbabeb7ec720d1f3a8d8c8b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee140b99510fa9317112ab2b98565994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c526d9dd810d787ee54161d0ba394e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9d722605996e6c34b688b910dd7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ff4c4eb472fc4669cc1ee080dad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11647fd109dcee8085222ea25595da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965618d0ea89aeee3b0aef01750fac499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8c185c37c398950089a55efd0b5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c14da39d34a0f19447e2a011fbfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89eec16a4b6ed7cb0101cba2a2ab1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0408aef426860543a3f9518963b0d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290e5a0bfe9f0020fe2fabac1cf85a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00019448ccfd06e3fc1f8ee2f5cbe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1f15ada4905df7c204d6679fa6815106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cee792862a4127a6e4629207b0d342107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56bd35c4a8f42f1768ac8be53d5e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a88690770cb9d03df603abc03c833109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf9d552eb77602f24f4d514dca6c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c538c9027b429b06e689074edfe8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47355f3a05c72372c1bf2075808855a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177a094dbed11a843cb2e4a39a54ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1bbfbefbcf2b3bc82f69bb6f3a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5386bb96d5ee5d46f19be3b47868cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea087adc27570ec7aa0a8daf7819d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846cc4b83d7ddedd067ecf6da380d40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2eb01c078d7f42b67ca4578d5bf59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e094a33100afc19f32e2edd4f5b8bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a378cf86d80ccbc25814a21d8876e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ca832de5da8b01b0e7cbda475b3d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307e26a25330a2225ef5e117ae94fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040bf4a1198b10496a13f18492b1fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb0109a9bfc0b0821ca195d7ad32f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad8c0d0ef683bd740fbd2655699279125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655c2780c7980ddbf53923bd4c7441126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc860bfa2eab1851ff312473176578c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5d0fefe8adc12af378c768410488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d01c9371d7a5db7278a3959d92f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8eb3f246210d648e04606fcac2d21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de866962404f00bb0d8de10d015862ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93552e9d2472e051d4a527b4a4ae1bb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c492dcaaf7a804213cc22a92231d3ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766552d62e245ea51f1ebd428a55c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b5f9a29b7a2e57d98bc726d600e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bdb5c6c241c09eca83d2b16e69d93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb90b663fdd2e40e2e6029bb9237d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5be18fa379c70bf5c46c62909c8ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d66a80b919a394e3e64f840130b3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073b12d895da8b569b9ccbf15ea9f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf78586e9f9883b5890adcd316b60d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006391efa2ebfac8a1c2d7d66b1187142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cabd990a09f44b9b468851b8ea5c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14a1a142b0f10cf8899c3e46f2b86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617509dcfcd046fecc92b6e06fc7f3a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4868db5d7919ea17a67c4eb1a8c94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba59025b0d05eb5d8c4bfd4279150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43c2b7038d99c578e0d3416f66e45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca5f379176e113f2271a85792e4fff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406084326ad3ed4f2d6377a0511942150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d0b161d796b30bb8a6b33ac620ef1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb9ca9e269d6946442d3b1fdbf5de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a3cdcae23dfd422f4a85313eb608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2127584b17661358830775331a11cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203ffda622b0fb40bd900bccb29173155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5842bb94ff316205319071e948c636b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1474d1cf2570a869b2f179f6f9602157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294deba05de9531f7fc5e53233c7886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e3fd9e1dae2e32a1fefd99d7dfa11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410f7d902be2adff80478d02608603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fa41240d7483b2e29cd3b39be1bf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d37d191af7048da8cad1bb195c4fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfdf9d43e3b56b39a442f64675b802163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933eb7d40a038d1c74e46503baf620c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f3d35ad2b18006c2ab1437c3cbb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2491be5f7dcaea17c85144282928166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b17bbd4ccf835475ee43c3f34e38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d9d7eb43728b7c5f3b6e040c2b95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09783296a76a55f2e5ce497dfcef8ffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874220aa695ff7c0a12cc70fdcd456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeefadcbb58aef6225f70a45f042fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fdddc90401a6780baf7de340c976172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203cd7aa8f549544ea277653dafd8d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c8901fd9f980350802a34ba23755b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e92f13ce0dce5efab3369c9ec2094c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e79ea85266ba8ad72bf3fd751b0fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928cd6df2614b0f69e49c98764fde90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2f511a659ad46fb56dc31db93e3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b05b6c25e5d9dce7335e83a59cee3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743b8e4994f1439336488058af287f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccdde243d8e903b0d44a7b93bb1ed3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc72e4aad48c710d6ff86236b4884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3d1e5768483794a0c9e8a187ca1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d9745a51c091327e12b8d46cc4c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a539d085eb5a31cbbe1c7004409c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7214a661a787947f10d08a90dd319186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042050e33720dde909e945632ecb9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcaa23f7ebca5c7b6d2894826ae6c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939a3271cd10252b13cb41e532fca8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4a0f0abb02ffe9840269429742e49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7f45e0a529d45a1410c007a6e65f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ede5b7fc3ab1cb6632926c429916b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3fc74511b83c5af76de216062807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9626701fc3734087d97fe0067c0b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48bb22046a323cbbc5a80e62d9ecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce20b60c9ddaab391abc52e091564f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fdad46e26ed72024edf9c5349194b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781e00856f4b2105ea13e618de18c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2dc8e48ceddf7f497f6af598687e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e9a82bff59d457a04af37a606580200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548377a0ef907d5c0e7a1ec8e72efe5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ce1dbe765af59b317da492dd20b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69641d07e278d68673fcd9c279fbe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af055d3f4c19cbb5f23054acdc0c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229371de53e0b1195cc8b7ebbbaa61fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aaea89442073361a32c7d24c3e589206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62340b1a5418d541997ed2b4bb3de8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477b065feb65535e225f2b0f75d8a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9c2b44e769be1d3c56bd8b21acce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c7c2cf82099f0700280d004825cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29d6b94bfef754c6b68fc602441c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a45cd0288dba092bbeedf7421eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823467e1284d1e9617791cb9984002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92bd9b9b0c8aed8c5efebd4d41c75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f3975bfb8856b91e8e90a878a261e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7da4284e1fa8dd50d8791ac03fedc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e974ff56bee83ef0aa7edb563669b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3875ae6268540d91dd2f26d19e40a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c05f0a3cf843fe3a717930e78afff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bd7b1e851bd6bd88bad8556a328dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74c352f26be4c0d47254b114f17d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a02121dae6af80b0b44c35be69208222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd43a17643dc3272b66172637990a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712fc985527a4168bd44660ce381d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5214007948dcda2fe1fd291af6986c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a1849e24f2699ddcc88d6f22c020d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd54983971ea60a2076e8f87549ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a151397776fe1e06e496fab9362d77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd71953ce8909df9e480c351f1bc16d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dae8e4fe0e3229c4063b5f846a3a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c5b8ad002617d3fcf09478da3ac4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728c9b84d9794d3e708faf54c88930232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a47e4a8c41fc197a55df52877ad5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4018b44977c0a880942d0f125f03ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c879f0d389535cd38c01f0473386c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319da9aa5227e401a297b0c80c2c705236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7446ff9623c45ac482f36bc95987bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a49d889b46d667c7f7a87d27e036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb54d97ed22611bbfb437486b60f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650ee4ed08e5dbb2858ae074026c38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9b9dfc3fb635f9b390e8ef4bf1ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645be269f0eed0ae0680804dbf1f44f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d1c42f799639e3c49d333b43d5b90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecfd0453edaed7a99512d42a5f291d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e36c4b75f70e75bbf102da6160fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d389ce5b0e283f5574b1440ea10530246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201b817b9af98881f6492dd662ba86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26714f12c3fff7ea4bd58ac4bac0ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808401b8968efb5a5808e1992441b1db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609bfda8ba4eed81774b5dd66d3609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca860b887b5e199d82e93ec2db2f898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a4a0fd5c0367c61a5d403818e000d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb60f85e1e0b25a450b172dc5d662f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd88f96e19f9918e35441a0c0c5581a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9238ca11c1c6eca405939f9cae21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af321fd35a07aff485cad39e9e27f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e01478d8202d9256de4004146fe3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071166fa56ddf68af04488c3e7998eb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2759e20cb164e0079ae3247718210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d31c45146d8a98eb4c8d23b18763c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169ba9ccddb29c4683f2f6e8ae4057261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b545f39711b6625b99c9d0aae1b7a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0997f9a5b00301eaadd9a34bfe7f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1fdf6f4313aa8a83133fca8fafef9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1af8c37b78ac8bd71ff19eb7003a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb34d44e0b1140d28ecbac2def6e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55689120ec0a952c2732c1ef582ced1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a378f9bb988c4651f762589798b152268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57f529f1fc77183a8dd83520cd008269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e151e575817299506bf6cdcaf6e026270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931770682bbf3b9ac54335ae47191c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6841af6016933ec05bf54fb1fe68c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ae0c4453ee352c6d1950ad41a9b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28ad8772e646d0f6cd30caeac977bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2fe2d4b58be4535064f5235ee52a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e29b66a7d8971212c15e64939fce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a538e385c0fa3f94da598efaf30d59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef66a308b23a6b5c45cabe73f46ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8099f8c2c9bbf6f346b43b4772708279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576a7dc5a9f9868ce014dda6fe140c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23b124b364a9b0c8a15e77e76f49a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64be812c9019331bf612180d0804e9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d9a852967a35711badce9eb0856a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711223e7573856a36b6ceb512d5c8828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd823e4d9969b6f76cb18004e581c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9853312090c9138134e9181ebc90a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266ad6c8a7f88783d52d3bd0f5394d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479040f7c4cb9c169bbfdf876492afff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab6c8671d1ce9c495a04c7a8911896289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c0a7d5092413bda83a7924f17e97c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8b63e84589c3ac4974e180a77a9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be58f352d5acb453b7cc67d4ec351d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b7d9bc32d6b5be7c33a50cf1baf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8fce8617969684f40f6bb44390633294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3fd63c8344593474fe6b0eaf5351295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20f720b4bfaf13d5521d55f8e6b68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0512098410a74722c1ff749180b76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3212e57387caaa230e64b89c786e3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edebc94509305b350ef1a5a76cba1a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7a704c74e0e2707aa128334f77b60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dcd93c2f385e4497f53e42a6070df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17728dbdac0645e05885e0c03bac46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153c2516d7586c2031022fb25d418d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b6217e4005fb42b0672e6ac09908304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2dc5bc41de840978e29df318582c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d0c68c534275bf7c55223b2801b31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ead09c3c5cb13571247b1ec77827c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3e31c67eb3ac4eb3b83594b69c13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e639233c87a7575cfea76455722bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b00f820aa9c627dc2c6c5f26d274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db3e329b463731ce7d9970db60797311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f41a28a80d58ed258fca90cd8e3b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1c271b37a5741bcd6bc99fa48922313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d5a370ce55516bfbaa2df368ca3ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f10396c8adf4d2216d11eb6e1098f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0688c20b2485ab1e20b65a5be0052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc92cc4044a5fcebf258a9415a4a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666e8f13c91f8de5fccf28c3f31574318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715cbf1ffa53b112f04fe6f1abddd85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55944a07e6ef4ffd505dbffd1b43f2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f5f34e455c8b23a49279367c935b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8860b44423f1a49641415795164964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fed6c8d2a1b300d381b697e64d6687323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8af4f8d8f68273cc6f9dcf7823f75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a070b392280291419b35ffb9c2973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ca062072831cd0420fb7eb95380c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eec8299cc02cfc5aaccca01a79d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622819fe5a627da3af324d97924835be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa6ff7d5e911676ad5eab57df1b0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf679ddf6f32053bd9244330064393330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffa45516af2f9ce587ab89a83ac83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ec5b22056479610ec4dd796ee698332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773461404c84c58ad41388ffb48cd58f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ad2dd3ff10fb3011961eda79f062334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5892aa8cc2a1cf1ac71b9dd052affc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3daff529d72f1fdcd2bc638c41744336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16cee83c33f5d13a8d046a18b705a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0849a3d86e86ce6ba36999237f7aab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c7ca701c6f3b607ea712ebe773f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee6299a578dab84f859837b1732a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72184109e9db2eb38cb756db152df48b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb7095c7f4295da38ff75a097e7a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fc3704150aea0e6776f691f579c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9561da9a1b779e01e9ed602ee3a4a2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a26530924eefb2da70a993a81c8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd60209265bdffbc4d637587dacaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3613592287834c743202c9d5b1009d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1717c970d2b99d069b58075cbe241c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ccbefa9fa4adb300019dd6aef5e18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f336ef2868d1fa3c4767a85baa5dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeb5f9a03cd7b662880adec62b184d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8fd4f8a3bd3316b7f2c470653e60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47f6fc97044d68db641015a639bf09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94c309ba0012268b9f600c3d86642354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f837c81addf9c429147b411ccd15d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf757c4cec2cd25fd2a7b60041b4912356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db625e322d18d07d0901aa683f34b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85618e78467f0f253e0b8226da6abc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67e666e84de03af405c7b2723c5e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ddf12a53bec12e6a65ee4cbbe2a00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08269db8cc30cca7ed66bdbecdecf8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5873dbab803c4e0c216577ef55d25f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0241452854320ca4d328620347d77f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690eab71a52bb6d5ba403493cf47e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b1a3d827f4d7cb80761b70de46c66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483965fe9560d45de09d3d58f6bad77d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4407ee253cc592e2011f42671c606f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ecec1ca7f15b999a6a551ccaa071368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82696b680aff5e94e4baa46f631185a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e137194b25bea36053fa4e247371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b317fd0c5a387cd1ad5e8d8b0337371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9552bef4e99b83882f6a98e99129e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d74298f9bfe58c448e1477087f380373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a242bb20845b5607dd751c667899374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca3f3bbfab72c292457c72c32a777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7994bacb4b1fc3d76f5e518b4b87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad40660d838d15f4bd013de6c386a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55c6ad298e2d369c20025f7f07ce8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc4b7f979dc4740d78ac33f4f963bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8302bf6751c715ea90931b19b28382380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f323635861ddef1c21725963d0dbfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8aa2767a288811c450caa4a4e73b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68587f704582aa99607e718aebdad6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ce5d139ff2f6c7f818974dedfba9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f3e7119ac4206813719fd1fa772a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a4e6fafbcdc6943cd1ad31a54058386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d456913e2b116187d768476aedebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e728974388bd98ea2087c8c5a696388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8ca89307d06dd047a59d90b12ad2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae4422914ad503f40daf10d0f2eb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb6d76b626e913e2c8e08e07cf08d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c733cb684848834450ef61583ee6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717152140a7384a5e89584adefb15d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d5b8033fa33d7c860b6225b8c637394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42fe441c30d6d4f3dbdc71e36546ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf970cb0d0909cb51aecde9247ddc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa6f2748e84bbe1e643e61b933c06d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21dd1f72bcfc3bd3f9e74007ee3513398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48f47e32519f589cb0c68cc827c7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9076a9c6a411f8a4f7b28740e27dd2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e25801d5ee3507607877470e9c07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269340b973ac75a822d65636f10989cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46a9c30d7001637c1ab0761fd0fda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684f285878d516902f9e64db0d05879404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71ea999a32d3268c3edea8739e391405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f313c3ddd24024c2ff1dc602e12745406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f9c6946059297dbcc259524879892407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ffce3f9ba91ce11541c769084661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cdb62a41535b82b139f8513d92a3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ea77232c51a69a61edee7cb36080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f752b0e5a6ade6d79021a653a855f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa2a6b63586248e3eafe9ef432323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015055ff3bee868d34a9c4ec54114a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64edf28f9da13065fad0836eed650414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e0c212ca38d44223858eddca759f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0c44bce1b1bd1b9ce9b965ee4fa26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d87c09a4c2b65502382d571ee5d5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f42f4b9cd40b4236136e947f492c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af333a577b03401de3d4d2a5602eed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd58a280d59060ddb04971a8d5f83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2a50fc9438ac6d9b128d97bfa2b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ed8aecfcb3528c801d72c9c0a358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc463754dd9c1bd79c80c36a6c88fcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a815f22efb76185619720a63e814424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65cf7226e35069cb19c529615336f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022b83c05b2d8dd8e9d986f6c355924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13877ccc98c320e0b5906fc621426427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8374fd566c11576f908606977e60a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d9c659aeb6404d53fc07b4650496429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8477eb1e8dc78d7a28f809e1bccd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e036583b79f4a843b84ab6b1b0906e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ad03f22302eaeabb95ad49d3bf8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed9ac61d5fbe8a526af0ace9396ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef77367dad3aec323967535b607ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0da2e27670be67a2df7189200ea68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb380dc56011254d1229bcaf9b9c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb92a8275f7d65bb4280303d747222c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f47404a101f26b10c0476f96ddc2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63ac9e24b3f8ac8c6500b72d0e638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06537f788f45a07d070aa872e441f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440fdbc073fac317613be6b45716fce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd81053cc0f61415e5a03f899cab49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086049d814b4ee24e261024c6717710c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b35e3033e00b3e540cb7f12eef22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2cefc9c78d22758a2439772248d43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925dcfdb7134a20f5dcc3b80f3a466a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a76dc838677dcc949318969760d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba14c37dbbb6e27a056a239106c2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404a547dd5d1cffc6042acb504ca588449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def551030a4df7aaa492ffd30adab11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282df115b3c725e20e3d5f2ac69f5bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58ddf9c495079545c6e475217ebb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891b6111f2ada50b00b3f47ef5d424453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf06e47b6b04b74e8584f647e70e56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089687b849a1b342e49e5d2f2bd1deed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5531ad4a340318af13dcd1b336288456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e59da926d36d7668cfb5815a06e8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335866ddbd10ad1636679781efd08a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad56f06090f5613be77893dc0d6bf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac04d3c1b094553c932ed245dc22e84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845da09f5d14c9061408a2e7c12a237461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0eed0c5d842ef2b56dee2b3e2a9c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d1d3d2a944c646c87e34a0092296463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6a387b676a8791af0539015f059d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70d42e4d654277880476d032bdaef0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dfd00d444cecc5daff950ba56dd2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb909cc8d188e5bbfaee5d1baa2c39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4693f5db038ea7b53095e974a8a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab642039ee7bed889a52a82d2ffbeeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadffda1eed9d5cbe966157734147a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42210cd3a6c8e61f037dcdefdb168471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded318920d9abf371eed800cdb852d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292226fa596e51ab8c3c9885dd54d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983619aea734dbbe36189391dde97424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e856bb4465176c55a8f1b10c4ffec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4c62653a35dd43d5566fad27234b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bf790e1f550910cec459d9b166640477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e1905e8f48f9680c0785e9fedfc4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3c5bd958cb3c477ae19df043bd0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec350739f0fcb1f94abea81258d101480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b4f8be5ac03d10e8b6537156b44f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c90802e19fa217996d0906e83001482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9f7b10bac4c8ad3543a3a3fea18a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66400ded07d373919c86e261ddc858b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac7336c4b0bac7f728ca20213fea9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7537e6d9a236ed6a5783f4eebe16ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860db520a38457fc5c872169a37ac39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb67cae57ff3764cfdcf3674fa100488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780209a80315af238051098c75f2b9fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a4fcdc1130d12c5414fe9dee6e65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbedd18f7c23c4f0ecd0c40a525a2a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6acd7f18d09ccf675295f19eb19f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340233c9adbe7b9ea8d56d0966532d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc7e6960cf9f9329bff9bc462c57e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fda938cfb435e8a1b7b46a1f94bb5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ea58ee5404f716f02b8324bdaf78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebadb09e6e748faf53d4fa351c7d44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c74d4378d40d14464842364b3dca1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560217598be4f99cd4a5b3ecec5b9d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a4353a145951d2c96ce1bbef32826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef49839c4661c085c43f00907b718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894235506bbedf147ee8aaa4b601f4e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ad1380122d8da340100285315e222503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1bfe34e7789cac40d1c77865c6e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c109dee966f8368ab6585ed8663a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e091d4c1175785d28aeec447885ec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b3daa4e1140d09072e0bcf6962a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4db4d5286082963e5df8426c17f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802662584fdbff9705c45ba6a3c02091509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f596a9491d7518938fa3f0578daae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404c35e9bf841538bb16c733fe9a63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ade8a1a12a40cb277c8668aaeed7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb6254b95d0ab6ae85d200d5f4b23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e18edb384f73e2b10faff5e103b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc79539ab931db2acbd5e4e0a7109e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417ef3d04eb8fd7252d6e780c4c04a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6455a1715d7c9688a3e3aa41058000e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e606bad659451626ee5a72dac3006518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1737adc7a72f7772f7a3a84ede362519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992581a2e9d88eae88e6f59cb26620f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46833e61b5f76beffa106529ce5ad4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab2a2cb0fe4d923391f1f4a1f7d2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ea28d576d0bba72944904675c2e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d027fa22e1b8dc5828123f0a40223a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a40fb7af6a7aa26f8504813e29348525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227602e173bd6bd4843d3c68cf243d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b169a84f45a4d9feea6229f88344e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85567d76b22694d2577dd3ce11f7ff0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aa487c75990a48375fb72d3358436529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6c1ebfbb8a4b2cc48ffd3bd5f92de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd945f2bb6edd3af1131850f37f72537531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01097f98ad50850b6d3d355781bbf41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd6039eaceb96373f2360505540f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5244c9804cdaf849d7b69e9e2686534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663de85754ac37d40281c049176bd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be9e9640101098b860fe0292de8d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca668accd5810dc3bf9924fe84f3ae2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9ed9b64e98ab1dcaa6a2b527d2d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63209cdafbd421abfa46c69bbb199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d221ca55d2a368156fbbba0303ae8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e627833bc588fe51b5eeae731f3d92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd7899016245f12a03a7cced0b9c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0bd3bc97f484b85db9b65332e50f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e155c65e58fca18ef10e4689d3822544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864adeebd7b0665104780ae0cc3e8394545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553369aff59e5df8c0c18f3b9509627f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc401ed384c24cc60bc7a58c779791c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f16240a467c08d13bf8be75fcf0e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495a0bc53bb5ff0714377417e5b07a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115099e61d2f6a70e5a7ab342ea31bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb522972e2a15c8ac6a450cc71bd1b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e50ce54e0c75e0d4cec78c97b175f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98698080f285262db06ee1a3cb217b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75be9f651f1bdc7bd22c6d6355f94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206e1b2a1024bff82b5fc3ff63feff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbf683adf5da0326559605a90121fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9112c930bfa8b140c3757dbd5be6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011f27f365462d344adddc63e25f3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d787b3c0791c26dcee1aff58309f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d7f132cdb82519ce882469af6c88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23075e19f8d902a0e1d70bbc815109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fc66f4cc42d58d86a219e40f6a70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e416ae4eed9f9e7bd1c7506d866a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b748f97dbe7a55c84d3cd4bf6c6cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef8caab2ce82d1b9c069ecc4022e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c11a25854c0dc70b30c5061b9004f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e86d1d2887b7bf0b97b35d9a4b2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0a33b74390f572a9b3ba09583b786568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea774afc938ee53ef8591cf69e008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e7062e269e9d8d1bd7700d589a76f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249ce5e31dcb25925bff1d2b2dcee3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2aa4de711f52577757fc6e815c3f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbf0b99d5ea8cc032da67d57384ea6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee8fce175936740e1b90df5c111d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a3ddbcad110fd61bee076f593fb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdb30e75f71ee04bf3dbcb1640aa0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f3c72e849204e17b1226f921f70d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941407e766ea24a0f160668f87813f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e753fc61bf9ca36c23cb3aaaa35cbcb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7071b3a5b762366effb923153e926b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055087f6f7d033a83f6f2efc7f5be9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba458aa36d79e97cd63f0bfc4f6f84d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fbd6e0b3516b2d2880ab11bfbcc05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e4b537e8d938622f38d2c6ae75d3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f3cfe3361c6c3a7bcbe88207de04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9c9cfb4753f7f1a35e28f3e9af0f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3f0919db1435e88901a724bf6586587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18821c77201336ea6fc698fca5f912588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c5e339a304a498012f551eee9f28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a2c765abeb02cfb84e762115a991590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a1a12e8ed1ae34f18bcbc89033440591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192207741904ac0a0ced46cd1ea76b5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9eee63986c5837aa41c32e77bc656593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9466da50f28f3083979359d9369f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f72aed90379f439234f268f588bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc8bea117ea0fbf69dfa3ea68c61ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5a9b466d23687e3522e42eab2572597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8684d38f4251629e86230af9a53fc0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25d7cecb73c5e998be37be756020a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdd5a083724e76b62c244c3b327ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e698cd3aa7251e4e53f7b2d585b5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab6a3e4581174e040c65013b6d264602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7aa642b26e77bf3bdf506717d1685603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3435adbe073d9046cc5f76c107a87c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fadd45b4c1beb81ee6e028ba3bed9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56be7cfe0273dd1c0ffcc6430cedb6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d59f7b8f20377bcda8b001e4a462607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bfdd9e24013287c999682b7a2c350608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe41209d6398d07365b854177f85b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b591b073933d554108645a94b93d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa17bee9730b19b355d9c740404d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a5904145fc0c83a9d8d69a344aece612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7aa57f6330dde81701a07dac0ef0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895636723b8d65dac90fdd4b7f8cc46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e95e2a19920c3762783f8c464f9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7efe41671899dba17cdd34988b2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487f8c754f8864c1cfd5e19c1a40cb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37547ed7f598be132b792335fb97b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5430b133408c2ec453c872b4336c44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78512f01da10e9b85edfa76d9bbc7611620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9567e2a882a90e29da910a69e0cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fa05c4505348890048db8c3ac1b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d84a2e948577b35833f46203ebfa4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f076cc8ca51ee414e530b5971e0167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d7b39d7678f15a0e698b90bf482f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7478bee7e1248ee6f2c5792e239c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651f1fa72d34085bcfb98f3c731945c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac4597e297a05db2983653803edd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d714210e0e1fc13201268329e1d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a4141367e4df10f68f1f17dfb18a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd6f332f0e49be2a40fa56857d903631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef37a0859ba01d8cda015a59984676632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aab3980f84b1ea01975eff67aafdc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e446035dd0ef8670eee44cac7c8068f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165c4491e913c70f94e0b360538921635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf65f1898812e5d1ce24cd69f7c0a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb6bfd1c99740eb95a0a18675d6ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4368998669b253559b88b86be466c79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a127843a0afd80828f76e7a6e3df73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b1ca0642abd2f94e9e18ca61e680640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d5cbf95ff3b9c597847df7baf285d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce326acd4cc691ddba54cbfb821095b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c192f5e58586bf2f62cc792f54c07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd9ed02d724e69a2246f43d52fa99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b54acd6580d04223f1925312036e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04db91ee2db906c5de2b9d7dc50b03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfaf7a88643f807882dc1c873aa661647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9393c29e2d6e94fbfe41e8a819932648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5655a62abd8381604ee5e492a654d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d709800112dd3dcb9a4c328d081d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa7399978c8c9e13c32762cb40f898651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b410099cc6a09f9a74e4ebcd8fc645652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc9649dea42bf01f6b5f8c4ad6814653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d689349b1a3ca3f08cac8da826f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264365d3728ada0ac83e5b3b55a322b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ea7bcb9d2204ead2cbba836fff7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397b86df34763df9134a1de61c1949657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c5421e5b89df3a845710e76be8b48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b2de396f71f1a89d60c2cf5441bd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886bf0c0cb0b57b34d745143e93ddbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf197447a4dd8603c56d46ada4529b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac70434350b661c59d3eb10ced78b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265cb3a783858d4eb7d2e07a29e7cb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6324819adacbc1823e71352ab48f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc32224da961ac99606911c0f3f893665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5943b2ecfc56619937e12261fe362f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665a8ca7b47c73e1a4300b1f6d63e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afbf0f6c7af024fae28878ce3d798c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6277fb64d62733e1f176e4d57c54d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69a7f48806df8fca6856bed60cdbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0176e8b701fdd57b416744949411671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1199e6e1b6222da2a6ae50fd7c89fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03239d78e1776b7d7dac95e9b9110f23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab3737c9e39df69ea2934dc0c43429674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a83c27c68d9f77190243d533f92d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17857075585fa487e639422b8caae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad667abd609afd9a965da77ce5fef1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d879d16ab60320ed7da4787359ab80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60febee354ddfce79079a60adced23bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c189f555807f652d1cd425b59e560680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a67f2f616afb001d7be6a4efd8f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d651ad48ea973daa38d94b5cb4dde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9d3aac6954c2ce45cd57d6db842b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7359398cfb06b10f3988b8d37df1f78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bcab08ee21b499b21540f10d1ceb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c752521a132b5ad29300877087871686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc474f04b3d0fdd92a0c14f020ef9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c93bc700d701b94acbf186dc666e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f41b9291b0a21770d9f8b0f3f7be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e5ecbc90ba3bb02b6d729906a680690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d999f6bce1b027a2b13014a5ea1360691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b5c097182e0cec5d705503692d654692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d5b52cfc77494d9ac00471430ad30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474b01d60bdcb477e9bc3142e9dd1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b206d3a01a60c0642a595e7476d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8592d1452fe154ed0e6f7ad3ad874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad5cce6f5f34c0abab93ee893ced7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04378ba80a2878bb7791fce6f0882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b50410471bbcef8978d72f0315207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154d465e1d9d26b6d21ba33ee6362a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58583e4ab3bb0a9758b7a08fee8d8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c4c641aa547f644a461f9d1706e32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2045826d4e52eb6b36efee61ba638cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46f9c06a8fdcb3621f378d9f8c1545704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97b4fc5224aa12da502ca037973b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff239789fc5fb9de654994fd615af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe7206df48b85395482040c1f633a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0cc2d23d98df367fc959cff7d0909708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3e12a955ed43e90a334e5d3f31d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd9ca56072ff9ae2990a2c0d48085710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf02168949ea1138985c5465c181a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd109da408029c9fb8f78c21ba5ea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a4854c760da520060610cd0e7c1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce32f049e352c5eb63930bfea4ba570714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9542b4ecb834f5c9f69b8772f69a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500e8a2ccdd6b31632a8575c0528a16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3c4668876dc1df1602448a1a31b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb14b3475faa10e6afff3d57a667db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c8a75b53f54bf2567653548915bec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706bdfabc7902cd7659d667318db803720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78196ac8e37af7a9ef2cb3fe2559de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0809bfcbd79c7d68962f1376c26c2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f5f7e7e352e553473739ceda797fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0937ddf0c49d7e20aab79aa653602b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8951bd5de360fcae4fd2c55df69b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d712259de408d9033b03d05268f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d1df153466e486084047d975f6e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f108240034e1000e816ac0efb0a1065728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd8e13d52d0636956fe29f731a1db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a827f37387c26b0b8cdddc4c12ddc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9deb56fa435efd4dd74ba08a1e027731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c2568022618e159681b06607bcc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba54a144342cf44638fdf31c4d04ece733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5396a9b27bf3b759049c75443195734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c09ed4e1279e043ec3558d0e3e11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1bc858c409f792621adc48770a13b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68837f4b190435e299fbe47731a6e8e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11538e83b289c0c091f2456057706b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ae9ddf5814721c46be8ed54ffe3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e889a43c264b30dcbbcd426618283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca8973aaa1f3a2c921242998d19fae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb6d1fcf348a5b059d57d3d5e9216742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d0718593c2b76b95365edff8c2d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbaeb44a85da4dcc77127241fbe1b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dd1515b494e85afa68aa85059b6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81551ae805587965a0a7cc1109d98d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478579a9c0e1e9c98299cd1ec180a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb5cad609dbe29c41a35801fc4ce0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304892e7bcd603404bca79fdd88699f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97543029ff01186f9769baa6c118070f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745352c3cbd6e3c8dbc0baf535cd5f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec4459cb1a7401a3393d57572798ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5fdb79481a0b16864030276394e0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd115e298e88d664b911af9e335d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22909e0cfb74144a52122d860edfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d081493f0e87ec2f91260e8022c0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3e04f5747fd37acad8f8c3174512757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8cc74c21f57b97715ea499d54ebde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c970d7838bc690f6c3f8d3de8f4451759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>