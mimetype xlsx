--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed2fc55d5d77d844ba40cf22ba83b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a459ffb63d5cea042f727df32c482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca1d516a0fcf61f333e240e7788f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256678d7002e30a0340a7ebdb463baf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f51108df8abd9284418191d907c905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccb9150ec7775485b6e448fff2cac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247afb6b4fc8c7c4ca2a3e20e128c417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b8e25a6f8aafde6dd2a883e9fcf0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71428af5d817f024a3c2e3e60636179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86b980a84a940b953d2159dea9e6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb06f8bca363a50101c1bd303500c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1119ffd2b43fc4eebadbd80cb61712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f68e22ed532a6056eaa626737b1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e39bfebe572ada6fd36a392463540214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3884bda7e3bcc872f192e9e6e195df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27d2b616eabb87a9581b964df9a41416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d900865142ac3555f2de9d6e7f3c32f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c510b3fd1c7da7b5189352ec7a83a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad9306f55e8cafb77c79e783e2acd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b422a61ccf77b5005e61943f5f7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94f2ff9acf573a1d2651fa9f6a41e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd0149cbe6f6ea4f0c5840a3e2b8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da66b8f0ff0d82e121aab7572a26f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006056e4fe6cd42e9025f032e8a1ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014bb7d017915920c93b8e872a01aba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae78cf9ac856c2f07e7a47e84444e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339648269d318519464e0186dd236f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011fd81fe981d8feda1a445a17603fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb03ce3e02eb5d17607948d7e3929029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd78f5a101668ace79127ab7d521230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d0b73e0cb391e6e835aaf0640f3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598eb6ec1267e5539b9ad32139ef7e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041dd9f6a78495c2ade56c90794a0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c597f3bfee7c724760da4a9127cfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6139ed0748f929466d7ad5be9e3977a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007ba02178456168515d143f36312a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f4d50eb8cf32687c1d04fc7351e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1914bf589b1331cd3328d75dc19e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e2fd7b775191f6c51c2eea5779d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72260453fb86590c7d5b824475176ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149140ab3ab321341309d15bbd1903d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06402490974bc28472eee8b3ff70a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167b0821a74162ed6a1643f5b7f4c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57163bd67e7813838c129c8a5a9c3eb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed860cccf70267938772a66fd9fa43d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cef123a5e243f7ba7ea23fce4c35746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2df909a5300675a5ee565f69bf7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39a676e60cd4e71ad411fa0ac159d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5bbf175567eda1d39d47eef5b38b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac068d2ae4bb393e4434b2182f84c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d891b51daf95c911b06cc436908c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f70d76dce7de3aa6c624fd718d0e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a454b68aa7efcb18370b5f44eed8c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0bb35780dcae562ea0c3aa3c1e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcaf0e298246609936539743f86bdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f9f96524e6b1fe59e0dd28c1a31f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a02304e6c87facf6a8353fcbdc66c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d883f84e5c08c5802bee5733f22b82958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2d1d6087120f3890eef28048887859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580745c59b4cf6f9d2047ee700ee2a0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4ebc6df55dafa45277a80fd7806b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74024de49218438a1869d44cacc99962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22347a37d400a2d1edef4a024e2dc7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7d50dba7613856fa8cdd8ecf094064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4fa3b4c45e9ff07de8b1a482b976f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e7c996af3455d635dd9f6c5766e6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06da7f93164d66ab6a35a446d6779467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271352245775d4f69bea1d7173b8291068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3355a6277012305d12a5643563d8ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6b40dc574a51468dadb4f9a2d84170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e4104f1aeff0bfb93dd98b7cf6e0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ca56fc8eb7e0f8390e40d9171c4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919db993b63652262b3f2cbef12a41473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb614b32837d0f51ec05bf3af7d526274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f39194510fe94df63dadc6f247d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea04ee90e4d925b1631faaf1e4c89c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3ec064cf3fffbf35c3890f8c47b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b04d0a3fcf467131edbd791a183c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506006fe72f013a4fec22fb4845f6cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786db5a44f0eafc7f1f03d3f4e2d2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80597d4786b7cec3e8a4dcdb8e4d205c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b771a5b683caebab19a832ad7df6a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54142ae4cb5ec867852d0e946e029583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72b3bef9ce3896fa3b8786f260bab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7013d100af5068b59a3f11bf008a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21926fa10e3fc7cd7b1e4e214c6e5dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c5d2b26acc84c49a7c0ae9dc4f8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1fc6255517d8643494a20d341908b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a699388ec12403063a6fc5f89891fe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d9c4f5569d47b87728b4670844eea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1ed968d78d107f7059931953c84891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc32b57ed910a27d0eca5b4f97611992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751686f17c8e1e3c02b3ca8ee839145193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c510264b53450f4737ece26725d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7291480a81c435a7f038185b90c3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1b76209ef0612e466992c1447da8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d8bbea243bc885700c231a8f8ca097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afe4c453ff15665a11374d6b3fcb4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496ec56d87157259b57973c86522f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407214eaf888c58607c28d390a04a2f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3bf40175ec21a447df749178e304f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c89af08132fdc973a6c71eb8302e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f83baae4359e1e8ed4b6eddbdeb1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89621aac09efd7c9369fd171a0c61f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d724d1a3f7b40f9e85fb56a7845c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be9df48c36952525ec5c6dac5f3b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b88c9012a50c60917fa01937deab7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282e220fb6869e8c3c4cfdb1f79d70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af1d65c9cbd8107b55fe20ba8113d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105d4356640ba644b6a5e4cea07d11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2579c8010add755e0633e338cba7f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634a25325b4b895f39166926c39fab9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391ea095d3ebfc27b87e56b357db76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f05cf67783271c6775c7d9f83385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1062cc5238936f6dbf018249c7f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783b657e97e1633017a950c72815d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84debae2485f4b699fa7f3249c5271117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae404b0288a4653414185da0792a5175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8fea9c6740a615edd0a162c91515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71017c9a1aebeb0ebad40c70866c9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcdac938dfdb9adcc8bbf5212f4ef9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682ef4df1b5cf78707f764deeff002122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd769473a1fe3d3ec4c4ac5703ae28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c648077bc0a79eba7f28484d1172c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea62841806a091b28006a2c79083d46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870acd7130eb00e1e79c336a1178297126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc72de79ad34b319cae1b3727d4180e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8649f61f5d00c9922d81efddc12e238128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394d17e3830a5a0c7e5f2603b0cd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd657e176699d9ca703178ac9f7546130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c60341336745dfa425c56a8acca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315fdb72b30a394ab8fffcd221552c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139bd265a34a1a11b50574ee659c5c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf4970c48b455702e725621ec4df8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac40f3ed94f7645b48eb7924ac8c57c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450c8a097bf532f1e0c378e014a1cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3e34fd0c30875022b395074908ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2473b516eccefd62962de21eb053c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8663873409c2eb4b43539a914e288139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135597065d83a2be651fe25ae0679d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e3ac493defb390d5956830fd79e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e5faae28c4803601706c672fa100f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b017d6d4828d76d15880dea1cacc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19470212b1a31d1f2770e45b773141e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecee7603950b78672d58a8099406db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6bcbd5e26da2e36a41fa23f0da7d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936f37fc881f18baf39dba7f723ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca80a3368b304db32b61a3d22ae4e54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a09929371a027a40a3ef2ac06731149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c7f2a9477983de5480be2facb35d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b037dda76d8fc827c2cfa7d4f0732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c75cf449eaa15426045c7b5b0c279152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c0b0c2da7ea7edaf054c79525b99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d1913f66b6cb44b6ada2010262e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995f08aec749fbadfbff882bbc8cc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c4f8d0741b19c944f9adcc6b04246156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12a221f734831363c914d89c02d1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667751bff281bf90b9acc11d4dfaf09e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880ffd822b0ba881d169629df8c0c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec5012bcd27fe36ff94ecb906ffd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb1a826d1aa0622f066b9369a59ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80374b1a3e6a118230711f0a8887d6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800b524c2e63021251285d8534b295163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50b9510f0d547f7f0d21a33fae9a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba36e70aec085d98f4ed6a36dedae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98d58502003c06d0cf262ae28d6ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663dd39579043b9c088cc7fc86a32b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2352a416e95a2276a3231508980763168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1884fe72724921c2e0f296cc49fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21121fed7525d7fd73323f0a52524170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30895fc0356e98772926977d90471e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b1ce9656e3dfde23f97b93d21539172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d939e846793a351ca1b6487172f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a693f66759f086bbe530f4818b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf5dd60af19ecc16e396132128cbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ad5cbaa48747a0c09fd7879df862176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789419c32a7c026d35483eb21240ada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95a6b80116fe0d6f3327c56519a9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8dc9d505a7435a731dd8fac3007c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b031b19b0af091d0ff7df2b7259921180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e54ddacdccb50562b957c22537a01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e20a5882b3c207ccede613c6f2517f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5df86bde1a8ec4114ee545caaf48a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31439e76839d14bb1ae49b08592e89e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a71dd5baed392bbbaf85d1d4883a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aba4eb300624a33361e245c76376b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b1f4bf14c52c86aad4fe2911eef8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc87092f166411744222a4b6f986ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5159055d395e4b1f42d855012cedb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd57dd0386715c057f94fe05abb56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb71888b5797c530b63de5d5dcdb27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b4ef8edb54ffd68dfc36eb475a98f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f280a2fe705debb47cb4e23e40faa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344876342f53c725c5c35548cda06a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907a75dbb7264150e549dabf891faf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4de4632f2b05dd18658eb9b18ba1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438966b795c4e161c307b0eb95622b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b67882fe0bc9c3a372a3af6068fef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ebff4a46e11018db41b471c9abf55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57388ded78632ecc3365c477131fe1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba4d4d39b4790488c8f05b5a7db1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82fc0857082e4f555cd381a2cb7a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c06ba69a4604afc972bf29de62051203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33990b9d5032041e92b85fbe0065409204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e3adb4a48e9ff37da5b89e1403f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90019cfd05d3a0b210e13fe8a7ac19c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090e4e84f2ec9f3ae9a4c82f0770fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a28d4a2aa75d333148738473e9ec4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628342d9652d0d7a81827f7c4362b83d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a7be863a758d6e7641fb557eab45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e08fbfd2c022dec5e0cc88b34b6b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b4aeda01cbe25d6fd8193b84b077e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecfd649fe7c715fcf3c22a159409bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be109d0d892686fcd79b39c9a23a97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0805bb725653305f66a492d6eeb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae2530ca249792e4f767665abdd9fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9beda6a3eca284036a8561257df3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc709a29a63d2a9d089d32bc33d232d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7158bfa5048cc2a5a541a333d7719219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2b886d98bca00d7303718de36253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e046d26a9c91c75fe69d6bfe201344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf69f37a71539da1762295da4075fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f3b0b3ba582c875e32d87b8b24034223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de5bd10b4ae2a3c77576535460e3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff5110dac2772d2ba9a779ff41a67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb8370f25ed9caef532764a84327ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f405fbefdb958bfc4b9064c12dfd00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8280175ccbb97de846175498f2ce4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4436e9077d7d97e54e7dee9edfad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b883feda29e1e662d7a08b1e6be5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e8876d37e8c520aaecce8d09f057231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29ddfb7eb2c57e2097fd1f930d226232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039afa1bedd9aec75e398ca2e5b8560233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ba7af3bd01c6a77b02d1909e0697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1681af5b6f8a615693310139271a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506635f8093ba7d92b49a64bc8f759236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f5a121d86ad59e2203bd9fe95147237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbd08c3cfdf89ca831cf440a18082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c57f4ae7414a9a4f70e9670574361f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac0dd9b962e86ed80d38277f118b9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af437d34b2240c44df6251bf17cbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed0de13edb78e633cb33981502c50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00c061a90cb7ec6ed3461c43f02e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b4b54d6cdd43a2d8d3167efea4a29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a22b5756214f188b9da0cad3dbbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cff611af5d9eb6119530a7a726ec63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c01e3c141ee02f2f1c51c6f79cb9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340a5cebefa3d35bf872da4c3e3a2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1523a62d16859d370941d43172984d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef61cfcf5c5296dfe61a491e805e6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fae4039b0758a2cc53cdbebca45f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b6040c4250b17fcd2c08f999427b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbc478f93940a8f6184f3e6505bfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a80e504784d98541d4eb0036adfa63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738317dde392381a866a284711d3711255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f2c2fc6ee0155ec34eb400b5d9b99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947a8eeedbb7cf5cb5390a5068b4e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1eb5385b49e1657957c989721d20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9404fa7fa7c3c4b317e01d1598e501259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53ad680e7824aa50afde92b1be35ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17bc63610dd1eec37c8d26e3f18b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f44e9e0359a0938bca445c1bdaf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1f8ea65c242fd9660165db3f767eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b172549fbde62c5c4782240079c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a840ee061f6769cf7cc2f60bdb2a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9035b0d7afdd6a5bb297e8cb98a377266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c061bfc2e2ca47195168c0fd5bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9832dc77491792585a9c1b485bea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e7a34d0f296ec36407a9150fa58b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f32a9d061812b5bc8c50075f60273270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4279eea8911254a8db783681166f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c01d37c8356fd4f11e2d297a2eb40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5daeab876f99f92eee9f7adb41849273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f258de01f5b1c813d38ba8f2e7ad4d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885033ad1e1832e1142484ee7f388195275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66334ebc3493c35f94f00fa4c3bb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f8c226e7db85f24db77a578834fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03e5eb9fe255d1f000e623a057bd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5813fd86ad04378307aa3498f509279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702cfd68dc303d1ced600afa43a2158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b2fe3b816182f83ab860424cfd1da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b33e11c31783bb81a34dcf0ec1d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaaeebed008fabdd1476ba30aa8232283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8e6ee14d1247c9c75cc98b7d2ff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0d5aee5e5f67d29c4e46bdd763bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce1a2ade96b1c9086d55b7e3be6da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6876d6924304b8589c0ac54381940f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee89a56350933354f583acedbe098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450eb703d2389a9025efb3c7a18c168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca74edb1d60c0ed2f8134b31086fb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60f1f6fae16e4dd06ebcb6899fbbc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987477c64f75ec8d7c8b5f89596793e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a40e2aff925aa2fb0bce66aebd8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff9c8898696cbe93396dd4a46c316a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89302426213818ee3589938bd1c79b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11538b780cdae755523dae003e4e3b99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f13ec52549a77e7bf329eff3a666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31bfc0bb382c94755925bd85aa019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045858847c02b45e4ea5a7ed156e8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119e9e8aeb246464b458b89e1a77e3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca95b1200f5ad3b7408f95cec186f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949b40ebc062e79e9749927c9677db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2b19b0644f1183cd5c5465ac957cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d6523df31ca32d9ecfa72b76a158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04653d08b32adc6d8ff52710ab747305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34bc5432e8cfc8cc83dbe23e8298f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b5c39fd4bf50cc3528abb66809a20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e85cb15f7d779212fdc7c8c115bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2210d3e8456aac1c5a661a8bbb3f9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be949df55d1f835962a76484357b8bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb53bd99e4dda0208db80ebe49bb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a1ebbcda6121768368813b34f496312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab3a9648d5e54236b402de13eb671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70491fff6060231c3ba9653932711a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b4ef29e4298d1f2113dc8cb95d3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ab551fac055f719d7351b9075d0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31393eee86d968334ff004db95deaf29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f00360863808c09ab60687b6304e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535a71814cd3bb31f810e761986d0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409502485330aae55f17cef3864fca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865164c8e975a82015de3a7382ac17b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed692aa4901a7af69a1e6360e7c2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05311e6838561ac4d2263a00afea5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46031fe158c600ae252fc5e689dc4da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b24ad15c6ecf2ded3ed76d8e37993325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184226e70afa6a6734c9265a2edd035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a35acc56ed29ec00487e7e99c554b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f062020a431b6168ba43edaa97b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1ab9099d4710935e95f0cb2062897329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470970fdd3ff82b3553323b3731464e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a11fa58e384868790e5b8fa47803331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8958ee7564765333ac2c435528c4922332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2073ad9bb4945319a314c747eb84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa379503f71350b9030937205f158334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975eb487464f86f17c9e360ef514465335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d361f890b9e502c0456c94617ece336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b085cae18eab4382d832df5bcd98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d500192e5665e795ed3109970382338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f369939a97e82e374cbdaea6fa57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff95da9db3c8d24345907d046fa24d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0853854dec943ccc8a265fd63d272341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a063867bbc3b2760db0a5af5859a920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ced62156c78b4f1a4e6add708e943343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0fb21682c2064df5a311a555ee37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba217b1d569d71138b4df0b56536dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b578f1ddad384515725685028d0699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9174181cc1116c8a9440d0377fe4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47565211515336df2313f0f500e4978348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac681e704625bb21d03c1b7c3b255e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d98db1f06f70a3071027e1dc6bec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490aff857522f35800519da2e4f772351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419debc6c2a75f069222d3a41d6e82d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b51becfcfcbdf82f8ec64c24aebe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc39bf1ecd22e1f869f012f197904f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a601d4115fe4a3ddb98cdc61b394355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e706e84d8de931aa7d5145e4000e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7bf7d9fa0375358d952f428a1a3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d7ec81fd11c4164a886f65287662358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447753dfe73fc86f2789884b1095c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80292c23eff9c41f4ae7eea075b535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8526897fe468824048815727353e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327dac20615efa982b0d899c43b15e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad8d4ceadb026f231f03a99e1d0ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20132e3c8aab69afbee7e0067576e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d496cea18acb612e868b74cee19ceee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e333950540d592ac2dc371804db3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba49187ce8d0857cc28bcde3eee30c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4777e3a0aa9958349be5b5ac4c32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bb6106677a597fb5a61ff62845db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ed9cb3de4ea5aaae1783c3881576370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb0a23d3d67a19b6c6102e03c81d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ebfc020d60bc2310706b64934581372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1fbb00c0b7eb8a09a8695f504bdc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aad5f5911889ec6c922df8a5485f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6fe831a3dab6c3383956e1b285f60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff210e8c987c820096e2e83834d62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d74972252f60b5dd617f05a1a8fb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3c15fba0faa8b3d4f3bedbbee184378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868104a394b45416c84b66c5382d2b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aee68adf4378f01a909cd0233f712380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072cc996436ac2ca46ef5e11bd1868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a99380c95b352fc8bba83376f85c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485b3178d9c2373825268e8cf60e9a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c1f6edab9a5c489530be8f5d75d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018cb1b19206074baefe2d488808f00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6fa7888ad394090e4eb49341edce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920312e85ca6b1ad33b4b488e88017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6dc23d0ce24519b8ae7a3ac567a6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54037a413861853b9c3e4c6bcd9651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c4c987585f8fbcb74c33ebed1549d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b765e92b624744eed0af2fbfa05373391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c776cc0aa9d1be1842c3d147eb752392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d768ee13a2a3c23f3cc838aa54fe3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a381c501a90964b998fcdb226c30b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f194ada407328eed05f73410f292324395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaff930c2d73d4b388b5e1c47f28e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8186e7f0bc8364651a9abb2388181397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5a65564cd74a25e0a0e9f975cedaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ba37ae5f24f08c98c2a250b636b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15060d6c76e46b44132ca35c5b898ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb01d3ff988832edbcc1654791f07ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bacfb40c0d89bd2b38e7d01477a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd6205770bf43692f1b1f52da56ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e61c8057693b0e132ac1a409035a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ddd67a259c0c7c296d05312600c1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2258b9d05ebb381b996e7c2e1e06b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e851335fc2eec98b02156537715e0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12fb348e6aa6d9e82cd3c3b4a0086f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc681c4a6e9e4742187df4977568ee2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2301b3f7c02d7c03b17889647a9589410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce1ffe08252ee0b0b748b57f2fbf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69a38177327d24e5330fabd7a9459412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147de83761d9c814c30316f66554e31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730bfa274fa9483a5627528ab1f28e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885bebf24a2058b0fe2cd312307d0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc0c525f21a4e88db70937857ce79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2b65263895e8682aba2d19f009cba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ebb55626c74a160457765c6ec92f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bfe6526a78280bbb98015b7651123419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e705e24508bb2c462f31f39ea3da37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2707b59602c9992734faa3b309aa001421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f934c89391a06ace9d1c1d264920d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76e367702c4057d9b40379385a719423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f317aec8d5c6d4a3f9a81f54f49d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772f35ec9982611fc07218c8a5e34fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df7836891e7185195908b034b04c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013d21907259a819a096588076303d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee786b47446ccca568fefd9bdcd7409428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580c86f80f37ed843da0b003b2e1661429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d031eba3ba9a046dcdbc7fd9aee95d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c244c91faa23d8f910aa8ba62f102431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23dcb43589d3a8706415f862031a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52f2674fd4846503c1deab44d6ac7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1881a59b06744dea3892cc3b0c36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e571960a21a4d692d5fe1ddc91ab9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70595581fcb321e7b3e46601a1b3de9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e76da583f48467fa6fa483c72b3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f5d185c95011b795fa99ce6c2e8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b4978823378927256af3d96dad80d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d0098ca71278d069f47659310456d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00879cbcec5fcf515f37bb492e9f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e546872146d6dc7da7bc68cbdfb0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ce012a616196878359872196e2e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e3bbdc0cac0aade2605937dad6b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237f4e004e5820189ff14d6af87bbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5174d976f0f297874aeed788fa50114446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ee1dfe5ba29519e4f9ab0fb61380447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274d6c32b84826db2dc1186a47d8bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd59a97b0d8cf5de0037edf6004c79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5535eec5402db713eb3cadbf78bf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd497066d23d5911ad0879b2a5281f55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639b46f4ca28430a53aaa26a78bb172452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d5631e7cc80b6fe3f878a956eedc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006f4011dc06fc8cb08225c6c94972d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1d845eed96f4b459099633590788455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e949304e89b64eca9ec63dff6f91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bebce87266b703b668dd34de5046b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef029d82a19163997d25d5eb953b4186458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f484edcf4e425a7253cb8a2b667e14c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853088402e13b8943736bc2e69d716c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23003f1ed61603571adb90f42959f7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b5902d191274c80800a9252872f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680bed7786475dca1b1a6b8697ee829463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b0df99ebf91095058d2ab99aa05b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0413dbe60f3967e38106591c8c4b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a0205f21ce53584034b6f7cf0b2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3b925ebce55f304c06aa30300a4e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c036105bc9be19b420f2ed82a4a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b68119ab08df894aad7108ba9d5da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a730f2221bebc87f294db2991127b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8aa136ffe2de44ada3c12ea162d82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c9dbd0af67f71cc7b61a50c3ebc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b601dc40ca6fa0bd82430acb37f5ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c1ae1877154503da5033e71a4304474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db26f36ac03c5ada2932da00182f19c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7d31c2ea11451a4ed4f815677d5bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f456053f6c66cf2301d1478aa2934477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5465c4c473142c82c0c2995b20847b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93059f7a9822670a5b8991938962b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad880a99e93ea509ea0e8d27fdee4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39916ba3bc83a2c87be7d6adc732bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cace5abdeb8ffa6906dcb495d25add482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e3174001139ea2583d9ff11221ade483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470afa59dd68949d7d2636b72970acb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5081f812da54afaaeaabf50857a450485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88bf1e0a94250b82dded23238c69b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3bafb8ed64a4edca7257eb1d2ce9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdd56ed14c36966dd7edcdb034f93c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df103f5bde4525fcecf5a01b0c8712b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4abd216899e501db81d77dcf3049490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02724b736e50a69b7a2b2ddb160a4375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a57efae2b61e013dbf10a46dddc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dd77ce438317b94dede784f436512493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e25a3766b7800e6125e7ead1bd69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1dc5277078e45b9cd65d2935e693c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76827f488447f1cc4915ec82e7c0f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185059fc1d5a4c4b1ce4beaf5f1cb1a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c7833ba479993d09a0d0e84edbc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e13e5b6a66b36e4759d2a085f5a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e606d3ecac5688f010d0027236f15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334c478275fec5e344cf1d6ad4fc039501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fdbb581d9722507fc92f027fa4d06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507185c5428fb6fd9a9d94a202a0c3fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf28d26cabc58f83a4f7910dcd5f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19774aff6e3a51bfa7fecd0dd4203e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e922f676b2053fae31e913fec0f71b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16822aa3bc32cd9795fecdf7ae5012507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ced7bcb1e853779753576ee8c7b44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747ced2d22102e981699f07c7fcd861509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7138b13e8b217a3e17b835dac8336510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1293135f27bcd72778585c3dfba5d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395365d23a2c23ab31a2409f4fb97bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee10ddc27a9839c86c319cfd7ccfb37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2bf1f2c9a8d5011977a6a4371e9b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6d7baf6738d67aa704b1bda1ea2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1eb1c0a0abbb5b796508ad2a0d73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166cf5550c470fde90e40939c9b7f91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66b6a3d5d50c593292eaaa55446344518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a57f9801636e7fce4a43f3176965519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6482fd6e2d3b950cc06790ba68e1ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad45caad42c427210b5790eb764cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ecff3f7bd011a25408fdb10437d8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a831b5a43db5a3a7b8cb6a187deac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb998424c8500fc26960d263467c425524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e31a71311fb7e3d4bd41548873e16d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1b03afd60b6b823047ab828edafee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed74a4bac14c53f15ea76f1986c0da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a76a111ecab873434010358d3731d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1ba9d0f8dc036df2b92284df921f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdce2e9f5d7ec3941c521856515702530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe65084f3afb876d9e9623c7d95607a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93a937954068837008a36b13dbff9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a9f7db5724606592943237d1dadee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083e020fdb6bc858dc681b06587bc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e485708d1d98254af31ce2abebb0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1a396254af5a65fb3426e67f1b3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f01c5e21f4afc30f4c9ed5ac80d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e27b606ae8c67cbb7b73613c9cba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facc7af308492d82483ac7e3876fc62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1db5ffd31c30d7254b8060517a260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb8aed38ddabb5fba3f196e81effe5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c81c83f53598ace40cfbe300b01ddf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8bc32ca7a0aa7effb44952cb0502543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d828a6508c42a5a0fbb552b12068544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fdb6ea659d1591963dbf46eaa2925545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866fb7efa143c56f7647598a5568a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c635c86e84b693f828a05f0713e34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20b5767c62b965412a9a28a69994b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e0d4fec4cd373bc08632ded73ea6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8edca13a217889602fa945ce8225c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045222892351f3f388c4d5e57fd1238f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f442fafad94b5dd4191d74cc38cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4dd914db7037d109ea74ae99413c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060361196d830b3cc57c6598392d14f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbaedcb02112f53d042cd44cc7b109555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953353c41b3803921ff19e7278ec0a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f170aacc41f87c975854676e71e56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef060964a75be04996036536b280ab9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294251328f4ca49fdb173fb1cac24bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5caca5bb6e508e310f3c5ce8ecd499560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663253d2ba687db841bcd22bc1f2bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ba896b2b71247705f2979a7c5772562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b4e39832fba272611051b93b50ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8be0fbab3ef1151f1b6dd1b7a4da0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2b12acfc68119df9395054201b4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d818325561634d7d159b7cfd44602566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337d737a1d49bda0a5d060fb239d54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca64a381ff2569f19777b0a4b138a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6600480ba949b4c0d1209e5cf098b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4eae9cc1e5a55df54771c1817a2be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab966caf58fbd4d5e7b0ad8f49953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b61d2b8ff6e4346cbe0adba0db44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190e6be8c0038e59274f8d16e9f8041573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9113e8ebb69893ad145f10a1f9ce02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b4dac4ce313f55bca7ae0e01de40e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1fe2d4422793fb25ee8e94846bfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2241ffe34c682a56e039837a0a87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe718b30a05c7ec7bdc3201fc186fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037e4b605490fd937416f761d2162bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ee1630f72d396667f8c3ee0de3f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fcd136032207abffb5898abdb927581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2d1430afde6e8a5f1cdbcff7ea51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87414208031680dcebdd86310dae429583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddfa3f71284fcda4f53fff26aedfff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e937a24203b2e4c89881d7c7e6af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb835dd48b4cb02fe360cf3f03c16a35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e6b282a33f5a003923eeb8c0d244587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2aa518ea403ed4f0cd062cee6326588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821155474846291d93b635de777e724589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152bd707da4e9b5adc0bf6994334ea5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a687ca3789147a0036257aee7b5bb74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779993930c294c0c7ce569ddaaad10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f01d0631e0ecaa9a47f5c78a893996593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d47cdf4a76fadd05c81aa5b726cf1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985791cb4e1e5711f7b32546b03b46b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668dbcde3296d2db968aa0021600a74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379e1f89677678827405a6529577c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472add3e9396a8d8bbbf5244f7aa8d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401c07f5c4bfe2e6a121626c0a5e49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399db7d8ae5d050e9b017e574e0e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911db5a941aa3b6172daa6e9d1d5f7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f7ee884672f243b469f147faf541a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642a0791db7e9a42010926f9d2491c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadc3eb9493d34141daf5dad5ff18f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4a81ea384c8a4c80056fd199356d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955793a75e01e367adce266da01e9e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57792d6a73cd2c539d3e80403bdf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f511065b023c983aed59c0f5fd7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c439dab3477a90018fb168e9331b658609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6e63a3de5a880c098800e5f43bb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135e0e6d1f57b08789bcd1650ee8a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a7fa9fb14f1e47d358610c86b10b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649dc8a45298714a723d209b8afb3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abaca43ea0826d9573ba50f6fedcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0adbe557c8e9a5c7caa7a077388df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de0c3898290afba8d73ed9e2d7592e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610de69c5bfd701bf529559ad213aa05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d30dbf81b0e62ad4ad36c9f9cf3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b0b7aed1f42d121d645c42552cfbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669d564bb8328dccd60062736fadf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc1d878128f46c4e54caec4bd11267621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc2f246bf6437713913a69bf14c1d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5239f836b33bba5716e8fff1648174623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda2c7ec4c3c513d5e29f2af626487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090eb3e4cf39fa3633e78b82cc0024c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f805cfad67a38d83e9a88d0a71ea8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff317059c2f935b75eef7b73786d5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589fcfd0c946b3bc38f105b4e19a65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71024025c2ee09c0c125ab66c4cc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc5b4215aa2034485011eba2d8996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c523729e4407717bc628c9ca0797631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c02e7aac9bd3319045d7019cbaff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d346c2f6017538778d269f428371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed5761e123c1fd252a81901abe175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d446994cc440fa7c0c21cc1686d73e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa60ee388bf8e34e91ed83fc1033b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c01a5313e46227ffdf9a3e81dfff3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68d509d57b8cd24a90010106bf28d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d86e29196ed221512f9824df556970639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1ecd7a0e95deced480436007aac4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff2fdea662b5a7f6662f45905b1d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff520150e13a7cac312b1cdcfd09184642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d5163cabd8402baf58afb8174a346643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9f0415e1daa6c5c1a3ca2122f2f73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20795fda8747d6fee802073fe96cf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241f32470be53ec7bc75248733c166a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f6640107d08a35bfe5c8fe37b7fec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedbbc2a53b3c5e7013476b9e412465648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c5ec041c06aabd7d3e7eac2f5f3eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0b333446c970fdb0905d618cb2c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8637ba2dd3adc994291f815976c50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff5d2c09ce7f94edf761da69e6357b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0942cf1597e523b0ac309c81750064653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574a8aaa959cc918ec658510dda0aa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed4cd494db8a83cda40b8674f15e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff35bc3b3845d3a0686d493d0e9d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ccaebb8856586371a7dcb3c5a14d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741d8e2b11e1ff39777b77033151fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347df9c3800b22e4d528bc7ef669a4d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b012988bf6b1a25cd0251ffd75925660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9d4997466fa52e095f7c31f42c1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57189cd752e02734113d1abe634d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb5740a8b17f7665858ad5ed3976b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530b94bf8d6582efb8fd1cd1fedaf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7413ec4158fa168ef93ce668ae2f2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51638eee3e4a3739403dab49c13a0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478397d14c618cdc84c240661ac2c88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203500330e921743408c6d2182f185de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd629b0186b07c37485cf091cfd29c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e2f0f68d841a5249d5768265e9ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235eaf9f73bac9a0166adaa2412d7d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8473d4d405ff835668587093649f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f747cb4c728f1246bdb26fad0c9d87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9eeff9af4bd4cd5dbdcde1849742a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36234032356d68538c06461cee28909675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676364f14f079873e09242b39380df3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af723b6682b5b3a75610253acb2ee2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa712f21c1c29ccfdfc70110c560c0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64cefc6fe5e79a7be1dd6804290ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba89c7f19dc42047a5f3c4d78820a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2646c3f228da3af9f299657b0435e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6eeae378c7be5f5ba9425a0222c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45a09c54722749b68b19d49a1282e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226796b4c0bc4a06776f14d39ce2ac2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f3b871b7a1549459dfd99bab3c947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea8f1cfb957e635f969ff2f488c12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a76c79a21af392656a447e196f14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaccbe58a8643b8ed68359f3069d9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5e50ae9e439fbf90c397261c91fe9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10465e6fc651d1b9d7381442a153222690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea6b11f2578300ed3de65d6713659691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a2cfc1be70dc4dd376d2c20f1b50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b68fb512f6fd0aadc0f9fe17b61e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b7700fb14e3b717126ad34a9ce9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90441b6fd61b8aee777133aec50d2254695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65586a19c3647dfd3547b9f8ca34547696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6ca89d5f3f23b32ccf8f1a1aecb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d045b4557bec8e1056925457fce855a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4aa3518191be32a8e70e8e27d2703699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2151a3bb0149e278145dd77573e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ace2bb2f10edc573665a18b01c336701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f6167cc03f92aa9e2df913024266702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d38c4e27d62996aa9f92678821c61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b448eb9d8cd5a1b8ba62bf43aed9e50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e3f7c5afd397b14c7d8143d55930705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183436d8cb84d0ae3911196e4737821f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828381d50dff674bb799e75edc2c9ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5453b5cf8805d18e5b08a5289611606708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dccfe882ccc794642739e79e9e37a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9152a45df216f0f214cf06c3c85b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c8f16138db3cfa7e5238880dc64e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944090f241ec76bfb01e440f7ec7de7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5131da84695d46bed341aedcec60a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527ee31bbf5e00d7d4bed4465f5a8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078a9d30dfc6f080cc9a7b30537860715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2909402a33361b61ad48489898dd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013cdf4386ae3d274aaec6f0a345b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3256a357b50bcf5ea2df5d173089f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f7c9a8ade633bad60634168198a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7498f8be8a2b52290e8f6d6bbfbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0c461e11d51f2df7550a5a167148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b13629c0d46151b1d6aba01b9478722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ee71f44542176f69a5c498184762723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2d7d0cf71c066df3b45dc5e6ce85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6f12069855d14046232f0fb19eab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e9128b6d397f604d616b23ddb2bc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4488ec7860c11d92a4ffec471b4c06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4c8b7e952a7dfcb757fb398dbcc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3b205e46d363cb1ed785a7c1fef5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d1829bc16e51f667d7d5fcb80387d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0893e445cee66ee6b8d1da480cef91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00d1a8e34c8ed37b0b232474a480d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce27481e36d6ba081bf18c2f0faa6a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b2a539fe1fb7d602298c957c13b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05122ede5747867499002f703f08f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df69ad830dbcf8cc1e049c3e1787c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafbe30f300bc3f2f973ad9a2ba7132737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f43b5bf501ea944f6e9f91e83259738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be27268ac1c7b12ea7ae93dd596a378739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4500b5b40be975988a4ee99d161680740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725876e461846504cc76f1cb41941b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d96a5c31cb65ae3e1dd5ca26cb1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a58d239a6c48ba41771c2b24287a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cdbad0b24d961d9b4d7f7034e0a06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e133859fc0c8984488f17f037bf75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f9b717ed0405e87c2cedea97439d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609ca53ad968afc9faae388acca861747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87275d0eb4faef90128f42570f0a62c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893da86c695ccb2102788173ead6e4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a582b0ebdcad61e9b92b0102e7b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdad6871e590d2a0a4d7f972c72a288751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc07cbf0d51a769cb66dc9f60d09a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471185327076063eebfd024d6a1a6bd7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fedd42b63209513416c4ef25df6d9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ab47045b3b9f6a9518539bb92fd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14415f60fbfa5f351afaca11abcbe8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4521beafbf99db7034bfe67c927a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e9b487335c06e831b8971748fdef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797483dfec780e3ab8da31c044baf5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90c327671a130db2003788ee86ec17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014604965d0cc6cbfa195a90409df6f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f580659dc5665f99aabc2f862a69379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54963d64ca4a3d0521a398fb72e3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ba112b81f8a4e99d9d29fe98bfbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688579f41609c3d3c7443c0d18a7ee612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869767cb95453e7a338ec480ef2e7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b884a78a223ff9f2550282ce1a50b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780306e8bcc0da04cffd7a9b5e88b3a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc3a0ba40876f1fbc7714996219db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24037d71ec4b18ffc0130f3f8cadac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e623cac5b110cf8022a87f1afaf3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4d79c1c739970d0815e934167d62119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a8111bc8a2a47726703ba3ec897520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb5dcc24aba9ad552875e265ea91421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f442adbbb1295040a5b117c45a1cb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cacbfeec0b14e82fdd0f4e79c979b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb772b5338e6932e7f47b1780897924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51a45ca39991a3b5112fcafdaba65825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4b51d78ffee3d6bc69d779edb80e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99876b93a09d52061b05daa49ecd244e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511591454bb913a90b3917fb52c609628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191629b3e9f7d2836e4862ce3454246729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47269e73371a2b8fcf587a3083499ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c058a6817d325b4cf65a759a75d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3c23310d98275082c16705849e4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c12b153e30b256bcc94b1c265d86e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee0f29674b1e5213ea54044d49ea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9de815350f5c6fe41933fc72f7b9b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4cad8161616f154337d632dd788336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266731444c0571fce64ce4bb768a26b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc845c7b04b2fe0311a736dacc5e70e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2648781097860ada739b99b7c2dc8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533544d4b35d3722c5385ea5d068fae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773732cc0e487d025d03f4b9c6397d4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b4820c9ea0ee7dc992b8eabfe0dda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87abdd44fece5da6a54ec4aa67dfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887fea63ec5b958896716c78b5d44a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4851fee9a9f3a1e385ac0310632c94945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe05fdf1d1ee47e2913617a851d03846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c53fe0b1a1bdb511a3e80dda9ae2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fa1f46d38376a77951aca59005d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e07b9de80098e1abdc53bf9c2a9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2550305294f73addda2f2501ee3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5d1575a2c84b5ce662e4104a543e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849db01f05165b6582ef803d5553fc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68347fc191d41c58b9e6e68bb9dd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a8b26cf184b1f2488e6efc00a08a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e295e8e6fdc64459d01f2f70b6406a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec894b937c789e91257936908c8e6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e61a73e2fb6e997e3537d00038f1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177b3ed116431c3aa39327f37ba24658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a49fe98866739baee4462c2469d1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d677a5dda1c4f527c8dad3fd0d1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd15a421dcda601d038b8ef4c8daf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec9a5a7a03fba47aa3a831753aa5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1d98282c6d418fa5c6162fe16d87963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6787405ed5be9afd79d9bffcb18d7a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d91717dd6e6287c5bfcdd920dcbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ea32d8dc2681b4a1754db076f2ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157f47b08553c85c3848b2262ec97c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14bb7a55589aafef75a9ad116294c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead19437dd188b05cbb9bb2318122b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e8644f67cb671bafc679d3d2c026970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28388ca07964fd344057d3d182cb0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9380c2776141d058da64c66d2203a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b6edf23ad1e09022d643d13e6aca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31282b8c053b6cfff30be526e31dbb9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907a015a140e49ebf032373acb930275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c393b42ed8592da22029ba2a8ecbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64b7b2386ecf6ac092ac887145ef6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfdcf6248786959614aa3c9d3dd73e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94942869d67a752c750e1e9f972c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f87726711e8ef93d31cbd61e9f8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8813ae443aa17ac36be856128ba51a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434356c443a4e5d60147d85b9f689ff582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa44f11caa83dbd6cd13601079b618f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66f4dd124296357d71c5ae17ad81184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c65314bf9a3493ce849eb8d86a00e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78de2cd523be98831d6887e7a3ea8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f1fa16ba8519bef3b3523cb5c2e0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc9b0622f14485b7a08da01b2f9f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0e5165475c37360e478aece1133389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8ffef053e030db2cc671fd29a83890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ea7c07585dc68a41f3e816578d8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54f42042e7dd67c84925b8dfec4f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039202a635df2f87aacebeb340a7ca993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce940a3ee61aae8c783e8c89943eed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5f072bc4e00ed7bac7f631e46b75295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e48eb022b5c4dd887b1506c67d8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a45b2c1a80347dc4abb99296fdf9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cd76c485b806f6359bdd021b1c11d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9c43c7233d07d56912e0c69f3f6ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93190594b1e332e7062b7fd10cb8cbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13648b4c9e6b1bab6c6c55f197e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf074812b91e0a91ac90251b7136b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f1519b104e32ab9bed96b7fdda6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633e3d23b99a0c44e2bce9d8ae4cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584775988e74068f84850e2d4a1d197d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb334a0aa248a79d8e72fcdf8c74f90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3bb9bb47ef199cc232595df1b0af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef54f8113aed3df4c5a4520468142a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4a2f85d46dba9108c2a107cc2f1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31075ea008dc4456c0661d2de2912110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f118b03599238e60cb457f931b8f54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e1654cf37249fce34ecd0004c0dcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec74cfd113033be4929e1375ce015f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad042eb868a7b7208caf1a0cc77a9651114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6971cdebc01fba6032117acc24db0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36ca6abe8cd2d54d4fb4644e13d717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce9dac9a9b9b791dae3a6dab9f99b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908675cb1da8d17872eb77c78c58bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d19590b3efefd136b169c29016437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e50a4514283e62b3171fc40e5ffb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa60cc03178c68d1eb0d56644273b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75ea28e08189ccc2be7cef44363ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda88d94753bc7c8e5ba7a8228f27af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bb378ef84a1caea44e2fbfbb0d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f97b0e028dabcce2b6753377150e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81328f97da3189638c2d84fc16640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8941dd8416e4da116bc18dda2a91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d554a2aff027f44c622c8603cadaaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c8497681755edbcf5814d845e93e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428246407eec8ac11aa25bcd7fb77f1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d1e4c2a824364edfc6cf665f237e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3cb797d4b949761496e3278b3f05d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758e06c11f1d9b416ecf9cdf0df5ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5536c1c1ae09e9408806830d8b016e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a1391b26457ab0d33f91b7a03b65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b3bd536398322d44e422c0a697ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb6caf47058eb6c9b6c1cf8b1e1c29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542795e07b7122ff7e0dc349443869aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bbbde38e04bf601787a78052a53d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae5c4f769ac4ce8b7ffb2497070f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7b54647941d63baf4396e8434f4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83095728e35c61c6b8528b7a15272ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb96d58c057a84a44e22b46c0b453143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3634f1daded775e54dc0fb4bc910144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162da111f93aca5d25182ac18d86489145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beefd414109fa78074b699ec5ca1d28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c13d9ad995a600efbc553ba84a5e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c74a3a34a6c3b81aee3b79783ad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c60c3c58264f0d33a5f1c96626b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eed41810c0a8d56ca11cebe9390c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e69f326e4d1771024ddd6511d0151151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad9494401e41f00b9de37a3541633a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6323daacc263f8a3c6a3246556acf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12f92d3628d75aa19be388bc8f4a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5476a3877e1c94dce1c3d039b05a50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bb202646011674355e343fd86bf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab17bf5914d587e8f243687ff1ef205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a01879ea7e7a9e1cc5b383de9ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd98dfe294ef3130dc7f37481e275d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460d867b99a2b1b483ede703cd20ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20365fede88e79073b7828d8def42c07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13d840405e910ea4d4b12ea35248e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a0ecf84c0fe036fcb48aef7f9c58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b26904503adb025a7bfd281876ff8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612a504a9903b6427e21f075a9e8ca5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab2fb469927ae59437d7ac53bea4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87176c7cc61040648d1cd5dfa95ba189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c98ee21ffa647321db7c9e1b68b117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966a2a058ab937ca09b07aab80667a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c8bb5a66a91fbaf31a97085e209e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92395edfcdecc89d50eba614f8742d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed90fe6bfc928416649ece2137bdc55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7f7005713e25a512f303d5aabc70d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68077270bdce7d4c374d91e999200bab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9506a7ae646c61104be76b64c0640e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eff290f627d3889e2c6bfe09e4903176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d77277cc28d57ac1dda373dbe5434177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d7eff21d5328e86b4bc31699bd3a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066e7844ab10e6f2b5f927b568da97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908db6a5536ae227fe5b14326d46cd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690a6ce89d0fff731d7574df33f1ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1c2e9bd5934fe48601ead1213e52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e02293ae7e778a5d21ed8224c5ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b256d2dd24050b959bd1f8b5e9ed7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8ae6e496d9aaa95bbb9796e0f078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e8199f1b51efd9fca149eeb0d655186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa102e730177c1e41f294d360884b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7508bf445af1f4e27d2b2335c9849f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f130643fd15d4bc566b5abbeeb74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe570226053e18668b6a614de1cea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474e429c3bd2f743f11322167d214c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f8c553f5dc7943bcc48ab0cf094e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf079a2224aa49a71804ce7934cb409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4704ae4f76620743892254c465e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb48fde5a9157c5696183e4b4c39e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6dd1ec565311e06b775d4527543b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec7d451eebec589b6d452bb0e86b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89f9f5362ee8bd92047929566c14e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7d65fed6289f04a1ecae6c9cd1fdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7af1dc073ca963f6b820acceb384d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49503c42f306c3a9973830bbc30bc5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e689b97af10feb8bd40ceeac292b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60dc92567e3bb33ff12a25d43b0feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04a80269ae2f8ef9326941410200a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363ede54ff6dfe3ccec1cd9469f9cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462955d938e3ee95c1ebcceb1a2b84a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4374b8f6fb94701562135d36d784207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a273f732063381a5ed8b909b5de1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ba7c8f6484d894b7a818feefc9e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324cac4ee8eb0a12aa666b7c63e63f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74612bce7611ec2d51af82e3036c97a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53505aa75edc85184c1e984d0885dbda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406962f1b5e02b310aaca1e6479717e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78b492e684429f0194dd378b863c07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209f3f1dbb4d0344d9bbe8875aeb88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810497c1be346f0e9aa332f24879db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0641fe8f0383958e124adf68632ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d78656cce5610811731ec4a7f0b6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162255f4c26e7e8126d246eabdc4a7cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca17bcda091571d1519d40c0c0478e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122e2a27e8191d80b06411544f43a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeddcbe8eb7f1dd1bfd28eeb79b25e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ed2d6438fa7af6b113f96e552cdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63d2de35f956eec08c4f3b30cc73f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a466a46365b3a942eb22ecef61759225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752aba0aa2c00c4ea5874e2de8ffbc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5defc7daa957a1e48c0ee1299daf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfe91d58772470b59deb4f675b6af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b2e54c759a4b98aec03a81a2dab6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0cf4221dfae57beaad211537a0d04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a828aeaaba51b1f641f31a1e1379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968181016287f9f0119a0c1668b142fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44f4f2db1ca7bb21d00a0028a6e48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8f18fe46f54a006f380f554dfc94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdccbf6bbd031bce6a083f56c046b49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61285cd2e608845654ab2a31f29a9959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cdda0117f9441d25bc4970b196c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a95a8a89076d6754acc168fcac11e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98489d75ebf5e71e3ab6e41926b3f4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b33658f32a84ed0b21e68e59f8c63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06ef0cd08c626c0130a042d45e974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685274aaa102eea6cb6d43a021739519242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddca8938fd0902d0e7912385c5885e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca489cb5d1110aac388ade014764a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac890b30c031debbe666effe149ec37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3c7a007976b3ba74100ba8342a3f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f8e304ea52e42fccee50f0d334859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154707501c8da0dfb9661650b56fb9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642084705e74a92f2175a596390c1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184196043f1b357548e1bbcdf76989e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e6f1211523463d537f84c12f61d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b7b4809189ccd6860672b87434d27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc462aeff4153af0f2ee14b3afbc90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33015730c58cbf2eb33b54ddb39cb61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b100892d0bc259f6a128acb89b7fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129dd2ffd9c0108e9420073bfee5ae9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d78b851fe345ab0863167f25d5c23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a049fb4a600ba576abb41983398db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7863a6fd2a7debe553d253657be6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c9b3e9ed806414d3a34d1cb25377f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5366e682b859fb7943edf032ee95c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db31891eb397ffd99ee372a64d1d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ae4eea2363106bd93c687e704d4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7eccb1b92ce598eaaa0c7231a1a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6dd5b11e9077f8d14448ac723c23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d2508a3e2ebf840bf9b3ff127629266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d875a3be4629d957a4bb8046d91d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8a4a1b690f4537635c322615d3812268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f03a8fa96751cc2dab4c049d362a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8542afc4a7b2d355ca114b23bff5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd0836464b536d6c9c768a9af7a007271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70bbe2f357f12cbb08afb5fe482fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43fe2ebb84c08e140bc6b26b264a64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2e6d0b063ce6811415e764e4f7f0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83915e0465d699bedf7e9bb7c930f67a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd1073162cd5da7e82af0372d4840b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50cc48178f81e4baad6a01dbd0ef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90dca2a8d8c98346c7c159e06d314278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ba3a277deb656cc2d6346d5a5f33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f890dd5b937dafdf820909dba7ed8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b389fb684c6bd406f10430fd755d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20d1f3ba21d55c1c366bad08ef89e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51576fa7b45d73f01b3b5809d0ec90e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3b824643458a6818a98a1f7cd15d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256db2ff766f4b48b404f1908e69421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63897504f4c82f6242917e8934e9ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9052ba499ac9cc9e35e9d562d6b740b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5aeb50ca3c411d173243adc7ed0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e93cbe888b08c2e8ed41964c27ef0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfa9adc8d59774b685532780979f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d91045b65ffd4dd16a8532b9be1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf842983c28a3776cafad697f3561b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ce7bdc8f8d29949449c189074fe27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d31fe54e405625d6d787763f1876c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa4809174b05c7459b62a9405f8d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd78722e57b5496bf942ba3b1bd652296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7a7e18e55923ba8013aa8f4df1d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f853ae6007b7e56d7e59483ccc41c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eaa649daba11c16cdfdb7d057bbf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbabea41fce20dcb3da2e3cff3b9ac9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b7ef2435b71df16b651de99ef9ec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb95301036bae3243724e656c993b3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c24e7d6ac10902b0b5f70a2ec75bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0361b621625d6aba8ab347ed5df09e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fb9d0ba23402467de7a683ad3b554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0738a691171a72d81ae538311c7c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568c30c29030672cfaf6f57a9675b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b9d585d4019b3b00422dace47eea9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aae2fd9b82b58e8eeba1093b6f249309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eddf5955b81386507090f2a46037b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640fa1902b14a63a6dd545381fd61fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f52b71b7c69c994d1f657289f90e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005414c4815525ca6a1e68f69536bb34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1af317e9f721da5c30151ea470d25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b92a1755867d8389e897ce14ad4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbddcb8ac2396482f60c841566c18eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9c40767144ff4369f4cf1860220f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1fd509a684fc7277036b79795a4b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f473a48aea0329f598c77b98e19a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b757dda5a51b10adb791abaada1eac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eaa90e4b38fce3f5467aa86066fa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee059e515b4461357cfa915b393b428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda59b1b73846882d79b7fbf8fd99f1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5a43a943875524f22a6bd8909183324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e26c9af6130f1db67514ea9951209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefc6df5aef6935b39496c678bdcda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5c1c9ee7b648d88bf492a35d562dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9e70dc89f3ac79c81f3c7041fd2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54381e82825c36acda221e7022f2da12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb6f0daeae06698378cf701d7d192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d616ef69e74f9c70e5a75519b63d4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19d9a3f2aedcf7f3c4b958bcf3d01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15d40c4b7bc3640ecbebcc34a75a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c534f94ff5f5de6ccd0da5de3d8c6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f028471c726a2add8bc02af5159888c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f56155a9748b0d42b4717b6ff241fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d91bb2fb2aa32ade1b871841071b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ecbe75a21b1d91e3f2ab36772f06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015928def92f5037da675a81f2ebf81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47bf56f42168e60cb392931d21b504340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779143b96bfa31365508219b03d9e781341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ddfa3cecb0b14bec4716b26ee6f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a62990a7d7309484732f89c5dc8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ecf7c4b6adac1549a80c51a542e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac298b0bf08fb49ad92d8990f6bd1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f79f6358763f6cec11f02ad1e25f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec395d885e4105a6b011278d688ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f578cff7da40a9ddc90cf1dde05964348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d6e8742c167d31ad5b86e19eaa4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0022ccd0fb8d35e1ad15380925a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a2f7e180d84fc0c1361704dccc29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739415158fb5d400f382f59aac07dcdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeae5b6d7a4e721424c7d5180018d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d862ba52301b69c481892ee4b594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c317f1fbd730e20882a67066a4983355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b136af854d2a7756ec94df1fa1316c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853437ebde29b4bef6d7ee2de43256e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06272c0b9b7d4f008e2133a3922b6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c3d9865fdf8940d0f3320e2b79e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f89848ae15ef55acf9536c655d630360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11afd30fb2163ff0673edcd56556c75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd89a7fc64277128791bdb01310cb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79ed727532a23b25b86e9f018040ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef2364b7439406b71688574048502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bb0f3780e46765a9f4a29c78facdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f8f145bdddb7cc216738a2e69a05f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81c49676b1f359507434d40cde42b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bec4a2d62203912c982a354ca7e95a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06bd13bf9895b1f8ebaa7a5aa1d176369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee891d12464e24f39547df47eac9eb8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414af3f4355effca0a2a4bf840640ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb5a2d4c90c7db692acf68720cbde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbde0430eb676696aaf8e8b0497efc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6873f343fa822b909f2cebe45c711374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78610185e81904dc63486a451c87326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153f850698146e3a3449ff6000cb67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e1b1b9722ddc1f83bcf5bdc1e8988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25adba0dfc3c410d9cd67c91644987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e11f6b1afc8e1eae16941108e6a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beb4083cb7f75fffeb1bcbb3b86050380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b661f81ce4550e1f16fbd45a5a8282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e8a45ceb859a3da0ae6a60268dcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433a3ee8a907dc765fa12364d89f9e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00535c1d1d0f55bc41af60a9e9d90f65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe4536d4fd1f5e88fc4b8f363fe26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b04a8dd671722703e31fdeb02d011386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e3a415e157ad45e994e5c8cbcfb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d960033b548dabddf20889012feaf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefbb98ead411b2810bda6d8e08cc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe2e549bdc68adf9204037e121608b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c067e08722c8c292c71d802a31d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efe2897968bca13e495cfbf54b14f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51bdfba5517732b882eff8db3e891393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44168621cbda437823a2f0c51d0a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ccb36ef5a616cb92ff7bbd0d7039395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d007e8bbcd1ba005b74c8b6856f8ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ed607a0c97ffe326d3b29173f166397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f34a53039c898e52c8d4cd3fc3e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a20cb173fe9532992ebb36c206c8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faebdf0f810a571ad406f8559e0d4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947fec9f88b1eb0b2e4c9a90f83336401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183865e641a5a256aec619e17971bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074355cd204c026eac97314e2d568605403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788720077e85b59e56cac208d5f58a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926cb7b92f26819ecd64fb0899bfb36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9c3fd967b8526cad28e13addac0dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454e2a726a51f0e83ce2c24e67bd5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af707ff3e4fb7135c55171d31723a275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ba4ddb9bcb16efc6a5474e7a6294409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533942ce6d13c61662bdf09a56e8915410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52900b548e2dfb14d95e6e841e7bf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efd4a8ff3409c6fdf1dfd3ff35b26c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9663240d3f498a208fe41fccf5516fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777aef098979e58c4fc5f50b1da779b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edb0c61ed27a3b8409fd865d42f6e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a0334c1b02ec79db87cd2e0b7cce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60693508fa2006fd912aa2f2894675b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280576ce091f61784a21d7c21b39dab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1f798d9059f988c92bc5e9b560a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc39d71498ec0d81ad31725637dd777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40664351f068f9b01a299e012681f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306eaf5ace9252b045056be84bef0db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0dc4e1f22685ce3751c70b41e237423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28227cb7082c3fecabcca2d4963cf9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c81e3f8b9f041a39f193a9b44e8089425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0e9c41a3f28c1195cef5cbce27cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe267fa221cb6632e922d5fe04f690f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4bb0d55356f6f070d4409d4d88e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde069ec55e9d39eb2cba2ccec899338429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e643e3feb0842c46454135552aae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71a595394925b2a6004d603892094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120476da25dddf613b77ca1aa924095432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a1425c5e59efca7e1b197d3ebf54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1bcf3880f0ff2a579e0d661c4971b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3b73c46fc2e0f45d9917733c1a52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c27e87239c2f1a94af7ec0ef8c678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81ca66d4071b53d350baae445c515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f8012930a687adf498b8986801b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca78297833e074d71fd52e4168f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d563110dc5b1a0426bc206ea4dbe1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4977ba3ee3864cfdeb172611306cf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ee0a8790b7566c1d6ffa3343b6d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6341591b218b410fa4fd200d5e44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d87cbedaddf24b682fa61537df651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19286c99e7da747f98c4a0f2f42fad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2f949a45b8237717578262e1202e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a23dd629dd900fee2f722f643c576447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7ed78fcd647436027bee634a1ddba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20d10fa477000f8c6758d60e671ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ce150ba092d1a570779758535945450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f6d76e09138448f8e22aa7aea1a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb754aab6595a093d0a32cf7314f6d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde33e2bfb4e786ae3e3955adc78499453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bcaec2b6fa0aab5797dcb32812ca4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374f4e64405cd1c4277d02ae095f42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b3cdb5b7e93202ec9841209ce7f29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b7a89a42681e087cd754ede60d996457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c7b53d6a445bb3e8a0f9c064e4045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008a3c4c006e28fc2deaf814a656b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33200454ccd58f8773a37444c8e023460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf03a5567faebc1b780deca0b72098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae391d2e9c8127e4d163e292606e2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade10497493a6212d6d439fb631f14c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a561c203ad3623f45b66b36639c50e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c51a4f65f1d18b2b96c9d29a39ea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b752e5f35467be34f62546ad7210f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503073ffcb5dabbce04c43f40b75ad71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5055a2df3bcfd61b80a0604a8c47ad9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0827cde8f498038ab5b7d10bf6e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233531c99606408ae99eebd3f410249470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da9898363072e385ee4f70d8338596471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16489503d91e4e351585a24b27d4bdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4321261d42d7243cd6b51772e530b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d610fcb8b5ee658067506eda9830f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8e3d1866d8cab894696467316444475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9b7ac3bd25942c4e6238d59a1cd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa7d801e12a0295165661e8b6a6ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023645561185a9837d25c449e128c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855cf8e6d71522d7ae23c1a915b3fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e964290a4b561d49d0ecba3b0ddc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc832c4cb9ba7bcc487432c9fda4b4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9709b178436558952f6acbdc71bbab9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83b5e46a3ab4f22edf01a1e3ba500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5fb71beee4b89d5a504f399ceb456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e35218d4bc2b73ddbc4d8d14b655485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af3c1af8455520aea1848a2ed54f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a77eee95ca262624af13a54053fbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f139908df528e1329123a4d526a180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6c06202b790ff4a43c07b1cf7376489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39af2c36bd46792fce2f40de59ca2b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3c9d07390b76e6c771e2717cdc6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73451180d685f3ac83508f84d4531a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5756328367155cc40c7efe1f3af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122553933525e349c63b0fbf522cbf8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9759daaabc32567f2d93f3608d2fea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942faf298fe823761eb8e2002ecf3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d6136b391760b10186d6391669c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b43b97d719ca725d3cb4e2cbac80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490e0e2965da927a42e0594bda9444499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7145c1ac14be3ddbe61b5edb95751500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ea4ae931228a8e093d66b6f70f24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b425e51c90502766a16169ae5e6dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996f9afe09f1cedf107cd9716d8450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20ddceeace711ad8a294e342a4a0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6db3ac406dbb1d2e677f45b233812505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb32fbc6bbe63787fa7831670b0241506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3ea6826a9b0cae0f8bdcec0d65145507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec006cfaddeabb716fdeb6c1375b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861561a24747caa76582d33e02628f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fefea229a3c3a22e13a0b0965f3fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88c5ee1bb2ae192b49e64e90fc80d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee95d104ac6cb2f3a8ceb26e725f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8c65f545fc3c29913d26242f9155513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1fc9dfb8b125990c5aa9a31f9ba2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190294bcdda72045c4a61d5204a7f79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6c8d69e9e2187112ea23aacaf144516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981a4cabb9726494b0f43670504cba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a79bcdc210eb2b5bf440d8208cb6d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95be3dbecccc0ff3fee3a8f99a23f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c0ff5985112ec1ef0225d36872a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675f4530043380c74732c3e4f7d1d48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74475ee1b347a9a2c3230fb2fce642522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14e3d90a42cf22d7ce6b0c260ac318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31efb4259ba4b4456a0a5ea86f042d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02870b17af3ca3cdc9938e7f5a2a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd93a1b7c5d26333aefae57b24899526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f000ef25ba19e2294c18bf7096eb85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296a2f46e25878b3480f8d38a0a565528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f7f68347f56f2e3f120e68e435bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b364b943b2d77c11d6dad19eb1ae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f6d73552350349cfad2debf9a179c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01e1e6048f9ab6663465700bfeeaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcb9049b32124b47e3d4e30621c09d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4267599140d6865313f512ee288c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a2652856b393b32a7d9c357d38d12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052acd77cca29b94ce3d056b5c9267bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343710e0537f74d3a1e5c9c02fe1a5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4d192be0bd9e5c96e1c62806156b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1f333db8a6fee701a080f9258762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6015514be511d442016a16bad80d29d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a94e84a4e0c9190e9917e114a916541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4348a36328569f34148cc7bbca6de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c172c53ba4ce651ca00219fbf517b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162714024c960c44b88b7b057b16f70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917783c4341f0e435f22ea302d6cdd07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c4d735c7b513163c20748e0bf3d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894d79345cd23d93ac3a6e13e6a1e4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f3bebd95934d393ac87beadbde18d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1e31150cf609dfad950f19c50f43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1d9b4dc8e0617463c08f3421466a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769de1921da7f00fc2335e68800a3d59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5e2a64170f7296ec6d06fd762b5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786bbc1e94648969c22bd30a76a53b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c08e473b7499b58d5f1c14c2f08548554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d44a7c2bc63229111210bc83378c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774595dad467c01a0a67e2c22b12373556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060493e8c90bdd3f84def314f980a39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac7bba4a757d7eee47a2fed44a31a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3df91167c5a94aabe2e106cbea3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75da5131ff206d7c64ff955c1a0910560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c63723ff14c6fae16d9edb6764da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb6e12a023c912713348db544ee50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d909ec9a3de19b6c6432c849267af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d49961b005603eeb9a180f5713643564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb3942d274590560a76b960217f76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f2e7be502c4cfbd53eec14265dc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d15f10933ad2fb91ff041f40f4d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864435055d7dcba79ab5c7e6ac39ac8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c9c6e0ede462545d8250eccee93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d458c925c5acb115167b3d3ab3783c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c947d7172df11ae0a4589eb616c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997a077bc3f85ef95bcb40053c209e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3f94be154b0faadcbb9819805588573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acacf65dd63538c8ede018d02812649574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31b4a9b5e5b9628442685ba6563464575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c269cfae1ccc70bf956bc94946fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951367783d5c3902a3490d324e7d66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907344c7b359157a9a91c8526aedbd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389ab3d38318a1a389627c78f486378579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed519bd7029025752a3f8e0e241b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00423df579b241f0cecdf3e4e36dca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685cf8e7009580220f9312c435ef12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e70045fce0ee3b496707537d1fc6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174e62ffbd56b0a4f6322163c9fc6c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ec212c9091324b8b08719d2eea66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca874c572b257c93f99cd3fbc3190586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9be7f95e7e0ec2c9406bcdec4904587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93414d163caa2b8f3e3e4985a346654e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6b8c0c4a19a4afe98d169251bc0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a4d52ca63276bac308c85c84287b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc4d8e582abe3c6f666c30ef7fd13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb4e09fab9d9c869b7b9ae9bd156e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed15c8663bb58fe4cce513100bd7a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d0c7baaf5e8e61c3644e08a6a67e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edf39c4ab09aaeb4c536123723486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ce5e1a762720aea3c80998a5aed48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fc8a9cc629b04d36b69730bf64969597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b220449b9b3721967f53e7053bdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa411db031410ab51335185fafab9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402f571b6a1f5ac7e905cfd70ac6d57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f137c8a5a7b07e92af0ea3d18ca9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ab8d57bfe53b82cbd2b6b7243cb85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e068a3d3a4e64067dc3ebc2d58c89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e45c397c45088927b079763facf156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2c69d3e0f4ae3144830c26a58da8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96320a0f99f06c8680741950319f3a72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c638f242174f3c13f74bfdc8deee5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcee7bfdccefd2429cdf1b806178ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10030a59918866a8026d929a4396f328609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60046968691d3024cac927a1cac32f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0fdc7e13d69d14053f4fbdf9f68e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2725c802f3d4915affd04d3d2ecc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddee862406ae4e4c022751c5517d9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f51fdfcbef1f94fcbc1c2c323190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec00923eb51600469d46ad25b7ef2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622533d31cc1e02c2df14ae9ce3f7449616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145e06784a181bdaa97a1abf7296ece617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031cbdaa1be6fba3a57166bad14041618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a50bf2f23ac12c14dcf9deaac0e4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd37342aa01db7f9b8b626cbaea91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589663bba347ccbd2f08353dc2cd13f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be84256bb68bf58512d0b59b0deb67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1b1f7eca984cc7b9cdf233a2ce336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc253adcf0b7fc13090f14dc00a18a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e44900873f2a7fae06869965f219625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99e09e006da7d182d4931fd3eb5f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3988b3d6738128bfaf915ae9f536f57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841feabb88ec5edb40eaceb1b4c519fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0b30931942ed86f63bebd4c520a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f714cc6e71ed2637a4468754fed79e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4e155c07d20ec96649a065cea0a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac98e046accbbe6c8407c71bb32376632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518e4cd81f6a5f472f4c08503dccf1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e67e62ccb64c370785ddc03f57652634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f5a84313af076cdc1cb827f2b6a80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcadae5ca4c1114cdd7e886bd29c817636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c202e06f5c1e4816d9f43ad188157637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a81e4ce9513351e9e089b4b0c1888638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf0f238aad2b4237e06f2eba5d4b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aec864a696f62fb256e06c798644f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354c83dab81a7d2b66c45dc28a50a03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b146e73133d9ea1c1578185ce6de8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c125cb998c01d8de889f4d90cf32d1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb9c790f162a780ccb59039ba87bb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211d79fad4689f64ddc8c6529f6931645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1b4afbc66abf4668d7ce75e47bc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3180bd0991d8f4ac04f843104bd99f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a637ab5abe139c2ba896676949be5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c362aa66ede1093dca6a96c26d806649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a16f2643e1c585cc28ff3485582f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a81c320a4c438d10a3519a91bcb08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ebc87d5e61aeb75fa82ba7ef95ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec93678f4a196ac85e77dab95ae27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc75023b85742e38d97862e81a4fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb0499bf471f04696a483afb39bef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3a78978b38968ffcfd24f919c598656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02fe4fe35799e8b14292b048f19261657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c300c9d006ede101b0f43f045fda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc178d0ae684db47c0f107311ec159659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd68143975881cf407e221dbca640660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754edb1da5409d2c00ef2aa9b170bf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5207926b05fe7b16c14eb18dc7cca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770de73a1803b29bf6d8ef8a3aff1f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562bc623393672c663764d10ae70af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99cf1b4134e7e4fa0d38d91a43d5c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff85f8d5fadfec1b4acd4b6c07f02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0cd3dabbe342312a76cad6296ab4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57387b4cb6d1c1908e77ae33aae2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822dcbe13bc02ec463c343d37fd830669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a5933d15765e6efa8b802c23faa7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf4cc6439aef231938aaac057f94d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35f6b03381190f21edcfbd057c9b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d12888c1029990db825149f7b4c74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b474f20ae9c6414a1dc5e1e3d407674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a9827e46553c31bc2dcf72023390675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787b9f70ea4cf2fee532f83c548048676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603b8070f4a1108fcc68f97d92aef8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25563e36686fa5a9af5342d7d37f8ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ec62c582711b53704553ab671164679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448535a6c0cad164e1170329b7831bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a4ef2709552bf98f2ee6d589cb95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243d457da0833908cbabd700229af7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a7653ab862df39deeb602f909e16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a212fb98ed1e90eb9fe30b7aa3b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f3a7c8d7b4a8ce47f56dc3e8ffa5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a765ff4a9d771d175dbc53a76b33d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1166ec5c9518fb9509d02a4e8caf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ee96b222bae2f34a5ad5a7672229688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93365a498b06decbcf7b47c9c5ecb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf61251bdb73aa1bb787ab4e4d8d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777a667c4a6a508b5b6486bc537156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b7bd24c4c819bff90a7d10368dae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a576dea33daca5a2b70cc007cc833693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a5453007e5171e3e4b6461f28f41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe7b3805a7072da139da8f2c8a7ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc224cf18119df5143a69b507f076b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6aab107a48cf09dc51627766e0d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38ae332e54251de240bc6a56f0a607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d7f62e202441f04da50a5a5b7a069699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4c0703b41a0dbab7fafba6923e663700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1351c0c6795fd46af053468bf5ea1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45550ad149fc7d313cb0ef83458a786702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be26f13bcb59c701cbfce63a583c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b516e6eb080a6f57112860c6734121704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8aba8c8d10e907d94c5ccca9fe83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23487f7f7a178de3e781ec2e67cc266a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054830e98697a6bdfaacd1e0bf71871707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663f2f6335830b6e6c604a872f2c5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a472639b54b0f0f606bc49ae464258709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52358760aaf83eeff5b6833b516fde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e27a9a5e90fad9fd94f0cc4e570e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b024015b47f4cb3ee01499798fa58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac687a47f977c7807c95c1e8fdbc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382afc9074afb1a7b25e084f6a81e41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff5cf278cb06f0d2382a3e2250dcad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8cee4bdb845ac0fbc79e4088e291f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd1a2fd19318982bfdde1b91e3a0a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c5c60be37e03084dd05c6188fb042718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547abae3a54872f3babbc1b68f61240719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336466bcf000d24154ff8634004c028a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dc75a74c940d9cb753a5373f7b4f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c21586012f224775bf0155d008458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880820ffa2a78cf5b0e35ca84ac62a8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32275399d6538cacd5bf4674351038d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362349303eb4d9f256de64bf9a0e6ece725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483bacf312bb3d5aec883f7df0da89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296212fee6e04cffe5bbb951022d6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46fc6f7996ed0d123f4dac6b483bdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa45970f648aabb63f7a4d48e33b2ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf8d9c6e94b4fdea217bd0b513057730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f197694568858a50fbce8eee6234ff9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cef90e64ebca17bd6e16266e7984b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558febb170056e2e1fd4fa883a145fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8231b7d13aa268a30375366dbb1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644020bae8ad36c2de361d1ffd27562d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2bf0d88478a4ab6e94d84f1cce812736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784e916cb7cf3781097dd6057cd8913737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25d6ba9987ccc5f47f3899745e02c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee38fd5267020f609e029d9cf36279b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb5d79905ee62eb141ea7689f02e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4cddde252ca6de462486de97c42a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1fcaa714f13a9779cad237221e8e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16afa7c591bdadffa9252ce27b71cdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a13410c32618c49d8f5abb18d8767744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a62a1a37c10d3fe00c3856b6bbe7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dfd55ed270b222441047647c25f51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c94dbb39961a7c88a74c5550d60d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1ac95169ee55b260955b47ef75bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4b92a4ae6ffdc4e213a54983806d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b67f5e32a8a98b28ca45112950548f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc18b9ca64fcf72e164d02f79409c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57556efd8ee7b24721da3dc117ebca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651f8056725966ee23fac0dcb1e489753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>