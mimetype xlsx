--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067167de885fbeb8d55861fc631d5591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12b4fa1969c7ef37e5b77443fbd0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b1f07e3d68d8ccce36f8f5b6b45d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad2fa6ef0de1088b274638f8943c554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ef028dbef57feb2c7413ffff8e195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebeedf8866dc5816463a657da110646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f547371bffe0dba5dae8e89dfaaae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838badf2c75a14f3e7b39a93d99e2878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ca576f353034216da0e98c9b5df09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb155f39ee65089e3d571587a2a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46bd6b1b02034d1c6ca0b5bbcf045b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cf9ab93109c09f1a21e7258d9b1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02077958cf32c25a57ce6e25f0094f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e995276aa59be74720aed27787d61414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba42421fc11e197a81574bfee8681515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674fae6fe5bf29fcea6a4ab98b6777616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48367e611329a721adf9645313ce0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb20175b52431240dcdaad62dc129718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662023cc60dd98f3e3192a8e5d7031219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3fbfdf357f425128b5b2457d6c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f1526deab87affcd1f159f2518ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99badc4bcee48a735ccbda6c70404922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f5d6c05757db6b1980d4f4735cd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2828e1abbe6136aad195583c5337d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002baa0ecf16d0436afc60f9d0d641f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84748ee27f51ee0e97943c6ef0d22c4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c583309cfabfe651b22d2655c01ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458895bfcf18263132f3625b593d2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b066b32a0660aeffbb3a8c34f41b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638168d8e49be426851e3da9091c8aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8612cb458ee487630769402ac90a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50e654669cd227036fc57313b590a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb13c6af41362b2a3b6db4673892f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cfac62decef1a1cc2193d88b5586d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b44ba03e31567b65dbe7830450edb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e170b1cbcbc3990ef0c9a3645a7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825989335fc1f187c11600c38cb97337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe8ba79034089759690444cde4abe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db58eab1afade1e6948c315ddd19e9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb77ea8d5229038be052e53d9d31a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68a30ddb91e6e46cd885ee0d8e49641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929729691d2f535013b4d7a4da0430a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc080a68f3b02613a4bda66d955ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5489bee29562235458f91975c05aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508baeeb124f75d42584bc0510eab80145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0871332773a259ae7cde01ab3889d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9509e2dc11c09356cb5de586bc1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e4d7a501a6ec9236fb34cf9ec0f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb86e546b25f105e2705c7d6bd5a0f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ba1412069ab61a53e3b10e2c219550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a538673480594250b957b23fab03ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd2cd357f3e8177570b4e7073d30252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ec41dc75e83f89f46675138484caf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca27ab5aa4bc192a9484eecf71c05754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1759bc2f103ff04302c40fb1ccd007d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23aafdba2e31f2433b869a6f8ccc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d104d183b18bdd822b075118c175357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54545e474787190fd9b82c7ae636758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991af346e77164ebc2590838a5d2de159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c758a20261d0f3a8854e6c3f54d590660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc6b9c71dddb00e3c41015cfb8b9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f0bf3db4e299e8a5291822d9704c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2d2b95705ddacb47ffbcdd66d44563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c92b1d2d724fc52c369702048cb7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4dc2319c81e374485f0e03f7c74165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71776a033ad2e955880e4c6ff57ebb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f6ffa74c6356eb4fc2e962a383c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f576966acb059a8e102f2d65aa1fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb72ff90686c59e0f98dab42373a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6201518d2ce01028e457aab8ca63b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b86e24ded337425c28c2c8d4ffbc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae8c7cac71d8f8ee2bf757f30d89172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb8e70acb125cae0f71dd7df316fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98744d52dd61f7c1b4efd1af93f54d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903e3db211559867bc80ecd6f3889175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd35a2d9431da2a6c2dfd2020b8e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c81132ba3706bf5446652236d50dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173772ba8c86d8750c6fbf86d7b946b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d8c52a68c26201b5d869be8502d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc22377b327ad007b76004d4b83968180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083309328f33438da7e89b98a78d8a5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8a5e55a04aeb6f5a98e141364c7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808012ef96c7952a94f2ab38db71a79383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670f29a34298ebc0f6bce772b36c7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b804b67d157823eb791a4f16d8a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2550c3fa9bf5c7003ee9a29db1ef4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe6898b8a686b64b229ed20575d5b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa88c71b9fdfbefa85acd2b01d8a1dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b49cb3d103e50665c5b4865ae69f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b456db1ed828209a77411a7b1658b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b6444322057c78b19254d410758991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d86fefa551af72f1769b1091497692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df08b7bd1166faf120f327b29040a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df756e87285ef5b78d2702d9c8d5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8593f3bb7b778d4a2ca230621386195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f598af50ea2fcba487edc64cf9e38896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa12e8d592fdc56555b545a041eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3c22adb672629d3db4b131aaf6e4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107fe82c81ffdb06270e8e66c63ea6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd52882aa87eb650ffb8a6c03da9fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622e3b7a0f4437b8973a2b2c739b69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dfb618c86d7581e5ba3c4b82326e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0694f08dd7995ad8f573d9dcfc19f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b103ab26cbe245325b391ac4cc54a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a831d19d4fe941050c8cab9f665556b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6162588f7165a3c6e97de30b99b7bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba4001c90b32283b7271b0070fe7d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef43891b8460797d109ac87e596ff56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b066f40bd256c1428ed66b7ad2a88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1d7442b90bb8f044cd2636d898b19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1595c4de7c61fc3c290e2913fc62d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967127581ad5e7c82573cff5511723112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3ea89a205271889727e49e938030113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7433ff066f8014a183ded12553bd21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041856cfeafe0e9314713717d340d5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a54c0ebbfe0ead51afeb15ad21b9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631211bb88c6b5d6f995a4ad4126d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694a32ba17739f5fae503134e0b521118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf177b63308e3ee635c520c8a5b13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd802ebc3f4592b85018851c5cfb24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf7a47d794d8c6487fef1479c91f68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b7d2009cc5c461b237918886af50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a972e8238bb630f39b7b1f0462f5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70067c7392c6b60d9edb0d7fb5df42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ea43f93416be1c464bb8ffad5f71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d28fc0bb0451a83fd3ec3f4997d64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73a35f69cd8e6908131743f04cbdab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39833a9e2ce0c5fda9f3a10833a2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da482e2689c20740014920a9deab74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad5b6d03d725a9a29ea817985e924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329a92733cfe19b958e2c8f0773603b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7820a9934da9742cd2479e37a47006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7004f1fa5a03d43b48da9754f5ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6b84262c7c496d1780db8da69896134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983f6a022271f1f70cac7dff94eb423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2da33f42e52a3b6faeb12fae00118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1082979eb076390dafe51557bc39f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c406171e9db7d4a5f46ef06e714f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7075ee113c7a750653995bee62f6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d76b39f8aef6872bd5a620d377e0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857f5a8344a013162f2d09e441ff8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4da6ce8a360949c2e0942013c818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0903f8c47c65b224225665a7529a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455b9a343602d9f72b66d4bce3b808144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8808fb1b892c0d800fd93f18d1bd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ceecc6116d59b2588435b6058da5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c38a4d1bb1654b24e463787c8c202f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1286b5b51ebb74a442eb46d02b8de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565e7c02793357607b6bf4d3112cf45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076dbabfad4273882a725a480d10c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa3779b85f9e4c0f199a97a0ae8f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1b097d30472e965e663febb43d0a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b0e8902e0ea7b31fe5aa04a82f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199236ef0424b4c14d68da1d2e87e07f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b8c13ffd2498ea1288344af352a35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd3feb3f66a638ec59ce7d284e826156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe33820426213244dbd5e2e94c95b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832cf54eb07a0f4d35f945c28aa13df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f49a11cb4bc6d250114f8afd4fe5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc86959372d47c12c8b8b2ebf43ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8fc137869dd24624e79c15646b4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf6d179a417e788f6b76aefdeb79a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef980e93691c6bf542394f48302f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe112f43c21ce71bbb180ee0dad33b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5e4c9a5cf6ad2244f2802c4ba2131165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a91c0561e32bc477eb9b3cb217e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe212c3a783f6c3ea59531ba17c3624a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bc4956bae912d7c7e95aad0bf27f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c92e9a5bd78920acf064a3db9959e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ca479522cd97fe60d5eee4550ac03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcb9c95883b46acb72903cd451aab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c0a6c56aebf740ff62a5fc22dea8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c802b0cf2ed71969e6f5a6ce11b3f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392120fbabb4f97a9f9e6dfb88008c0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d653b392873f3415d30aff1f79124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e4f8685d704c77745b2dda01df28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b45fbd02c49dd1cada0e81d68cb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d151c35bd250bc13ee0ea06603be01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21095486df2bde770a887da16b20285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f5815216792c3f818b448395cfc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870ee132e5e6837ee7b1d8c0268201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f50e271a70274af878d77cfe5a06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8970581434a1498936e714a9f623b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee0dce4f7e9ba1223268424ca7a2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa933ae172a71da8911c1155cad47a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a1b7fda49fc857a60d998bb949225186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f1bcfd2339a69c0569df710c722d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886efd4028f8a23eb76bf456b7cc3631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0858db203179d43a08dbd58360a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b738ee87e7c59f8f85e6813790a842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3750ac8bfeeb6953323a3f98a7b94f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b581b471f84f17b09d190692ec23a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f3edfa87f17d17ada9af6e123254193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a70bc17d374c5f5fd2cabb00d475e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d31bd1243ce7f8d0b4cd5fec2cf4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e77f742b6eb92c51f0615bc1828a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a19dcaec335b5a16dff6d7a83f054d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c25e7657d9db696e5e9308fefe80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520715139dd1dacdf45d8cefb0d2da46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017770c9bf30945b74837c9dda33996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaebd1f93fa2d27d026231eea46511b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3554ae452d4eb2920ab086339c2145202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709430ae2a83e313428b8d75b77808b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e43ab42b33bbf214fe616819fddf6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a3e153adc28863a73b30b134f1ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec3969fd0d8f5d1d66aac8aa938de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370146c7e8d8879923d2a9792943342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21f6d1f016198cc05d111f0689a7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ec17acfb87fb115e3ac04f1eaffa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd990c41c1a8a1e8b295d5319cdde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf6b2e259ad1dc2b5fb99e05f73e44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a202297b7fb974cbe20c6941af5f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e533ad5093c3b1a4d1286a175fe01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486ffe5fa65fa945b4f576df07eeb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641c47423787bff9815bd577ac5fac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f942938368e9c0f58f67fcc4b23cab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9211a882e95265093acc804418bbc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d10bb71cbb06c3eea4264e978ea42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104f5c401ace43ee5c4f8fa85e4be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a9ebdc1ac59683f9bfc3cd9f65362220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0e2da94f15f3ecf24f47336dda1e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d49c21bcadb362b528b0ea0695cd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4889e05f45336e15bf6e18c2099c028223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8f304b858b6db2888907945b0283b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8c43da817d187cc2c058b8bb0b84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621a6181fd2ddbf381fecd20c8844b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828516f88feea15f6b0d08b9dd7c402e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc21354026501e3f4c8f46b953b765228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef86b90f362bf3baec3a03d0bb086229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70cf80a5654e9c1d055043fe44cea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49fe1634f12aca7c633c9b2c3118ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df08c8087d33f8c7e8636e253fdd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b2a0c8fd5665f56730c9db00c5e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65426c49fbb20e760af881c2efb1687234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254c4c852103e091c4d343ba80a35a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4e5b61f49137f7eedd3d26a5ff95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cac78ae3502a3060adef50b7a7a62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb29b9100deb43fc7cf98014f5555238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a8af73bb04efbb86edc5a909db20d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a92e97cfa32d06d2f48f00289d842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6025cc97f7daa9fcf700595d41c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe09035971866b9424b6820128b3a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa7c50d52e9a9293f56c2c10fb9c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904216baa318910211ca24fc1345f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa4b36010f0dac9de9c21f39b9cec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af2c0e835b2a5a9f7182f98216208246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059f9201c3dbab36579a86b4283ab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed207328b5e64918fa14aaa8f9b3e38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4a0f716e59cf68f0f7e476f6d66c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312142b0011a7c380ccfbbebca5709d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a7986db9b2e3acc12c3d6c15f132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2e25bed0f7b2e8752fe62c0b149b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bd020ed22d391aa4e461ba8c2827253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04d16a0bf1f5ff9c690c532b86d81a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043467f15f6afc61a48f3fd12ec18bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c98c4ec0e9ad1cdb1506128a8d8cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6296577280d6c9ad0caf4473c19a2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c1339e062973d3da6f4f11f5d800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573279d7f62314e9c36cb217a409c2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4d08e5a52ff84a3a4fec3499852e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291668df0452a6e3605317378bb0ef17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61e9e1462c2a32ec92ba1a9e0895f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fdd510d5e6a80bd431fceb9f719f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500b1baae8b3f322a32924a1762f75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40ec50cb5b51e41aa70fe46ed2aab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e34db44f92bc3ab34633b8e81983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0c643a66cf358f4e550afe9fd2ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165884de9a300d56f416ee9bb1db44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a18700487141dbe170a24542889e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1fcae6570d81fd00f76409c073ee4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963333224b323918a2172307804f964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd13d9ba05687fb2b6c57ef589715272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe919af2b6c064776f08d3a4e4358273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958dc3eae0054c63ae9d6c7c2690d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504794e6ea1be53ea4a2e3a489e7b3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a31753c820afbb50d865d520dcad7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d8fc9943f3817031e8467b7b5d229277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa77ac2dad29ad5c3b5af91f81075278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9bfe95f64becdd77ce1c10ab0ede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f0aa2881887e0e3f19a28bc57dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7a13656282a7bdae5d0227c9c036d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a99f89ab51374f0c81463b79baca8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf3eca72278cfb27ed53314da99df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7385f656bbdac12b16b34a11416e2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0165d17867812481b755353f3acbe52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3fa1a0fcfcc8efa1b3acaf79e7c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3c18f2ee5c4b4a5bccae6b33ea73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e337454b5f77d450e497cae9439c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33164ec24d3a578cfac44fc4f58d7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a52669221549d12b5739501535106290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87334707d8d8fbc7206ee6b141d3ef3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b55a3c2b1a989be628c316709b30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833918db8493dc798c4a1e00a90a7f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491fd286d2cb2d56956c9fcd6aed104294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332fc9c5317d28a65a8d93acfa189f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7929ebca6ad28ebed8424a3e4777820296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab7e8ea24f264357278f84bf979cfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea713b3a1f2dde7ab658f1ea4165a50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b86b0b7575f4d177a4f371979472c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba08a6050f6df2d557a498cd58598a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ec5c0e66b033c0070fa975cc0c8e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67ca9fcd8b6a0d4e28e31ff6160877302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f541091cdb52a55419911cbfa9805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d37fa4834b34f62711be35e837ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101d8af815232277dc7100cf0332fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739323261a775a78e7a8422b5d634b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11fe549f1cc23a1e74fda15df210c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb5adbbc71a5c80a7ee8fefaba017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff81d4e09edec7af82dec28a5c610e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66155b68e56b6684164d1981769889310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a7349effbc8a37e288c66036bc44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721cd5406cd0fedbfda10a8f41b596c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397e0e3b3fb338e3f050367a11d8e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b66098c5b5492813247937f6bb04cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebdea11b324817fd1a88eb6ff9ba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ac39ce889adebd24406f9a5834d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415dc82002957715e2130e079a76b08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3cc010b63fadb21eb6c4d73aa3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50334775793fe47a8ed09f92302f7b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633724926499b5f6f6fb731ba18ac794320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b88dde527a2ef1d5773cd8cf74a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de8d7342814b1d2cb8780d4e18e72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183b53b1ce80f8331a0447c4707b9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7819f4723e03a8f706360a0e5954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d6cffa7a79d9135a4320b834bb9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77a732d19cfeaed5cf9cb96111d6a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981ddbb5c8623b3d0e657d92f75e79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca38d009548426d2099f69f1531b16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e96a3526c3fd51d138fcfce81a2ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad4ac77f7fa625dfcfc715ed570b7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7924068230f9e7736e740e0c85c32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b1b2965580595838753f592fc402332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0d1c91b091c783666b67e9f3a9143333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b399c7fb0b13a916873c60781f15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479328ad5d81c1ab20ccd544a9e109e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4a6830451465772fd9a657555afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258558e6fe64e09b4d245c12ec726e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459fbb75f5abc6fc7a0e3767ccfc93d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba2cdd9e81535e1ba6c79f4f957d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c59b1fbdc12067732dc43e8349633340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee6972cfffa55d2c74fc5b0745412341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe661168ae5ebb09b42dd271c58a221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb0e54de62d732c1158e30459d4e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc5fb87b2667e593902c2949cf76dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6808c47db89334d1157e08e020f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d2c8adadbec30d8af4b2d57648dfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca463cc9a60acd9b352ebf29c332e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad1a2d49fc0af1f11acdbd208b0382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1e4f09cd2449ef4ea7d0ce8863bfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f7777cafcdbcc3c92f0161a63383350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb93646d25d42e479813bb22e7d736351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0fcad2f0cc195685cdb979551071a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ade5855779bb0c3da9f89329ad411353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7304339d74fa1bb2306e2ea44cdba3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349477b4c52b7fe7d603fabf828c0c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1fb171b032350b60791c4c09daa6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a30135084b2e4e9808f5f1370a41b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535fcbb34d49b065875cc53e2eeb6c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3210b78d01998542b8e285701efb53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d7c583203d7e0b5c05a33e84dfa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4fec60e858910c40d2190b8ec92ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160dfd17c0cdf22fd96c0c1b8016dbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6e4f3c106231764b0a0108d07386363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2479e393d1de69d9913b29d7f0d8a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65122820401503cbe1cc76af334553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8839873ff2430dae37bb6ca674d194366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd43f2abb15b69340c54746982fe68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a557524a22e511421b7d90c3accbf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad777f512df523ae452c35371187c74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103482f94c88b742e49a55dbb4124f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fafceb7fb0abade803d7dbbc80d70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93973ce59b2d69562583febe9ae4184c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7016db9769324998f9d804ac705e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a22472c6a052e9f51408271db403374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f44643b3942533c7ee1cd8a65e4062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b2b2e8a7b27e4e95100c12a7e043376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdcc2c42599a285c64751f8a392d17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b1fd3d07662b0f5369a6f82269550378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f08681d8fad9d4f417145d828435379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605165204382d3b97ea2f765d75594d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e814a8106cb8c32592beb54937a8ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bb2ad5df5cf42b7f21a3074e65e45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f04f5e377210f708257c9671b28e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3357707e53d3ef302cc296c3a80c44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9efe014515fa62c91e2c7088c8395c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ae1a3b777bb441186d0717f7324b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492477f5df2b51fafb3db34c4b40ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843b2d347fbcdde514ca471a56f83c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdadb41aca77878c472b2d8ed96afeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae01fcc266d04ac57ff11394903edc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60c8c9bb3de64b29db9ed085b759f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35531af75014f571905362eb237a76b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9eef6411099754d12a97538ef4f6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e29ef4079f290813b83656164f157394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0219133504a38c1c1cd817353bb4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ea5214da39089cc39e59ce0e9500396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78960c49449f06e2443f6b9b54069a3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46657bb34e7c649b4c6bf6610a36c876398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c175766e6b4208db396d83e2b41728399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17a8d1e3cb9ccfdf2e5710b36feba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f05fe4197290d11070228382ad1449401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f86fe593895e87bcdc2c09e737eaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6c6872f1ff42267428035933b5a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415095e66363d2ec72ea99bf35c7a6f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881cffb552f9c84d5ce863f2f973c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc4f4177bf722307200a899a928cec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853b89c5b0e98edc0a61c65bca6606407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cdf77abf423b92ebf137af11df7de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9bf1728a5a030d676e9da1210e62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f02f998be778851777d041bcff91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9914ff8f13e3c3e0c541f81fed57f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f25154d120642e2d3ee0652f622d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c486a0efed8a25f8d7b6d5efcc14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3273f0607c514dd1c94f8831b6a7560414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995472dd7f083795bf99ce68d86ab8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44c9a6c7d4f8019ec7f689d1646f24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa1dec329120401a2c2cb270b802af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a34a16d467a284b496d8112c0d29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a959bacd3fe41e4499cb55af3078ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b39ed54fef07a31c535a4d2d7e63a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6f10c7ad03ad8d81f445453698e51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16555f699403caa98b3dee8940020177422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba0028b3184ab11e3de477d91b24bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a08ac2ee5fa5567989732b281749424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc3d3d19f7d47a4c899a9c883ec68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b606d2635d4a2692a9cf82b536978e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b9f16916e9aac3087e3cb11ba661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482e3e02abe4b420747f1c4963d07b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d08d8cbd960b49935b2ecc710675429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bdb113f662ec9690572b68b262a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4a988248aa5f4bd629a15af62020431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621cba39e839cfa90ab4b8e0d8f071432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f30fa3353f5f975496cde189ba80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d5057e33d6c7b5e45f346aa66ba02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512229f05af906e5f81f00943f6d97a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f809ae4db1a7bc52eabc1e16732c65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538be59311c6b54458936dfba3cc4ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70dcd6501d1ff26832be64a9565aea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ca6ad4a0e3a6ba9e949cc97f473c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3593c366194fa840ee53b10874a4f16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356f04443b6c133ebfb24cb55f4012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a281c714a3c2f8e5c34156c367c33bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b6cf3515c3ec3928806290b3f6ba8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e0fe33b4fca0a7ba0878adb04d561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafacb2ad02ab03f52c4119d3f2e8bb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624943c9157738a922f3fef67d01b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581e168ba48eb36d4268ea064ce7f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8dac939331ec6d3670ce953c98719448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63fb57ca83079f44f770db80524825449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a7f522dcb2bec1fe30960261e250450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65835ac2788a0f1c64a229929209dc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691f56020101aed13a6e16143fa0370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7aba836120a7f0a518113d5162364453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e92a9e84a537c7449e978b55be7bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7761b7d941b4b316492f88f65d3d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17fb70ac191720fa37176bff42a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ea1c05ede311685c4415cdea1e7fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8ecec5c4a223f5dd4c77656a92a47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc36f9ba30c752d4734c5f416faa03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d329677ce619d9d9276d09c852ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2507d1f1a7ebf922895ab959540d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8813554fd3ca2acac8781709c158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed3de69c8f246071ec04ddfc70707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c928bd90a049cf98f02c87d5980fe43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9b533d0808cb45e5bfec4f038fd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b766f2b40b64642d4bf834a716872d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d208b0734f0c8ab3d096b7e843c1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d078e5239fefbb716b9b3b01830c43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4fca167d92d5fa1e0b4fd71a0b819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245481428239e4976ca9453156f3e1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5123f980afd1042041f6aba7d4d963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94ccbef0aeae43635e585e09a39f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175f7453de65722422080c05a88689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46230ad02abbabd66703aa936b5c5568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9976a8d5a67c03facca0f0ef67783d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26add702a8ca3f5ab789f0e0031222476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de644d88ced8b5e343325d4005aab5ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fc6b6e70c7349b0a771ca262ebb49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3ce16b535b8bd70d64cfac0e34ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe88cf5cf91f01004959598bd347f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b6bfcc77854d90eb8595c5193a1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81f6434f122e8a5dcaa8f5d9ca170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd65b699d311b5d0e56637e1c4981c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf517691bfef57def01dca04d5542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced442b13cd0257129d6547c00bc02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e7e61df011a8b8fa6a949fb778cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac614789b113c7b9b0cfd2975ab1be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf95df2d94ae5fde34d55867bad255488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934677f543658e59eb2fa8dba429dfb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd3a61407278e6e2b52f4c9e1276c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b438a323b210ec267a48de6b1dd4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a4d052b02e00907c377785e0ee32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8b01d2128875bcf528eef2175cbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7fb205f121d13700cb586ac6ca6eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89b9b9d6cc6f21859bce3b488473e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614560346b9394ab7419c15b87365636496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e5810db70d5ab9c91b79238c86fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237c8934451d531c4dc6677491bfde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6fed8c0a391fbd4fb51db22ebdebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f313f3a8e92b8e5d6d0d508fe2b83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f934a5c02cd44972e668c84028cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af181e0a0dd501728172172e50c39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b379199c31c1a6f6020f76f6240788503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7fe64b0c9031037a7f05e68fdb5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc26358112ebc0e284c8c20866ae0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906c5c5716a2d4d1ef80d3345910ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664ae9310deade9491860c787bdf19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb056a0a1a6ffc9bcffdb85bf9c259508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51d4b30d51880866c590431f0aa76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c105fa48fb7b1b16033fc2bb1303b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9f393de7e00c58e0d66e3d2513f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee71dfa0d556af7dd41af4675bd8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ce4eb98d74fdea5a3c31336fef94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1206370bd5e64e90f0d0eef16260c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6231c47aa50d5201a77d911d773c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e3cdaf90151d5a7b8ea01df733735516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950202b1b309c1c0e3123c13bb6c4f1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abbb853c64ccf17e860ab70ffe091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c66580437e8c07cce7235bd0f899519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d574159bb8f996b37d492c0529a805f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c210a4503e6de23e3104fbbe34d82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e7f39c7266e707ecf4b16f1b370b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c642ac291845d0bc790cbe4ffeb4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e32e437916ee98c661a900c86fa9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb627c58cffec244dec8f271431c8e3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b25dbd5d4c17072dadd00661e867526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7fad0b00419645bea28c4bb24ab6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc2b8ebb7068fac1c501791bb6c909528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452f898dbde9f2d844795a6645d5cbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f1983961e730d4d18225ac9a51c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c2ce9398cd2f92b5a24831a28d474531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752257e2b3a755155d335694382a701c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1ab2738d36f0ef192cf28d9f03b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b44e2a2cc809d78e19b4ddff6c2a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ab85a4fe5f8b24a48ed773b11959535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22a743285b0fd5211cfc5a111c182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2acc4ac2bf7508f249228f051f073537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f56b838d0c6bd82c58769ecd3722538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d791516dd906c56a1afaa814b5ace74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f15c495bc7915120303286ac13366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b28f0e09944b7c6f30208f8a10671541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ea92c84a98a8a6d74df3a3215bcc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eef7d53142dee72e0642a701d0ce5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da774d716cd8365b2d1535a8454e04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b17335636bfa6438bf01402c3f5af0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335ab7df35fe236022b9eef3e316e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbfc4d1fdaf928f46a585266ae64c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cc4707ce56b441f942352c14b2607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90711224f6380a678c8470ce8f6a7a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b111eb57a8f71a0c51933d692b15e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453506441acb57aa63a7f1cfe6549fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd52fe8305f2451c1c0b992c3acce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf1f38f56481746b802d53b749d61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a42bc2b47075bba61003a13ed24f8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9565e11d9e2a87f08df1d6ef9a49eae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e46cb75655633571f04a2cd998f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ab95c23d3f17fdc8dda559242641557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51ca000df0d4cb55b0be1f5984751558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a859157203dfa9407eaa882b9daf0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a915e7459bfe4781b3337b39763d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2be1bc4ffe20f2997a1c763e983a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab4346c2f3b79951daaeafd65f4f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3fdf093a808c0c6a9550ebb681ef4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b2bf77cbe9360c5d700b076d1d17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e59a75a7cd6cbb7fc8dbf7a56fd6b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd8f2032892d840600e086f1db38ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c7809291dfbd8c9b4018d8660698a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d329b69069acca13555082e509639568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3fd6437653a99128994295f4d83e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403480d11b5463daf352ad187f2baaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7af785f169d12dd16986b54198728571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4a84e979899e9bc3373959930fefe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcaeb8d4795c3f7d31bd60903e19d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155705c38f83beca310486028a5164d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad90024df7925bcd22b9fe5075a751575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141789fbb0a273336784aa97787685576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57c7c5cd6d387a06f5da2a626dfa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d717c07f470be3eefcb5660ddcf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2359ddcab231846138d033460fe7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa1a7c7930f246eaf702adf552f7cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca480c59286c27b0a8da821e2da05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b62ad5f94e109ca670c12d303295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af0ade90a8b4bd6d24dc3eb553989583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09076d54f8195316d046b3c344f4880b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe378aec91335e66adedb2af37dcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696026d836eed35f0e7d8aa6bd2ecef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573883fa9160feb3d12698342cce21f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6db91c9e2644fed4d34a8929acc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809e47eda7d54d0ab928a79ea8fd44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc99a294e5a483860390b6a3a9d44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463ac2dff99b100f508d8187d9084f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d608c051c9e33cb27551f25559b9ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082afe64c60d61572a5bf637fb34ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f58b55ed4b6a7ec9c96dd13b48ec9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938367987f2ea90d212a333caf8f3de4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba9b7cc33ddb980288e58e1a95787596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb7dbdaec249529558cc54256604f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42cddf71abd28cd5cdcd4680ade16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f801604cfc33529f07ec16ac2df6261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d91e30583aa81c774d36956e0915ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb4d02ecd3fb549b58cd3abbf09d2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356e4f3aed15872548a09a4ce9ba2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781ae708739bd9c8ee407f1ede427c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf3edf696a64d5c99461b3559784fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1110dc90ef4b8e0ec42152e62a7c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a388f528450d1841459be968e8a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552156ff8f2afc94b9d0dd3ecc10d7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a711fbefde1a19ac04f51d68dab649a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355d833c2a3ed1d210ac18220650e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577069ca234937da2a57367befe5eef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4c5ec79dc0de8458961bdaa97d16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d257b3b1fc5400b0cdc2797296589b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192194de21305d7609b6f5e429b997b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19334f78db7b3f9bad26c541a8862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8028fd7fdd138a7df0814548d3792615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb0d6d90806d554d1f10a1024aef4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971cf0abaf066140cba6c723054e7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8c18c34c1de493e1595cc8f4adbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e688fc91441c33fb43fe39858550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce9123e1857fac2e12c7ada514fe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671652dc5c02835d50b4269add5f998e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c0914243bd9daf446523728536d31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb3d57a0e823f463c2cccf2f628dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc238c3694fd298faa9c4607b1c31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9f62ccf0e7216e5c6224f50c9e0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b44add3d60c1163913727b51515d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35eff3b26a0f97c64d30dcaf71563b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50fc5b2e63a504cb6ddfb02465981b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a32098b0832a1c219fcad49ec4717629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccf6f4d5e249c0402f641192011a83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf024c75de20363fa062a459f2a6f20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f3ddc51a933733a268b9cef0fb769632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fab73382943feef1f28212bdd0c52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e95ecf2891e8d78c84ee3ae1571c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7273aa6430416cf477a49d46f10d1ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e07c9817aee32a4b0114f8ec69b937636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9337f22f0319d6d86c7881a3308eff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb0863ed78316b7f75f0be24c0905a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc0f526a9e76344729be7eaf8e8530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233cc9a0fbc4b7beee063d57d560ff8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287286f035e8306cb5df86af4cd65bb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d7b20c321daef0fb0995b64ef57a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c2b44fc4794b29d5ca4ef207cb7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281c0dddfad79e13ad1c54b3c7b8dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ad02bf7da6ed4999e902723d42d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6e40cfe3a7cded469acee0c935cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e59a2d285fe01607fd3d8804e428ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1a6352ade37f13e9db1d51375cd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91b1b914ff00ecfd1ec7c8c9bf2723649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4a2103e91cba18c7eee67b6f0520f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880185f81c459d31179784ffeb38a932651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04395b73cf402fee14e53813715e5f8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a0ae5ba395824a13fac2d7b11d44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ba1afc910e42673d504744cb8f1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece176d4c0b325b23cc1faab584fb76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca1beff8fce30698c3479d0085c063656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db1b0fa45559131430aa025f86de3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda5b60b74273d01d75e97bcb934484658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3e607fc16e1bf089c8d892fafb94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f80b2b393670f7957f3b6e0553678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b42a4b627c2867bba0d7db5ff7807661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c215763b80a0f565caaf801aea37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1cdf69ff5d9b51681e6250aaf542b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e259a19802435196cfca685367362664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7e8e15f59f17c4df2a96cfdfd939665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b165f6c531b1982c3745fdf84f51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866886cf06572f574d305b122563bfdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b41d2208eaab46c35b2a1fb5e910668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0beb399296a894aa6094beec3c451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498699f54b2156d747f48fd99e0adf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487870f118a00b1b55197a9edeb0203f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b600cccff9c9e7215f40bd4f11068672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa42bfe53706a0a6d51309da1fbbcf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb643b0f9798387bed6e334925ee5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed55ea2717179b2e7a941b91c4f358675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c42325ec9370f6e72c35157dc8c1e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46fc13ec73fb0ec6c1656f7358ed17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d268e828c66db8c542c37d9d3242ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73827dc55ef2d41d822c780ca801ae30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf5569c03a0c303a5e7d0db86b063c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d807fd8239982fedffe9a555133bf75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab6e1f85fe377f65fb2990084820e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac180cf93a87728e608ebd480d66a2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad8c7765d567c3e96afb87daa85b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590b65f96624a927cfcd7165c27f47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af29c7d9e67e7eaa05b00643409ee7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc9123ab2d923ba1a3951af686e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caf2c6b41cce77bf5eba11693e1efe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae06120b912a0c365a75ad68b7323689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf474c33d8756fc5baf63de33470b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b8fafd02735323e62dd2aa2686f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651548245a516b60603821ee0a59278b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4445cd9c156b3c17c6116a35cfc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b6afd11d9288d237a58b1cb448dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6da31a37cc610d63f572ab905dda5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ea41112295c933206fc2e51b3c900696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3b7f418ad3eaea041066799dfeb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85174f64bc6ce52a6df9f94a646e8a7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef20660d4c310feb81a051fdd3a947a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b96363cfd5b355458c00a8fe22998700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab3fedf8fdaece128d7408e661092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafae85a890335c596a99f555f0be78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102dc5f36f38d505e003f4278e86d8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d25b883cd59b84bbbf76e6b51fa6c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da93c310a6edf2c29a3d175329cc8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f5c643dee99000301b4fe60f697c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e5418f2c90a3ac6456bcc96fafb62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996583d05cb2b1fe44af8a3080020269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5158c3341cbfb7f4fa0eb3003614709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c71d0dafbedc3f84151d3a32553a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed319c7a36f021febf8e55e93b9a98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ec4e85fb07a7be4ee65bb083ff36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03fc7ab62d574659eefa570fc2feb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfa8117f74f7e8fe4e2b6a2d152eda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b50ceea6172c9a86a611b8683ba1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d5be29c545a52b6951e3e3f891d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d02fb9c25e9eb868de03603b7f59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6d5bdaf51ec7a091dbd0543b640c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560683dedb5e1973a71e30532720745719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff7df5a7e0bb1ba76adbc2feaffa1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59088c771ec74075f2f64b14ba55ad3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d6e2c008229a97b02301f77f0301722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c42e6747b0f059f5492511993ca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d902882708fcfede88c654803a10c46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9cc9c46938e8debc8e7ce1bac4492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d18c2d57c03913aafba1a7102f8fd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954791d2d2e9c31333443d19108b1c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196d53035e043c784116c33721fdb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01910741aecf47cf9a5c570a29863e57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ee4aa4ddbfc22f1734f25b862737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a73f2ba593305b3eed6b2ab7a63f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9b5ae241741518491c936604a52d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e8c6ebe4257b81f1372b4092fa79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d96bd8e7e0e011ef8ec9cdcc32da7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e347eaef3163a896d48472ed72aa19a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d63a1b6465b4ca416140200b67b31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed743a13a946ff6e22a16fece06060737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b61241f08d6f8ed9a153f2446096f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fde47ce91b1a801a2c8850961808d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5b74b0a39685e35293f5fe42024c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f062f1295a6091359d0cef367ac56c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3060e3ba907ccd49e0281efb771408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca308104984d3f38595119b8d4209e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55738e73b46483f4260d77193a45d53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf10e894f944105f649bc2d0b4315745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fb01920ab16e453f91a0e2589827746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ae2b393b5907011970f52fa9c40d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329e7cf7405448337c8e3168e95892748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a161b18f60f0cfeeaec5dd49704a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dcc69bdfcdaac545f3c0d3f6d63c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e757b9388609225b765c9dd2e3138751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128790947b6c4cc40acb3faeb9912d54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2a1488acd5b2a8f73f4b3787e7f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1119cf206626ac75e98883deeb2249e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e88e228ce17c8eb4c905d65abe93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f133714e0a2e4b8b5dde7ee8fe21624756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654ab5c751e31eb74af5f6138faba24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a133490c2817c524300abe15dd2cf5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2290c394c589c1cada59e93b6403e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88400799d69299c9aa7ea91dea6293b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b85f944cd953b4bcd55e4152a9622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc718fd2e4cc632da78d05f271d01c753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61dcbf9453a1fe5227a73db2bfe71b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b4523fdbfc7175d6371a4b9fafcd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020980f23034112de1fc9106c8549006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf31c7843204845bd6e4ee1c731ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39daf322ff9f295b58e63092a8a36d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbe07acf8905dbf6472357ee937f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cbbfd94fadf19a8bf179375a14dbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee44761e1e9520e65e97c3b53646611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797d358ee34206613b6650c1c36bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90b3e36e50f8068838e491dcd697013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6fa48a0ee72c1d61dfdd8693059714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1174e9ffe171a98b4c07e450e49a25415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc219b0dcaad07ee4b49c9c2161c1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855de7c7dd094f613167b747f93560617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4fd84a97678f58b14d2e2f8de751c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea396228308c29cf6e6062235316a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4ef4872982f3b8a6fce6f1e7f3de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470fa96a2836cc6f8c72c8b23bb66121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b21e1585ec93551f65de32af11a1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864214a667fe200750ff79ed24572f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2916c842841691dff36fdad6a10bc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1d8ee2e9deb22d6aa5a72387ba2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751623b0a1c0bfdc4208aa93054ac62e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98a2fe7c7ff19700ef5575e49e3fb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098c194bb66cc770d67a56f1a4ddf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ced7f161ca54e410f6a0cdf181f5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996620deb810e0ebc48dc0e132c9a27530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f830d47b39e5beadd9c733ded2ddb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1343747120a93189c6c3a2bef58b94132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670222be71071fd48eb144882b29a88233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df5c15b884778118f4a0bb5ef501a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e767fa8530c4949c022118464d07e1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d90e5a92d87945fd86cb54c15ab6fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e97b0e56b3a0ea8437067a93c17c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed4c835fe6c5f1b85be222ff90c75b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fecef7aa7c98336aa31c92c0a6bff439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc253824872784880890fec6ef73b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a59b324f4bb95019ffadbbe3c50341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e761706cf4f42086365d22c47f62442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697d17a5a2d24effcea9d27bdb9d5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310024c42346846c30c638934c1b06444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63980dfe3a654c33c05ac789022b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0afbe3ed3ed2c94e4714d3047565646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e87a737ca3547cd9bd824b3a4db14947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae89083c7bfb295059d254025794a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47bc7526b2888eccd927c12cdb054a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8254177e472dd1d2aa4fd8a37a29150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a030fbf48600470ffb87c8b677fecb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5188547b65ebd6ae371a69e0f8fd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9834eea12a5c2a1fb09ba35bdf447653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72aaf453173955c3515671303cb0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cdfe1997f615e133bc02338fdd83255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c28c2cd72988c712b2b36d829b618556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4d6efeb9ec63234aabe8f2adabab557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9146dcbad4ada4d3dd1fa2134a726658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768626031c0b3a7fe13af75c39ad2df459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29ef3da8eea951321fa0557f15190f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88490f2f68d2de28ec90250e157ad161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162161ea7be09a83202c26c720be511662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5daacccc027dcf3f31fbf2dcc9083663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa3bdcd4ec451a02b3d2b78ab4294f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e2e3fb3bbd7bbb85553d5243ac6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c7cda93eb31616ee5107a4dd6d8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce368e17a509de96b0a9d389ff28b9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98314405331d6468ec4d953b1e4b2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a1094a60ea593681ab0e5ea7a9c4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6322667ed67fbbb3fde2c5e2ccb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401fd53a4344175f05ddb63e63124a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f71acd2eec0b22c4cf7c2036e28372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845605900a0f9b99bf41a8f42e5d76773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3232f0e3014d09b82be014dc9a0c38b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2165dc7080b3d7e3b0d01d5a3a9e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44416fa81e01f84809720e6f35faf11576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8cac46955de83852e57a062a4426777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f221d07cf2401ee1c4c5efae4197978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723636c063c149ebc0c2a9250178065779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9397cd8750f21f766e33e2922350880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1f3126ba19f70e12b7c72145843c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be54903f803194703901c614c2e13a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090252de2e0eebe9279712a493a2ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0232cf6e4418c4d759e09474e1e44084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d8d7a56f34866a572ccddea03069585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3027fe46f9293f77fc2651d581bd2e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc13cdd252e401c891a2f30f9c89e9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f9ed77b6adbec967293c1a89850a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b9dccde112891f43c40448f7094489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06d200b8f54cdd9ffb1bcd5261031d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72754e9dc13c98f0e7ce39fdd7b1ff291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c6f669c976cd597710040772f74c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06218362ca84153f1666dc59c263b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08764227ede663d90280e6ec386bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec1c42b2b4e1d242d403ab4f60d0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eb91db9095296042a29ca5d378cdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091b086e0287df099e7699f4ebea8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d118f1c61cfb44bc8b0c1effd477798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489dc91162c0cae35e5af9ffe8f7a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ab926b52a7a2ceafef54ee4b2447100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f1f73ff210d86756bd7d86bed676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39352af8192552b9732f6cde60d9ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ca3f30bf3e3b5c16935b455243ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2996cf1d679b26fe78d038375489e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ffba0309a72a35003164cbb3cafa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16758cc7ba2d27546bf411921fe7ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ba2962d5c06d15511671fea82a1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29f8be6f1ccce5d59f21cb77a3c1ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae69f18dc2faebb1d45933a0a210f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864a47fc3f3f7a9d35d601cc7c02cc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd711438616268eb61aeb32c45b3926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2433466b967461655da91e7ac15b6cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb1d37204b874ae6acc024322d13e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caea30aaee2ffa0ae222b7af86a8cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcebc0989d1574a6c9441303b0b98b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb9ff7240ce595d2a326438e3c90d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb520bb39dd3ae015129c4930aff72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16a4115692741682f5d847a555131118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ff55ade38ee96a623786abf4c19e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81e5953162c4a8c1b91cb36a7bd0d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4907917006d84bff2966b50f2df929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed2cbce37e1eefcd16c84f811392b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce2dafac72bc5a25e02b1b9dac477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274365ffadc682faa3a2bf87efb055fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d5bfb39119cb3c2746bbb1a0719a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017c2ca130d8cf39ffb0839048a465126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348e2212315c1cc9c1d14bcaaedb99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d0bcf4dd28567ac16b892b1831d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4f77faf9b605d599a35a04ab80a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059d088614101a51b19d526f21fc30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d00073d411ce73e26ef612b04a1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589ed1b0a80c156614f5838a0a6d87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ee552869ab0a6a884f26582263ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46715e71cef93bd6307637481e79fa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab2cc43ee2a45d675baf4b2ea486e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6657ca1e71ae2ed9013bab6e099d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcedaefa0c9f4466676d2d978ce6f79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253cefbc0cf2c0b0101931045ed4d96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a92ca3705b3369de4091d3700a8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcabeec8ae295f1460a8d23e65edec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045adac09fe55e49a0822af8351a747141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae63ef32540229f6515d4f86331e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea0d0d5ff1e7cd2e13f3874c185eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c8b499360faa11127ff6cf807179e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040f25cc5fec5db50935d938e24fe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d961ef725d2b33c50aca81c60f65cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3af0f5b1394d640d809f2cd749fa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35fdf9130c2a5e4e5d52834bc89996148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808a4ab87f738412b8a701136219d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb135f4b07e8b2406c015061a0761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46deaeb3ecec3790e46aba542e9beab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c3d3be12228c87ad8a4d4c200e8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04aa43af62d5152d64dc6d9b983cd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e6368ae3181763abb61becb84a0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c301d69a09b844698c218628610108f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5891adfb06fb5ed9af66b7b811ffc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190230ae28278ceddde60478fc8817b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28cdc5a4048cf09bcef6eef9db8d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c0af2a552839ed4a8b52c6edeb329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341630768404a3aaa3f52f681c3992160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81425399cfcbe549e98ae1dc22ef2c8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44d65fcc792a72fa9c2e38e992ed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d40e57dd67e7ba33a07fbbd351c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75790dfabd19107daf888fa77edcaa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d74f61385bad5abb018440e6e9ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880689d3f4bc4062f399e39a1b0913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b6d5e561feb76e5644a9988ac7f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52dfb4557b227020cc483287f6d083168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af3753f64265acc9c781bed4be6c5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5608c3d59897c95dd27e5106b5f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400ad25d9a74f55cbb3367d22216d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6fe94e3386f29b60c04d9818aae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ccea8be26c8cfb7fb7cec4c92866d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d503d471902aa0a6d02159e008579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c0b7ed618e4527feb4491a597ed5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6721e733b0a35ef829999ab6562c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba341e0832ad7b95127b4f6774444df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506efca180cc67baf87493eef0ffbab6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e93d4163bbce6ce1903a9bc8cacc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111dfde29c10fbcc40353f7c7bf3f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a93d95aa44bac88d91d90dbde2b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7d88426373b87274ee385c06a78d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ee2733479683626ef2b567bdca0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c154bc0b01d6d1588e3961d1247a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5abad4d0e977a300d371e3322af9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e1ee9c306e2656af9cbd4be44516186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44c4a1f3b29d0d139a22ea7652d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd12e69aff66de27cb38d3cca7c1c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931659564725783d5c619029470affc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd3656dac71604a6bb7e1616354768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9b16f04ea0eb48978f2a44368748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0e75c30dbd155966e88c9561b8a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c950a8416d67e8f915d00a7f49a4ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07fcc1c81230cd8430754fcce0b77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971049e455a3808b5a83cfcdaaa9cd9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff79908d47b484bbd9e0e4b010af3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef73191c3ce2499231d283d3e8c1e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735c9bd66cd118b831ab9703f516b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c54615f30293138826624d957f93f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a4559cf9f6b22fa3a38d8afb9a3a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec69c20314db401746a9918a01ed0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17536e92368654babc7930e04f4dcd0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97498219039c0b31a784b50e8ae33e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce22b4dccb302b914318fd98aca60f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188b45e3b23f9dc424e4d5488aae76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b92db21d6840a0427cb0af9fde7fac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcebe4350f88ef21a5743a38922f41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af79cf963c52ad31c41351d54add064208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c82a3ead4d8b24b18d413187c397f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927076d951154b8752d4c2d27c789bf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0102dd08e1169566cccfaf325af4e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204cea018e45d310499b440bf4fab3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975320df0581f186e87444ce9097c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957328b03a42a9e29ee85a90fae58753214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455caf6872f178a068a6df9b4620cee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656de59004751cc1a71d187ada56576216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4507649d32013017e855b0fbfc9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79dd491ac6034aacbce30cff5b3e07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f159dd6dc92fcb2bbdfc5b64bdc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd21d8284e7859eba3d5fb95905b3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490794b1d3ee40aab3b929f0f664228221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af88dc7ec22edfbbc874a1cf06d260222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439904320bc5c073b35a1af7516f77b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febfa85579789d1d6516fbc01137eef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85f1761aae3a1f080d3358a487eb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9909f8c0ea516102b20c0b8e16a13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e36a3f27eedcf738c07a8b738b9cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1d9493e53c3986b21ad0214e05060228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c4935f7270ec9aa5a8c271e90e5a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4193c02da56b174f0437c0f62096ae2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc6d3ec964b4ac5ec4cca5155325e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd0176a365021b926f0df54430fa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1b0c80d0441ea647fca82db9e87d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb2d2dc99e33f15ca5cfdf5b333a93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd5e457880af905abf304ae27c4d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad980b051403019c9ba132fe7394e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0699c056b1ea2d872c2b180d44f76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cda3e79de649ae8cfd2895538a872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3fa40e60fab7198842be14c73287239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc90e4d21dbd7f6a8dcaed6ddb606b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288839371ecc031e57578b139917c6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597b5fed2a9ea2a76269ed513afcf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092bbd22f51bd0b8f8d6b4a0af960b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a8088a44f446e2c267505c9718979244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eccd9afafac1442a611bbe50c8cb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ed92e1bf1d73a595fb5f1e9fe632246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699328c22407c71a3dbbf410dc8373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485b4f0d72946d25fd0fd97d3fb4733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54250c26d285e40196e3f2bebf87a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3633487c6e2e668b91685522ea3008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dabfa6cf534a15dda1527f351800bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ca00796579193dfa2d76c15cf331252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f66790b05fde582d668be144aff9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fc2eadf95b27760f2ebe7208959a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45000275a1b685cd81879d365fd16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48227f54a1c44810e8ad1fcab0c812256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e48e5ed76ee463173c3402cb4737257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828450afadea8ad006f33eeb16611f6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3ce9b1e0435f1ce89e1e6f39389c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642820762e023821e90c6c09ae05821260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355319e69fec6872985746f4d7577d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760788a96f36e29a232acc0d2b95a48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc07eeda08978c63cb8dbef18cdc62f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e41f6748cdfdd6b121d2364f38ccb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239cd1c37e91260674d633f12c07f40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d741d3929451f3484eb53723a37365266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ebe3ce6361909eb119c783befe869267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa699917fb1144f0bf5e830f0aea8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b677a09e5e8cc4fad5d3844f138aa0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba523b76dd34d9aa91b247b9debb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f453cb260d418bd2604e6c9cf64fb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c8d03944932ebe98ee15570db7e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22ba7fb38645e384e23912309fc5fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0151f12d84180b724004f58c32a235274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749bbdf2dcbfd9d468a380c84f79f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce58649e3f87568a61acc8e6f0a41b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36040c0b1f998c665fdcc9a361d66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0ce3c42e7471647ffa6d175a18a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25ebfcd0ef55af9f08e30bc57fb1cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0a6c8be331d6b708e1b041b33bdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019687f9a7802068a573541f40be0ea1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba58aafa7cb1eb02e5fbebf4f14122282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7ca80cc7db736b9b2e171a8b44bdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b8b2ed0a1639251efc19f63309d03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349608dd21d037ade70f8881ac1166285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde8f6052c21781b065e8ea52c1d01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9cf31ff25d1fb53ddc37483cd26a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec244f64915cb926b50876c5958c01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4604c3e93cf06be0b37bd1a72383b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84429a858845f5638f7a681d2e856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ebbe2992e6f3e5ed5bb1ac72ccf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80a9ba0bbc1018ff210a1e5ce9cb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2723e0c61605a019437030fc5f3629293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b2a193746911e268af1d3f1cc19c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2864836be7b7d9ea925e06710bbcbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365120d305015d6c78235238d0b735c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c26dc41f6ce56b474bc71db66cdbf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395d0e0cc1481f1bd018457635549be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c994d51f62ffe59f8fe738b20f5d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad90a2e6622b72c836a1a4ad1e68f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc0efddf18137a29e10d3723d00b07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c0841c242529ba4a8ea5f7caf7ace302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258575d0a93fc8e995d2f311550e6bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b646b6cbe65416977080c98c5a08f25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f2fbfad14a8e79311d9f398d8f28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322417922b1b227c2f7ad3998d15a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a2058f96cc1571f2d10172bdfe74b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43407eccf1585365cc72fc10774f35c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ecd8b31c8c264e1d1996d164c605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233228b43c8c6fed3091efe4d70ee9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb145868faacdfd9fc5aaf46b06612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172a791dfdc24461707d243fc19e50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f00a984bc93629376a4d7a859231313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad78d90e5e20867bd67bee897d40d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc389d17ebd3b03fada5d1f256616315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2bdf301df77f84f99d4956116c45b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5b03104f2ff4955a109a2827924a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc6868ab50bcd0a49f3314d33e321318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d10d6812d5eff53b7d76695d2620e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93535e95f5853b0f765346d55866f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5b32b7a9f5b7ce297ab272d3ceb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b25de35a1381db704a001288dc66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85da2f3b46700b80fb80a178a0157e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427134a5ed0c3ffdbe000f8c15a8a39b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56d33f800e12fae17a9b8223f53d03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bde3f301efa52cca12e3e69985ab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e25b8cb4978098424362b597fef3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1840afefc05fa3945164797b37468328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16541c72bda23a8a114102e22f1df14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe99d242a8cd665f8230a666c67d02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620eb54e7191be5acc5c755e52a17c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8615b9b8cfec34886c9fde9569542332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c8239581b2c8aa0e4ef13612a46f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6526cce2e79d3f040c898f72c32782334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb9e557d9776d004ac56c01fe0286d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d12c3316ccf9a1d2a76b1314fd0ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399512c29697010fe8cc9eeef949798337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e786fc8b534d1976894b0261dffe68e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823236a3d3af1f5f49ece869eabf98b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d14cf278909be39ff9c0990fb60b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34200ae154f2ea99d50dc4bcbfc1c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484475acc00d46ef1e7b8a556143971b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37e2dff87b90f74980621e764d1512343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5071f72e3772ecdbf7bc828391c4d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae323658883777fcb65ca4582a89e31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf6977bff3fb6a82f7caa7a6616c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64feb562042561a3729205f51287af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8410248a6dd892f254d55203f1229a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200b3469285f33ab3485b6b21ed1b2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4abedc3ba2a36783a727a37533bad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685a19ac406fbe2249734f68dc5991e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96d97fbd2927971c5fd7a27047550352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb10726b41923cbb396189bd0e5e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec8d324d3f4fdced2ea05fefea66a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b8c6219956978fbe3e47d43afede355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210f576dffe8335669d2779f8ccb96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a9ef909508202080a8a030420f3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eba707f889572e3fa4a3507daebe2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9fb44e4ccf31e0cd408660077a2a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546c7f1a5abdd9391004afb6f74ce2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6733eb4efa0e308821c26ee35faa90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac809e03acfb86e6ad327f6afabf07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205bfd117247c8d3c5da6833f7d448363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3f16de44811bb1d45d7f582cf3e59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27acfeae87e7aa06ca8f5304667ac6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01bfafe62b764234f64ff60dfcbbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb1350bd4d2954cbcd7e5a127bbab8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04fcd573ceccf6fa3953177cbdce8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f974f9290f9fc02a4a35b615b950f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98fb997b5607e098bd8fc734e1dcd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da63b9d813b75e1ef1bcc6bc365b10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c8f93d89b945c802333d89bc31d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d51e66551c6f73e4ac8afaa277a39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9df5163757b3d652a4d179b7bcb5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f0bad9171ae0b9078cb0c4ef0a526375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a83b3f44ecc4fd95a56bc71214f95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbb9e9a4df039cef7d6d4175438840377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ed8dcf2e9526f47e5bf698d72640378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457180696a42b41fae83cafc9979b31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799caea3fda364abad03cbe7f5eddbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a000fd1c4eba88da29f1d7a3ec245381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e91f45551ae8d2b59c18d9341001c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca93ecfd25a6cda10b0e1a6baff5825383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bab0c8d7ec16c7056711e5868d776d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ef4dd95cd2d9dfd387dae5149fafa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087e80e79021d2a065495206738145386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ead0633b1956eba38ab3ed88a4a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d94c2452bebcac2f986791569bc99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999ac052a9d192aced5fc4ef88f827389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af63dff02e5f2669f4feed96e19a24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4403d4931498755f3b51dbe6c820d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d43a3fb1a6f3dc8fca3d04444bec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2384ea86e91debb103aabd95dd6a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd9d32a2ed60229f0d9ad8bb3aebe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0ed343d15b5518782cb3ee42a224c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba342b53d7bd325d0812b946dd72fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950bb0cae9efbf937a211c3021372d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038bd2bfbb429ddccc647c0db701742398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389f8c78fe6321b3a974af0831d3cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3281dc0c400e7e56dfdbe74be9e11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd508c8f6309c9036a7a5f067e75ce80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b53faaafe2b7a5110b3f6ba46644402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f3f376e2e28335177a84f4d2f3cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de30e673571da5d8c2a2eb454961d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac4154fd4c2ee14e25bfeba48d2105405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880e58bd3dfdb85e65f5e449ba4aa78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f23343c5ac092ded85ad0acc2954407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f414ae23981df2ca7bea756c4e1b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aef9c01aa6cdb5b77efee62453585409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21e521dc83dedeba01d176a0f9a14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac7209152835d190e61b9bf5bd6040411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804b747ad2bde6119833a580fe8f55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25360e8efbf02996347cce443ccb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd4330e672f634a2f876827489129414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbba69be3ccc448128803cd4e63bef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d451f9f3bd14df6049943f4f26c7a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057cd64b84811a951cd351f9bd39d05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb29c8299d8391ff98f3417111a298418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cde409f4a6ec20f4d2357adbefbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1bdb48ed8dc3aa59ee111dcd4a177420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648a8bae549b5b1677707d46ac27b75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdae0cbeac0f0668ccc7dbf4515e20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83289e26671078c5ffe735c2fe6c267423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e4fe6ceacadfb7ef03f9b9d5a511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091287eb0a597be622e0e6ef8a0512b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb00faee38193489447a225a89df9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ceb2b5c159a8084b93a2691d39cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd1a1ae72e65e6ee946ed609b4cc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1b51c9a5e9f96e4b556f25d0b62b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499a82795e5571921853702bcb7dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7fe9e014ce4b77e02c2fcfdf353b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21225671e83fc291f63f343132ade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3cff6a42a8924b95455485f5d327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b463d02a7c3982f8320ddf56e9656f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3dfc0b934798a6112092d7e1794f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb746db3b241044497cd0034ba02cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f3af80c48075aae312a9fda72191437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43331a63b7038ad152390f77678f50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1bc2b2ee4c95bfa5b6fd2b9a5f88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffdc19c2d4acfcaa6dc5db37a8a33a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e871d8617315840836f90362b3f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a206cb120de1afdc96f5fd0742c03b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8272f763f36d25fc6ec58a23cdc6c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e292b88d404505255a198067b71fbbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca4a645b759cc8ee3b138e02168fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd53386414ad5fb2e02038e6e852244446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1010bf3ea8ee9fba842be4b2143d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03041eba71d904b28ded526ea7f833d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685314a3cf4c0a92d4616f048e9a3e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1e760e5e5b88934104f06033ca1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e757221c8827a278964b6504d4fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2d9ad53cb50a3b4ba4508843c139452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9dc3c1d895fd03fa8d53ff5c13c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8424fbaeacfbe05b48d689612756454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dce90c14900a29c6525fc059943d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526357dcb48cd0533d326d2c7c7bf32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86465b53335729ac6fb3206386235a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1a0ef5f5ae02ac863b8fdeea9000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4cc4f1a53fffc72ec0e976257ca1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902406175882c014738f7b3d591cc02f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f1c999a9e403f0a051c0368ff5ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ac6438e77500a7a9140e37286b57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0ff271e839fcb189a6410bdf3dbb1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f80302fc795dce663f42d32ee5838464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e0efcdb2b38ee6c3d97f29a700d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae8fde02406f1f9c3cbe0e3bd266a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c41eae6a707ef44d7e3676a83c164467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4623b4476efe1cfb6e5ef55f61f02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6cba89d6c6b436d6accdeb1ad964e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585cdff2be25939221a0f9d885586bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c72ab32ee1b5c9f0783a0fe6fe34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1880218962a94cb8b465333e35e4a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776c2a191834c37ad66f9857f8be6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e40a44459885d7d925fbf31558da4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b50060365a880d49989c641c5a19d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1460cffc0dc08079ec9976b29f09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c28fa310df44316463dc49efa8e77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302abbcba53fd80e85f1b441fc8c238478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4079d23532d1402c537a71223a73c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21777130ff373b55b5f3041737a35b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ab6962708b304f66b15f18244b92c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34a07247cedea98aa40d4e33f8ed3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dce747bdd854674d50c47446e2042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048cd69e216031c7547cbc9c2c9f53e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972d9f2732ef4643845eba2f6b55db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba31e8c949e6c33e1b6a8eec69eede486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d5ee9741240253b4e4147251e9ce6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a226f57913b42c5e863ffd0d6caeea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb70d7b977b3870c3f2bd598aa4601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc569814a5cb0da6692b220cb17de5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f786cab5e8313d43b2dd220c85dcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6813202a2f85e94d8a092c756aa7e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0d38ae02c1b5797d655781543872493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ce5c3946fe6838be6d4c96da10a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1aaf47832c5cfcc698110185b1045495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fe5432918592deb523f0740db567496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e811d5d4ed60cb395552c529ac5f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1a2fc593b937d6757a808e770f80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff280326f297d54b25125f1200b422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53abe987d361c451edc23bdd1b037d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9baabc02e3c664704254dc96c21972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ba77746b53b4a91c40256e16699d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6632f034c614e4995459946ee0f05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53820613d0ca6b0f60552fc962cd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca34fc78eef922bce14f3b4bcc05a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0bfb36611a5471f9b7d25343ce846506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb0faeb6c050dadc5aad10bafe265507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a3e0eba4959b170d93a9d659047f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e3778208d5e29e6deb8d527b0e235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbe6f50f84206f4ecf72e64a787f4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972cc92bfdfb80f5d6bbc902ecbdca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a290dbe3932986fce48b33622eb3de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc265874c72c67b951aa78845194c544513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5a42e589fa200a7b1b8990d4aa57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9683af201f9d820d18c2d189b27f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d845c7256b4f8aabe50809d3cbb2f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740498e74ad31d534f5a2ced690ffe16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813c6bd317ebc7668f721c13aac3347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a2f1b9e064400b31b7c984ef09797519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3032d46976607af341dc5cef3273d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45480df7bb9305480f32e538e83f9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764335e30d18358632c2bf45a770aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcfa87214e156fa43b54f67634f623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6c1b56dbadf1fb7e5644ad893deff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6b2b63de2a5cad0dee16998d9887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09782b03e895af437c522eff81dfc87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e66194c7743fe1d8d99a9195d9b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4031806d74c39168432fa690734a36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ae21ae01ac8765d4911d451d15e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e74d3ee562df1857dac308d366ac3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9f508f60e75d260a5d4fcdc73d99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ace34b305bf5465835be9bca5fbfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8dda2141d6124bc67e9ba7b7ad57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf7ba6af446b657ba35798a35f8ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9adf6e041b85c0cea975348e2236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d033baa0248af7c0697ff596fec70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b670e657b14c52476c0a0b3d068e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93413882c56a5aebfde248f78891080538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f399a813958f60a8098917c7ddee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b88573dea5875b72acb00b7e174d46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334293e57adc86302afd9706fbc3ef31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285be0c0cc6503847b79bc51a8293b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c09a442aa39e8fccafa88eec935b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6ee4e3c8a310cfe44fd4a6114a03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f508585619c81d9a8522888eb31bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543407c0bd66cf01db5bae80d1661fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dfc5d503343d8a9d7ffdcc260acce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9855710eb64f7f01d195af61f18a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca6aca130b79a644b809e6a093932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddfa34d00db875ad8f6ba82e3c769550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca241bf04f187ffd219882fea6d56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce69470c30ca33cdb491fcd1f720030552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb035205588269156b4115f7e2788a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58883b4948e92a491febfec9742c93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027e5a3995565bb76bee3cddf870629555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4e179981ed892e7c9dbe3b4e0b6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914e9342985d6dedf8e3b099e25df13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34723293835ca207676d1c2ac6b05723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bddd9b41e4449219d53fceb9760398559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f97cf71c8b6869ac2f3b2f4bbc6d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde54b6b566e5af957bb998c3c9be6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc31a4dfc82b72bd8c4ea31813ad4be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d671d419f4091a108e85ef53c6db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950177da843f762574dda8db065741564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7095443366811e920dcb5316defe7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b5d667896637773b1463f1ffb6ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ce3e6fb148c724640a786d53f288567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98645e26120293e2d93e24115282fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2e9d7bc5243255c02645a6741ed2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a68dae3e2cd214512bb9221372d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8bf9a053ed55dd9212ffb650c34e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98241ae898d8d0d0f16c026215704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42a27e8559d5ed9391d4cf556126b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b54d768ef68805a4d9e981554895574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ccbf1aa2c7c2426ebaa7fa7c5cbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf8448bf317bc2e75f8a5ee4bd5ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1d2e60a77359fbc761c7de44b440577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e3ce6dbf139447f716655dacc1a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a094667ca13626c51c9b487372731579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52dc56b726654fbcebeb376e172e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361754e423ee2ee237861b6af9f269581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c24b2472a6822bda5de991bafe21e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42e9217016b24ede1b9f7db50e7f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b516092d1005383f364dc5ba5cc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dad58e64e49d8a0baff803f3cb236585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d1284d32fd9a80956eaccbf1832b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1def3dcf5b3904daab78bcc5b25a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963615ae3dd86b89dc09c6c03b4b2e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a93dcafb9b81a7219067b5d888743589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c2cee1f737ee45f692abb53b0b86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd509cf0cfa82f48c1d1b3ebd1ffaf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4919733a6a4cbe223011234156580592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8cda3949c61b2b89346f9de8d809593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563563539a3dfc6bbf6ce499ce12486594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a289c0d4c0fb96dad9966c605ff246595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a990ec1f45cc346a13c74b5ebb905da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8bb60fdd2b1bac017a3d71a0891aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11237b058d964aa270fd1ae0c7bbb6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141354f40699c1e4b8b0c4361d008cb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e70b8c928cec663022efd5e2dee5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d48c570f26bb4b948747b074a2187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017a568a8d86abc7df342d939eb976602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d98c0175c368dc28b098a30a2ea67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b621157fac054af8d304c6d6860ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93c151076c47950eea14882ee5f9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec880402fc700f06e789929caf7496606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5370d8489d304fb614a9e53b228b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45b81e1120474f9524aa4de8fcd9a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9c8d2fd531ff0718384f4506289d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d407a9d18916c4cc5f446e2fee607610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c9bc9a0f2c46002b5377a2cfe1843611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad69a850a0e9b47fd9a9daff8390ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d1b0708735de3ce2ad8d60535b2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff31f65715ca930b44bd824fc43274614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac07d1ff06b069d140cc26113560e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84685d8c99e33333f2602fbdb7613ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866513d464c87389fcf176c3b1d9046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262983970b6545ed67a9e424cfa793e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301adf589e2c37408f873bb343a504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a322f54d1576c88ec0c4fcf50b9148620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cf4fab755ff29f58681e3f00946e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b6446d4647ddd15c5dfd72b20abb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab26c792909b45ecc53d0e136636f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a9dd0f3bbb558112b0864cdbefb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bac75f904b74298b4d11a3df5bfff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5871b326617e5a33a60705bce0d6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e660cb7e6b0ea808beb73572cfe7fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5b8b43e07963372cefb8073acd8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865edbc62a8ab2200fb263f0e75eb5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dea589861fa7c906570e165d0e748630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647caa1baa5b89bf47b7b85ecbccad22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4eb50c8b1e05737798f6a6a9fd14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c4ba29aae39b77d745c6aef4e86a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc463dec5801c75ac8abab8a4e4b4c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56630a5e8015988f4f761e55973508a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fec74d59e277874a3a5a84a725d297636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52d8d0c5f0183f7c71db0c66338f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346856fe01724b65d2438106d5ad08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c4c8243826e3fd04e53c77d3e007639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd779e1a7d23604ee5a2e57f341d08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4a6b4c31872fcb149ad6464fc35a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eefe730a157926f981cc27f6f1a91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9668a766377480c034cd1bde3638b86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5e7b7f217ed0925acac3612e12a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7d25bfdce10e7cd92d3514949663645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d07f260856a05632a3a712ad8698a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45337e5e98ae11581404136dcf7462b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7dcd2262e600b8080539e1c964c74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd62b1fd5185bf8246b9fa447cf7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f7f51c215f5b063358b72b15cef3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ddc152bdb4efec434392916c9f9d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fd99cf8ec0ed0b003904e62a3a617652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48830f3f20c71cb97713424509ef5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213b948fd88e5b2b6eb1a4603d31aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0299b8be9a00e3641912e0ae9d359655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645186eb4e896ced61a2881e6368861656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f87b9038c3491aec2fa8a21d5940657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f6a6c3a7ff6f56044a464a2a0e00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf29590c92d4ec8f6a6de3f9d5c34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866e6a1ae1916c85ffe04b20c084a9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd45ae4a815abf52b612bd4b95ad3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784536f7a44f995ad5797b0e11e79bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b443a44e43b69b0f83e5f768ac9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64872c5ab85193676442ccfa001425bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e9cf672cb9f696cf4abb1f7891af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4d6f9a893fd73f699aab3ccac8e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2b34dd4f31e3b139dd22582971be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c493256d65008c8e3af6a8c2905885668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eb57828b35322d64ed627240a906b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be29670265eefadc2913ee4cbf0a785670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd9df6fa35449532e6c984b8747c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8be3cb68fbb142780d409933b8d17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e84acb732953d388abef36b0fe0d95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b454ad11fa044b51736fcb779e7052a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd0fe65578fd1db239eb2fce9a0a88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8fb675345e44d7c627749bbfb252676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778604c8e3183de3b318ea74d47bc326677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f050db163d6ac317557024503844678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe69694ef814c20fc3e7937923c9a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aa111934159cb9cbd5dec42ca3e52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edfda5d3b38cdeeb56c7850ae203d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b46f762067ebfe037bc303bbd3365682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457cbd3aa7b9d1a2ebd63936157842683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c58db69f60d95c86b30c01b9ab74f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108a8a7242a13d59e3328d912d478e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfcc4312d56fbdec6f961fc85b1aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc9a5b1a69ccbb8b2b141ddacfaf2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22588f50dff6edfa17497292324f7a20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11586fc286a494d21601361b288135ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2d4834a93dc99a7dbc6f1eb00ba4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382f8f63a3cf75d2eccd671b303862691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e32f81b94ef187676c72e4a8d5551692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7465ae2112ab12c305acbc62e8a9f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d27336f04a1f34b9e12577225c2b24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63d3c301f18f3f85694cb6c7c381d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7240517a0733329dfa61f70fecbc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd1d1491bfa9072796b43c10af8a05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb805bbb6e6c666442fa1c093f0dd82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325b22149fcec1b6e73a5fca5ddaf64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7857ef34d9bc46d892fd83425f7d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c86a1dc09608d32911351c6a8b90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1870a588619264ee146841ae1c011702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a3b571a03774a8a73b00c24b3a8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a0bb99c62b575aca913e6420641d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b90a3252bce0a2f19d94a5efcf546705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d7194f622788e12e6574e011bbb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b535d1caaa75630a805d920926f3572707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a315cfc3515c382e9d279ac7bcb616708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b8bf8902036c4c14855fd9b05535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109f20dcea1a69d500f18fc858a2dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb661c5665e22582a1aa237ee3bc9c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104188194d0b5e761a231de55627c2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148dd0c731d86b144487a45000b96a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c68379b8e264edf5ecaeb3400f35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e9e5a37d22d8f35c717695baa5e90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495575d4c556cbcf1c88b4ce7e03ef9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9aedc579dd2a31feda7b8f4364473717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391368274157993501c4518b4c88f91e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57484d78199715f845fcee02ab235eb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9f8371952c56470148b8727867693720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc17767b627cc281bee9688da161a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67e12691213bbeba57bee8339863c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d06074010b9b3948cd56fe773a593723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd6c37e0848f9a65b292ce205a6f3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f09e6b1e52b58025222edc4975fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545fc565907ea20e51209262f06674726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f527534cd205fbf833427b7baa66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0dd351e003d7f26cb054c8bdd951728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfbcac6e20b1beaea9db3b2fb6b5b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84fb42e4f57068eb9b42de11539d6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268e644d2ecb30cb3eec0c1b59a974b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5536ceae043a5e7c3652228e03e00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13207af9ee50ce9b136777907c0556733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d456551454e85abafff7564a9f182734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6693f224a709276faa5d0c1cfc0ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03953f139d94386b1cd176335e72f82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9968d96cf6af34f4431738bc9187737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae150e1b0241981e4142b73d3213ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db881c5ceaf571d76e6099d60424a16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3a17f03e50a8eb7d3d3114f922f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46528026be2b88a7492519992f2c3a47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff274fd2d30517b8515be958fcd3c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d94688266568ab1a744b31fc75bff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ed98f61ea4ce00d873c6747ed859744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e16c1569d4e2a7b8b672d7d99056745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eeedc39dd4f470d1c54ad429f44a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8fb80e7fe3ae752f9bddadbeaea14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560398326b36353d07f0fa8f4b495d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355d4ba32fd8fe763755dd6dd4bd94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f718a823315f746c8d9ba61fe5a699750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635449c5b0d546e1fe5b7a7aad1f2f93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e2eeda79b5852c549d10085b346bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af59bfba0af3f533802212d1527c6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83359b597845ec6fd70c93022cc16a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384fa95176947671820a30229e957d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a89a5eeef69c163092821f4c68bd88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe642e4c1f6336d9703c78ec88148757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19eaac0679679e6234f34dcb37835758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89b909fae56672ab74d063ca7769d4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>