--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1326a1e458fd41d1d734ef82eae83c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d745e954afe6490480622aa3c437c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d008cf12c778a43f41cf1b5eff6ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480339d266cc37e220316282439c044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee978880ff00ca64c413e264861ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e981452f785778fc3bb9d930b55e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a91adf97fa475e67e52c2996176a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebd621cd5e1e98f139b08fd2ef3fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c2f685e99a785bdf3399b9f212ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2af21131df95e5b364d13c52ed66010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc9704080dabc170b559f039f1a3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a675dc3cd52cd5d0c0303a93f1150212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056072f0637fa11e518b2610a63b651013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00154922dbb6b37cdacde24b2f22e0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb2cf2bc95d0be2f17d483f0eb2b4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77f1819771b5583f3c74c3a0c558116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e8d5782fa1820d2761e52b3c7e58417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6b8ae8c48a2e06d128b3e9575f73118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c28a59664db64734fa1ea7c0107c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055ebc2ef26883b4b821eae71e129620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d1b9bd74ed1d18726b10b08598f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607fd146382c77e23a846c31d83121d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f5d247312bcd08e1f842f7cd30b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375379f5e8924acb62ca620e124eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c6c92df4056741416cfa517f5940b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da47870862dff8799a5c6d4f1ec4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1abd8e4a6b53399d679afe225fa1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e372b04d2c7547bf526a3f3bdbd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ea5168e18d6631aff2b99fb4f93529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836ca7ff8e4dee5d79d65d81cdd24a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82b57d5096e53307183c8a39dadb2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9427581211d951ae7167fd2e52d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df76374cbaa8737d538fb11e381423833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61488c54b52bd6f8f0542dd3656e6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd96ae761b0e7d1ebc2ec40a4cd10d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534985d2ea6984504fd353c39c04d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd6722d44e1417bf0722f37dcc8ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51353ccae7034d0da107b3f961f0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c523644e3f00c8da9190d9ee86a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca404f713a1c5d1bc027af528146340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0246238e1373bec79855486feebafb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f675ff84fe01131a5acd40bce3aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96770ccb9a95543bbeb90e1530e550d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff38c3e7d70598abc151f306e229044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460aaf25cbece5d2d0f45d4355d709245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a98729697fec7db7d053136c6faf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4999af11d1832356260b65dc98b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad824ba0f67bed0377f3d7755f3ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f080c3e5a9ff9e27a37edddafb5e8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b675d010ac904376e9aa680e659ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bf4f7a5b4da883d6782252090d8d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97fb5c0d3ed55c9f77c0dd60e23c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c62736da0d9e66c1ec7bd19487aeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f0243a9258ad193c6b37539a454054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23120816f68f9a274e61f82f1799955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4c1221a8ee70a930b98331a3d3a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b261890dd5cb94049518bfc58b6e89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df551c014b0e665507a4d14cf1c9f29d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3bfaf9d4ba1cacb039481feae638159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d42168da8a096b87ab959f883897660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66883238363bc0c5dbc99d85cd2461a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bda8703d853a85da0e59aa0d1b3f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473f1e264bc6be3eca22acf651ec6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdef177c2423c628aa09f06d53934a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dbd96aa955703658828edccda996a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a13168692795ad62f46554bc893d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4084d8c386bffa6d574127e94ccdfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e3ec7f811f2ac3672d41c389afcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5187abd637fc86f1e98eb1aa178669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57cbc1ca11ccb8895a9fd0d2a86c2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd14868c6669f953b14bc6b5cc42b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf842f75ada6a59d8c27240264914bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7761400e7ee78daeda3aa95ceb9a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdadf154db6b9e4784d49abc6aefc3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461dc59436bdb540a8f88154118c5e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788dd12bb0ba9102e3cf513ca07601076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd6acbb994298ed43a6e765fa721477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd1cc608a4b059b98daa86d3991aac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d67363e3fd59a71d639f155729d33479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09638c968f3a1fe4d53bd44e3072680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4945cbd37908524f17b395e1c0f508281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c573832ff3ee7acd384faebfba707882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d362a06d2b053d98715838f246709a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327c9e4b8c32e756abdbbc8073e6e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07e7064696de3c198629fa5d9196e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff3a0dfc86f983700ee65d23de590f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae203e218a96a7be96295a6e7f9d7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540cdfee80638ccbe3b851d1eb4d4fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2fdc19424ef960092e3ab4c0ff7a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088cf437744855341e5f866ed22bf2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a6ef6af7c66f5bc2f7c6778b6b8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083213fc8ee4b2affa8cab7c03c4051492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c93824b77822864ae06336296702b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78f81307ec2bde99d7f5a2ee3369a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7923d60eb5923cdc47e194b4b424295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6ebc9d10c8b0a0ae1b7b3c03589896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64e618c548f7f7f2cd2d5b9cbe4ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a5178711b7061cd3f29905a594d3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289186bc139805857f18075b40788f8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1ca237accb7f60f24e2b3978fd09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a2486bf8d0607c0473e13feae1ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79646dc2bbc2ae080dcebcb8f2075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6748b81d264d8f012e2248d943718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511509e2236842a052e765d8121fc529104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5572b478071d0b18e64cd302b8734c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040f7f160628ac93c8da5b701ea7b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddae690910b1857c70d88dbfab9a16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978dbccf160c3cf807d0ef904e2960a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24921f5a9d2ffff4129c2a729433e85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2653df3c1fc7e7d1b8051e99a7f236110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165013d37ed3cf285819d1affbe8c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb610f8ee777b2d1d606b1f907ddf91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d583cfc3cf062de7707b38524755113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c590ade939145249863afadfa370114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76965983f3a8c2ef4a2183461975e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94c19c310e03c02f076d06f5e12b8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a43f7b30eb678202622110964ea95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238ebe8677a3b4d0f13acfdf24457f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd24aebc4a44e526427d665652b5ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa97f76684d5736a92d360f261f3238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c213faf47053261023d301709c42a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c764eb7603b61bcef95ae24797b9feb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf31292bd38b29dfa6957e4b810660123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674fb723c9960edda8a9a3ed6ed7bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb597fef32bf7bec58c9b3de352a46c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fa678c465033dee87818e491d90b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2665ebb2a4482791504b2b8e7772e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f715a4e62cf58c3aaf90e8b12b4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95403a0be1ec3904a635b123f695189d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95bd28318a6b900d3e200c270c3b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219356302ca45959ae759becea93bcdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711517cb61b3a29c3c7c31a677966327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618625cf5c77793db05282a055a3a3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7512c1b5a9e5c84a1db996f5b88180134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0313522da86a32d5e5907cfaf43c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45c6d65f792ac272ef1886112c523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f160ecfd0cdf9f0bdbb451894859c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443267c8444544d0f5a7f845346f3ff7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbf923afba04e79b6937b9b43239a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a5e2017bbe8241847082565fca7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ade1cf4bb915acd201ed4388ab59b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae46fb412e852287bc29edd233ffb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d0ea062870669963f97a3f01ada5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85e4ea45369f0899d192f70e50b687144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f28fc117b64f9842603b3052ed6fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5515782b610266f13ca1a02cdf2e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a331f2c4c9e7ed66358d78f44dbe40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c2b82ee93a3216fc4d2bc4993b4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfd1aa2e8a041278c64ff0f442cce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe3a420c33ce1e156371d52da2dec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce3f92e0cbc51b29a2ecdc8506dc4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd784d7df97e6f04933012a0f81e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6b2fd4a4d4c3ae14e7b52c0f7efc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c8d5bc4cda408423ea4c319faef7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becdcebc95871fe2cdead280c5df93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1724b881f53d067797e045d94cc53b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902553ef723e271b7d3edcc9c26e25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c64c2bd751e277114dc1b4b8c2f8ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39af59839c263d0f362b1a5e7aee47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b418c1830448d4c064608e02946e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5354e25cfe18870dfb180804bf29f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcfd71b03f45281f82139cbd949c02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85827e71a0dd12136f744dcedc9ea96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86bf63529e885a0c16b7a247f34c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eabce2063282e070f331b1e11fb037165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170e68755902aec0407a01201037a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993263b11f870b1cd0476c5247aceda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4eb0de03a5f6dcfddedb84a880a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2088712fd614785fc854d9633fdf62f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b377c2088de1bef8ffc94040cd3bac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d418f757ce9c43e90dbe2088f458ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8cacdd106fa7c77cb149140b3c2df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda79e3b19a114bdb47c4f951b9705e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a10fa3f183a4eade222fc11778b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6052c57c487a0a816dfa084c439a4b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f07b0572ddbfab05340c5e0a97c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853bc06e4f6e9595d982f1ec39ce052177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ff14be268c7a06bbebc69d8b0bc8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff5f08ebb5600bc19cc538a3837836179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b2859c81306347fc0a608556beb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf39bf2f42ef287b8f4c8109d10e52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44fdca94a62d4144ca0558dfdfcb0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc334dfa4c180392d88a6a61910503c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cc6b0c1dc003be1f6b5538149126c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736691f3f6483491070ff9b691f89d88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d70abe247b31a5a261b568dbf2ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2538476f9437078e1286d2fe2fd2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe04ce11cc7fd88a0854fe4f248b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706268df0bd02a97f7d5e61941e4fc27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8723ff209c8bfcd7bb3cbcf3be56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ec0c946cbc3b22acc404eef747f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be918eeaa75d596ca64e4a7549de909192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d40e7782446e9881f3b2cd54b1321193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec60ca0fa641766f5115d90123a781194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b435723f5a59162398c704852a30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1860662ac5e2b425cad4b39a60c748196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424ccad6488ac43fcd471108211910197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a77b3ad713e1e8c2faac6ea8e27d50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e5f431770388bdbaf385d58f76931199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c8215f44001a3c599a48802aa2af0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf26766daf4a0bb4bece1830999c5c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af65230849ca74c570644c9aa87cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03702cc4a29077d34342a155c7159a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bebb1a39220dcfde55aa4f99313f4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eeb6f3987532e5eb9756e33700806205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3930f9ff654020955e8b59cfd7134206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65b247d2967787d130e38f951d3a8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7bf36a5773b381d398e56becfea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2354275f84fb920905fac9b8b3f115209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88459336e398997fc057fc055bced79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7418ee057c5391ac01f280511a32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6b38888753616880c9b947cbbef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15c10b53373ca85fb6108ee65e8fe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ee84a95306a6d564a1358429dfa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c704ced3581ff9a2497ee58a08cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e935388b59ee050f95d07dc79b0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c59bfede39671b2d0d8388f0afb17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c227fa3a1e8a4520617a72a63c81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc288d5d6709d24c61d82cbd4934121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584604bd8df30dfecd20158b7d570c44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0402b8d75c21bf2ad964c6482574221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4d5b8cc59d71a9e23f865dba18b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825606bc452b5d8be0e4951ae71fd7ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335974c5a107cff182f3ef008f39ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d07560bf9047b39d0b45e50a0e45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33619e8774fc45aa1b0b555a7fd4e40f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284740acbfdb2da6b779d354dfe8cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2721fb8d0e8c1440b4d6b6888f34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c847284359d0b54ef93dafff30d21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317612b7f5b461423e8dad2deea511c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926744e3b7d0430b576f5ac1538afe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc6819146a3b2a4230969463b26dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d4b61647ce40fd5da23d147da299233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6bf1ad5587903590e23152a1a64d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29343122828371c427660f9dd4ebb602235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad262995ae3ba11a2ff27e1841923b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a6c8a74206b5dd5fd2bbb5bebe68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f5e7fcdd1a6e4c87bc3015e4f137238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf544914562373264110d62641f01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f36ea3a378111847d924f6cc6715240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca704493e9d3add01cce46ed7d9af1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739ef8245d56b64f1fd4aadb36c0fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199302c060fc41f25397b81c870c69a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067ebef2fa7d5d99fb3dd5f5cc1ca8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d6ebefc11ad38c011584e2bcfa92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc62e6920c18f0894a9f8df5e4a67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84011c1cbd814e2ae177e7604e88b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92195da253e7380869639cdec3734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b575533766d7678c8e1c584f20315249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f5da7b660f274fd9b7cd72c63ff82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69e80ae2ab58170032f6519fb4186251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec65bd39ff103afc817c22da0f4eeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c8b972765671dbd7cf8d660e857e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67b6e882ff238ccb77e7b2fcbac12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbe45da677169b43584aaf0f1c39b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b534b77dc5c7647f9899eb963343256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c333553f5fa735d658920681708f5c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a20f29954476bae0cad260509cc7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1300aecbbb61fee4a63f22b46e8215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ba3aeb3793dac48b0006e2c7e2c3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28688e4d8b2121c1cb07877d0bc38d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1bcad073c7153acf5eb474009f1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17fc2f0b0dab0e8a81b12a83ab210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d4e161fc6769510dd703cd72059c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb868fedac5fae78942ba7a48240e1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c665be5461522be0da8db18a60e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea740421bc24f3a6dfb8ac29cbde5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0c59d215f51c64ab90832b810057268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1858f455efaaf8c1827683b80827e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6055768d17ff554cab3b830feb138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf34d8bfc08f69bcb2f13c4596ae71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167ad45f6a53b433f1435bb76675db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b19821b6c1ae5cf97f543742970de0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287749507c7fdec2bf354795d98ac71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234153744653f5bd7de5ac1904fd521275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ac727240f7f03983ae30ecd2adc1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf7852c92be7b612d7b9e70118d13a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf788cc91f815d1bdd9261f8cc0ccd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0e3a638d8e350eff947eeaf8cc7e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b185d6b27beddf6118948c4bbec5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037a4da9f2abace45624af6d911c9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ea4098c9bb21da739f565fe794e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8674000a6492836afe267a62a7610b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8efb60f5f7546e16584124bef264dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d7f8612f30380b5c6694cbd2edd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a469ac371e919e11226834846e0a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf56e11ca14cc08ca75a18677e913b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0faf374b0656ea1dacb65b8f202c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6d7aae2f576b82bd088055fb7f8b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ccd09bc8688e8ba6d1af3aab095b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e515a52a90401c65249aeaa6c1cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3998ae67e2b463db59b359db5a3b24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9252438a2743b2b98c5f8dec847a1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d14d996c60d1b61b656643d093ec2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f8131702608420682622c7779efc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d15db655119dfccd9aec778da4ab6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822505d10967a914dfed19259450f91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebad3466ff04f5c0e3fab99a8d2ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831b5a151e5c593ffd0c138b3ab999a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fa3fc55e15f47cfe2afdd9442a0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49342c7238e6b694ac042f96d8376873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38069b5952ec1a79347e806c1e5a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff84bcda6c2e744c8f778559c9af25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b77fd3eee03c2441f64861e48ba12304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4237a1e5a9604a9f996118a8657bb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0886dc00c3830fc7b8831d57673a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583b5d8f64a655b0bee0786bfdf54b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413059929fc70951bd31dab1fbffe98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbdd6f45b31431ce56add1628c463d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd516aa101736297296d052aec1fc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929eb39ea466380cf50f435d6f950ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ceeb43460e1c67c05934f27a9cf94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cfb4ab499200031204b09cfa8ce13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418890c2a9a06a47aabb5eb02d5109314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7781f10c9570022512a5b389a5f7673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f16aa91c3e7cc27644fde99bd98a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b70d499aeba734466969455d44fdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f406314bf262832f048833d8dfd88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f1e8a87ac2f153551c28e09b6248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895f60655fdbe8f7f9251cecee2ae8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3c97d44b5a8242d8ba4c64a3365a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49406f557c63d95012e9c0f0efcef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc21758dac0283d360abceecdc182323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad69723151c99419ab66a61d9b2b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7ac337c275ae7dcb544943fd60f92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8543257bdc3458fd47e097ee90b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cb5d333134da4e1ce8f8b98d1088327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2c306fc89fdd6dd3699da67588854328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed4e80733af2e53049b905474b516329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3ec578f0554ad2ce9247251c63190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7459397ec132611b9ee3da19d13206331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee6867dbfa70767347e3fdb3c6218332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c7d9ada87caea4839a23f148d066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a411c8787173991d06a58b9fab5732334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7387d1f1a20805af4ee6aca02c2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e62756160ce7705ab46db0d3e313e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b754bf047e22acd47950eb4e96be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292401fd76176e40a5bdc667868abf13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035cfe8bb575561b87d29fb0a26d42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532cbedef5d2e5a26e8dbd6d13f1f3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b29b892b79754e8e6d7d24f29a022341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb835de36ab5d6749092ddf600678342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aabaa18666d26c39878b9a9455edc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b5594cb7d3d59bfca74c02037cf1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe10a61ec491770c0afc1ab90347c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2c8115782a55dabdfc9a9bb6a9989346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f4b35e36706767332f1ba405deb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b4a5a3800c2b33c31c76acc7d414348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c92ba74ad79f6ee4e09a225ac9d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca28045b20888436d4f6bbdfb10304350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac69dfef77032b186ebcd958b0d964e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170f1310cc54784b7a6d3265b81616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb89a39a258eeb1ae2cd2654107cba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418861eb222d50bff412a0e65e39331f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035c44b868917775588de34542f822355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da457fe5e0f145fc353505ddad3f7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4739e9d23fbc50f05663f0feb518357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ae1d528ca9ed502b2d932df7c3e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213498f237f40a80be8d018d8c0a34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeafcfd6357e0c92bcb6deae4407e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970ff4746cee94d2e5c68f7d82fbd0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd9be231d6f1240a53aa18e5c1a924362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a61d721bec747f97117f2c0146e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97803a489b9fb1e047a1f4503ee6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e06b28c84578f14cc5b44a28d2387365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98baf3ac35942fbba8270575bf60836366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16045efa429cded272000752b59dc289367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a228dc20e5702ac3a38a3878d404bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653edc56dc6bf3b2ed2ef2d0027f191369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81f1f3199711971928dd5d2aa23e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970ba6fd74d167b03d416d42a8ad1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f56e55061020eb67e595f2bf8a36d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d57de3544bd680cc10cdc52aa8e78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5bcfc39e1d63059f915e47e325a44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c765d3c7330b4c59b54763aecab810375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b257094b41475f3de66021c9c69e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625e5c25cb52eb843533fde16f8f178377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9632b84488b4e675fca9f347c81ad2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb27a287fbd5dafb8f72b2e31cce4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5158a2862154f330be1db0870a6fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438a425b9517f1f0ee455e10dd6388381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea934911e91eca6740834cc2d07f00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504c36f52d88de3fe0a96bce8d6b1b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7406f7cbd42179e7fcab1f9642670c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f074ae0f2d7d1fc2aa7f52e7cb7c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac15bd44c99938f961bae4173b0da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8519c8a45e0916594cf2e1d30f03883387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d3e5083712b6a1ce47b4e9880750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b634123e5ffd490b66145899fbed8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0f73b83bc91546e94ba9f9ec77829390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf90c8ac54a1e30d6f0ccf5ea1a20c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de3d0ef517ccf47c694677947e3a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfdde21095365ebbe59dd4000fd43a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cacfe7ad8b70eef51d8860a28b1c4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61957c6df65b3548cd16069221a1db20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d067e428e98d760e04517d93a72dd22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d7970c2be785aa3b4d12c7d71df2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc992214e38e3bc393d7583cf3140952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707419958b55e085364c9aaf2711977399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d668dfe3aec325ac6efb6dd73cf2fdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089800282dc974cc5f26754b1ee7a58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554840a0bbd94bfff60aa1c3e44892f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b4a97ce9e7845feb8ca32b04a3226403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003029c192279ea7a26209d43010bbb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb601662670a8d5835c5920c54fada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfd6c8068330a7052f47af50b3c83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef61fbf7911129ead9ded2ab91acf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5e66fd2be6ec50e573b7482eb460f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b00be8650e79562858a6de43c85a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5a719986324da233b798039374e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af713180699658d511f981875bf184f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622fb1606b198cf87d0e1a8cd79270412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f34491d257eee296e3010ddd3695af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384fde588d79dea31bbf16519de08f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e335e4e9ae13adcb67145f552923c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0694597dd320c4783a0e66b1d29a8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2934c511ef6464b000c9ab1887e9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9954761e3f24ad72a93b63645c75e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a69293006290f4e639e9cf16efc25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35356aedd427dc12ac0a96dbb29aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b543e98f90c25f6f7e33ea49ac07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45442dfdc820d693892013608de09f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd822c818ef3931ecc69cdf307e91fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115dbc37e2569b4a972f37cd79d0d1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da50603f480ebb4594a96c42d514e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463327add5d5a7a190ad1943d23da88e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d579f56f4110c775cf153d6bbd4b577427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff1f37b74821fef10aa477be7f9fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a93ef424e574d2da8e1dfd1ab485429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c573c1e4875352d44f960dd6fa76c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b79cfa01d546280d161c464b4cc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61f758fbbb3e6d43d4103293e1fcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c6458dc9fe20718fd77409a8fe62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca9da666f28a7b413fa6b8444fa69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a54a29741369f9a1402b8494af189435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f99370308b3605f7a6c7ed28203b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c2a6f60ab353b2e0a7b1ca95364b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3430d19957cf9fa4321b28b196a0e07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764947b8c63de8499811cb16b0f42c6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32820bde4b2f8143bc2b7fd3d69bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1aba5bb71ed212f142d48d7a28525441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b8a3ff6c111aac371d94cfb32f48e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c3c95db42dc37574c34ff7c367fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d87a1c6794231ddc4a495fd15c26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcebd2504039927761ba2fa271679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de833d1b8f172e389538ff511e5a946446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda964d88986ae71786f42f220b0dc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bab8e6acd1a071eef04fc846cd4817448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62ac57a61621f336150012700330f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5680d6291fa592b18a40073258c570450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d188f17dc3b10162b545e39a9926db0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c967af7d2edb3bdc46469d87a573d74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb424f1877b968fbf4d61e031824283453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b77ce88946d673851669ec259f4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde450af22f9c18e8eb1acab4a04fae0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280797c51cde697a68731108fb38d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2fbe619a12c685dee2e438fc802f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c012c38cfbbed426247f88d82c152458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d36ba639ab4834a73199f7e7924a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d173e75ad35987f2ecaa65f6f1d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27917b602a5510694db1f245941cb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c15f4ae52c48af0710e475f4c0221462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe83cfaa296cc5cbf89c9150f8e8b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70045d39ca4a7352b1c0f509f1fd9f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186c4839c8b34cd0a6f4c73c0e80ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab66654a851b2bdbc8db01124ad38f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a45ce8d15e723c47545595437591ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d53597114256a8db16d950d07c705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd471ccc2aae9c4749ebdeb2948993c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed6ebfec005b8d5fd849a99bc9bc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639eb261dd78c9353ecc63587a5d391471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0b530cc6d2d1bf74934833679abe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90e314f5bddebc470a05732888c678473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1af74a5338f554306ca94cf879f71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3a07b477090f870cbbc989c00342475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e88a653dff1d7ce6f8b060c906cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd9e77d03a911c744e47d156d55747477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125bcb10e9661d9c0475a82d08aa65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80777bb28ff9bc86a13780659da28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fce7e1e928969e83a89b9219dd2f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cdc13fd145c8e44656a73b271ff8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fbd221d8194a4624c4836fd52fa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dcd0670d2c703b8ed6dc40a640f6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440317649ef6ee8001592c0e252976484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2581fc0798e3d9387e58ecebf5727485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac52d8d863349f83b8cdb32aba9415486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae0d1dcff6d9c0bc9cdcffb7a3139487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cf185df15f367424dad46ffce65d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef460c4e75f0f6dd9e4f2ed84caff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692eab440d362166beab9c952df18b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a90a058675afbcad844f33d5668a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eca461d7276baea4e6887f2092a87f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa3e76afd18b19e017189c77bd222493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab55ce43fc7822165e6e4e4d601b979494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef583fcccb66ba7ed0054fde2fb69b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533dc0954e6369f36f23aca2cba4edd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45412ec00f72219ab92184f7a2ad699497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe479220f9fb0cd9d33a16e01db82c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad08d5f82f1e643c41e446a02f69a3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a8900c0df04e3a8b9ce1169a75ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6f83d75ff7500f64cf6b003b9310b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0f93a74ba8e4c8b047cd8ab81cb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7b6dfa06bab1c6ed0adf91fb54db3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e791b399c997adb580dcdcd51f0f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614b16bfd20e71dc50f8da3206afa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05568fe638bc759e2956c0376a3e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb1205dc7bb01b7e94c5530f3bcba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218fb42e6e06165959d9653049ffef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90ece169479e045f0c21e9ed93e81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd473f587b8e9754da725d1d60c0e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefca105a1ef761c887c7405c09320511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d65833a61a9a4471a036b3d3eaaf56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a030eda42f8a7df46a5bff9d2ef14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8c26309fc4013ec672beefa99df93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceaaa2eefb61f25bbd111e22f3ee13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131b845dc749a20b87028c4804c65d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8544fe99211477239e968d855205f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa5ab0783e02dadb823ad2ad5de8cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49b733ef78c4007fd7f24c46bd342519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc9d04bab97bbed29a78dd3cf5c03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09357c5c14fdea778980abb9315e82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33094f8cc57d0be258cada6079309e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354df260f8c9fb9a304ec46cf0bcf64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d1f73f0044095f130406705c5b3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd58c0e14e57a86348a11611ca144525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e967e1d4d9baf66290c8dabf93ba17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513ea78d4a6d986dbe1e08def3fdda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c932cf2df7c32979b673bf2cc83a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd00b4789957e92da7c85f6cd0852529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb021f3671cc635b7b322e0d853f6a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d15e6d48456148682a020e99421f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6284287b4b0e060b4d899c90970d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8e13eafd020c1a1a903a90875e5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed0e0f993ba62698b89366ff3b6b1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f494b73662c94d7cd926177fdb311535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32336a4803c19987089e76be7f03d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648304885172c40abd30e70b3e51233537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee7dd898ed25f319d712be62828b68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7238c94d8aeebea8e7443e3b2460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a78c77d39b0cb730c4fc13126f56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7aace13b2201f3adc02da0e36793541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815480fce8e4cfa43da2025f36eafd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff8f93276ee66892136203db6f77d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f4c0302a3d63620444078b2b5ca8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d3d90103745a840c2f0fe73f342c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bde0633753b3d1f0e179ad6b6ac15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e18b44f67f321081d3517801af35a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee022431ee06b325cfbb5733b154a104548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cb75991d8f166d04549b3c2ed6cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509041f73126ce012a9ce624156e0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee7a9c7375ecc9b1c7e539034a9f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b06822b22678b7a97d770aed5cc13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f1801d8cecef4ea22b25c0ba66114553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c28c5d09dbfbafa16a3275b292c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f7364928fc537a79c1b3872e62c34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e330c23b3c7ec0726a0991114bb78fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4290de67cc803ef76e4f668fd7e685557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549dcf9e370eab918ea8b9bbf0bb7ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca7e8706462b844494eab4fb47043559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429f5a7f5cebdc81119a171910da57e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b441ef6ccfb221b514cdbd572bc40a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22888514056593e26ea0d43c5ac5f513562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc040570269ebda64bb2f9f2578adb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a9810859249ab4da4b856fe91e64a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e66680dcdc18c50d4f95c4e07a06f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9c6024c023e95e294ebf28c66aa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca11192a0d23071b7b0ee0851e5d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbac1d22e06c9884a7bbe223cc7ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51cea96d4b008a86190a18435ce02b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda64946e3ef90202e8eb70e712b4a50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a946f658e642a3a781d7ca9006d2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f93bc50104a108391545f913b6eb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5970aef7eb1401dcd303b3d58d59bd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9849ac655c97d6abffd6f683b8fc67f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e7cdb87cb5b220bbf5a563501198575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eca4fab1a4f0f00d9e1160a07732c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799d58e537b34c17fc10b19363fc0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49eb685c2184b801feeb44b9b3cf41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de866c3e0524bff02bb1dc45d869da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd417b2b93f602c154a9b7a2b74f76f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0266747dcb3114729b9c8a145a935581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555978c64d63524242e535f339c4e90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae92adaa1c9c68e6a1de5465648cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75164722dc17b750c04d2230333a3e9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe64f2af49f7f128048a6761e3fe8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfb21314a3574a8a632eaaceb35bf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bddf28108536351a4beb41ef8f9123587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d75ea0a0ef9736cff8cfa9b59fcba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bbb0032a7c4430d24b35ed035a39a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b665e1e28a1fdedaa58c30b51ec40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedb89890b89695dfbe53c2b39fbc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4006f857234e178c09ceedd44ec0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc3ba194c25477ece29d78aaebc8fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519a598f4f540688f41ecde8ec1f5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cf27330c544b5fc0b70bd115714a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef3c02df902567945b5b133fe5e5a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2ba7a81e608369cd8dd8624d694b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43740e47b1a776915837544855f238598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24760dde19acfaaa2fec71b7e70ef98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71104ab53ac605b9d68b91831e5bd827600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e83b6caa2eabb9c39fc41ab93922601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461756e3ed21e059705161135ad6ebd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b9675b045578c8bdc4f4f18b535a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a988d2e7d5279dc3ea491d3b7e2e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb00adcf8568204bdecd1d2768c7e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396066632ad0bc5d52004e5272623d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26923da8a8373ba889a5366dded91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdec81e3374dc37af3a165931a456c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba561092c8d3e78e212d4ef358544609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fba48736a885f32c7f0e851ac7bfcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96be6a93a1c9ff032ca7b60b0c41f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134df050590c049057bd63726a50aec3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475dd6884bfcec6f0919eea967d8a79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b8f0d7564b51b99d49a7f97f932c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcca3266e24b7fdb7a2263b019380615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21d762a96c1d697c879c9998fb901616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d30302534877ec74aede9e079206617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0894af96c05c288683de966e0dc0de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb4adf232e13a5e759bc3f5888cde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f4d3cc01a53fde489c34f5be8945c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793649a2677eee0f62b8603c80bb6acf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9f4a8b308b97b20506a789444276622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b858b866acea57a38f390ffb42d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd476b647ed834bb48bf107dc2c0065624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc22e690cc233b194d9239af7cb98b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f46d293ce027397b25617a5d8459626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed755771c82224b7f663ec24c5872627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0282c4dec2792b1a20601ebb1c13e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b728040a92f8ba7047ccb1c326ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795c19346ab168983ea4f9a747b3f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ac016a6a50e46c3f353c49fbc237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3d9f53ddf1d59bbc75981c9eb6cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2450e171cedea0e616e016045fd3d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bafb3ed72d838a8af737216979806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d3ef71335fc2614ff39868e24b3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b076ab11ebda796e736735ff23c42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a31dca5b618c89c37bdd94568822637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc1431b925ed98e3d061580f679392638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc61e423433547d0e940ceb0a1d7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57f268571f65e3f5daf55d6bfa6d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218fb10ee911ee144f5907bff3a748641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081085f86b84845de443e0786e899e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ddc54c47597f568e67cde92fd74e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f11ddfccd09a3bc139afc269508a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73225b6855a2a8ad002e16951c1a847645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a262f8fad2d63473d7d88c8ed3a1ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400107411c7271acce58c45ba0d6f81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6241eaf5e30067341655fa6e55c0f66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809df774db692dad12bde2a6b3677c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f2b6616d865b62049f8b66e8d7f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdd4bb2f8431a28705053ef59fa10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db18775d29d208cc609f92f803fa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01840dc767da66fe6cd82be13dd80e63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73de3f40795f22799b0d6df004c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef3d8ae1b918da017d05bfba479ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4fe61020767026c087e451e1f4d79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e816846604ddb23ae84614a9e58bd2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f258ce9922ce276a3cfa798678b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a124a6c3c151f4fd00a7311467a6bdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa961a08bb132e8e31d6f746c453fa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6ec2c8619a514e53a562ac86116b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6358687d0d01bfc211c2c98794b6b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7cecb511afc4e32a645861622ed5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb0a8360b5440721824a7e066bf3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f773e69ef6b18fcfd72246d4454a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb638ed890d70b007f148fa24a64183e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596822a5cf1ed42abdee798655f2b84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be8aa2756c6e654dbe48775029da5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc9fdc0c91b72408d00e508afb039669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b845726f6111f689fbe427ad4729670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1f3e334b272ecd682b9624cf7af9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a1befe3506df802340aa9a504defc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051765ed92f104ce025fc7973e83d9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecdfa72e6387756f7ad2648eabf99f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ca2a5e084cfd017e8786189d9203675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043bd1ce99b8fdebd6b456782bc5106676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d17468e6dbccd657cdbd71efb9d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d3219a529eb28c5defc75fb4c389b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502337fb96e7fd8a6050858b0770e8a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff838c91f8e4d153cf6eb3a65b6b46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9e2eaa1182d448ad94cb38d41002681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25268650750691bbe709c182df85a193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e4bc91f7d7124b0be4b21850d7583683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80437dd0528fccaed0b61caa452ff44c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcd0e62f87ee305bf966295a33a9d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656304e1ca9fb388040335c3d88a4c2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5624783be4800448fd449ad2f03a5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f44e8aa3414358054107fead2e6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f22a2ac51c4256f048aaa66687e9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2d45bd105e972d2ede75b79fc144690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46316f374daefb64672683ab35e36a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcd51f2fec0e8f0846d2e390280d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ba2122e0d628f9fb3d944d899882693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e5de47c3a85d81431793de112b5a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf757b20a92071ab413c129c7ac701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557728fd40b8cab4c4edc1a686b5893696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b50f519985772ba5e2f8e38c5e3bd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876354fb508c0edba4e0d1fd1e90822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a09ba70a1af0e8e6934a386cba870699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68938439691934a027568b3fa9af7a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383866b53eadb7fa7c592f6eef91e2cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17511392346c3dcf5cb122ff0dc40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a51b7df764c839eb8c95c4d4eaf09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41aa83a9391c843eba20bcd0111391704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6cc7e428c30844d919c0db8353b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035d2f37829149591951ba86b43f9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddb9e3b509edaf14bad19624ac154707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe26ced9c44a68eb03987c5ec760b2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9fd63fc6b220487f69567e8ff1f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685bd097cbb1ba0b18f72f07e0688a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171e244610189ef1ff236199b86b5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93f71ed14a645b6ef54197390f49c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442d81183b6412d147ba80fc96ee1e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b23099fb1fd97ee360558509aa08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e357717ec94c762ace175d24c07e7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14709f6b017445199c9d0aabe7515b6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18008dc1bf6b6647a1df629fb8b25ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ccaa92a5f884f97a9dcd38fb6d65c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a7acc0adbaddc8db21b906b8aee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3534b33fb546118afb2e01c6cc110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb189510a010eaa1fe38c0d19c65b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50649ec607f5ce36a1134cc213c9a1d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b2a8d7a71f30f0918514f1a221e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2d00ad57e3ae50d02de973e67227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b699542ac22e7af140ace2316023725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ffceea275aae209cee382d201e62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc506a330165dff5e9a11dd2b42dd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaedcdb4be66b4172a520597ca4926728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced65f754e5ebf1e65dcb8b947c0357729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264acd64e199592c26fe33f8fd609d35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32bcd37560377bca4205488a54d0c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a0c57943ef8330b8ebe849774620732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ef385d47a5521567710dfe0e9218733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6bc3756d7918705c2a4d007ac22ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aeac5c510e76c95d429e46d24a1e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9220c3585f6844289e082c4ef1ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553c7a046e34438c50aa1d164357299737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d3431499506788702dbe0a6c6b30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af14d42ac4f6f301dff59c7b2717791739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923f637cc1d3a17921b15d59a09622740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06bde0a7846d81117ce443cc503aaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e98a4ee55171205e73dd7f2ba71f50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2fd98ce7592f9fc1d3e01ddfcf114743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604360b819ff5336da1fa99166e5641744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064bc22f13cc76ae97599c901c66ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c07df5ca81cc4df010066d8903166746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11763ac221279d57edfcf55ce524098747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa5dbe5870e455cffbdc79e7fa017748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d758db6e7440690397b8ae725809749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8516b57693aaaf9e3539d3a24ed2f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e82ee95d851b1f2d0d83e4789e5557751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9c39d0245b80ff31831254eb15d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714ef142f5cdbf48d3a789b10b1cec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683036c681b6b84974f3ebcb034130f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67fe2eb46e144f3a1972bfcadc45e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe1c5eaa92c44a0558b0ec651a252756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c8f6ac0657f6d6160c4d021560c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e5a1faf7383ff910e8493774ff97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a163daad0cf0834327867e0ebef908759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519982b74c23c5588d5f5c12f0d3371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c929e9ebf4a2cfa17873dd93626062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c334ae08078409138bf6619dcd335103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e1c0173abe57311a0bfbe1b81b71b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf94b5c518df233cecc310dace399d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38e39e5a6bda23a2e79a9033ce3b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be8051d550be3681db2e36c34b4097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992215ef276c295132398d071cec778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb6565c29ce104f43f0eda090935d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d2d4ec993d57cdceec9ae541942410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35970ca47ea25f874a210df93eff5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab21d71c9429ab1660cdd60af9cfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb25a7a9636f1b601a6104d5b9529013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09a2539e17e7f9a1040209eed2f7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9efaa0f45482a210a820f73877727a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93cae99a53b4c9d1000d1a706793416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675daafac5b15b2ddb37eb27f1fe80ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1f1afddacae5a263723d3a71e84018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b3cf3b1d0484fb8c4abfcd99b76619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97a679de2ce8ad6af85e3a32b887f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a44fa5eaa0e35406fd8ada8a50b6b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdcb231292184b8d67540d96f702ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd96fb969fff2de1e7454d3deb1ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f318b1f2b73847a1c78ff12fd82b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910792939596bf3d1c4d22834ab23b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26bcf048c70e5bb42b1cd2d25e130726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0843f823e12af944c41a2c72371427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba268218a715c2a7de265debefeba828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f8df99b64329b649b14882c5e74a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992283e179ffba38bdb09ddc6e106b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358906d057ff5b8e5a83ac8cffde1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063db9191491e640520239787dfcd5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea77e1f0b1838a898ebdb1144f8b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296611c8efa490e04790e7e716c60a6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f11fd582580bd3ccd206207f53e62935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc897f1b48028c2b68a1bf4866a84a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff370b4236feb437e9c06d9774c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a0ae732a3415b6ee6f616fdfd41638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acb07719ed77df43bab71a1fa093c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b9c27cf164877267fff9d105744640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59560166fa2f652c88b8a1f16feea3f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7988dcdf156f311a7eec9b3adb1e0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafed847bac3afa2cb0a88a9fe74f5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538f23f6d4fc9ae4b919265df7f77d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe44ad74acd8bda08e133a50a9f9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41da2c4df309c88e1a1457576bff0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20a60081e68fee433e340c34f9bf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7f1876079139382b4ef89600d39a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796196821339a146f258f7cc9b51311349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a0747ce1f5d8ae81e1eb31d5d721150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e6cc6b58370d6a46a9ef50adbcef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a1a1da98ad620c1070a8b2e1cf97752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef031a3197ad051347bf332d5bab7c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba646f77be3b16a0aa62f8eadf8ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f818a0ff188d7f8f0584d7087bcd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1532cccc3b81c41e3f1aff1fced7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684511f9e2a450d64fcdbb78dbf46a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd211b1b435d42367e795e246446058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417e35fe805a2132c8ed02a203a1b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309657384ad0852b826b9d3189d794c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9931a8622c0d37e4b13493014089761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b4ded8c77e1b3f03e3d78b34371cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a522d9b207f08cacfe0beb0d5fdaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74444db320d250f231da25a3baf3dff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b552dc7bf5e3423741d031a6db9655965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac7dc2e6e6a9c108496fa16158657566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3b59f0b6ad078c8672a44ecc004267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba30455e94fb5def7cd47e35069b1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324df57353005662134381c61331be869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c1bbf32cffb156d3f3061aa5766370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29274662b255cd6593f0457495ad1a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574982598e66c3649c3ad83a383113f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fccf74f3afa6d19be77675bcf4121473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b169f2d2902d556d9e9f5a2666dbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676475ea3c73e2dfeaf80efc86a7ad875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77728b5a277f5fc80c6f7d5a1bb6461676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c86317b0f4ae331fd6c09524da4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765737c54eaaa0642829eb544d291178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143974a5a0e23ca0ee90812ed0bf572179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b4015068782f3db0cf89a8ff752780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1dc2d12fbe57b97a321c35fbe8c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc727fc617f2500d531b4ca7f39e5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f228acb89447d914072cfa935f6aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa45150b263540d948fe40a0779ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af946930df43923b2e1a82f5aa7652085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397b80f413e9d0442d4a454e5075b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc25ce27380a6d4ce8f1ddd7237dcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af1a8bd8050288c7cd32d7a82bd7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cec55851192a8f156724385aa9c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa36474621b4ee3fc94c1ad1c05e4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e809ce8ee9973b422dbf2580e735e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc3f1b760b1c64dffdcb19f0748ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7532830275818eb4a009984fb8abe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118d50812e23174b24a81f2edbfa0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713145001434de770ce78e319e4866af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3ef5e4196959baf6938ed206d84e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214b909d914f33cbff92892644803697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d273b331ecb40e8b2fa3fa93e9417798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae186302c1c3853107de3fccbb9f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250963734e96c2796d5e60df3a333d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e2aa884af4ec5fc7a3d34a43f060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6057b76da252cda69c34d760a91db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38422b5769605d287579bea23aa94ba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377cc6340bf71d0a1a8d5094f57dcb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ce7cdd641249763a39556d4599f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6daf70c590e6b50e4a69c077024d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98e2d872a038f28aa70e2e6ca58a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00cae557af0c500bdfd2414a1035e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1babc6e36e0c44d687f3ecc0609611109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab847ec5c56da55bd560bbed9469b10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efb29d3463f733a78c1eb70257fcdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7bf90e13a59088cec5eb02d825793112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ff5164ba8e179b288c021f61aef3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8a4e5e14f8940a7b5e1da8851c1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6643b61d5e9926a26aba21f457da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e835f5139b776d2aa0f94944eca6d8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0d6a68c2d40894ae9b7749a614ef7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df2e5985e31f5f3e749e520bda1de3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350feb1a40f4138de94fbc6357f0cdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7245813226c78ddad60fcd00c4733d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fbea1326c69dcd9fe989d472d4547121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1b6b28e2f100fe99ca69ba2c2307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b1ad1cc21f457d257f4b14c1c96b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b018f1cf91058a8f575bf016d561e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931911d46ac58209728ae16b9bf463125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a1509ffa89ec43f9eee6239e9825126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fd0e0d6b363dc3790a5668e27b91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d46d048e9d99c0cab33e4423ffcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e770338d10bbb652dd57a7de3c34e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d3293361cae6568a200d6c424ae1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc10c2bace70fa64ad5d572b2e03d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9d881b236f4d01e83c0de6d24b399132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e97dfafbef418e613806a1770fcfed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff851073d40380b01a0c2c8741d87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f98c9a10f05d1d1f6caf2038d4550135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d61815f667f6991219914d3944af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4d0fc86a9df472dd06c72082359e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c2b58148455f5c7d9a60c9c97116138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230da7f48d431c6b8883eaf21e42bae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1087e2fc6ef527a33ff2f4c3cc10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c890b210cfa05d705f933417d025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd314a407bde6276ac529fb6fd2f0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d2b273a9a1b3bdc099c5f9da85d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0308c86d0a53c099e7764dd26d92ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b183259ed44593b3f8679d6922e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e552c900838a06d6e095168dbdd06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3721e8c2767ac7819c51d7fa7f1c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf569840f6ac83c8fc6ba45dd4bd41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21713359c32d30a2fb301efdaf0105149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482682cf728448a2626e552f61d0695150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ad15ad0ada144c9363a379c1cd7b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e0c27644e5c92c5a62cc2b9f970ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473969d70572f910891d74322048037153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142739ade24c0bc8d94ba997b1c9290154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b9f848fb21603df3cc42acca1209155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd0e1a302d6993b36254de77ea4d8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f82d142dbc9d9c28f63ff45d85ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a03fbb00797750b4ec5f8eae39e4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a6f4df3e2dd66f385d2668fb84380159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472944e4c05d6e4feba8a1f57da4f64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a5412743f8a951c034b898049cd1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa69dc15cb150dccc363a87a0a70e3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f73a71ea6525f555115fbf82689ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c1c0d22d4a15a67c87a1c48867b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29d663299aca9b951588ba7398de7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdabe2c14be3ee61da78245480dfc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df261ae2f4c7dfd1691873d8af29112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83333856f1d2aac48a43a050b242631168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007300c2e1b9267d00851d6f36c546169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca192a89afed824f1383209bc4ae96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a634fbb664fd6de49b9990d620807e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844e2fc096a5aa60774d5024237369a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf190525aa7917eaa99104d701485017173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e6048ffadc21717e7dc951bf8c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07761b0236b7da41450b817b908347f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14150115336d80e63ceff2a23e781fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd397a7e8272ccf6ec4d138babbe22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5ee347e9e86d7ef2867a14bedfdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b18e364265cf8c840fe1f04b4fe19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf643bd63fb93d9bbd1f8addb65c596180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d59edaae3d2f2251526aed084a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76f6196919b34ab540c7162e16419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cce0594179a6e328691f685095774183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f01cf05de441ec9c1f72fd65a88213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ca6f849dfd477f0e7d178bb7a59e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110e3f9d2203a0ddef50319a0c6fd57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c32c13346ade03d2ac0f157097b1a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaac79027e9186492fba37f2841d4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98804325b31471bb37d3c888fd22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c833d80cdcaf71453a4d5c66a7c23ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c1e1ddc5dec2f6c9bfe8fcffcc0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf0f856e21380583c1da4b6602f2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60a95b4d46bd70eb8225d0e9423c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f989a1a3071921f8228b6b67aea482c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7c8a14bcaccec5f8e610400861c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e56c5e7beff61661368833fb45f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0ad19697848e56e20338bedc6b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d138b383196aab5c8f1141d2e8fc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38680d7236b9bed96fdaebc067b3d52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53a50f573c0aab2a070f18572e9309200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e991f9d1e5a1c16e03eb6b51205fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c58096444d6d549ee6073ccf9f21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098190a432fe54735ae2d51fb50293a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846463ea25e1eb7c89c6c51b9a94e7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113207fca5815b8a5ba90cb6570d358205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc589fbdb778d5499d3ef5f564882ed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba93ae85d7430a2e5568569f7a655c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892c8d385b3b3993bb15a34bf87c96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579a4efd0173d2be0fa878e2bb9b60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01270078822c76247f8642eb2adcd895210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a3ccdb83cef717c69b36ff06a5f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b516d34b3ac5bf0a8c15f3e66ae950212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf291fbfadd7c22eb99fbb1d1a4febd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ca28b998533d5f87eada2f8864fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd071278881d016671169a7af875b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fcffd15a6997a9e6116cdb76c6931216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7277a4eafffb9f3898beb1ee2462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c500be73857e55af1ee63893c27657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec801e4d92ca70f67e674c6ded66185219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a787ede85bffdf59f797e6d3cad11d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b2fc3b39ffd340346f1721c67e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf777a414836c920400924b08be0f9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0063e6f830f36a287f6a413df18543223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0664beb2817d711c4bab50f21c144e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8033edbfdee649b0427cc12ca8faff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d569b815973398442cb5261ee1eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fb4e36a5c9f6944bfc94f66e2ab8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab812135edc3943ac708515e8927f7e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb186c04f234e65c943fb9601d906f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08741f1ee27f380235ec60249679103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14964e64fc95cb5f56c1f93d723a902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce84a8b8ea4f8582e025f8330cbd85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aa080e9b9b7c2e6929b51763d995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd54f2ce8e05b19b75a9d390a7660234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c2a84dc12da197dbe2f40174ca58b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc83b8181fc3a57373e7d50dfac17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab6d2d6d600756cd74bdf8dddec70e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb883467d40a16a3149331fa1b02247238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba5dfcedddd6444378b7488555dda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574df6d763e8d8854caf53957f9e5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5589631c05679ccc3de8c6027b80f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3151fedb2f760bc32b4df9bba82380b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e156708d97ff32127a44d6cbf86b35f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6b96e16b828d43fb2db1c018c6ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf9585bdadf9437fd921c9c765d5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84ae1786065c44d34b5071b48d849246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076226ae4fdf2b774dd19848f72a6cfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae45ac096d8329064e31c2b599762d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a301986158f7725e7ed6e7f93e47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644e71720160b1b19a76ffbea97ae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b755cd34a54bfaa337a95a759ddb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae393f8a2e8989f2f42cc314aedbd77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181838a8c5d414356e295b4b8fd15e47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40de54fc2a515a3f5db5f83b3bf1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958971d7a909eacad00d37fc5c52fc2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f70663c336aa842f2bdd96812da8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882eb6c66e1bf1eb821cbda7a35ddb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d2f8ba13f5a3080198d80b784286258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbeb7146493dba4be56c007a48c7ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01119c317466f17ea31f8ab960e88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e41228e6b4143b7e00afc8c4424e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a904c579875e886507b441b28635bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031216b52395fc0d47f05064f3fec2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e500250878acd316dcf6734dc26f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336baa58b2a9eebcb455447dd5e7244265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc1054bab747fb3a9ac9bed5e6dd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e7a14ff710e655eda4cf6cd72ef20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87500467b53fc7f9b7467bc5bbfe23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec9a6d61840a9b127656b2566b620269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d3d8cf71db628303e4c89abfce75c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c90973eb3988bb299632c48d98bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16b51febb99102deb2e8323da567d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb07a65af74d58524f3342386bdbeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4fdb36b37fe4b0e75d52165a8c07d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd5495ac6a35a1a3aeef771c9bf4cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e2d4a5052c55896d82e33917870e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784132c65041271b4e6b02203fe50ae9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b32dc911027e3c47c056e78bd99c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795f1e6ec05354018095d5ff2278ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9b15252e201dca6b21e32a1f3975b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac0cd13116b0aec7cddedc2f6ebd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481107d657cfe3ad704a824d829c5df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1954d47e1de7058e137daa2f8bbb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd157ea295815a825376edd130860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111e2d201409859803bc3a828d77de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b2a644970f430b9e4f1ce5dbab18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e81f1446c1d0dbae29c0e77d12ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216b4d4f0306a1c362a02af4cce244f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ca2a07fa03fec2dc8230dd41ee25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698730127a43dc345ba3be4c721707290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660d96fd032e18654a0bdd92cef0cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906cbc9538b1972747e432a3777efd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892e5b90f76cea89af36a1762efb087293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e24d111ea4ed9cb1fffca0127cfab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de621f7e7f54bcd96b95949871bc6b79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e4cff7fed418837af1dfbcb627c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2baa9bc2a4d796225f668e62ee6c25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c23844513dc9bb2969106dfa059a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ce40a9602c2c02776a5f54bc7fab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e516b69e2aaf1c22b54dcbf7d48c52e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15009a76e8c646da1a54f7fd13a0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c5e559073d32874fd66cc8376a66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece53ec9a03ccdd91745e605a36f9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67750a5f636a315dbcc0d896afdf5913304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f715954c05a50a8a9f238ab9d135e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63820d552779d719606395cf9162ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c332c93b52c7d870d446d116d66668307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47bc9771ad0897082d76d80dd5d56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8168a781ac63f8e8dc7c1eb851d24b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b6b27fcc2cd72ccdbf97af9586727310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f16d1c42fcf081051c58896ef248db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8030b2ba58923539baeef0b0927a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dee4828be86a7d0e7c262410775c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c7d6ccbfb439e552111a11248c156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a151073fbaf970f9c0addb4762abd8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a218f8d715cdbdd83e678632e7f72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452fa222ffb21526d204f208ad791de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0e9cc7192992714f95d75434cc383318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa86778ac46bd5f38db32d6e8532f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986837a91f363bfb39efd5bb05e8a68d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9bdedcd007411fec39385aa58869321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385b73831d0dbe58839ccc3433c3c5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed4e1ad675379379dd05206fbc1d65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec696ca61680f1113e7180a4403f0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef61f6c3bec5a2fe38c7e4465a0fe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cb89249beb4e961565b30fbb0fb31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6496e989e48891c31a578ef3d259a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53585cb678d89f030c52c359211c61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919962f2045dc2e28fb4cf6e0f8fd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefed24d38fb3d80c2af7ed4ec7aa39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5369091ca70b0ba662cc6e90dc5c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a6edebeaa46d0a435835be91e002332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503dc0b6ae99e1a31ac7dfc706b75f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067dbbb801185769b38df5c1309a97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e967d7ff5407f00da9f7a7c8c3c764335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda1780e57900c4c1f4d581f037294336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956a6ace9e67f845e530c301177817c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a0593a8fe7ed196c51d39f66ed66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723839c320339228e3cded931d2a9bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267bcfb9205a38047472af82abcf705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445700a0e684489bffc06d408ba49c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee05e37c6008fafdec98f64e29375bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae5ae36dbb5d1cc2762f5b34e26f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500cfa6449e661746572dac9d5663c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b8465405b633c9f506b04981aedd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e8a9a8b3eb3aa06f39bee966f6e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e210226ed2a6de5e32d7a2514ffc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124eb4d15576dd825ac866f5eca797d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd101b1d4f0c3a155b87eb334a3103349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d473f8bb9cd274b66c5f5d180a3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49168cab31bafde5b5474d150c542351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244db4441b23b0d36f58692ec3a766352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8816f5231817a0d1fc8aee72c5d21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade01de8d00c79289cbe47c2cdd8190354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb923383ee638b0ba60b1c8d7ca20fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1266e106967bcfffdfa4c6706fc0ddb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18021edfa0ad1443fbce6aee902b09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400bc380fb6b8532ebecdaa3810c2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa53bc6e62c88d4deda6a156e80aa71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60389567db79c134c3f28ffd9e86ca0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f4cb922e3edba68af33fc47c62ac8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43775684c890da1ee17f77822bfe084b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b0d70a4c9e53ede7a590bdfe07d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee24bdbd22cc50575a150e495da04a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e88ade1d9ad35425c6ebc0446b37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8b1c9e6eace2dd0e3c069054ce78f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22320a46dc3fc938eb0247c100461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c9f4bbc9eb9281bcc33f3f8040e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc321cea2fe44a8b7cfa80ef7fa9b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7e313724a8736bed5e53102d7989f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb0af1c41b9f3f475753b9691a5b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cde3fb3a4e5719f2eeaac432eb21c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275d02c004bb29509973a5957c4480f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018d134223e726e521418c3e5ee33ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ac02cac98ce21a27c84fa1c227ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd58e2e24c4a8270f8f2757876a5527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed843fb21f99092fddfcf9ad72312e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b558e269210c567f7ffac32b0eb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8476b073f21ffd448b52055577069de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40230cf7d529507d358fa48a39feb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ec89091d7a99cf0874aee89c7fb2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57b2fca66df749af73b03039e43be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f835c23af58a04ec09b319b355734383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd2700e6ee9bfd30282a0a68433e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a867595fd69572963f25d2c2b754ab1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cebb344b9765b15df31b78dd842c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36112c41602233933bbf57e35d73eb39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359fa6de7312c02d4462b22e0b5c957388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f59f534505dedb83fc4c45e16cc47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27559190fd97b62021bbba2604489d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373958857e3a92a09bb315cd516cdeaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163475cb23480782a3e6db748ef23ce9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299243dd39ee07bb65052aab77b1b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41667de789ed4b447f86c4f24c6f13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80b2ae3763c7c931c8b4d40cde3c45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc872a35b86edbd7f85b908af9387d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e6c82db394460be4b91d37893b5eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01dc10432f5993dbe9e18fd690dbf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02070d5cec99750604d2fbd54b879399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5e2ac742599de9318ff90b97b471e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d72b653bc55206fd90713f5e20d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d986c30a9590107ed908edb38228bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836485141de3911758df896cbe9e5ab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb43b983a24825fe8a83f3454c0ebb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47368a9b1837c047705fba1270ae0b05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9a60ea4494ce30e57ffbf049c2f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba22e82b311ff50534831a735e04c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e8a6c9f57e7e2080a2fa5d9b6fd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346a90aed25b751ddcdc573535cbebe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c08faf2927bb1bc322c469d37ebe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ddd5d917bf0b808730413f9ffe4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c9f1bbb4e35744af2896daebc0f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede606136ce29603e5824da52869553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f828976f6c32f8cfa6243acbcbf19c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8ba863e129c28f20a4e5e02edf46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f011beefc192d5afe9e85ac8b7136416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa0fc777330382318e53a7817b14c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da7c4ab8f40c93774aa27ec75a3fce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413676aca1fd885d2e664f55d43498fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe360ad5b4c29024d930251cf70aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c959ee5b52c74f5d1af1527b1ab7e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebe434a75ead85eafd2efa994c1d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104444a0bfc4485b40e6c60e1be0b2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2400d0fefb071447fdc4ac80a9553424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a014c5126e4e4b1a6c47e8beaf81147425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc175cdfd4c023b610d5d6b072e71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599d64be97b28ba9d3584f18c4e25c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa21e7d65b8177f128631b49eba75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd35ca2d97cfe41291c19b9a419d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b381ebacaf0f708d8a5e4e60fb13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ed7ac501894fe38f53d6b53a4c5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82ab6226580c1079e21ef15852a54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d637ea689b51b99374972c26cae39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba01c08309fc934b1e28f1980b20e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c983ad793bebb04a2e6a65afbcd38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874de61d4761bb3f2fe72e63acc270436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202fc2a6c4a8e12ae9a76b87bc0e82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aabd4fe306d4aa3dfa3184042913e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e106d71a33daecb55d46effac1ebfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a42ab55a6cb0479eeb5b034f46f57b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ef1939c5655ad52cd0a1e8375df9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae31c488e29ef63d0d80e81091fd6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258e747aa504d2878f2077fe9d9bc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d41ace813b27aba464b21460b337444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1edf1519ddb738ba7fb443c3283f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b03f2b1753baac702be5f748e658446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b06c3f90d97da429a65373209a2db9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840d887a23250c65ffab472803eb242448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367dcc9a7c376a31b06c062684f3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4fdbf2011763b5c871870d4967a21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82cb8eb103660281d572008a3a5d0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1faa83da019e557593959a88c7282452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52a7f3e2eea6237b2e1a3ad6408ba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9b09f60b67b7ff489fd4350ca85e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7b0575e52528b449bf2ec0125ec2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360a3f1302924c71f61c4a302eb8f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff94ef0916f194300d0dda34712a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059f493b16c885a5f1877ddf2d71d25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd78384f74f0d238e36a2e6044821459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e95b558d78e95b2b4b43b5bc5c272460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2e6f96f55753ced5e6026ae8549c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e66e345c0c20e41c69f5382f85f0f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d404eef588d3aed7107da769943ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b94840652a06348f71275b199c1cd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00acb3553715f3bb612ed0dc22664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786c0973a2d2276f53a2ec83c255768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc87752d5265d40962457dabb12e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7b16ba65c50b349628448d1c7992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd9d59a5543af57b8f0eb1da9f38ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848bf72370a355a071e4db6d6b9d60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866941bdd33ef75c264ffb831ed7ef9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e56ee7fc0ac76206259c176e092f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268694b2c3ab09f3c1a1888e0146a5c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb3b6dfd31d46671e40cafedb27882474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67727f11d1294fbac8ed0e30dac69f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905abc3986b4f62841bb6150e2db2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e4f7cc872ca0df3c4eefde5ce7e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc83c9e2e1e84c5b4d4d65329c5441478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5206ff05b0888bae39bd52e438eacb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc64137a2e4d063d4bfc739865c306480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11408f2786ff528a7ea87bd2d490d7ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027256183900b09a634a97fb7586af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f6055a8d61610727e72ac2b49021483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8b6f9189391b90510572e953757a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b20306d467103f3b48a1377ef1a8bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a5a0a89ce486c2da045fb814bf2b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0706ee2fadedd1e646138a711f66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa31984dde79ac6179d519fa9325cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81464430f72101cf12efdebb3c1f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f873ab597261c76fe99fe9487ebff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e9513a1ef157b67f5d2180320983491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb83486521b3d9473b01a2ca9f4eea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21321879d9d75513013ed042061c7c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b0404b825f2ec7d562b46d3c9c404494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aade4e48c3eb7cd060fd223a4fa30a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a3eb746c45061763fa6735d47e6a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869eaac77dc23de912467c2bd7c6ff8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c428c3b9a8bdded876699e2afcfe4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82bd0adefae0c045181f356ba5f987499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0b4949619392aa959bee9e18d955c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1abe1d58bcd63acf187698ae3718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16101f31b336876bb75445397356bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171c83474455a957110f806ebb9c85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a02ab8319baf7ce8d17e3331c90ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83636d11e9752a12ce703a4bb8e0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b316c6acb70aa15b8727b021fe3d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750158878b4928089829d0e7d3e9711507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf500831f61828740267b9448da70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dab3f659b9d3f109bcb10ce94f9b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2facd08760ae4efb797c118d67d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab1310a531ab5030b0ebbae989ab45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffefe592cfb5a22ca617f02126f3bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96504557d2de5dd1dcc7277af2b35222513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668199ce0e376b18d40978e078310e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c52e9af35944898bcc722d8344305515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2447f4682dc104d28226a777159b03c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df6c1175cddfd056fb723827b7240517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193533d0a52a29f13b6049efd837892518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42634d6cd8abcbcb63709b7ea867b33b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb197ae61e88e8e132b0b89ac17ca6cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9fa9ef93863f72a8ae12a6fe03160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433374928db1ff47190b060e00bcd137522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471be9a3a14fe7b30ff09a42bb4f41d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f5c170c99bd859e526a316602f3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773309a2367fded2003491923d9dfaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db700a65874f624e1b767c94c2beb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9412c81ad8c069fa7912d9b47e662c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ef0c0872412c8f1031250a3d3af6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14643c0d8a90a89c2c60023df569c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712f9ab8a88f43f1a40044ae782378530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f622153a8485d60b0c75a00b111ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466de953a0acc2a414c41940cb1f61d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c3f646a260c9774a48a49e8e94fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf00b5f15adbb888aa643a06407a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a325edd86050b0659c5bbd14d767d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bc0e001633a7fc4b57a955b018519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40270ed15ae2130be4d48d3c551536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fc90b1fc6bc2aabf7cd899e06cd8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556e860f83f1c41f48bfb30f92c530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163db24b9c5ca16a6e9687e61c07c1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588839f4487ecea71319b573a33cffc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9c6c09a02f6216b00f8b7ae8521f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595836bc6af045ac08f119e7d96522a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81f08aae07640a3670e1a26b591068544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e147c3c598664288369a1b04374f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d14dfa3efa1ed5c6d2837dd82c4c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b848391559f1ee9ee4dfbb211a4c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa8caebdb718879272b6d01acff6de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64a430996f1703ecc49af209e83436549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2b2e75f70d8b22e593059362a1c2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d879de3eaf92f7af5522a219917213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390776029011135f9226acdd97c56e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a559fbbb9d0d4570eef27aaaad80a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d08f19c6b77d4478986e8dd2df411554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392e899f7f23854d61dc89a7e27995555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d9c951f38509151077881c0c92dfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909aa90754bc5be121134e28d1aab5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208656d5872a8c64ad4525447dae40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25cca67402ecbb1c39a0ebda5ee054559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c9e09e62bc29a8c095c2577325f49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a0de25d3bcc088f4a96901396d13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee31aef630b23d7435be3bfce9a77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477f3ad540d4b31d79e4fe101433a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b31b02fa14410291923f30f0bcb5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8843a1aff9b5b04080546ba109043565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b236305447e34dbe8931d8e976017566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d8d8c179ea5f7afbd3eca0348836567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f8c3c6ef026c5b506e600b485a8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf7b3e35867da4fbcf49b549675081569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1e6a2e17ce172e3cc1a89ca3fd99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fffc6a70bf3d983e212645435f1d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8ac8627c14139b0c66abfcbcbda8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d4e15208bb2ab9938d86545bed4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3314cb1cefd2ea54fa213a8fec389574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c5e6d1ab5bae575fdac17a975bd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5da6fb73bfb011048697c0d5aba7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4acd6d069856a106f6e21de9c029ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ef35bf3e11fe02022bbf49e91558578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a9f9835877378dc522177dde33e03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6ded9291f98bf494badf542171a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7de6e9caf54d05a6a5344ca7523c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332f5eb4b3d25b459344ccda6310ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145048d17a1c5267795c876a34122b05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f184003b8f5cdbec9737088fbf8bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28ac723ef1956abc2370a09b58b03d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb30c21aefddea037177bfa6196a81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3810795a671defb2b7907e4a2278587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531014f48edc7acf20aa1fc6e0fe5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4b3451c04fb995c3958e6f8743e44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803bcdc5c6db4ba704d4c562ea828c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bfb57cf0085efea7949f8f8dc6224591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3786963a498cf523726c90fae13aea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587add2e0be956ed1b211d2e6c7c5863593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da17aae517c8cae9553a80efaad18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace42fdc99cba92f4d05bb5d728b56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065dc02550981d447b67b2c3529315596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377d4deb93cb70234e191f0f0a346b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5068f6bff107da1c59e86d4f8f5b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80302a89088aa5678e617026df2fe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6a6d209400448763cb6e39e9fc65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47744e9460ce49ea8b6c3bdd7e60c02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b6b9c2aa3de36af6d5c231aec30a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265df46dd6b0e9ba8eb71b0603adee82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b29fce81a979bad2509409c4fb362604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864dec32ed0c76fee0900c86cbf8c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ff094469850086e3ff580cbd38441606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f211904c98273cad40a554d8bef4abb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6607e525650b869e5c55a7757bcc41e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf0967cbde6b83fc4b9dd349940eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db348240ff5543d8e2231904d91f359610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ebac62bd41c53af978a96db098b91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135effb887e8771d294a826d80b32a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f282f0c118c90f34cfd422e0d1ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500a0d3105a2886c720c8d0466ce3b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e98e6adc09fdd3cc4fad55d88fa0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbccb3e5e71bb721a234613d3a2d780616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c25f18c906acf7e0fd2cab8e03e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1d49f04e6b35779508dafefc1364618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08a47c256c50e4ff2e88b8b6a514d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148893d6236963309949e623a0e924620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85310ecbd5febaf7dab1602e6601399621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c24bcda378b736496f1e432169cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935813dffd39fcdcf44faa8b9aa920623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078712263c948f6cc70d58e6eb9e2d80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00da43095739a956c7f4dd5ad9167d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a56162927b92c7b408e3a2e195da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e333b7c659a0e5ab44cd32159b9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7b5049e528890d2387f54676b1f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f213d5adc34cb5677cf3278aa72c90a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b937b5480268338793108b31f9db4ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3cc35960bb621c896da96a2c8e32d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a94186f33b933486c8eafe4b9a0e92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874fcd4f238c95af4c0544d4919ddf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04701fe70647af9b149b40cb4f7da460634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1887030ff7566be1672034766ce05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc572c4b7a6fd2d63439e1f3845ec2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456d18774f4ca1fefc3c5e8583a462637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562772f4ffb591ab7fdb2339fbc6b657638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0edcbe0dbdd9978ad4a51befffb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c6aef89ea8b8ba6a35b2fbf193a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9826917d09c67537d1d53993b36f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41829fe9d89e436489c768a34a9406f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670589d80ee4a2878ee519dd4a16523d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305b2f094245d62a8c755e3d6cd1dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db531ece829a71cd85407a74c0b0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41380f10962883f31bd1834cb2a9e3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4fe3449880e28efc1a1f15fa1a835647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b7edb0575b8b5fe2774277f487f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694502467b3cf9b149df0da03efd37dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52fafacc2a99094d539bff5f0a73e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc3a06ed75be59f5051a005cc7f5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b695d21bd7bfea8debd453c0ce68b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c214f4e628ceb5068027dda831c7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe6cd92719affad3f7718b4d03dfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899b52d7e1061950bb5414a86e07778655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96a7a544c7f39b028b0bfdf7f144c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f41df8719e00c38ec4a789169aaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad96e1ede840912e857e62d7e943279658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec552baf419aefc8297ed3a1f2e5939659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074cc10ae03a39183ef54fadb024967660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd7c78be3d62e1ddc9285cf4a0aac1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf11b7429b022ed3f0560ae4872b20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090906c2d2508e52be11c18946256d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc48a26f0eb2e9ab06b5a65915e1af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd8b230c34bc38fc9e7b781715577665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a8628440d25476bc871fcfb21f33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34c41711b607f52e8cc6559ceeaa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc26291163cc4e891f05349bc9f3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac38dae8cc1295f650f8dfb5034f97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54b374f4878271b7a8c1a215869626670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a22dc9c15c1b5d00e1b14e85ae2ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226ff324f902c6ac26a21b455d535e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca823bff6d6cef2f9c0fe04cf9066c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c8a0eb481bb6d0ef37f85b955c7b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984769d94b7d0fc473341a39fc34770f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a70ac6c7b9a89bbb78e49962f02c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a7499b3e7b940e11dffcef138de45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f066065cec5f4fd0a8f54e2f8579678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62337782b75e3889d4b70bb72a105c4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc169fa4a15d524ac8584e7473825680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad794753b38efeb76cace402d152bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847112b951daed3a493555138de6755682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8217a491d7d834d241bde634d1aee1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ea04c5298b9822911e3a5d4e3f231684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c332585b2e4d4b8f1ace72be960f38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ee47ba6600d7637d72408b8e613a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825ee7e099347dc4445bfb0a64a01e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afa34ecfaad09fa448343638f8afa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e63a01edf061dbe51e69b41926872689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187adaf7a5b50030d568c6bdb500f3f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2cbbe92db9b83d6b96aa2bfbe1267691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889320d3e97d2462da8e9764d48e773692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43460f788a87c6cf0188f113a87cce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf0281893afd571f809890c7464d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260055c6bda690a52ff5aed42007ed6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfea6fc819de8d1453dae6dcf4e3fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7499a402837f2c0033caf5e4534323697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859054df44670d2b12e130085c96b512698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec11557567c931f397f376a846078699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754626d45316ddb12f1e9cb2108ab17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c384c5ddbc9742f9cb08bb2123ea0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33e91563893431272a31ae3276d001702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f81a6a8094f445a1dc87f2d0f27f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecec3545df0a1867dd2428fe8071bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da757aa797b4dff2f537d9b2c3336705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c4bb8dfbbda2db69557403854db11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f8eb16d417e00a69d995e0198c5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eb2f46319ef78e96e290db7c550a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5314d363ce7412457ebeb0d27d4b9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11324ba34ca03cd2594b0de69e4b429710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4c3f5c85278112ff41dcbf85a9aa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607830c721ad3c2c257f3dab67ce64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a719558517e5a46f4eef5d7c81a24b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617933676b7685a78a98ae17eff4fb83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937e2fde889360f545bb0682fa3863715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6460538d593b742aae3ad1da16de94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686221ca79e26e3e7f02e2f6260d032717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe06e91b41380bafe7507767cb294c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c27c36736f7d010b974dbc7f2afb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f46b3fa617878a7d901f08e1cd7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c8bc283570bc18d101a6e52521aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab2523fb3d0a82231b6830615dba8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359f6cbedc691ff6c3c473d7af5f4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df3d3050fd8b91b302d33957e5205724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae469b846750faff5732777a6116340725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7822543e7d9fdad68c5dd837c5ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a13b1fce37dfc6b60653b1c9997d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fd3b39d5e5bd6954b50f3adc7698728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded48df117535646974202b60692ebf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c949fb9e8564b27230a4be4526acfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8b3e28c07883524f03aba764aaf3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8839cdaa7284480f00abb51717a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794d7615ea716c6b1ec2c34e9a72c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18979dde6097ab2dd23c0993056a2d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0973efecdaf4abdeb2732b100ed797735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c4f85d390f56f7b71980baf73c7cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51980ea9bdea98a492e5f5b33f5f308737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d41fec0202cc68ec97b54aeae5aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef382c5e6528d9f438ae9d1633fb0ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090a0f46f20277f3de4da6ebb0c6c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52abdfc4e1aa265d44cbf38b69e2c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edfdd0cea8aaff397590cebdd2e914742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55196b42c1a9325860897bb93b5c1b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aeb51090f62b463f9d8e74569412e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42cc73e1bd5fcc701fb983e12086d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208005784c27f62d5508a79b62ce058746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2fb1bb0cdf1ab1f8f4b853556b73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003c1d592782a8e3d8fa8cf1bbb8c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd6fab937d5d1ff40adced0b41fc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe83ef1d9efd1da954eaed5a5f7f8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52748c9c3a9b78915c6aa3add54a2875751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d9df3d5d029fccb0e1d82dc8f925752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6be278d7679fd37a94070a608d6b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a095be58629317f6baf9580770a437754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b44923cbed56b355394e19d3aebe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d2306e22eb305017da8fb0e4217b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3e6e73695b801fb46bf95569a4b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa1cf8396a9abb8c6af23da637c578758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce4da67219c76e282011fdc47856d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>