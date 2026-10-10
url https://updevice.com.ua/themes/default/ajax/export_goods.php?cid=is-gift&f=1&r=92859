--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a5c89c79a9828899c3ed7860cc19f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a636d4f78134d2b58bc044f2da84582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d9c58dbc72afa5d5ec27cae08dffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa34c63fc75a1745e57fa08d071d1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9976701e2e963730a86aa2b91f3c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a93984969b825f7abe0f9bd3a8ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46e11d568f5bc5366b885b03600ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d67129c9002b507c3861cb38f07bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ed06e7f3b4b688540c4f6aa3edf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd832aaddc63bc87fba1d290e002b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6c7f95119a30984acc08b3602573411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5305fa897e759cb2b9f5fe83a438d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc31e2d88e9fa5d1ba9ba3d2d8230913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4bbb2ff85d3369bd060f228bc0f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d346093765ca7221381fcfc2107c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590ddebda47387a49c969565e386ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad236f536736702d030fda0b11f15aa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a139e426574b587bd5c6555709ce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1a83a8fb5b4a6e2251ce9696ebc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be2ae84f2ce0cb8433fe66a293aa520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac89631fc74f79a041da44d5665ade021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95937e638484ffc5957a705cfb48f0d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588cb90816ff2f3d755190db2274ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4f5dcf400cee1887f22ebc2c145b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58021d458eb999ed3a59822fc35c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51cf8322fc0dd970c68cb22695c10b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c03f4183a2cd2fcb65a3e2f8aadb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e99cfa7d209b04b30699384a0df228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd4ad5e9a012caa495c6c57631b4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c9700980f64cc1d8e6e162f985ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c6be018154d11f677addaba29c4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514091cff8d5a66ca4d2c087388cf0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b934330b0b7eacdc410f12aed2293733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce805dec887f0db4062f8162b3d4dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b56f7d66d8f73ccbd64a1ea346a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84025585ab16723c3f2478c75730cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b263d2ef49d00e9a6b712cd36f5b4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c160ae75abb70b6ff2b3f9b7e4a22038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e40483fe6fa64456e6c399f931750639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c0b98316e2f6837b30c21ffbc36e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6133d7b99c05feb7cfd923a3a03723a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe24ef09229f69f1ea5031122c28e8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba46b88891fb08f40483f385b1bb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6571e52ac87b1f835ff32a2062a5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c573b5f5678d3b2b16002d4adb8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d78823a12e7436af3c62cefbd34046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ac595e5bd0a25e03d9686504c294447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f894c4bb8944ca0daac097599e67048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e31696370f6d271f8dd84a0afe3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdfbb294b4c840bdbad8ac08b8e7da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bd58464cdc33a33584441abdef6ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a406a34a55ac5700c084d41b9aab5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e311f2c335d4fe3158892e1aa1a4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ca1176d2cdfbe787db903a11c35754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0b3a8789f182be0437048eb079d0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a8d2bd64abb13ae3f266841990f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0012ab2d264b0eeed2d1c705950e9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915d07f910722e96036d98acfad25b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788cf0f30694f75a290c5391c65a7a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce64c310d26ccd991fcbe5d8abb42a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa4ae35dd24df5d407f90d699467661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32578f674f61fc779d1cc2747b89762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0fc8fcf659bcd2a9691830f7492f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be142ccdbff28fafc71ab9fc2ab10864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1d48aa0676e9e9fc02d7661edb0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015461f81fd3d15c064b27a9920e2d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38632e4273cc2b676f606ce85a7b8cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6602193e5e259d9e9f7af24f889768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2917c79d0d765401320f19141f2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947effb5c2fc10eba877442f7ec60bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71583a15c07c43825edf54984ef59f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641ec8b035ac713fecd27d11dbcc6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f206a585695d1ea264704a73736173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba74fce9f9c7d02d25e3a4c9d516474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710df0fc7d864712decfbf0016ae06b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc1de27d6c6f3d1b898716210aca576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0736a8e2da9d1159d340ea402b52ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9615b4854ada5b7ec1a128bdabc2b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c3dfdce4f8e8ca8a152f68f70f22e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7889d4a7a866b848ce431140365f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af962e2adf67dce048d913d28be3057181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c4e9e2a756b73200d9ac0a59373f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c0c5099d48fd2d23d3908ff9bca0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a541e5fc980d7828dbba978dbb7b5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336e4dbf38901744e29064aed3264485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb8fed3e584fd51b89ffeb45f480586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa0b4c406e266c078a9eb90dc1b8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca748c663776864c6666b384e37c1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b178d3462e1b6d76300bfe833280c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64616f264ef9cb83eb10f3eba2fc3c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a40514b3ad2a936e69da4d88582191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb238c7528dbb2c4266b423ceecc9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9816921e88bdeae74224d0b1a83e7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a8c7b61496ce7e4c6d51afe0ea9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834829909263e978016de3106f1b8c0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21830921c8169197fb0994a00351fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e328636ead523ab7c1a36f1981d7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682120ab5a7f74ea03e9feba505203f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51759e53013f84ec9e0f2a723bd3d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee488c53586b7217199a0623f3a888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d7f473ca2b7fa68942466503b987101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fca7e95d2189424e2921d85ba4c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0c4fe36a443a25e1de69492d5401103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001fabbcf538b5dc4585e932bfd7e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07776005d4ddd41af5a3a91686446fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbabe7a043ae41ca27e23f0e1fdb87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35df69de6f1a4dcec077fcd443e21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31929ae05c202218a2db76669cccff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f961142c51c68b48edb651537ecba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c867d98498e86694f8fdaf2624746b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb689d14bb2ea5f8b297a06dea0d6bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329a4ab674cc649f99e4a189a94721112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39112cac597a7088a181ae5c970c26a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a6adc14ff06a5cc95ca0a517e25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe0a51df03e2ff3148afbe3c3123d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a57255e1fc1d196ef88d7e1856245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8ac9032d64afa54a3c5f7b1f2371117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e159714dda286bbe8671762934fb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ff632f8565e6665383339a5775a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa17935ff560c0849b18949c5382f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79120029a6ea1faa20fde67903e2d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf98efc7c5a668747b5de536289aba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fab79262440605663f3059f27d8a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3aff0f4f949c89770591527b4165f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ef81840a353b99613080cf7ddcc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdff783a05f580dd5a5a84ad5771ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8951d32a8a7fb90ef9ac5b679068fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419069ea6a5a537d531f2659fe2803128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1007d349a5247fad0603bda739dd957129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eaa60f947c82c53613075c771afb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a783481ee05d095f14f07eae011a08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c8a473d184c361a70541f030119d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a46ce5913d65ab35dd16c14ec2844133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170b76262795d47ebded6d1aef88e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d612f4c8bffcf66c6f5d14d768033135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec421764287ec143c88fd2b6fa330136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8b2287bf96055489d5e3fb4b5db2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd089ef57f13f1787ead916ccaff83c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173bea0b925d71e950e4889e6a5d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910070dc61bb93f9380bcf185aafa1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4267da86f33b6bc003af80de73af51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c8331724c1443762d5822a70fcfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb44734aacff8556b9a1ea174f903f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede084b105bdb04c2e2f4c23725a14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dd4536e1b98128e870e2d528d6ab5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15a19e62b2b6fda89262a618f25b95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0535a0bc2a168a957c6124b7241ea85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf7172328b1f90d2609f9efb6f57f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3dea09539f4d431a092678ea9f080149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a024b14ba94ab61297ab666d59588150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f979d3fe18bd83ad0525641e69d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd28c6e09d7f9df3a87758fb39532152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eef6f8328743df75b6f0365fe7c144153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d925000ea084582fd73e06d917a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46496cad1e8975c0d3249f305df8c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349227dc4e892d79513692383b22eaad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b6c9a2ed81976a3f79b337b406737157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3e0c0842beabefc99a74cfd8f816158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c46acaae9e94cb163494736c4de16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530d23541d3afc56c21f9d586d3079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c65d543b32b40d5330c4226fc6a479161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f434f496d3ea286e2ffe6b05a76c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4341ccf84c3e13ce3dab7d73c7911a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1dcb19581718eff7bf0a97b5feb5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8adbef90ae77279704715f26cb44b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a54eec7013aa5504608191fc957f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c6bbe983db982201c19d5b696c2d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a690290b16d990537cbf3d2f5f555168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c449f55b18262966a9de66813fff9ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd2336ed442cf2deea1fd00a74a8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75e70c5149de610d234b676576d7ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe2bc88cc3cb5058ff2872199c1dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e367b6279aa7fcdb7617b568af21901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0c5264eebb8afe82e04178cadc122174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f8469c4550b023691a25c5ba81660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb70486e3cf17d23af61374d9cb1f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7739a4d71d6829baf59988b19568177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e87841d5f199eea2d13a854ba27ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e8bd159d2c3d92fcc544ca6a4202e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c77ac640b9c8fbb1c55bf193c816e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c04037468a21160627a81b59100302181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508dba8bfaec930000ab2b34952522f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb213f47ad8ede5bac70e0dded18aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf75b5c8ce898ec5a914af226b3515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb391f643e596d58b22fafefe38b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870aef43d86c2e9330d0fd1f41c3d14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc404cc9bdf3aafa12091ce73028d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de1526a0d2be278f1c10d8d2d76be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade0a28ca3b6ef36b85ed1bfb993046189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb3e2516d0a592eeb45a767f61ac6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae7961c08d06b07da833c57c88e953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8207bbad67704b2fcc153aeab68c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae4b50cd724648d2e06f79af28bccc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5181270909d2fbb823189f26c2ce2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060daf9357d83d9a18f9eeecadcd60c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3a49275399eac1a699f028650dca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20095650b0c0ef3b154cb53c8afabb05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe4b2b732c3aafd2745b2d98346520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9abfca131f358e99aa9c287f5b86ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bd4de0819fba008aa28f8772d9d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210750d075dff58304da11e1d08d154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49421cbf920dbbdde20ae971400e430f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ae94fc96a899c0f88073efff01fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335559206a7816a2ac9925ac9b06b4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3590698ac22694df32138ce8872f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14aeab5087f0640cecce9c9392a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390648a0f66be0161c2e3a7722aab8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a77b16ee06cbbce4c35d7b5c3f3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb579b8ec4153a25762e95c753701209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e998619487a83d5192a0476b038c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7636dc882abc5706d833a15a3e695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997fee77cdc77aa9ccd14c00cd92541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313087889b4c6c02a6733f7ffdfa7ebd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81247b2dfcaa84a201a032ddcd4823f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc31c53a9fb8443b119cf4efcd47e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d5ac01a789c510e524ce07ca136a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e984174d3ed1b9be3e1c42e66e4f85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916d6515b5ef99f6f0acc93165ab969218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300083e6645b94be5144d9f459a835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9a019c5595263cd11fd36407600b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870be0873b0670e64329826f0631b6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a443e477c484d197d954f01c027f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572d263730a26f3ab6552fff7ac7cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f624aab14cf3ba119f05b96fc88547224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1658463830ba661d080ebd8c093629225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae1c3ec9ad426539b324279b8e797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c65874d60abc582b841b1c0b6fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890323bf284604ee66d98dc6cff175228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f8936b9d4ed73e8292d20d9e4103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846e3272e9e93bec2f09fb03abad92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09ca47f857ecc637bfa7bf91cbea7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4dbbe9221c77506bae860713a1cab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75624ea9f4cb3b7c1393515ac87dfe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f94df80c1d8a92c4707ca8b55751f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80069b258828501fa20d5661eb8922235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2166044d8c25a879f6b3e27c5b98a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253228d87ea955dbc36afe7667e688b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05ec6c967e6917979906b2e184b93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20fb5ae1f7203da3610fd4e7f4dcea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13c3f4b1a7593a35888fe613b1d70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869eb555017fbbda0b333162a61beb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7caaf903bcb9a880540385202dc437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45479a87f520905aad0254189683d672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572d27247ec83726dbf9b35893560f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dc86643a1a08adbc4e6fb31c3f3f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fecd5b9d39410e8d7fbe7a56da045f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e876086f3791fcddfe7e7e956c2585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d8abc613e074b86413b46f10a3e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5687b1e347b73f937147a799e6e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc9783567b00242f6d0c0b00bd26a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a57cee43cba2dafe8a38cdd73c0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488b3dc58c01a2106833d0cd6fff7b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4b30f92b0fb67b9a7477a4cb6f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789084f502eb904b43fb9eb00839e15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa6f6dd383bcf3cfd172554c96c07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375fcfd2ff10bfbf33bd0aa5f445b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03008eb365f16a0f3beeba71bf2a72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f4deb0a2321a66d52608fe84577d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf4bc8966699057c36e59c00dae6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae8c8da28b02410a7e00313742171260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f96298bed5c8ba34fa58189c7ed4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d8618f52b0a165073893ee4098f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020853565bd5d30bcf671411e4a22c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e658c78f04e56b1937ad2d57ec0110264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fceba76a1ce7659ef89f92891226c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8681518a55d789ff25077327ff3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa54e1bb0e06438975fcab2fa6842d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c75d3223d1f9f1c7b8c9fe2878d5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b175fd08be28f149633483542c49b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf678b4f042e9a2d4d8da1bc552c288270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924783c027b4c8d91357f6078c325a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d013f54588737f5df9648f3ebae6f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0749d951be48a01a1dc557a102505273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4317eaf17d77a88d873d4cde2e8d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a6b3560f3e5b12662a328e0eb0023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2426933c0ba95e655545ba6be087e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef914c252ddda9b1fc382136042dac3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fa408cb737ec1853807402c0b9b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583ec83b27e1d56237b99c9772a424279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac924517aa9e4aa3c5618ca69bfee38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15bc127f1cd8d8a6d3ecf19dfcd210281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e0f59c986b178265fab24da3e4b49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c447d13145d92fe1b07dc13cc6e5f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aa17250f4f5524cb3f0d62316982e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc21bebe3d8e413833b71765db3dec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedac1491df3f71642f344af15949d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51e8ec53a5a90742f4acab71783281287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68563e733774888cda54d717c5e0051288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67631c1eac9f9ffb44f33d7aa27a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b087b0923512be85eb3769f3d7d7af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251c65b0605adad4326edc2494fa26f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607e5ea9ac3a81fdcfafc5494abb86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdfb49cbb0294085a44d447bc662a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a019abc39756688f0c64db5897d8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79207a8eddf7d5e151f132d5a464f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf0198f2f0fe736974cd10d17e066296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69844fdf03898b83324ff930cad3497a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a862bdd57902cfeaf5a96ccfac32e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eaa4e595ba54c97d2e05708ec8e63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038affbe06dff7dc0ab787bedc6d902300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dae986244e990c18d10e018cad1eae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce679e6ced5dbce10b4a41f4b5b9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253d067991f9d0702eb62d30a3e67c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8001bea264f094b382a3e622b3d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d988a98fb05da92bafb33a6a367978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff0dea9bb70b1cda778f489b73fd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e84fd5125aedcea5b3639343413d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb04de9c5b3ca88ee9430ba39cdcb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897635afcbc770095c7c280b713b9b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7db9696f3c91139f13a19ae2313e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3cb9488f5dab3b2f044205376d736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f95417bcae2d05467c470c5ec5d8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2b0abdf54220eda3528d4516d57c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8cf7b3ae31adcbdbfb4bd4b1ae7a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afccdccac9ea42ae5cc23e21c56530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5fb9e54f187531275a502eb59f31e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3125054da1c942f32848a43d51cf65b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29502816c6dee61665f6e72ce19379318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae723ba577948e39c1580493fb74616d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a141b16964d4cb5ee502512589fee8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f9ddecf658be90b058bdb1a79791321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b77af8b2197c7cf018cdeed7ece2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b588dda64c3ddfdf3b3c37e42f21d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530de90b955569f934e0507d18e360c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d75c87be39dbf7d25364c36b20b447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8286177e11349bd7f64665067c20c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef640f92f299fd98729df94bc26170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4a9703c7c4945025353d0802afc95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34dd621b0e52da3d605afe9e5819ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93981df7ab85b8f4380525f6f45b239330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a47ab42737df20e1382139a39656e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25169bb9bf41dccf6bc986e3cbfb755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860224de7e7dfaa726b4bf6f086b609333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c77c3c1681b0a1b83b81c59d784f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3dbed17e7697715a1f2d139623a16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175f125a6a918152ddbca11aab05d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8308b7567bbf9e09940f28c4f8270337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb983636ab663872f0951553aba78af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23637b9c565af8db6d26937fd1059f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377679f598431d95b27c0103b9efdb20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7965c239c08f7ec8cc98cd8102e69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490dd707a38cb1984eb4a1ce5d3e9e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3e0614639d29d2bf78755e526af8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b950ecdd72866d9b5bf2e660f7b21c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31677b7c82f508bf545a60bba9ccea2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d57ef4ab5926e2cf9b062a65fd93f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a24d962387c742461c5241635e41cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545845853cc92582dc9c52231add53ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b58f82c7aa40c26d21589d3a506a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dced00ea78eb9c9a44db407065668d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b30faa7b3f5a381ba4c3a684daccad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb9ec293fdac508f36d7c4b6cca82f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c316969c923ce665a894361e6c2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f3d06d04176889b59a6f16e10774354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c448ea26f1305832d0c5eab92c4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826345b343c204a9f4f3299242863f77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d04a79c022bb696e8acb6fa0e75d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446c5b2d110fb4c1ef2c63d6a09c58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a850b55b32eab375f5bed9df372205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938cf053489227675ec58d70f375b49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df01d2cbe7a6f542afde1a643cf57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40badbe95f71492389fcb9d1a0658fde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85371208e0175201b5fe3b5ee6fe6efc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3880e9d9d5716f1f68f86730507f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe0ef4cfcdad69da0d7804966dcd22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1202ddc87dd3caf91352eceb4c09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf192067cafe06d7d0b9168c983a8f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ff3e248e0f7df73b1ff9953c22fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68d6fc13c6c13799e7d45acdc2b3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c835cbb21031c595ea2f579d6897b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b53fcbe5e53d39bc4097c671085d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d229409893df933f75a37b065577372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da307ee6fed79d0c3abe49132ab55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f18c58bbf2901213fe3738f110970f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117aa259e7585cf15f8ca643729535375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade59ad1bd7a4369728d5541e45f8e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c3d13132e81167baaef9ba35878c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb434ecb8a36920ba111d4dc0a12b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4709d7acfff6c8040dc686d6f3634379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2bf654e9990e2b83e8e27c8a9a06c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637947acbf3d90f1183223f3186841381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72621164fff85df5848c0520d8384382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b43735006c9c9445caf353d0d1751383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689176797c3a1121b4ffe08856d6e44e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a503204eaf2c740244d16770d56c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18e2634cc5015a01db371970ce33f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51353108328cd641e421631d3c3d4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbce019a0bf99d1d82404d3b4c6da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73b051790c7734f665877e2cfbfb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e74c12f2414f97389092095a9c718390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee6f505f2c8f5245d5353034dc727391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3285868ba4daa2885ae69fc796efd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2851e6c1044542d38d5dfe4c0720f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6cd5cf23aca5f031e1d176c56fc65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4eddf4e9c5a8d64dcab3b09034062395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901e83cb236660bf68f9d417c5a2fc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776626db1f29093867ce0559c65732bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc008b690780bf9f143d3af6a6328b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa599d63406711429dc1cff4f34dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a52858f146d802c616f303f8d5c61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0746ed6f38e57fb0a5e06c8d14c232401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61af4e888f0a4aaf3c91e706745d0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac8c1f58c37d628cec398a2b7f6a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869125c8f2b2d450fa1d19d4062b399404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958911b87d65fcdb918c2ebfaf8c41d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eabea353b105bb0f511db929d2a83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188626b6fd1997de5db91c4e6a81c10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603c4031fc98d8ace1f6bb1b43ed3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee16cc2986c9e9dcf50426419096f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406e040f490efe66cbd3905c52cf20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649e66fa2d73841fb6fbe48cff290d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d672b5e4eec53fa5ab5a93d6e2746412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f97c8168efc710775c2f239a41b32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391537becc52edfab246c47d968f0a0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba2cd7ab89d7c45c529ae166df2ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bad0a29c4322c5a6060b21abfbea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c50316719f61f99e8da7ab6c36b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbfdb07fe74915e6772b37f687a05d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9977adf20f3ef56d155ee3092ca39c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7aca0001d36ba077e155cfbcac981420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0c13093c17c69bd4a8dd772cbe831421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f393b4240e505c4d6f31395b23b325422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942bd7e6be9fadc82f345c509f85b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f100f0708877503e3728d251772be0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735670520621c6964ee61422638857d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc180d8917f1d16fc6ae09320d29add426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9a9cfe832fe90892c8bc5f0456770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3f653b340aa4263c193a42323a108428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e83c97dec76fe3b75bd56ebd579ff3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc6ae3e8fb3e1b902698aff091e952430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fee174ceaa155a520c54fc19b3ea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fc8753fb8afcb6dfeba0d492e294432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba8de304f8b4e8332fb66876395555433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b04e772d94073b179e0f10f6142e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc865f5b9567a97dc960525707786f43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0692bfa817c33697e30ab2871b052436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af38bcc378faa6044c179a2d8dad35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e81d9d61f975a554126dea01a5dae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec947436299a20f521dbb05c02dba23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd822a94ddf560328f6b658111f8ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e970e7fdb9012566deabbdfa2f69fc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201df5d945aa6121627defb025720da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408caf73a6ab1b8775707b0d9bedde3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd79f019db218d62ed858b5cdfe4e0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ee22b5468b0346676764ad6c9be0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb60ccf12424fa156205885cd523a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec888402197bdc06322ac7f81094b71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d66a7bff4e7b4fc704925de342b64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990397a75ef4b76e9eea723ee758e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f508aa5479f42efa66c18241fd3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e27c38a6f012515dbc833ceee0a9e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fa931585fc551bcfa9d07bd6e338a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ad191459884ba6ca235088838ae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fd8a8143778178907f8e323bbda8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54594b159cdf767d31f0bc1e0e17e59f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9c570736dcfa49306e829fb84136456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9844d0dee4a18509c21f2434d12b00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6fb5fc6fdf0d721a697ec300610b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76462dfbe0c86186bd51c1123d6d3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59156e1e21bf62e8a3e68eddc13304e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437fb08c57eb1ff4e56d7f5a0d95e35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b0d48083ba41486a40ac3e9aa9d94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2509588d338ffed96ead7e5a8afb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c7ed37c839303383441a128007fb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd38e4d1d2a9e5a6eeca22cd8ac07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc095a196afc4aeb6db8798be61d4f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709f31daaa2867323c1a6f42b0f1ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bae057bd2093ce68e6a7b941d8862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a9931730ee81d0c552b699bc98bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315567b5d8a05c2de4409cb49c4af15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eb368b13ba568c314900e05608ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50cd05289365e1715a5b9c759d167472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f2ece781d303f8ad5991d8acec69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d373765fe6a389a8bd2fc6bc5460474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c49c2d7496d978011b85d697c808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d11270d7cc11c01d2d3900a495a4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a801330bdf82e3a09bb806b5660665477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee0de01a4307cf62759f081812a331478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b83a09343fb4040725696e945d002479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0d71fe43feac66201e31e5161223480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b14d80ace3754e4de25ba92294dcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca232be932578beac1137ff520625482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ee3e0a84fce354ea59727d0047c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c0a4e9449204061dc179a9d28a667484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1c1b49f575a1a7bf8100a57466b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d29cd09db804d40a6a774aeb9420486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eedfd2a820c0700d475e7a4837059487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468794c49f45aade6dfe7ae3b3621e68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5607ad6ca454d938f8c5ca69368c12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d286ea089f34200737044e1549327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e1a12bd06ed35bc5b762e3485fab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ec5a69a2539f928f804f26ae4336492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519299e88930d52a627f0a2701fed991493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dbd332b983ae26f113bb5d8cb297a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6983c38e4d746ee14ed0f9f9f73f2b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b3c5a4daeb720a52275460d39441496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3ff2c4db6d50d1299b22e75c7b2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c59fc09719a552b61463480c5445c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace71158954f2bf58fc988c75d8b8e7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8f490faef3e87c9a62b54057adead500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c77dbf7205ccd3de071c1f59fbd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c827f26fb2ccfcd417a697a40c37bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56e7ef84921650fa65be1e3b7d5f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fde16910923037cf33d308013eee1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb723d6abef90b03c701d21b9980e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7430aab8e2eff8fef874fca7950d4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d276d08e143695eb55c6bf175f3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a825bbb51f655aee72e864b5ad31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b82955b5197252d61f76f42708f5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a59b101a048ee67495f44ab8f1c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97bdf0afca5440e7b16633faa3d35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb2d69f64922d5053649f54196dae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363028dcdc18c3cb2483d9a1b824d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93a8e56d27f921e9b5cfa4ddac10d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072908d2926ccaaafe31ff2af1fb480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79cb59331a1daafad2620cdea0f80e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b349aeb4dfed241014195db3574cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a405d7c88360a729c97ad4164c53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3bbf0c89b4098d05481cc176520b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139e73473006c551372b136d1e28a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e932bb4fa8b30ebf35bfd9fefd48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcaadbfd346b4d5baaf3806f870b70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07601a491e073dc3540d02f2015817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f483116f15ec88448b67be8bf7294524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7323ad51927749e656c6953aaf9f20e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406e4d90adced73d401785ba415e682526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37fb2e59f9359dcfa86705d330a727527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f5c4fbdb5864c4b53f18a3b8263f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a48dc7c683303bffa541a707cf24a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b1d190d3eb7b416cde35f5ee6e67c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e5f6eb52ddc4a875fe286fbe2dab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce89e35f8e710329e3669d5e53540b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11900b1436f6d22a97c32889954dce0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8cf262f5703782033f326de09a58b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37340b9e21f662b14796fecbbdef70e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee97caf22de94d6080eb45c8c91ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8e7435ff7d8a368ef7587129e123537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e6a032b8a4a4c46104386d61a4f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26f823e72bb71abce7e6c9fbcfe7dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7249b18d49fc506b244ae0d00c1897540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380281a1508267613a58a3dc65e4fc7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc569890317a252409819113a5ccce1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcdede0047a5625034f9e84cb5291543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d91afde675952af8df03a8cef4c89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393833991cef9a378ea23fadf8ebee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a700757603704299f41544c9d5d81a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dac6f78bce8b4c673c4e8d3fd2776547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40318351644bc79356a7486446b9872548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9340871e0b18b352d340491dbc08fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbccf8e49a630851367fb6acab0ba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b07ba3dc630f44a9ef570c55089e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0132f5656c66ca9c552cb058340117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3cf4a4336791050ca1f41d4a07039553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3899a16cc48a5596fe78cfc9e58dd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9f63994135fadd1dbee4c04b0edcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d78954ef6c646a5955dac3f129aa8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e4a9cadd8c19be50cdd6805c7788557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e9a6e1c85cf6be4a02a9f99402cdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e4796a582adeae3ea55ed5b8e3d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5785c3b7e56f1494adcbe41ff503f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e26026b328a47908a9295b88875f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7ccb26bfab6f55bf1ebb5c91802a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba57e3c7901a610c38fc09baf88ac0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f650a016f4c31c77c5c5d5d013d9ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe5bde2a714a53f48e6f458141f8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfe9f6e233700787cdb8c2c4552a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a9af89c96ecc5dd92e355048853f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad37a458bbd7ed8eb59bb074c41e80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae44c1dbd114a849c54d5c9e85b6b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1a1318d1ec837776a67a255cbf86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dd00275ddf12dab2a558c55d9db67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63b56391d4b5f1596182ed870446a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9895311a9524647429f1c23fd8c89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59081ac2ec1ebadf7a8083e9a38d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daef7a3297d0909a31fbea15bd1ea9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e7cc6c613e4377b9a000e9d7a29c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98062b640e5935e04409a25508835477577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc29415e8903d71d46add3ffa56d850578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a4f534b7b2e302bf94d0240d17e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597270f97d605e5850a386546b1c0609580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58178ae72f62cfc2006659d0365c23c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f30038e71a23cf42bdee46c701b9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdfbdad4f3233552ca1ac00b81cdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93db96a7ed135bf21053bbe1c64ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea14059472a2d703b66f5758f032c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169eda7f171947cec17657a7ed4db98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a8cd751b7530cb61036006ce9cb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca500487f4c7a8ba7d9ae1168511276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f92887ae1e3ad66dc219ca966e125b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e7ca99a60afa6b2bd690baeef2628590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa1323705111f88b9b325a151dd71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c7f86e926aefee666a065685c63f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c58de4ba3a6ea2d19f6679ca74f74a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8256648e600047e6ff6f62f24f6370594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa01ed9d48c172776574bade54e412595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef442715376852bcbcf627c0327372596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9637009bc287969428799d08c2cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4536aabc4a1878e0b1cd71510b05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e3cc15cd967da54c6f0ff7d2aadf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcceea89ca7029442a3e975518bc505600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91a40b1489a3f39cb987b37888377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dae9360e47c998314ec87e868835c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a37bea03915a136978744fdd131a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3742886170c40cb090992b6906a19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87c5c710199216e23e76a05805e08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bf073d48794645f485742e35d0e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0f9296d8a8e699af4c8d11767bfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea58e526c477c83f64f7bf10b9c2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931335c7ead71df6740f9d85478e6c52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357560a5d8f7112ac1f3833818a13b13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674990a1831af71107ce4de05e9b20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0072f1e2ef23cab9c4ec7d75588a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480a9e99b788babebdbdea474782ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8645766557f59878a97134443528614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c821ee85df8469372277b9a33fed9df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb29e3466f9b506b18a95863ffc3c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936666728cb120f4bc7afd6362bd8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9ae3314bda8094f8b5d14211614e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff03b9342cc58e33febca3b343f544619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243be92645bea503967c62b04567528620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02a896ace4b3f3faf0d2fabe957c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b0a8351019e46cfb5a55a083b6792622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc2c3f4170dec89fe576853a8bd2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a81b9bd9344f54ef3ef2710a7e13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8d1332399f1778298284d5ed3202625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829196e7c52a55db637a34ba656b34db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2e2f8381304248b200a1414733f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2122d1c8760b32f11a1c0f28b4276628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c43329e57c2e66f8270b82b34dc6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd51de7ffb16331b754abb5e56de9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f032018a1ea7ddcf9452c9ee54f34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8205c6429949f04c39d1df325ec70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990604d27438e187a26ea3c61c5edf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3c54b64d76fb1a607877be2c4c1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae886bd0adcff47c62af7d3d3e60010635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258dd07ff550b01d80629950a6a8022636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62b95946c9b8bc7e1c15aca8a6c72b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d391f531a2955bf294ad640b78d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130837438e7b71a63bbae2eb284a66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb56d34c44e6dfe0dce5d6ebf3ba8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae2666e90c0fb80f524fa21781d70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0b891c4f728608a480cf609beb16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d17836ac67b6ea620fc12f29b6a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea993612d623f5c0d4cb82e22cc6b15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210bdaf60e4498ea07844d1ad442c0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007133cc1863b22a5b2a3a0d1d086692646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea07b5701d593958d7d338f3897d44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387440a170364406fd5fb9ef3ed1c74c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f602662e1752f133878ee60119c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ece230dd3a6983a359a85581e91a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfb285a75dd5829ce051b5aa5507bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a6d8ff390bfe126d0391468a2e68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ddfed4f013cc589be49455bcc2ebb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bc027399f6d552ea13df3fa90cb31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292dfe167bf46db68943459b73b65fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd99be2f514c3749249d6c2bde52e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1331d098a51a0f8fcefd2c6bdda728657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cde7f687de371a902413df666973658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b2f82e78229b7890ef97c97aaad2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a3193637648b96f39dfba07a398b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3c552e46c9b2fc490b48d2fb7a53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fc4a64b9011301a38ef055e71fbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe834438dd4d84f7750d43f5352ab3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5962276d87548d2479921ec8999f212664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8df0139bdde37c454c8fe750f3eba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff119bff1d31fbf7307a0f7dc3ba39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac2d0d5716e937ba9e73cb48bf561667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e15918335680b9b86575b5a16e83f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ca9cc5825efb667f1552aea89696669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e03637e6ba26ad83403c3fd31fff1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e7382452f91650941522dc7382270671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e86341514b928d329473e282e2bce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb13e54d8eac90c535a7673ff8fad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617611fbb82fcddf050f14c8cba96a60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426b015b9c614f4e18e812c1c60033675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840689a76bbbb7330f5575cdfeae3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b056fbd0e3a12daa160f5b4504fe3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f72ddce6927ab5ab347cc8e92824678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c6e39b293e039576dcb13eff249f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af67da9eba5296a278011887fe2de3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b379ad00a85483174a7baee07b4ad6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092785d5470fa19e9f2ae14ebc0ceb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f887be515d6ffe5963fac73fd7ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488334104c00d9859586da475980408a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e527e06592a4bcf18199ecc3194d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c24dd4e272a1acf3817193a2c86d32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d69fcac9a25a2a3644dd0e11dc5dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628487de99dec9f746c7be70f4a9289c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81030e1f5baca6e6a4329bcd0a276c98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1a2a60d9285895a24ee36b22ef1b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6609d0e6ac71cb538f18d0c234c3b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e5f4ca6dd8236ffef723b5d9c440692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac8caa821e27df6a04f25c67585c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df88978e7d1f3b9b17557959800839e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa9a2f8b5fb8b57a7bdd2f2931a45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e2b3f8c4f9ab8a7e0479552fcc831696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f98e2d7bfbea364d7146d82789bac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83f9d8ad8f93ad12ce8cdef35ab2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a1935bd7f67a6a0998f22a59d2e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a880343524c2c22538818b29b3174700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139f4d032b8c057b8fe98347cdaaac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35606fcac19151036d0e84b087e4c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f26c7eaaa5cae3d4e3c74751cbd77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbca9bc739e004eec8894f0279f1f81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad4466bc5168440086266c0bd5005705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3b07a826c3b73d6081d50e104676706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a967c0e4bc62dfdf80292c2a4ef351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dade81bc613edccf8dc0405dee1fa5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3023fc16a64984c370787d1e7911c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9cf1231f104d724652429964730ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3949078d49bcb378ad09796339d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a3781fcca653227d7c5537c5629d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c23431d97e57d38ce90ca43dd6a30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b94a06184a2fb399c88aced6b91ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d793240cc6701de1fb83586cf3e818715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd91eeade211cc9719dda856d08a6d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8968b99e0415ceee9d92fdde4c9f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8d4b634f2e30311b124708ee12fcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85984958cc0096218b469fadb847ebc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb2dd936dc05409f71eabf95e21baf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2e6a8fcdca0d31f89fe5867b09739721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338401f846f0b0b5ee15b127d5be46e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddd7b69aa8df9a882bb68f97bd5e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcde1b4faeb69e7aacc089f8f9d726724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543da50b9f08fba0105fd6567ceb636725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59598a0998e45f2b03a5c7dc6d832a31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1429e3a0f49ac311a68b18af922c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690b0cd0fce58d3ea9ec629b92f86a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ce1fe783f32785f2de5cecfe4160729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce451dde2af8fe4f3d7ae612525509730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926f774cf39290e7d3e121126fc87b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413e4fb6f5d22095d0889783827a66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc58c0a4da7412629417a39bee5f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e34614e9c7140758cc40595f1f4d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f7ef1b583682eda305b083db29ffb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d412cc0f6b4cd82e6a4ee93e3bc03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae425082882ec0fbcc2a458d214f9ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f06b7df395747a28a47965dea9795738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b403aebfb934b974d9ea2dfe89f9fe3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677bb95a8b3e5f08420e7a278697f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc25cb31e748acd23c6061407762dbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e69985618e63b2ea1c3825811ff254742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa40b4b13c074654fb0c513d9e508a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748de084280cb7bb71d794ca11a31e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeed70d7e116d93df4b7de80021cd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573e6c4fa650f80fed3d5e90425c0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b00426cfb6725999a18f5b035b2f2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b6fcadc2acb558f3cbdecdf31fc8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10f9910e8fc7a8cd4b585a1a753102749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c0cc8efc8a3d9ecacc452b756953750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f9030a6664b958390b6f660e3ea92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b172cc244406e7260f7bdb1f7c7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2333af1881f59cc3e071658f21f7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2c5861997cf7e0742cb3c88fef96b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1b559749dc5e51b4ed002cc388f6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a0d79e9ea83e5c8e35199f331b2e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407af2b8c6939ff21cc38191526275e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493fb7b4eb6047e65ddf3f07e74b942758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f3422ced4ef9372608239ca76ac3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d89a7d5b0ddbd03334c665d314fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e31d30ce05d4f3f4a4787b570bdd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725ceece7c70f96b49a0e9025b04f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956460837d5bf9bf1eb9190ffa04b0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9227409c526a0da7f8d36f5b8e1d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dfe2550d2aadfa4495fdda5c7ef496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922934add5cc5c42677167eb36205287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cc7215af52904dea62d12daf048c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605f5cdf6fdd6da989ffefbf2e886b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8960e88ea37c80de8cb96fe1fd2bea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9578b38b2fa5509ecf2d822c49f15011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3db3fddd63e99616f4310bc7b8fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816a28a67697cc2a5ecbc8bc9bfb7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bb568b734187366a41d44752cafdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29254bdf80c5ce642565657bc08ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe65c8a0f9cb457ddeb7784a9a29a7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae846dd98b048196dc9baeffe6c2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6cec9cad2fb3ff591164d6495771418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ef6fdc661d3c328ceee98a3b45aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beaac297d7d564c8fc443a463ebc0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50deacf9c6cea87d77359f1d1ab1ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51664f415c4cfd0e75b87191f24a1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f1816a2815f75689e01475af9e59c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a7d205fcb5648eae2df68a378c0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ea6e49634f15156821f046f2016e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333c287cc6c5affb4b13e5a75a4c42326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25590cabe08ba14e12be3786dc010b3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193cd82fadf9e34c918d6abbb5fb27428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c17a645460a49d7620aaaf69947c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b06d0c215c5163de78f64b024f1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb6067f8f034d47f0e91dc7991ec831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7e406e7a26d0b3ab91326d082c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f0118228de0cdf738dadec0e679bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048860a51331649f6b2da91fcb6f40d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073a6dfb5fd2b7a58072085941df6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720624e9529de556abca005893e5e33b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed715cd39998a7a5b6541eb8d5b9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541678968745c374d510c42804097b4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f712a5779b37e0c2bd522efcacb0db939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec45e731c4abf86e7bdab3dfd114940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a22c171fe1a1f9360021af890b5dff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86458ee6695081f7c20592c64a9ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca2daa848c008293ca6896f4919a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c07a97be4d80441da7f03d580eed7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e7985e1293ceca83a3f95c0beae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e5681e3d11cb273ee195c59ddceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6841cf3824a956f00d462a672adf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9d9328f86b634ce6474f1e5c0982048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920543df6ed38bf3554b31d104a8de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1656d636bbe111200e520861fabce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f8060403ef4dce2d77b627ace1cc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf15a642c94143f3302e7acf35bc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a549828ab3abb4d5249c7a1452b877653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af3e2f32c9dbb388ff983ee2aa78a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0323af066008c3870b551522abf9d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac66af9b58102c9190d0ff59bd55f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb59ebaaf5531d4bbf75b91abfdd0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3138fea900e273183b2c73d6187058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f551180caa1346eba704b81daaed15d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b259a5ac0acee0795e180946b5b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23f3ba93b5eecdbe20be598c062cdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c074225f91788d4b1d076f38e33262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89c407a1f6624aec639ce009b280563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32fe0a529b4cbf8a315057380cd7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31eb8657d4f667b449e9606f37eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b62e03ac3bd1fe4c440884df7a18e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f58c98d635beb59555c56faf6a8dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345751603f39ff050316f4fc9e181f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892326d4b17940616b6f24adac7ecc2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8948cd44bc39026a6e66bc9d243b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4314e3e9755a7d3470decda3a5c293871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b888d636a83eba0620a7229d766272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fe2ab7cfe3564a7a9cca51e87399473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae883727db0f2e3b808af38d87b50874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a8e65a97529034adf4a83779034275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486dd18a01ca0a585482fa867c7f8aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd51588c61214a0ff104385169254b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70050d4d1ea5575a6c9db5f1f9aa298078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f6343fc7df97febd89b964e49bf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87b5e22ad684ab5cfcf1bb5fc4824d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd740954b5753437410492bd96f7990881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e2340313c7173079beefcc5bdd8a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500764538a42e935eb015e4e690fe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3b425e75e5c021d6d2b9cc6fb6fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3d736de544eb55c59342b41f216d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6ae03ba0a2f7c9deac4ef3a8a9d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1a92065344b0730891f46cbace0ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d157cc78ce34ecbc8e5c33d450ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8542973af8dd889fe963aa28c4e23789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b34ae43e002325eb762e9c7cdd9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b57e7ead7e528691dc4717936bb3a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d0da7b430319850ed6290dc5b2aa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd968588121b06ddded1e907952fe5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a5aea3b869f6a3cac4484c50885d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d1dad4d1331a0fe6645125676f5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161acf913a5410a53c4c0e3b80ceba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a63bdfe2ce7635dd5fceb30f5215ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999b428d58249218f42f0288fa09f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cb0530d87e44006a46f02241910d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21d14964ca18a23576e5749203712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fba014530e8156dde0dbde89f9a9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf90d7f1ab83d56c3b3b7a887dca624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767ecb4ff6297d0e12ad17207c2ff1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc64a6645ad3fec9a0fff0bcec3f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff6d4616c7b0e2b3aaff92a95e5aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5eb851759726892022b0ce222b945106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8bfce91584b3beffad3b7ab83911e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938d568b5f3f802a3788cca0c0eeee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba91f7523fd6554e84f50108afb46d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cdabbbaf1a35969e3e9bad20e5052110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4b577fbe6b15e5df3e7911a88f18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720423216aa93dbf94f586fbcaa598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3f06ca2ec709bb56e1763cbf1bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ce3f3ac19944792e334c50509e2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e1fef0012c25fe8492d7e15ed2a28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f406dd96b8cbfbdd9031e1cdb609d85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81dc09776f8d730dd8b6b0ae10628117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b45edf68b38c35c47f4caca13794e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684819fb560a8611104c52968454ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc37e0fd73debb6a218748919f0e06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b632aa30701e39dabb6d2a078c22a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d4a759a7564aaef1a9af7f460799d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cd4896cec4a6df53217fc83c648a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8b1b7e0a4d32d514c8cae7ce48ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba157dc6fbda7bb07cef59eeb2cb4bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8b69716033624c23d230861d107c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6909efb68a1ff5fce47bde1d3bfcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde528fddc5bf8eac54eb4e3564e031128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8137e321b6789e9e7abc9c621e35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047e199a0235eac8e0d93a45c4e7ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb95b80a9aef057a5491c7710b7ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71277e4ef642bd04b5a732e5f748d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f6e799bce41f87660b6e769edb0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df89eb573fb6ebc8facf00d779b93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20198571d1cfc45eb5ba226fe4489135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f01adb4ce721848e7e3d301d2637136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15026d5e01dd9a7f6a9d31da60f84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665adb924b2953a65711b6ce268d955138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e456dc3d462cf72bc5dcd4d944f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba2cb5ac5e5abd5bec5c527be5118140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b410832d3850cb0930b8e6ad3596141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87debd8b882bf7a46ec82ece499e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54807980a6390272ca8b12a37ee7e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb2ad11d6b6cbc08fa70661bf0bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b6264937180d4fd320d7d223e9d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a90c76e8efbf02f59b0f6ebe2fc5eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7d2361cbbb2fd4abb85e824453ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897683340b098b3d17638ed2d05e2f6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d525e6dfafa1285424e2d57d0af891149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722570b6a8fc906231ee93e7307727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6e600119b066b86fb8b87c9edd11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740109edae8b29ab0cc637da3e25a1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb02937f0663529c8da9f6ed7ed2e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec76a704146ea8a1fa2bc9fe69f982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440c3c21191d92a74e7fc5ede7eb71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cebd774364fe23beed7b3efd4e3aea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b9a7e90e56707d61464e8f8a9cc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67313b5451d7cbdfcbdbcea729eb7ac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a825f40c052c991fffa52765b1d0a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bac8ead6c30a3912c265209a2999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ce484a74a36bccb5e25346643a05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ac320ab02617a76da05f09c4f9b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e555f4a0a9ed08f0fea49b684287b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4253d6e8373eefe49856a91f95a38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66857900ed9e28c546d158563bf31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f6bbd74c4d70628582851daab89c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6d0fe8824bf0d3f7f8a8d35eb93c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69791b41efe734a7d8dd941632c25c2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5cfa1cf2b2c525709697ad04769fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cfffe668a91a00d79b32d007c2700170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe5e7403d369c64e6e78aa27b875ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b613b7aaf2e37ba3b91cd9b2b3661172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4433816d4c1d70fb2655864f56b47cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9f652a111823b05aa5435723d537174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fcbb26c367f66c373bcc7171ee5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9e110a6166655cbecf91d53d243c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5d9eb6e00db0026d348277672344177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03b3c2372f2ef5622a25f8c19b654178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbfcd4420a046f43ce75909bb30b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46243788b72e654edb76c35e2b2f9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5fa51f13efa08f02d0c8fc272ddd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c96cb5f2f729bba47b20e9ac94e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7925da4bf2d477c7dfa1c4b4fb4ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38251d44990cc698dd0488f9a43b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb5ca908939b87f4655c9b6c05be8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd338ee0b6ee6dc28547b45354fae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849822b509ebb9c4da3580614021bbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f2dba44e778820fd556e572d06ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ad93f4ce0c872199a2b52a6e465c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344936316ec17257a4a8bbd1e07344190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e4a07df9cbdd8c3481b6a9938b90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17cbdcb04dfed1f4e04358fffc2c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35e50dc0c89690f2f82711eb1a374193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72106301fbeb466161c275ac78ebfff4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f830e2a5369e7012ee069660f1d0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b9a2c9a3e35cad488d0e5ba80a2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d922d8ded8deac9833cfa64d0935b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8aa61514989d880c56de7c348817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f300160351ebb8a4fd4f2a15ca3b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700bead48199edddfa0a10b84f1a83b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c492ea123db96610ea5d886d8b436e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc93ce5d221759ce7cc9b510153f5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b8a75e9bab6e026d05ac84b0dada203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a10995d405198c847eed87fdebe6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e03d0efc42b1e24fc2c10a26c65236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cbf7fa350f3fcfe932c05566bbdb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92152e86fd9499560970ca7225abf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586261d0bacbcc348889002f6e6c8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa14f5740689792894a465e3e37c59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210bcdf25c3042deaae9faf28de5d07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9b1bd36ad3bf00c6726f2ebd33de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c680ae13c34f93f863b319fdcc00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e1c774d4e081f9a496552e01a9d64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15695a6f746c592cb8de1241d7ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc398836124524e1899d1c2655996215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd997069b493d290673ac17eec2703216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce52bd22d71f02b599b7f9cabe8bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c148ad555a86dee380970176e04a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507aa455c6661afa9b642bb26943a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426d80dbe0790f7d2e238025bdf41a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793daea77b03eb74277c786ec5260e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c6dcd2d38f85793d573be3a29fb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bcba7dae43724f79fd8f4a459160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bd623b1bbe7c6d39d79fd6b38859e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47fc98690c6521f62fbf9c22897f18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e600c93ae5fa8e9c451ecc80fa058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b502b28e69d0fbb789306b9d1275e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecfd1a0249780fabaa7159d6b869a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d502832357d09815e2a1620f140fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a2f06ef7769efe05fdda161a9c3ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f702551bf3bfd87738726d078714231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec80a7a61adb9d633a091ab7153fa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59cb327b7207569292a279622be269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea007e69d0d16f76b11aa902313f524234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111930f3386f3e206f988414f38fddf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b6b763881b2d1f03cb5ee62bb3f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8ad03488f5ed728ee0c42a405535237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74f733c8ab2b0ab69a5ca28797e5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13514b98e05ac860e51c2c51277d39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089de469f88433076619267c6a3bb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d02884465c11b39f6e8082ecf8eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb85b78d8911bad4810f1a81877231242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01c3a2844308574a9544c01165af0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d3a05f094f733258cc72b9b582f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e1bfe7660106d478c0d475b1a8f1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7229083a0d4d69cd811da6d87433df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46b64ed28468b0f302ee10542caaaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fae67b099e051df9f3d9efc7841c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bd23e415a9e471d51d2b92ae737ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3786bf96cef426b93bd74d9e7727d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2123390d36163b61ecd8fb3d276ae2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4118101ea2d47400470d3059e2eb84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7aca34852206e2478ace052b428b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1c9715d7fb06184fe2190f1a5df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4817ce301901b90b12f1084c4b0a58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18691756c8e002c18b775ffe32c0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de04cff333fdb9c1763ce5559408ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf3d2a288877deb3070c314fa7655258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79b9d082ba8b9b930557b43d8cdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31830c9cd2329fe913585c0d18092f39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f339684b75ef38d8bc385981d3e06e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0612989b91a999eb5ac8b28a980772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0780268e5ceb0c03cece6a5038011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84d93487abd9c9140f70797009303264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b95ed553ceb17f42567e698a22df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99269bcc8f51193872bfe11b3f2402e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c3f439eeacfaa40196227a5c74a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc55ea9dc423bb70211898d12c5d7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148279552aa01e2073d8d825543e6b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82fe16d0e00877edf85e21262e322d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900031b23378e3dfa71e7d28b8a244271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bafd42704dd9ee2655ae7a71110ce1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20397ccbd56056fa0b028794c927606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05d60e631a20c176bb3ae6778615c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f20b514fd87878326eb77a6c0249275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e065f0cd5b489d6c66df358773324276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9b2f3ba73cb00ec785f71feae787277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4881951fc62af90be486218c4326c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95bdece3089a9e71f365314472b60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8c8b480145b93a52a36171d452b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0cd1e64b9ed8c39cc81033a5b74e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6382fcfd65d958de4eb64a5f20b52cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d4d9d68cabd8ee3d6bc5277ef8eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e85e6c8ea417d600eaa634dd5b3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7535f8fed104fe2f1fad9b5ea55a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae597a7a6dfad8d4a525bf1177305286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8682dc60a421aa55bcd645fd134594287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22e21e20d4734ac7d47dbb21fb520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc5d1918bf02ddd2d932a86337ca8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6505fc556c5d3dd5e044e26869342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb3626a592a0c7292246f2d94224a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd9c895e20d99ca5c7f6a896e6c234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6110531693ed7f795d6ea7d5ea6bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd190927ac84c2accaccefcba725e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb556ed92638553cc69b281af4b54b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb82dae4e0eaa0528d2bc17cefce7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184da342388fd91c1b02eab54ba4830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb27471497feb76c5d3603ff972a68e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dda502e1fbd2bae5dcd1aee50737f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36febd18b2282ab2b544ed7e17366c77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e25a048cd94878fabaa77656ec0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ba1cf46906922f371884604a00a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c2498a29d1c7a13f86bf82833d6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126fd06b2865f31b06e3f1d8c338e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded151c50470142a19b75bf5cb943b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f272aa17537f684a26a29304f1a5d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a599118f8806afdb3c29e52cd02d3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c66ee6e91b8d710134b8cb79a881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe153ac71dbadcf664d0d607078683e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8a51d83df6838f1a8cbc1d2dc92d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f5523d8574a31def5c59b6e627ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d2d6ea42ea9f247a78d5bf108c93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc298f30237cd33b1584b7f2509c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b16d9c453a4fb3abf933146131125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143900d46e16150d0a19cea4a8771b82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433150acd562508dfa0f962f20475d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89d1f742947c156fe32ac8ce6a36b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e281f82533482d5bbb8dd40c32407318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebfd134ab68508f3fdf216cab8242a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2b6c71d21dc9de11fa82802a17e31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692141f951f61442ce253c8d30f0595321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4f7f3101903f48ffe1fbfed05f80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f7b4828098db59329425fa0d58a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bca15e925bd4b57d449ac21d8e367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5512295de58dba2150b4cd678e400325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40e334209e5fb44f06cf295e128496326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b60b8ce883dbeb3b6d34df5ffb41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee019be45ae5bef09486f305926631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2498cd46eb9283e2c0d58a6eda6db2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9f95abc47cf54d2ef6747e8c8873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ce70c8bd5db2166218e214c97c69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175903691fb9c86a0575c37d0eb3447e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408336770466f2bc9951e2e37b5929333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157aa098efb7563ca12c79aedbc088f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641b137c6c2f017e72d427d8302603335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab91e2e629acb9b4f3047083af3f61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9ade1bfb5579ccf17295313449b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb63b1bb74c73fbf7b4d6eca7cae88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cacb72adee0d2a1de472e86e62988339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee2aa8cea29e70c440868693b2898340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897cbb2412596df68c2e2d27463ef7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a62a3a699023b65fc5ea990b6faa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c10c717cc9676abcfb11cabf262f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d18aced7f7e66112a9402c19a93d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f4ae0a44ae49209eb72d1255d250345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634edef9b0c5babc1d8585ead58cd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68a883e0864d9f5548c5513084288e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416d34166ffc1d2606b3792649d778348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efc5fe256f4ca0ed1a958a1019c2e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e778b97781fdaa83d434f2b0ea73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566b315181f086272026362e685b8f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483d9e15c4422a6fdf203adcee0db8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8fb09238bba8d4837fee83a81bd39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc6a721af7df1c0977de955fe11462354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eaefd9a87fe311f64214e1c27898e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b642d0eb4af37c5c391a16564b65b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3976895800df6997df5cd2bef36d437357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bd22ea7a8d7af10813522240eedfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b770a89097668d1161c7fe4be04fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9dad81dc9589749fb0907a354fad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f1872e5b8f090d5ee72f234ee7481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf45245f5d96c82f77d3397cd8d4f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428695da9ed3cd27c77cc14ece6a0cae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba7d865f939a4ba75289b84173363c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28e99e9b4b8a630ea9773ebc3055d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62194551c98babb4aeb42160ca077ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20486a1c9cb093a31a1b5b376fe65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd9c671d560a9940690785ff47870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67953a424c5545e1fdd194f02b8d30d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbead649ecec94d9675ca4e6682a7c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807176424c10c0937fe52048b9abda9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d07d6e368f82d3dbe2f4004b7c33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce159a94c11ef9f2a91817d39a3e96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef329494e0a74dc8b4dc402f6313cee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38551dab0b80768fe34941e9c22c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3f9f688bf9330abfc54973287291b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150a5bd94b6934e916500ab43228f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35485b2bc801b7f6bc64a953c7257378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1daa0af50b64e9b7b9d84bc7b7c8fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5abe80f32f2b753e8827ab0f435556380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163675cd12dd916e9436503e3b5b8c24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e330703155b4137264f9e0fa2ffdb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45382cfcdce31301fb6e6f974c48a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae150e6208371ed3be250814596142d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517308a5d3db0011ce57635053307d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a46de9d4cb71279014ea853fb2e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbe5426736bb6afe67a46de3992299387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b50353b97c607daa6a1d045f0a7558388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efdd89ad275fe16dd255561c8c180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d22eb67749f24f338f09d8428779d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f4941fd3ad6d1b4bd2b12a3264326391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23743e68421e4e02aa3b32323317ff9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d9f195ce2638a93ba45d5d254bb05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc479592798f559dbba3e99aef1f386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52142268d99f7e312e0f5aef8c9c2dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442953a25a68a4ef9b99e2812b649d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98d2639d020c702be5f262ce30893397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0e7ac364d92775ca6c7be091876f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a8f4b1de659cd15b2d6c6d14fec07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbbf234e5fc470bd59881d7ca1d7e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617f43f9b120349ea3aa4a8dc69c24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638363303a4d981974acb1c892a9c3a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150193fa67b0e4b50d27121740a04e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efef7bac2beb0b291170b1932f585c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2692d543ffd9ea19c3a6b8ea0b953405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb4ec24531485bb8a79b64cfe32599406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341eb9ee082dcd155ed20a7f53668d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24ebab9e47b9dcef5481f8d884cd01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced82fab846d81edd3e1ea7736befce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54071ec8d99e1fc77b437789ce44251410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e150381328daee964526f44913d71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f9f991e5da06918733708a050d6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba7461caf19dda20dfdc538e33215413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6debd49f7ef293998c1806bd6573fbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e3dbcb92999579def4e5fa2d2a26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532366d2a9806b47c0cf60227400fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114614c1544f42a0c1ccbf636fc027d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d295fa069d25d061795d5962ce948418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d948c04dc26a2ca4463c61c556c48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95e519d53e1370637b48447772295420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4ff373dee7fc2fa5fa585447f8e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ded9a0c762f2a26d2b7ba37da727422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c0e1e17b1b7ea658d7461d2ab86c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870f6de0c16ebfe1aa941823d0e0a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c43c358cd4b398d0e48bc272cb5e34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b732b395d4efe752bb5f8e833153b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b0fd738ee982113d79a3ff58aa3de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f4fcb048de20e6fce5d3c92ecd36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e041c445b179ad9cde588318bd39a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2006a7d53327521cc823d71f3d920f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175ec353cc34e54077d0f4153a0144431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af786e0a434684bb255e8702081b9d32432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c62274d82201c8669819996e7899c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f05c874200bb4e95837cdcbdec0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba7b4f8cca63b02b8e1fef3e4d7cce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b966cde33c485538ae64aefb377c36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d27d89b52f3543ba4e6773690481e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba009e6cf77e0c9854ac8b3d7882807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594168765dc8d6c46a79516dc4f8b042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ba14d91f350465eac91e3f6376ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9da41d3c59884cec3e9cf3804e1907441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c06f7635729515541e07625fa16d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893a05fafc700af1538db2e1617b2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54dd57fab88d6842c536dd46ee33ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280344e5097b3b4084bf93243000393445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893debd06ee0f1c18d0f582cbbc9c527446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88adbc4e715b21b7946661efee2bd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93243af79115e0049c1b44d20dcef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee211b72a4c151b0d15ca26904a9b2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fcbb767ed32c431f9370e4bda4c16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71185cd6aae6b6a6464582bd33da7f89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d57954638d5e3d4ea269af45f392e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085497020f802b0520427895d11890e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033bb98ee82e36f1a728c1b6274ea31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3ca51c48ea29bb7ce91d922f682d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb45a7d24729cd97ecead4eebb8b34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6bfedbb7954b2cd97d128346dd5a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4012d1ad7c9a8400121bbf19b0282458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c51534e94f982e1b6106151bf2703459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca34e7fc07b4c0cb306441ce74430460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79f6b0e868d6fa081a7ed48cff492d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f448b8981637233cb377c53ad181462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711423aad493ed3fcc77e2646f9784a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17f88a8af39ddba5cc8e739716fc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc1fa39a24130d79399893b8d61f9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347bf33f16544579383e771bb1e709466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33615417681e72cbdc9f5e0f16d43a3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f88a664395c3126f848801a0c24547468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd09c8fc22badcf7b4168976e3f0c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc28441908dced5448f71592c30b2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0b2e083a79694ba46ae15a54d7c63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db65f832ce7f38d03ac078a7c54c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b39dbda34e5818efdbf73d8130170473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512cf6227f811167823dd4b11adc5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f23558627ba2fc313322bba4f413f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae988996bd293e793d5ba00ad2e266476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5fdd7e9507c648ff8079a779caec5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770c104e8686939971b6d455ff3651478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea87b6935f2a118d2b91735c51b868479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb589eff96360e724b4b9b9429906d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b149ba3a638e812db35040dc96c5d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ff69090fc7259c5cb2d5874a51ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469dc749ff50af6d07d12cc26cdd19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3e52b0663de7b7e86ab564aeee68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9989a62e980c8d0c9550b948e5fdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b8648541cdb320fd7910be6dde4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927464696d716df447a8d166a40dab50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd8e0a6047fa0bb31efe041aa52b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa5b3f8f51d788ce0949b53d926e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59403d5eb08e33ee76332b21fefeac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea44c77ea637012e646e7d49943f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a6501588ee7d4336861bec72fc4bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536a1193a5a0c68a12981b3c60a64f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef68cbf2ddcfae481e33b5035b8649494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437802a8c63f294e556011a94268079d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121fff9d10d4930227e0dc36547c3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f175240f7c5f4925da7c2c4de7b1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030245268b5129370506a921be0615ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6f267008038cc9497a97cfc24e377499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651fef1e33b53ab5137f342e4ed420500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566eb90f67c62ed6122b100f0f518cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753ca1dbd03c54d596fd991a40ea88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8449f4eb5176af83c190a45eafd0d9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d57d983a715d3fbf2771f0c7b2d1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8000e71df58760c0b88833d05795b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe17a7495153fae3cdf8002a1e7ee2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f015231af32d74a8b0f0f96df08b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da248d7349deb34eb4db6a7d86237a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd733dba171b044607208e18128cdf2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1a28987c2b05c852d7d8b1ceb325510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d99690886463a0c58d6fca5fb55e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7412c9240c21ce25630710915666f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d842a8ae6eabf64d528a9e5f82eeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd13c843dc65afd541bba8030d25d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48e69a271efa8c6fd38cadff253f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce05c46eed246c16ad4d27c1a36c64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6272322b6bbc80215ec7a2aa17ca2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf50db3cb1218d4bb0f53bd7f11257518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc673f8424e16d9cada005f2abba5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87361a95557bce140de8db9be79b82f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ed0814281cefd13ba8dfc059636c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507058b68773a59286656bfd061bbd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2a4804eead77cfb1c1e612bff748523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fd1228484839dee44decf0831943a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc3db9a7554ebca4d3c0e1a3e7088525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a03c898dcf8cd3c1ef3d744aaa387526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117216161ec2af0166dacb459c47bb3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498cac08b55eb0848f11acf2d351d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092713f49f23b84240334f7467733e8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ba95be91bb8fc627d3c9a0d417f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e866ecb63872087dca11b2b46d4991531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461bb635c4f37ab2512f6188d6310b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99528ecb4b1e7797fa6288bc6005c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858406640dcc38b3890f5c9898c20cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccc1f9471749f7d28f19712339da5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44bb90a3df2d9a16c457464030182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0fbd9df1e64d980735aa186bb46bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa51daefed48e9a2e28d0b290d1d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0f455147631841a4782be60aea09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a197be47021d554cbd9759aa18ca27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32af7aba72a7a2ce62d492809f3379541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f94d0b4cae852a2902e9c428ebed6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab75329ea66f74f63a02d8b93cf1a39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4b334b3c46e596720cdde8c980a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb7f17e834b62b0e5decfda6f3c05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9d6f47728c4fe466320a7a08b393e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580a1ed01ac7d69892ae243e83756e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a902fa7680a3a60be21bef1e7c96f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5f68c489019c6b88d3970384e280f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c8696ddb8f51ad06be0dd711d850c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96012a68b0701b19c731f75adc81e9fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5745962cb11c193ef2719311abbcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8cb6f2795fbe652babdf69efeba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ebe2ec7f7b0547b24e2a7624c9640554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf84df01c1a08f80f889c6f149f7db7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c42735ac0530ef0bbecebaf92899b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf99b50a3b40f9eb2d507771700ac3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d0ac4587d6acf12b57e834229007558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f16490ec6d74466e9f828e6dd2d92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6c691ce0b6f487dc20748f94d2207560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd243eb0fa4ba822743d9c2af808e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c406e5646a3d57200e25e1f06375562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3843bf48adf1515030454bc28c6ec90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d0ba6558a24639b8b57108788e7e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9a47c07513af80f0f3c7ece4c8bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6bc70bbbc0e4e2212cd0e6fdfe83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c0d004a0e06b6e0232fce05af0a64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834fdfded4684ce3d95a135522bc5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599190b948f262b135af644603f83771569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6853a400a7f717b6ca5fddb7aa3ea85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789dc39f87a7d94ea6e18c3e7a6a40e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70835ff2bdebe2836e716ffbadcf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858692ca6ec3740d604d876be24efc8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10597bec43ccf102d75febf3bbf57cf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a527f9d447a4f3dc1cd71adbe625575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af76041bcd2780f97a10ebf97ef2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb53a6dac5e76fcab33dc75907585a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d13a1751c293a9b04b3f7b87ad3fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459f73e0d1f5c4fca9fcdcf0a0faa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876216439d719a73258ffde488d762a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb74d152cb76062b2ba47f90067aed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f26214234a98cc367d185b87527d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce27b20468ef717a64fd5f6146b328583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa2386496d7a3c811cb4db51cfa5f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9f0a765bb3a5f2d01aedcc72a6ce7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c9cf4fe06ff8468e06e8d6280fd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d68b99f4802643460a6fc666938e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e568a12607945be696518def11dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb7d90d1b1a3c60ae8f38b276938a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b150d4e9752dbe60e5f478de65d13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64129f7225c2c3dfd6733c332f62c39f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c24b6af814e3c4ee9a6623edc8f27f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2268b9380f7f10b8730b5b9b7245859593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a42a640db2ab42a203292f88dbfce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc39bec6670b1cc75a7dad347974e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5ced2b0d372abff0815a7223ce703596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc76e93965718d9dd348ea731abaab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fd6e8589874c718eb5c20b9ea0560598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40869e8968d1f585256c5c26c8f46f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782fddf820e0b97e5ae894761ec699b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898e4db2630930ab392a3e469d9fc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd043931ab34f62ae177d80bb193c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94389dd8241494189138b00381bde4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32686030a8c2ecd6227bcaa87d6971b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d6911e69034578cf936b8fa96077605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70e68b75887c64439d21d553769331606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882e03f4cc9d8888b3eccc64b3f93be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e576864b1a85ec6ae695ce39626980608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54105085ea3805f15f3bb75b843d39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53119c8150c6cc7f1137473efa4331610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aabb8e93c82590e4b6a9a709efb604611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cb6393379f1facdbca2726b6020b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011d4809045d6c14ab08fdb050fc52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881cfca17b6c2958d15aebac229a93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951bc42e272d5ac66f772c53d8dd2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373a48f71308393dc6dcd93324637d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dff266d2800ce5777e39506e45061617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7222c2232b8ffc98d296c191fae9c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51dbb1801696d3d81f1b3c1254f9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a985a04da17dd2c5569d16d219971620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c02e2ac69e9460edd6d22033d428621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1c9a101a8e8483ae5b64882978c9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a1683741285cc794cbcfcf55995a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc87e7d4e0f481432a70a72be8401624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfaf75df8c8be44f9fbb1946f805ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f4a997a6eb737087e603f9e3c94a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bad77328f933cce440fbc1378a304627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca8962565b318e8f6d8eb00ad11d02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab314c175e4d7aeeb934c14bbcae1cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f4ad776c334405601fe22ce840bf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf7fe981a388199c31a1cc8df9686631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804e51d50acf045783b0d3c2f72dd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3606d94a09a16c32a6e66080bb0a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08de8a53c6e5e83b3de0b6b241df57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8c2d7789e072f76fc3b30f46426c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441932f52a417fdec4a46326c1a54c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0471611dd0d26088953ded5020bc63c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655b0da213c4a6b2ca2610449fcfe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04bbd331d67c3d10ac0b1595c1f43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df0ff061b2aae7983b4a151a6b8bd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dba54e8deaee911a4f139fccbe475641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e95c1b2cc53e7e2530e84300a16cc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea700ffb84f809760596d5ae1ff6cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120c20d6c43106f00d43b12d86aa54a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c81ba811b3fd9ae54a76c51264c99b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35650914acdefe3eec465fd8aed6c482646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e93b3fcbbaca7a89a7b5fa1cc18cad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a0af5282dbe79bdaa55c32de7d40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cb11cd63b6759507ab00808736b5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886015b13433cb68783d0c3249ca3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629717d49b9ea7d4dab2326be11d4f6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7586e79eeeba0ea733e6f99b23f1e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81c9f992c72e9827f72cda7740386653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016791c2b6c85364602e5335354511654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505c9c36d8049636c1cba3d482ef04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51cf8823417943f21a1d16a15f027656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a67ef2cc2a0dee7dee5f9953184d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092955bb4dc665b6258d7e392b31bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577baf0899ee1d2d1a96457c35cc9c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3834771b4b3774509d376e1f048325660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7efcc9ece2af160ca18a140dd11c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717912be9b48c8f621db935e1fd956662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b96c87d0ff528c65c1544c0c466f40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e56c664b8e3568319e10390aabada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5664f2db7571dc9a77785a2e34536a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3c519c507f7d93279de4d7abbbc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da2641dcc4f9e092d612f49e7f713667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b9154e86e642fab6b791d325c552668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d03ffeb04b9105d4a5ac2b6aad40f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bdad52fccf24a4936683d1d1b86fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8dc0951fc971ed428d573ea9296bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623358640654f5aadf625e7978842e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687e826822df6ed0028c375a8ba914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0fabbde392d47e0c50f02af44a2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789cc5da7fba015a1d0a2c3a29c5bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5929b3600cd2c8c8713021c0d678c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac772687512c3194699f2ad4975b388677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117561b577149f07a37606c904b3c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f358aaf9c68017afe700fa52dca1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74fce571492e303a9957e294eecfb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715573c4827bb737b2f47a1d40128fda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c8b62f9f2afd18e5f3f05ffaa85d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddb00ab0f33a0c9dea7b581377752683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71f0c538649afa9f839da21bad9a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33de496843ccd32de90f1071aa1966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a0688d5d6bf4376e2a7ed6d373a55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a948859503468677339fa6638daa5c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a233e8ae643eb301771587c9736da3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa888ba754bc8aed198f3d797dea9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c081dfa6f264f55aa495290ef91aa8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271628587ea7f0e0b0b6c451e469dc21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04092770b8cf567239451dda363a7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1239e25e260683d986efb105eb7ba6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab1fb924d339e5907af08dc9b6dff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda455f7bfa5b5cfb10452106bc5ab3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd092beaa1d6cb2a7838cc4dd4db726a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc8a149f276f4977d08266db4314e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b782cbd649a721b60f5d738cd9b54c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9574ce96b792e099d6a33c32886223699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccfe167a1c24e4fa8fdc3eb68b38d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7ac0b62b7135f0c79b4b167a50e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dca2fb5f57464bb4ba2295fff2ea9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b66901270e8b448a29572cf0c50bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65102b1c0057ff6a2a677e3bed61a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a3916870d8a5faa80857227449e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c18512b80733a2545b195792bf46f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adcc1fd068d26f2f3e93c8f2a29f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4264b876c183ac2ccb9da93c0ed46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda218f0338c51f98d8e882fef2aecf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd85f3ea6c2640930afe2d1e544988710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79036f10a2761dc27ab2e8f71ebef06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4a3d0e9b180ae0b3ec2b32475c6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f016137623c5deae64e0b55c5b597713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f746aa9763427bacfbed0a982b98f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f18f525ad3e7710ed7cef2d1ae3a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09812cfe8e3385ea8e7b8892a8687bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bae9114c8887e185dae015a8459dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31503368f700e0ce85761e4fd22f7dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e5d230805c33576ec9cf45f23907719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b75b94a229e6ee9ff7d547422fc149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe8976ba0639d1690129ce9dc32fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d1b611e067bc3a9e38291e0a51a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340da8defddd4c4a073df03fa408d439723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f279ffbda6024036e03b1d0266bb85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f13a2c4b6857116198d1887719ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b10e9422529d5de0cd815b8e6453a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b9b3ac3a257d920e54e2b8b1dd3ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2015e51acae3c08b1968212c68090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16653d5a6cff304f242785f94bd098729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293cb10132730558a05e23d55efd3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e2769e942dac6e935b66dd8b9409731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa9e6db215637c33f54e9f4f49f1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e7f94796770eb30eaf9cb5982a36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0850a636b74fe4ec58d32a4371336734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b69eb0f4716bfabce94b3382cd63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a64815a054abbd1a92a7ead9e1f15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef10ae569f358680717304c9771d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84973e8a43e8b7a9c066783f7e33aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf512448bd8d9276317c627d4cfd68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04ac3a4921bce3dd4003db91004343740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281103e11f94ac851c1b269b4d01d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa2079b8498d623e9714d8fa067ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e0b0952ddb05a15728061dcb5ff90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d91ec9c2d445fc3aaa009524cfd46b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24816e1e2283ab49b91edf53e3a26404745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c662d62d2f6f94c422cae2cb8d5ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec3d0f45134c39236b3accac5a211747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1cb693cc3cfb4547c68a14454981e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd61340f27e693830def5d5deb0cd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc016f81b0145cb8dd007d9198fb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee828e5c222f240a405f670db8e7f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a6ddc75cff9f2527bb60fbcad9b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568cdb769c401c2ae12be58af42e2d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4a84553a940cf373e8405e498a82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27b2098cb8a7b8ceb89be2e916518755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677320d7e7335c5d69f3682ce4fe42a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b069d7b30d9f66648f6e2d2f9f35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f526738a654e4acc4fbf99ecb04e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7cdc60010543dd29a6488a91ac02759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>