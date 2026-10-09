--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef35e91b1516c5091451fd37fae1071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a883b5622e876a229647fcaf21dd312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c907710178582b5896aa74301a4d073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d7eb68a8d45d42674c0751f21ed94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e256567a5a08b46f21e08e821d1c1075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6af4091c7b3018ff4c96812d7bfec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbf5f64f0d18f7ee4e09c7c7bede077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df0fdb6b81c26ba7435745a6ce83238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcdddaac6a41b2be14bc98e75fa1e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bf31226d532587437b8335f9a11110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f79004c0c937329b24928570282911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223010f2b4efb762462b0d20f81c537f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164ffb1141ddee3c46cc57f8c038a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c833b05aed6f2444c034c77a843214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955c2fa6bb0126b60da0f22dd088bae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5981c2695f81b9087673c750cf6088d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4d2556bec3b0514f0ad371143c5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c8bb8766b3723e6b2bb550b4a4d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1315e7d2ea3f3c235a83c13a3fb6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd25b0f59e049b7069495e6fa3e78120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f657f70a2f31f91bc0b4796454e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924678a678557b6f73ce073dc5e521f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ba3e9eef859732633c270d9dc5d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc636a144fa530e6b408f559098d7ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d8244109c08bcaf99867174f1147c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234e3837c91195705495a69d29821b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825f5a6025da5ad81c732c2ecf2fc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f32a5819a3a0b0497b0642737361928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1d02f9208c63fc9397cf67f4fb1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974fb78ad25f3d30f0691648818845730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382bad7892cc13f2966551c372af40e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836066748f71f3ac53e03999cd0dc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736232ef1bc01c5fe107b0d547549133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8abc37295fd1c35ac866cf1f9b5f0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81994b0969f476adf7359dac5229703035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0114e371eb7a99b7d34b1516bc82036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a0c2a0afcad3bc9d037c3d456ad337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18959d52f23774d605d3c7428c4c91038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc1025b7e2336a1f9fbcd992a3a4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2edac02616e60643308893b9614940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98640d6c6a04481c45d337f3b27c92541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814accd1f52aefeafb835c0cc35a5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c912e15336f21c3f75fbdd2263ca1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2bc3e00d99fec258186d06835c2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a062668ca9e9d1af9e6cabe7284b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273cc83ca5601ba9e6698c5698085e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f587131bf325451fa339c09bd011647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3de950ca890d3fab03589e4b71c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b3a2dfa0975edfdb69b3bd22feff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180c0d347eb1eaf8c53da3b969d19650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd0d58e1da1d68d1c2b8556029ea751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314acf7304bf8750f75aaa472a642252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff6fc64956db4a38f38d7d62d0db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006e303b82a30c6eb2608200d19859a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9bf0798e01e467f7d7ce3a6964ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f3bb4bfd78b547f1ff3750ff2fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d50a11c0caab57bd61fc83e7e508c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb9ea44e5af5a4f4922ecda06e268358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf06237cf6fcd77b2f103721c23f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20115730445e6915f539437bb5e88c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab106f5b2519ec0fa70f27280c427c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303941872756dc9a885e058d1a51e1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93cd8d612e9e991ce37d81b8fc277363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7914150c79318142887cf8a0c8d5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84914208799451aecfa93e7240142665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238cbb4f51fb22c452c154258d724e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ac580a28f642a83a18a2eb76870e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93889e968f3807e5155358053040742c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d4f0a6b2ee0e1bc894a1c2fd142f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12da2281da72caa48de839448e6b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebedfcd00f2f721ed4c54ecc11d4fbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7599f8b0d918d8013f1a8413450d5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fba5e7a6035f071a12dc28a0160bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d9661df7f783ae21cb1d804f36ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5bdde5039bec170e52b492d73780d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dca0d20f429ab0ab7cb1fe6063b0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99782da7f58a84d7adfa427c2d8494477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e9b85ecac7d91a9d04288afab170f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3d31b465e3bd5535fe68da5c202279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b189ba2b01ca186efe9afe1c715d5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f23336b176745bb46e64aa24664eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9a39f06d0a1410c438ec50401b6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43330588b49fc9be4d5a50db299376c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f7fe06dacc58f12ed7e678651a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26040f65c7df35a5aaee003c934064e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fffdaea9dcc5f612173508661ac5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2050727abf53803c67260616bee3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f30cfeb38520dcda3bc2f7e1e33188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8165ef1831dfaffbd5ecbaf864978389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a4ee6e37ae1bc3d3b0de9f4f9992f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81a07dba6c16748d15b8fe8acfa3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45949a82db989b196ebae112bb06fc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fb27af98c07739d3bf896ab6dcab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd8efda2bc1c5d6bba4fe9705a5f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5bbe6cead18421d30b7e6da2b7b1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec1577844768699851f5f55d2f09a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc68733aee4e3e9410e9390b06c57e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cdd9a6125ba19e80d88bb1e4e09998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8fc9198956a2a2a60ab946190bbec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf326ec81733caa15985300b18a3079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3743aba43d7d8acd1b898f3d13d5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121e01f3d4d5c9083941f28c78d2dc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86feb32da42e8328d2ecf918ae22319103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf857ee1cb67aba749ed5bf8bbaa9c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e975358fe8e87e665ae809d710f65a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86ca8187ef00e1547f4e77ec2abea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e673d3c0f2fa070e8edb77ded0c03b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe154cf297d743f36aa52ae3db9f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5297307cb3d9122f8a519249d2525a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87ea0a27e675784ae822fa7f055214110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00e40ea8975e630627a035c6264a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e380f48f02f8d59d285d46cae0b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed191db0c38b7fe2f67c3906a76b6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6f05f8f83b4d22d8a3d9a2b8994f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c567719e43e3049c3cc3d5ecdc1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c79c5bdfb07211a7b50519fe85ed1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5514679d0ac1485cd158b1e4beee0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef391cf1a56fd9da767f8527888e6484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f5c85abc0ce42784e841d632ba3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b643cf0e116dc3ced1175f85ed59d6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5780296f3659fe7e62f6a8f43f996121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628204ddef8bedd6a6ea5cdefeb3e29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5467c6e15447d00f4846fbaac37ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ead0b42c72f08f4fc0d592ee9e450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee30918db79d17b30c547d4f067c6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80f9c674d0a7654adff36cbf94330e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf12693a7b4c63d48a641c0d589439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228bfd03cd08c5e739aba6869d0e783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f38ed7ff00bb3ef065860e26ad1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff56a719db5f6bec85a7dab094ca83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07afc4d7d9d2675db7639349c76da90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473295c0e57800e158e0934c5454577132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cbbf53c50ea403437216bda102092133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75feb7d3f0170485c7ea15d5c30b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc1b8b2a8de30ddc0756fe3413ede135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca072e487fb65cf2ba6516f6c411df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91eec82b8f9eeafe627f5dbf242de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96590f333afa77f290571d344b341138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43213c15e5e49ecc25b6f9c11bc8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a29c42c37827ed78c306fa25c82c9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338d9b3524d49ec8510d7efcd4003f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f47338841d36a69a316cc48c553a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec401a6768455fdf94b90c58ccc1259143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d199be761440aa257d1d749f84736144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec611a47f01a34a4f5dd5fd1cab4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689eef1c51b3f07a2b30ad92dd7f3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77f136f55eccfa2a32d707311e51fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de1b6cf22df058f59febc74d14a83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dade2379dbf22efbfebf7f83a6bc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082466fdcdb5025d17fe2d362d0972e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b3a84c9de6711ed1ec57e958f2bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34fae1f6d4106a24f01815b9f4e81c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3931f78fd4b553f66bf3cd0b18c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e5d303a74353675e6aea06f2227b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600285431e2d699a6c34ac68d89cb84b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2062bfcedde541f5d4313743ef21a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fa58eb2126ff2cf1e8e0652b80ed5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a0b3a5e2830fb7f0ee5f97d2fb1aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a18288838e9000f4df0968fb129c4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00962312c83c0feb885eae014eb411e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230d1379933a2f3982a4a72223a446161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf844e97bc91280004bf98ef88ba29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f843b29f276d56a9bdaa9c45f2d419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c89d0da203756a1c7041498c5ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0704333b70e56ae2cce3be19aa6b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662934b5fbeaa57b6a2868652359cbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d00eeeb0972fdd53a2dbb0dfe8f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c72a5357f98f23e8c422b6fb5988b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79aeb094d781327ab1506c91cb410d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4cbe3acf54900a2ae3b4efeefc695170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab2f0832003b1d7c4accd4d8c0d88c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409e36259e8856ab8173def9637690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032f2e4371aaf24d45b69078f537b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3844108986e45f824846b83574287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6982e0ded85398dde4730d1d64874e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abbf0cda9ca4889f9b2054502c1893176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342966f99f547531f0da4c6889e3a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d67e9a1797360896189726e1c77ae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3be2b5ad9130da253f986dbe88bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b2dd505a5f18b30da16efcc417e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572d136de6fb224511577a3a89638d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae84db2afc8197a1a58e0e7088a9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0b65fb160a27ea82b7af1deb7616183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf4d1f956f15668ba4c0d560ae465184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d913a22fdcf876f1f7468feade4bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a59fe3fdd117608eec7f27609adfc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2a1a2b7eb71ebc974d5201ae7b75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce399bc1662434bbc2ea30fcaa8504188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6d08237adbdbf1d03c7b4bd79f02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29959b49df3eedc54b08d5bd4d272882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce25c74da359407ecc2a529342496b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc290affe3258a234de25509196eadc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eeeac0710c5f4f6a3d58d79b340ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f85799a86319fd17f4c6bddedc42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a5c281726ecd61bed408299f2bdc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2ac511d87e98c820ba540a6a3455196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64769eb44fe5c0112db41ddbf234db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbde687e162d6bcba43f6fc09043bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdf59adcec2ac112e1a372eddc0d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d7a5c658ef1a9e419baa3bc68122200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05467cc362a98ba802b611dcbcc6a77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622363817596c4c6b673eccfcac7d896202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe373a59c3401ef42da885f92ff266c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad870aa6a714868305f61ba78fc070c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995d55de3a5fe41657458ca3ecf4724205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29fd9daf440afe10eab5eb83f348c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227cb6eba714761768617e3d702a24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958df8c3149a50a04982296009ea629208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6977c6c2f1069c19451fdfee12e14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970960edd744fd7a18594288ff8a934210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa252bf92bdce66a9eb5ada76d364f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3123bbe4d316b0394ce761b3690552212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1321b3451f760a07c1701d1de983a25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c210eae78e7f8cb6d0e22fee9c419214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac62e084cdfa2fec9a8bb847c87268215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a78cdefc9f5a2b387d5dd69107c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf6ef06b90f081622bac9134278c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d880991befd74f81958002bf4f80bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fa4e04041a6a26207cc229ed8ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d35f44cdf92dad074c09d15f26d3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648b64e338bccf4bb142ffe46e573e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b537196be1c76284881309fd3174222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c92dcb338dac7a822e32b01f7dbff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e98f81e796c9d9fbc63b7f3b98f9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b57c9af863a39aabb00e1cf952063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ef2171d39c281e090384c2939dd00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a7eee6363a206c8972888b589d201227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22762ae6aa6be6d1e7c3826673b2c19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595bc754d8667f46e1e74a1f54f4c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adbfd719d01ee2c0f7f06b5a20c3bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c38307a7c763f1badaf43af2074e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70b1dc12c7489a2cb08618ac1a8144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d9d7ccf51173a537c4cd12099741233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0f9b74d1df39f787dd55572bb6460234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81460beef41d35e31958d88a13f4b71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d88cd0586c2ea329297eb27dfda9a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb6849499a1b7f215be19d6d131c3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3944b5f362371105bd1777ee9e7d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe8aed836116b883c6fb69f85be6d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138225a585e8b81473f9e483341951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a4241ea1181ddc19f1de0e1a91c07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005dd285fe8005a0429ac8c18bb9fd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e9d5b10a78fb9239b04a3f1e0ecea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bcfff4da5e6b696908426c4ddc940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096211a408ef2e251dbf28c7e8da76ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af61e1fdea38bd6432be2994ba404d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866ea2f4a9178f27caf4e693b1c098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67bb80e072a3325bc54841e7763d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a78a84dd6376d512fbc4fd89bab979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede04583e30af52ecc5b3f919ed9b7e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a93f09a2b70535116def59e31cfc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fd7a93cfa855de154fa87d4e7c9b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e3618c9ffee080a91571465ad2e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4152acf165fd04a670d2ff7b528c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666758cac064bd590eee1f98181eb4d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8683149315302c4c95d54ca1978502256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de76e5fc0aeb6719ab7538efbf0e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ab86675f046f32156df00f6dd89a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a420221728e1d60ddcaad5c71bf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba64d6707041617a1bcf1f27a2c119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1fc0e93a810e2aeb426c287b8574261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b12afb9eddaa6407db7c9797b0e9b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39671c22868e9cfb3f4656b281bd5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc57eb437e4fd8b944a0b7d7e6e7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca6027c3305ef989de76d037f48a32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12311848553bf6c373fa7247a87107c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2c75b422059fd316900e06d95b70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d67c67e281f7e63d9eed595cb5e1c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feefb52d55475b54dd9c0bd0843922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e001950ad66feccaf64ace975ebbae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcff1dbafe121003a4f81c5264e5668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d52c58bd58c3fcbed682f44ead456f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8750168ddc9ee8fd9d9760e6a10fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d07ea7aa2ff7775ae3c9ac2fe8264274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b8df98a640f28eca5060167b0ed4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbaa9d76cdfa61f11b2d220092efa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e8a310332c3289055aed9bbbebc69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6eab04e45661eba221fe9226a47a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483013fc5d7b391f5f008f8719848730279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635bd2365c5472f78f53bad18170a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7dd4cff3b4b019ffaf7be8e33c73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee06852824e05889f33eabbb20a9e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9800c5dc8aac31fe3c0c52d3612ede3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326d73965feff70a52124d050b9da8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840288bb5bd019714004feb6c82c4cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e893a4b98539ff45826e6bfa6cc7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ca1fba49cc55c291634404498086287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5d65d795a6d3c41bac995455f3fb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b0e2c9044cd1e82e146032dd3c02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f94cf02654e53f22268adb783e8d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdc18e003239ca4df02edd56f4d894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103e6d14c3be5357f64941365747d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a42d61fcb56982594b3a5fda6b15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9642b256db44635295ad27393741a54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8487a7af377623e5102ae0a22fb5300295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38003c6dc3de852c6baf2fe00a769296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed323c31f21961d36890dbb8dce4c3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510e5bcac7d3de067d70e9c8a51b17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85385910192781eb48e6aa8e6fa81309299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66fa2225d6997fc88082a0c1c59ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a1352f0f01caee9f79d8b5e98806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f42061090ca776abc24265d1f151302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec77a6dee7ef03064af6844996f6b80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb611ce1e6478872b78910821c8692304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c7359cbc37b8cc50ba6b73c13d38b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c82a13c48c821986801b1330379524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71de53013d681de58a47b38afb065b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff3396de61fdbf5c4e28db158eff49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97235d1c918522e6128c1b42a8206ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d91498848ae107fe092d3f5004fe0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1287f872b907b4c6968a68091f2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3c2d2890cbdd0a53e34ce8d59fee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2283a3f67699e59966ee03ab574e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f9daaf785e526be33077a064dc76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1986073697a7d8aa731b62e5ba95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b9c49bebbd10eecf0d22a9200a7c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57951e4354e90af0b61c17205ce37e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6180d575f8ed2af47cc7e0d06a148318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9cb828eea0021c163d33b7725743319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856c29f2f9f3cd10666fe3d27d2986320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173423869ac1b10005c647a89c90448321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b5dc7cbce12c310248b9fddbfc70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690b524938ae8a67297bff17baad2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5fbef914cf08cdcd8f575ee4fe35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892dad155f2443fc3d1cc69e56ab9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39277694530f630618943198820d5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59263b2204a5815b8227d86a296b93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ba258b83ce689cff73c5b94a16d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d4512885bea1c1a6793da6590f03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff8f61f326994fbdac17e333a2df2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a24664de59be0f718b1b8371643c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccfd198bebc255e6501c5bbd26a760332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc88d16fddb10a80d647d29753c00f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fa9eb3dae43875fed1d1e9850f869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d2a468e5c2c186f71c47c4cc409c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1e6f8d67cc28cca02538ab1ab6c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c98e6f4bb65c32b1dd21ec6842b129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d619ec39b39df452fcb6f38b3b2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263981ef62a5628f6bd5f23c74551fe9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524910e44bb822731da8289ffae044cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb628d513a0197af06e00386de883d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e89916cc760c263df13eea731819342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428433b2533873caea8c680b264123f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae820d210e2ed6466d4ba2f8773114344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a92522c4465ec8508a84e02592366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff36e700718828cbfc012bb86d0536346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e004b21a01648651a615f8e27a9466b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dd97a4b4db0353ef3294689c16d42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed544984e51947ecfbf1215d9c30d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e64e3a35ed65bdda20ef24ae7c435b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79758c82c9f206085b29aada276a655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2f033b421c27840325380d6d21af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba191a36f8adb3584f810d7491f060b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567fc3259f445a737be4eb1a09fb9aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c729b4952b77e72e965752297f9be72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266959a5422c3d172b821d389c329edd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877d728e05ab46d8bc6726e8ff23fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dfc8d6756bda694d02f2bcc1d91a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2791ba82bf9719a89b8c9ae78f0d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c47029e5aeda4de5e82dfde07fdbdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea407e42fd6ed922241646cc52520361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f283f5a36ffdca340fc8871514424f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d1136856b88837ee7fd812fc56aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f42bd982a84d0276e0955499cb2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ad27983c4258ffc2281ba98fd25e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2da4e606d3afdaaa2585b77f785ee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd26884f24b802296127c75bfce27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc78f857bde91c50bda03ec3af01ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef6854301441ababdae78a704d847d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88381697375e791ede59dc54208d0c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cb2968a6baef5f0297ebe88bd2d0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7510cf758743f95b2f7096a59026372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172faeccffee796e0b7825e3ac2a8519373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fff8f4722100af587b524d744c648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54ef5fced503686ee92a021ab4680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925b9c4b2ee913a3da32207b0635ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac308c47b1c7cdee1a85bedb3ee0c55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d857d6d9806324ec1eca5000c76fa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb43d842a2bde20b11f99a389791b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41016fdeea99ea6bc57c3d265bf9fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c205e21e527b639b3bdddf871172381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412939d176630fb857e74584439099e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc3e63f2f0e5d98bdcd61a25a3e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f655d9a0743b7516530f0767eb2330384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f60fd7468710c87f364b9d606c392385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f865043062b0336dd5afeaa6991c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed6bba23a42e3cba3d9a088bc4441387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb77ea86cd158e48e031443488c38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da08e09d0353ec7dfc9669b72c2f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7829ad7798cdd704296bc83e9a39d0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005869fea86fb0f59218e62aef227d03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4874d49107d909eddb22f5172f953392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8d6eb4bd2db29f846c54164fb1f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08084cbb62d124f834241a28ccb3837394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1fed45e4be696030b89a1dc1753b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87ec9c03f1cd365e5d2a026e1653c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c035ed23812b5474b89ac04b95c45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b4ea2bd9e584db5e6b74932d5634398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8c184f15575835e857c1f0356fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6a44e0df9290053cb1b22e20108ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf963fb79fc1606c1323af95488345a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca3f614c51f7ba5ef364be502d07c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0b02c3f9e8db9b04af3eade77040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db102ac5e02286a0c5085ed69e433404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a73fe5d561aad1ad47e690c4b060e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e77e165f73ff615277ce1f4f75b29c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08018b29bfa9c889b79b00f484040d10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f93f99a01e75838bacd5cf7c6268408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275f4cfff00363c71dede33fd7441a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f89e4da049d904d59b38f798781c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b31258af4d611d9bc2060b860c02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47693d2a338f4dd954b947dd875e2b78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828053b3a111bde4cec56bfc9fc112413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14ca4349b7fea3931d52f55b6e8a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf70f666f757591e5ed56559da850415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69f0b23f5d452cd976c9b25aed5002416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8aaa0fc8df495cc785a9887b35d5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ce14df3d9e77e2bfd5d5c43627b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944587484201f7566dac99c953cbb91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14616d4303b0a6e66d21f5f16991206420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c889bc75f6100f522c57d24ed4e72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baada02e062087dd97afcdc20ba63a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a200d3e32d3b0f0ff859872cf2796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe0119345121266c62988dc810a22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56379805ebd6e075f647fe33e19ff24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af70414f35602134f0dc869c311c81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46486bf15259d182325eda865f8535427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa05e0674e55d9f4af110341bbec91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdda850f2ef4f8d73a867b7a0739d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab290f4b1ae0237895329191b13fe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e837841b1daf4bbe0608f433e2530431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cf954a37d99dca4e4fdc521f4349432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b31695ebbf9e237b41f0c39cb9199433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6cc0f0650c67da41c2e281050b74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d09a44972240a2ec823b7953087cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59963d4e46b2923a0a8d2de1a6e4f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368c36ea31085835204d1ab5f36d81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d59a4671bb84dda858ebe30c4f4ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1cc9d9fe332df7743536f34d40ead439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799845d9b08c868b7c55761603f0e1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067320f39e506256152887dfc30a7ca4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d3cf0946f45bbea6c30b316e9f49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa68bcf94c1f64038391d28077c006443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e2c94d91f8303efb4eaea4bafa47e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beee905abced4391844075d26c2611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ea16a7814509453252e0ed3744468446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b45fcb9f4af9fe077aba663ce1afc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b62362f9aa543be2acca5bd59538f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c83efebc8bed31c4eded7ce55f4b44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482cda898c7726a3e26f7da862c5f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee294bbc6d05f2b7c6c0fd97213c085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593c971ca9e884c25738293f7fd3c3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d41b7b24003946728daf111b1103453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def596d7cdb4ea11f1ab04c145c0d6ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bece7d1bd9dbd3c98e4819bb6e15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ce012ba031eca3b8011bd235db30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6478752afdd9659d6a932d65e102457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be959e4cdf6216476aea305fb1c590458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acbe693ec6cff760ad88c50dee9c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719686b2d2f5fcecae0ed4d1ca6ce97b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46aed446d3fdc58829705a5fa5a6de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143dfeed69ce6f53e596d17712c881462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fabef692324bb27b10a59a6f31ff85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48993b2578ac73d02fe4d39e1e5b037464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f01789cc98b1201f251b72c6a4993465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e3445c19570509fd7bf3581255c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22429cd173d49fd40efa35af1ee7eeae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2ea25fb6747d467d12674960f4ba0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8560e0e09f50841d26b824e40102645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c97289059a9b1d8f96210d0715b51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ebd513f25fd46db7c294d717e8541471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b06f099772726563592b6aa05cdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6b0b3711e75c5f7267a872e5b48f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89409c9cdee290f0d850cacdcc76cad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae9d4c01de404150c69a7d918dd1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bf58f6acb9e08b4e1920fecabfb4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94de4eef3c5175a45f195ee371b86b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9cbc6aae2422348855c00700ce89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e58fd9760a606199da5f2b4daaee1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06140f9b9df07165790c8a20a000c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d03bdccbdd631ce25bc1403e7c745481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010b665349aabbcb2fc0c87a818bbb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459c7a1a3de47010e33621b2a070dd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb22f1d3a0b9f81df4d53194e3ed2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6275c967bb4a2e8dbc63278417808485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931eec13113fc0e690e7218b4c3f49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a01f3abbb016a196f84eedec4f93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda6c9c479c0ca842ce8f43ce333ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec24dc88a256df27caeb28ec4286b15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45946eb5e70077742e3bf0b95475c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e590305b9f741dd1a930fb00d9c799d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96423d84a8e73a6263bc9920fcaf641492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a9fbe27e7ded6a80e21f04461e24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be46265fbe9f8b9987fb66e53dbd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a266d746f1ddcfe210964b743a996495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583182eb81def9467e5d4937e4109a0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c92722b7ec11f2b0f48b99240acf9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460fe781f1a5dbf08ddd38c9b5101d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc82e5fa253385cf6ed12a95ef45b07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13459353223e3375a42f778110ddfd3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34ab45be9c7c6c857825777b363bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e178548c14bb20673fd61c13a75bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c0e816aa57806a984ad8142ede40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f512184c10ab05177eba9c0fe1bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164778fc9b5b53147e61ee65bee5b9bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b68b12ad8d4caa6cb727982677263506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26745eff00b480c18addc95c5b932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48fe056b23fe58080b5cb53050c11b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57717e6cceea67f774040e83f7f65c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921091033c3d5fb5ba626f8fa182a15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6680555d1bd7f1018c82c95b2447af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6d6bbcd25f286ec11f1a54872c8ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37398117c0fa74c86d59e2a8285e2d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb2004be6522597c29b334b46e43a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f098210925118302b34c859a9b2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2bf40de4d5d8f5e6cf9a88e87125c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6481388c762dd1d2522c73c9db94e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06385b29062fdd6488dd8074b3940d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9813a5bc5ec10b7ad3d89a5e09b77c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fe8c327d6c8cbccd540c7781b945520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774388e6d4e46cfe42e17a0e179e1a80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf403103937f5ef9e9415c4e43cc04d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1d14a8fe8bdc7d190f91f85bb389523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800c44dcb6af56fa942e895cd6f92a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5900c715a8f7df8d8ab4cf296b2ba2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60912374eecd5e72280450f59cbefba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4c24fec287049371f2c98691bd97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac538fde873da4b2fb8a67601c4f0c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d058d3cd8ea44de46eb610b8438e44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8505db3529aa375388acc0154a99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ad41a1217a124802b3eb593b5b17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f334ba3a7c56fbc503099f3623fd4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56105d01f3f9686ab52ebb78c3f39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bb259b468a284e1ad41d03c8e043d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa0662e2fb52fbb6d2fbac1201f1d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab0828824de8d3f30cd2003adf5457536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80a8de2994a48f3b2e120e31566f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84430b689186011df1d6b95568fa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eae98900ba403e0d42ee74023f1e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5793263ef121183c2099c0d9e7a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743c1cbdf17657cb95a5be017cc667541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091fa3d052570580d63f086ec1a1012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730bafcff88c680c0033b6981a58ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c73533ffeb45dac4292fa5a11e0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244792220e15941f54b6af3ec741a01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448437ec4b0e45ad793c6fcacac1d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a504f4dfd39f07d0d260e08c9d77bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2676189724da68aaa2483887c1fa02a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7d8562057db3760ded33ced1da08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bcab8b2c89d5806b3c3db12e8ff30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef116068d3b7c69b3de59c05ef585b60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c94464827e69158e04fdf77df3699552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeaa6c7e26f088ced061ca5b3d0e98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386a2de7cefda81bb8ad1e3f89eb63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f3eb709adbe3325a91147a25034a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbcdb3560ead6ee88a3720ef730f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56306969e976d16e8b5658c527c21f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2479905e6e4a7698548d1e0bb5717558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a134ea211df1ba9237ed0bba963eab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f91967e06117762e156c317f9de8a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aa6514368129bc6801af46ba2227f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe47899232e606188f1270a05592b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d23e6e5356cc3df966f3410e518d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded7632addf358452669848687d7eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4503eabb8d2a2d766ecb39d00f803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d4f19bc63dccb0e24ca7ba576436566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acadf9996cff15084ff05fb1ad594c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f43513d3113767792ae1be922c24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb59b40715587339381bc143fe1aa4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bf1c6d2be4bc28b149b506f30770570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb830a49e516247aa848b5c66891f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc6ac43ebcfbb26e8689a22afd0000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49106cae3ca665dc9abb54ad38a998573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665df44f97ba36981ab045e606fd60a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2ee5402e62a26e5336e12e0fb6b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9c8b97b65a3b92c3e2c4b6b4aebd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ab30f0601d4c64f16dd633a9cd4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d6131f70e291d03bea08ce8b33322578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c81741e4e57460ee9cf3102068d009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c5c2c58207f7458113c4c426622c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357d924417aca213f6c3eedfb42efe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ab976aac73538a00c19e7361f98a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe3f1f1a82bd3ca1460d5d30dbb028583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ab7c740a269aafd540d26f576531b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d5f9086f3eb960a00d3740a23f21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245a986a4f19cf0a1d6f2c88bfb138586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024066d52c5abbc01cc13848f0e31fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45d8461af00540c87b72de4247c03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5950dcee37e7a94d68a3741ea12b5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca732240a78600d7825661ef32069c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb56a9907c31d79bf915ae88370b0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e7b3e7b0edefdb26a96797e32bb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939770d5e7fb7822e6ecaf67cd0568d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de3fc05a85391d3c68cdc07ef082c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffdd36a833d1911f32f5ff05c4cf3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1723277812cd66bbdcc53c104f3d3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ad920d38dc5d9fb2c786ae9f9f4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721f454862a909c234e214544ed16e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bd2f06a451419518ce040751a543599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28d2851ff359fb93ed012159d74a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0d3676db45beb27fb4df26353f8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953c41983a61ab1ab28b3487564c3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21e68b15c07ab227c21df39e1b057603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94896cbb272ec06df8a831390b789771604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10de1e0760dd7fa830c51808892a1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15154f0e49ccb231eb9fa565e4ddf6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97c5adcc3622c10e2fad1c317a6372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f89249a237c7e0c93cb95bbdee6fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6da8062adc71efe29a33945c7b78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d873ceabde36d46bdeb3f4faee9a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a94172b98b341dc87f11fadfa42f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f6385c9478ddacf1ae2b8d0b2ab4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633a1638abcb1ae9bafba637e6cb86d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751dcdd3e9148c84ba34cfd6682210614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e93c7ff6c97dac0de87a7d0f8118c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d8f7580761d433204a1b365e9bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d50c2c7baa7d1ffbfad534e22942617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118de769e7486a836f8adb2f9ba597618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad877bbea251712f8340784113f9b4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b18fc3632d633c244b9237ab8f8702620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734491f4228229651c12d4882e14211621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcca917f958d58fe0c3a5782ba28cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190060f7a04e899af168050ee077ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd3a8f66cc589cf1b325b0c728390624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d12cd692bac3a2609ffbededb21c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee44da2bacd3e2590fd0bf5f53854e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6054f76bdc72c08cc79037c47c29b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd1b335407792b463ead30281332c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266375133e2a33bbe6c414dc737fb19a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b5a73ce80ccf17b2dfc70da37887630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab958c32f2a77e2d2db278460de4217631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509ca4d3d627de21820e2708b42075632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f31e1c7086c414af050d0e9f4e7e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32acce599dddfb3d1046c5eae7e055f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e03909d70a641f9aa4be72e87765635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e20ebc92fa7ea9f77511ec744589636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01717607d8078f732836e4cdff205b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8908e029aab2fbb37a38d3e65592d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528ad25bac83a514d0283a0fce2b97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e64f06116ccf2e012bba7918ac5cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776fb24d4a0679b8e72bd868e66861c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91680611eb7dbbc2f4b2b4eb3f6f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1374e812d817f24eb8598917a9709643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9bf467ab1ddd7a75a2c819ff6e5b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6ad198e0f65abee65367762518a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a6027c77b8c240adfbcbdfa32e36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efbee84a0588a6ff02e278b8ff70be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da9fd0c1f7e19c47273af449d04b23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae607feb9f3ffb5f22a6a8e8c394ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4170ef09bd7617fcfd3cf71f12ffc9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1c4e6fcebe06f1ae269fd5f4843a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b59df35a8a1d0c7ec05536b09d2a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286369d52fd615eaf9162dd32f429f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551cf9e6b205aa76b27e439199aa797654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391e58e8f0c4b179236636b9784e6b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eb164d9b404fdb345c057e310003a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b32e4b9eb89cac85ea8ebc35425782657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc131c886cdb9e4ec29f06babe7c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4219c4287568b2f13c7ad2231d80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36ec825f3972961ac50cd524d3a57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9289111f69f6778031f4155f29522c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5056b5aea328018ba06b711dd0417662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e787e322e974b7a897009cc6ae7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e2068ca8d06f3528d7cecbb4fad92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4a04c455c72b67f168c9c546a4eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d9c7d4e20c595c39f7b0ca97c45f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0dcd5525f21ead2e80b80e34a827667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815417074b688b55e6eae69489db40b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10316de4a875fa5f7ca2a891ee91d27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44144a773d09881dc1e7cd9d3d214eba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac79547b24379e8aefb3ed37d2a6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925dd5cc3ef0fd4ae9648b8d051f230672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c9c4461d9a0881e67ac8f1b0de9b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b172d1aee2c9521c49f7c0518cbaf69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966fb4dd89e969b65b80f6914f26c51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1f8137ce0ae29ab7ad0a353c39a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a32cbbbabf5a5606b72f2468df2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae76fd8321df592d107cea693636b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05cb058664620d96bf795b6adb248679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c9c2c6dc600e1bdd7f84bdf2f0a6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c89f47c25c5c3f2e10a3fedd76115681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbc6720bdcd502b43dd515864bd02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eda6c9f94b4069e87a079f7f27157683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd82625f75bb33e8b7b0a63622741c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded26bcc2779a1c86782128e3fc3bd76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc04fc73928493e29676036e329345686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba3dd346bb0b35505678d1f9a5d37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5315cbf8151179c6362838bf66d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f2a5c216f1da2838d04e79ff6e8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5280f3644d481add04a62220c5a59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f80c57d1c3b65ca1f83b3914414f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64af015002c582f324e5e23e714d4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df645b14db2e9f16c65a90e878bc04cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c4390cf8ce5ba7db9aa636636508694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc24bf2d2ce0e3ab3469ba6b50a23e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d402e846d74a70ba95747b22238e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc697693a5f8615ac5cac818ce89a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2f8680cd4008d3b396cf297263299698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960b45bb9d4f3e8a8c8a575c9177b33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac039a16d060e40089cd19cb05ad1cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aceba66f5baeb3bf13521d71b955b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d355e028cbd78c620dc4e4be5a17f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a723e4a8723962307cb712ac1885703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c216aae2267528f87f4357d802370d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e478d48864d9587eb4efca0f368f1e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb751e20dbc49979af7bd9140ea7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c719b02c90c1d6d37ab3cce91c6e22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ca13876d46688b3335b1b2144574708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef640b335dbf07ff0d86c036a354d1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dead16b3d82964253899da5beab65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208bc9ffe7ee8611401f8de6790c40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9b4b4914c460d55c325e8d4a408f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9527f3223573abf2f1b586f68c35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d401bad57eaded2b9188bb13f10882714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154c3e2c1c7786f1a92a5bc0ecea92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e9a7ace89ceabd778bf9f63944444716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1be1eba494d00925483abf7c81261717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86b210887a225e6230dc5ca6185e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b164d1cb25b122e92fc3b988bea3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332030a5d222f87a26effc0cb6ba2f6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f4176aa3e588b7ff4fa3f8f673779721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8feefd7746088fc6d8271619735ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e71f4645c444c179b783f8494553e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d23216026936a9b889a71b30570804724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63547b3ead70cd7ae5ee7b56daec410725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fda46e3e0eff858f080de5cf7c43d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14185e429021670ec84ed9cdac3fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93b2cee668f1f22c56cc8db72adf6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c405fe63fa194f34bf8d9dab040a488729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b77b4715f319deb62038268328bf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78ec5c2ccb2a08132d90a1ddf86b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098660df88d6248f8e148c4814d9de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ae2dae0392f74796be37ba702b68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17110916b7ebf1b08014e9a8d90011734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db272bbb7032e8e87cd9fe88e4443735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791fdad63d0412214b9bd74e7a22786736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1417995acbb6de7849a1fb73e00c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d00e1e61466f3c35c2b6ac80f376f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a0038a5477677b6e1d78b8d689baa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d515a8ff815d7cc14ebb7211ea9da24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3471939769b7ee5f666a78bd3a587d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a46f0bdcc4b5a7f1c187cb39f1c0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c351d420893abe227a89ae4ebe5c5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d6e49c9aafa407cdc4e1d2eca14a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c5b5ec0900cfa8b615a14f44d6fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f11bd7f3d6fe7f33734f0f8673f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685224219756e3ad10575abdad3cc06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1235a2c7b38bd2fe636b282894a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9dc675a12b30d058b0d75d62d923749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78987d50500feec9bb3076339b0993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a383b38a2ac34977edbfec0fc60db5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486f4005ec151c5400b81ad7ec50e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a471800c9ba6cff23d437cde170252753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26ed9d532767cc8044ffbde8197e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb326f9a8cce7a5defd1daa886367755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12ab840a664f1d6c815f76eefc668756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887e31c94d6d714c133d5f82caad27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7930fedf05feb221a82efe6a12d10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7235d9262d82e903cdb1eaf154eb74a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456759be082fe1770fc52b147bf5791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e7c55cbb295dbd1dfe6b536d941762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50623a7d117872a47cfa5a84e61443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61addc19696127f153d998d2a817424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786e2d487c60976ed3d69be937572a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755606103cefd462ff79bbc6dc3ad166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f1885ccfd2f9eb68521a8b2563247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033e2d195bb1fca77fac61a0823c6628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b12b2d173693c160758f8bd25c4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d6c0da25add7140c8524cec5b5ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e58d7299ace005f8df6bb52f243911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf538ea335d841b2d2dfff657cf506712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed2e6bd39d2cd996de268ab62ed4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb397634cede6e9c5839bb7f456f8bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c70eef6bb9472e96c9ba92e6a334915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd4e5785f3f795b52d057b1ab644916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e23561ea4b650e48421d4d5c02ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a4437c6595588d6030d5b08e085718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1b941ec7d960be657090aad7487f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473060ff24ef77385ea3738e297f7ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca26cfde2bce04f70c93cd338fd5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72914505ed885ff52695245762b52e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec20e8417a5df757cf110535ff39cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c4ee256d7d97b3dbac3b3a56508d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4fe640190de10b453d7944b873d2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d08e3e0b92b26579436f52ff6cd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0b5dc8a7e6ef917fd23d3ae77e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33546044f772584fad8ee0ed78883628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edc300ba657ed06210d8174dbfde8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21782850db722cb22acff8fdb7c0e4ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9645e81d6eacfbb4cf484d954339b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07f31abefa9111835883518592eb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd8501c4643df1d02d4a25ec90872c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c11ba9f103aaf02c04415af45cd7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a45402bf17fcf2cde2201ed86710635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9818369ee19b68913c5978d7fcdf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22bdfb5fc29dd863ff4454a7decb5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80edaef5f3193cd7ad9e4c8d5a76e5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583f362c2e5ce82606b53d3d896e17739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874a862f79355a17aa9c9f781b955d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e503907b3a10a97e46602e80237e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748a2c730362f1a7e3147f61781c6b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef84fa3186c5a51dca632fc386e8ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70112827562f1c476443439bf0c9cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe2f8f72ccfb138f2eec4b16ac63045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c29ce83407ee4931d60d6494b82e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f18b075d9fad0553f37fd5949a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db27cbc5171327a5b7ff4eff086bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31552d1e306253a2b7a0590608bb3d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ea259122c9f18d37fd87106891fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12aa0431728fb61086761a02be07fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770465326d24e75cfa779bdc5fe4fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e2f93d1e7e37e402f5a8ae2dbec353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb28003d6b498809e48872345564954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6be6265a6910ebd5858925ad71993d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b7381209c93dd653eddcea6b2e0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225734ce1de8e0cc9a8c707f35360f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ac87d0af4ea320bc5f8664e7217258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93f1ba8c599426c1fbebeafe8afd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c3216a9fd953f99958e1dbe3c780060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46420d332f64e73f0b989a8d4b4c4e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812716f22c20f052327783713577f74662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf02b9f2d33977a9b864a3fd29b3c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003426bb303577804298f9f68f19abb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab508eb5b1b060e03e5843f8ec7b6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8355fbfe1434aec61ad7e51ee3bbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd781432f53bebf1c6c049d50460e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945a84ef7c860cdf6a1f849166778468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543cdb8f7ebac5fed7b7ff83e0cf4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d200bc210caec46a7725ff3bb54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa836b8ed52025b1dc6710c240a30fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cbda6aa596ee838b62a3194ebe22b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403ba25edea445a75f12ec810a227f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b6fd66ff22bf4a271bc711c81b7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5dfa9058b6fb8c921e05e30f38d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782140ed4cf244991f9639a9e975465f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d0b4a7facc1d848758cb52e7133577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d00e9fe740f0406a8dffa1fef168a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d57615e75e5a63b8dbc74d0b53f0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740daaa67d6de2d5b39b920ab6861be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ca265b7dc869d630f274c2af037c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f5b918b0bd635f8b19c01143b1f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a156b1ce568abadd65d785ef475c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b9ecbac95d7899c54a9955e51324e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9367e8e91da3459ddf2b289ae50885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ae3db53d26cf1059ab1a98e9a1e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee53732ecd2546acd50ea382b40b0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37befe71f656437b4e71f6323ab6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ded1fc38518964a0435beb93851fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd55ee6cdc9ffe3405bd78e06759f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d7c8d7474856df90f946ddb62fac591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3851d079399ebd7452b54c0aab8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad657cbdf83344609da3cbfdb28f9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6845c97ac2c7e2278d052a08e7eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df92d973d7ad5fc391c8c183d558395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3d1d592e8c554198230e33d7a83a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f1ac17d56cfca30287ae43332c7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc31cf748aa833135b5d3296a7e721298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a5c27f377df7ecaba9d1ed01118299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab4c2f1b5a1bfdc15ac73d1d3504a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81e049088c3186c41482e9130cd9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb589e4b6ad3da473db76fd3a03465b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d78f886979abdb862f49d76440d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0df93a73184385a71335f58ffc696104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d23e45b6872e6890abb6228e44b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116be08488829d5e0a80d31d42fd749106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132c65f1c9177b54b1c22054ff6e47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6fd4a317c7668b59a0776be255ae1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c306c77ecb518ce7f2d37ebfff6ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a123dc801de51e9c64b7456b3ceada3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b8bac129cef2bbb718b740d652b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554110079525aea683eada5874207ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d08859aa2be9570e772391a01496f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb28fd4fb484382268cf4afd0a81690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77901c0f3551c395c80e36e4e67227fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf1564f521a85a74409a7abb433c75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304283cbb3414f93bb98e18bd2e5cf9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d98c3a19a4b22c8443ef2dfe847f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833dfcb2ac11f10658a07050aa0e56c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980784051201a8e7c48e2a534eb29421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36568d2832a4c7fda80ff5afe1559121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d66ec6656ac2e2b2d5c36b6ca38f00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02327b29fe61e173290a5f69c6aad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ab2fba2677e21439b1cf6d03baaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc23699e58b6ac5fc6ca6eaa7f69c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fdc3c61558bc0aeab6ce713766799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f475865a3c396b8ce96a84091f5741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc67d890370706aeaea1da3e4d2fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1f5244df79a0a0161606d0d5321ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7437ea2f8287d3c75124a84406ef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2ee4c91001043fe606ab3b532f15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c640f86a2ef0484d9cc0775a7b590132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe44aa93631331b52e8c171625c0fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7412789dc30f0b0ed1b175ecd753134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a295df1b10b0f3fcc39eb3a43c89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073bbd8b6aa7f332929a73c43f7e341136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1fe42710c8317fa8bbaab5eec753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b43cf29935aadc5039bdb40c2d95b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ad8237e61d53c87bcea6b531e8899139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042077c4be0b96fbaac5f55f86ac00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e474ef3726d47bc3fa4ea607b2666141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788630f3ad9cb4d61027e5f6959fec2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206167ee011f0bb3852002e10ff70e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b7b15c5e1c5efadd2c880ce48a21e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e1fe7ca574ffbb281936152243b0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06886357165bf5c50cb9df58f29288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b2f31954398dbb27b1d6b2d38b48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b05ef0fad7d59899b295ba22794253148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943515eb10c8010497401c5868c551b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e649ea273707438438b06c3dc674f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3480d608137886af8f909fb7a061a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1706cb06674138b1e92e39f26acc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbfc35e9490be8362eba1968856168153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8226756179d224219334e185ac411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2292d9ba8d94a815af321f522494a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73311c754343ee5ac9911f3a97c13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6873c5470c88be2765275194641f35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d680a1a17ac168be0b60eba9a8a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a4cdcd9006ae4cb77c519a3bea225159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d713de69731ec5a3de81c82dcb8aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ac906059aa1ffc4469bc7e247e25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0e49c6226a2f80a6115279537900162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945ad8d96f0c60d901e70bd25dc2e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6ab37743af5b7a022a5d59c88359a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82132fabf389e310224f23a6f797060f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f40d0366176b693d06725e101235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb6f7b8c4c42b790f2e1d3a75b539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59189f4e99ed1565bc0133a607f6912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2e9ab5b69d61b176bb9f28c9f371a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676895b7735eb455155a09041201cef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99481a5deb5398f889cf27af387d5d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859998e4f6eaec763499834005c887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759898e38929cb6d730f916a4fd0df15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c03e333c649d181a3f51c42e829ccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08c0393493238b9a9b4052ad8a27a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248eaebb550081e0aade76b5a81c61c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32e0045f217c7b53e66303235ad0e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68b7f0901decf3644b10af211ded6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7eb0badaf79f7fcf4bcb310a9e70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b9f5becf02455949933a4be3f462180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc61704b179544491deeb4369b30a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719637daf10cd45002b3fb5bec988a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18834610295e66cfe2907def2fa8e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eaa910d637fde6ec3701a813aedc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d967725c215caa608237e20ce6737f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe090bba12dcc46ceb25dc64ebbf5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590ec78e71b098bada7a61d929f7ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41923689da1cb9ec2d7062cccf0dd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e8427c1795ef75c33ef8c6f4ca68f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb6a43586aa0dd3512f5ce7ff8ae24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e225fc9f0eca7dbd37bd26c066281191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3729ae2b761b9e0940785e1e382ec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e0cc074bab0347475569dfd542d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408986cebd34ded787dd32191ff6934194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9910a2871fc8e8f8fdb551f40d005195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b32e3e98302b0e856770d19c6fb8fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06812b6c661d5e97ed4925d685be2fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71b5f7a15549128b094ba937934a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccaae8e7f16a3bc801f43b2c38d3b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661816b1c49a987b592b3e59233fc5d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c0fae80d4ae75cae37ae6c9a16e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87a4df76ef4d47574b737517332b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3629ef847c7cb3ea98b748011f363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e706c29465a36277d6106330aa38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb1aefb95afd75e611226ad3cb74e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7aa7a11508da8ade7908b5771d5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b2bff8bdc13ee1b73d77ea8a6a83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ddae652b50f3dd526029ffd06e81c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb54a66e58557adbbe37d275e4b87b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3ff03964e5cfabaf2aefd49d09c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a40af70ce418cb4d007f68c4c81402211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860e6847172f63c18e350bd760f340212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b70cc0b8f95e498b3a92a9af41b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c11daf5089566ceb890d6586bc7ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be54530ce1358711b38ac33230f74f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598aaaf1ee8b22e20ff357e8d6f393f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb1ea64648fb7ca95b7218b54338c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233808c8beb3f79bccf678332cdefbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260660b0db9e49bdfd2dd0ca7d5a92b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cfb90298856ccc02caab5e8493aba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c15761f0225a56b85bf8926c0d4aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773ac78f6179948848bdad576f7680222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280499a840f8931e14ad25e1bbedd4c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1196728c8b65d090f548ee1dc9454224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b374d444e73e0e79e8d69f8f22fea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92721ae255191785edfdf5c647b601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140baeb940b65c7f4085077385463843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cfcec0eb0edf25c2643b006674533228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745af2034a5b63777c75502abe6bca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea52fe5469adf8008159292272c7d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda48cc748e21387d7bcb4d1cc34453231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55967861051feb45f9afab0bc6707b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0343c116848ea3175496de14e4e31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b6ea4ff479b090f98082bfe94c546234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ecd52f9ebc2d469484ef905294cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b1d6f696b8923a9d65834703aaa0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a37061481032731290476e6da4ffb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123410a51dd5d9c936cab91021678f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf65b5c3e23d8e6e62d61b5ff93c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5400fa05a2ce7a5730957c2ee25065240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53794be8bfbede4cea9e6c80e78ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd10f8760af2b65a80bb3773e27f95b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711bfe58f861f6304888ad0b2f1787b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ec70b7cc1686d56cc07445a6bb87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf4671c17145ead96d637368748ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc406561c70d82b295c694836fe6025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a6462752570df277216b380b58f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc72d5257cabbdf4765363bca802c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52ea7ebffdc1097d7a636b8957c6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f1e0749d745171237c730df03ba7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba138c0c3035ed7a8cba9b4db862b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0faf7f0226d3e28a42c4b16647cd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bbc9632139a4433b9dc200f6814fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3138a9a5aafb83c496005ac43969fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5c211f61cb22bbc5fc66e27e3959255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ae66d28285329c9e244b24f7b4af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb3d67542737f1b6412c5389930c49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246a483738c19fbdabfa93e3864880c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed8a1a879b36604600aa7cb171ddb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c70c3773399f31c220d0142f2a7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd38fbdf42a33f5e75c3ef38cbadf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef3c3ee7973ba8962a8d7b26ab4e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab835d590519f6e4a033429ca86d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a06cd8f1cfd519563ae7027a521a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b648dd87a689d75115f751db85b7ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880b496403ed2035f7133bb1ff9279266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1eb5a17145ffaebbf7c7f2fddf581267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915208827dbd9183857ae80e86e6fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dab3d0f499a2744166527c44209cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc46f6173058b82633cb3d920f71ab6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116875f3708454ca4cfde0360f0d67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5b78f9be5490e0e904339c3e7e195272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c46d5aff1f96d4af1efcfddf6b377273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0580c4fc9b09f7515f74a3cb66d92b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526129fd5af7c90c853d6d68972bbcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795206b3860b7ea19fe1b43bb1df692276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92269bbddbcf584ee880da1fce3e47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326135429137304b431820e42d517359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc311a8701fa3727bafb0802c82796279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b0f96ac77d365c1e1ed9730d5e4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a8ae56b35e4de8999f07d3eb929e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8404dced355184a6481e984e6bf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48961f64f416733f9b1685258d724b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972c3d2975a4021a9f77777e7b6fabc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43882ad6e9bd7f13fb723ad01c8b7389285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c0f7dcb01ef6355b662644628360286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9364c9c020113edf95dc66d13ef7bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec442b5fb9e801e571b54c444c0c4c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299857922f86efdd797bb2561c62cd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf223cc0fba5f1a7729e870bc2e2c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8a21187d799d2ad4b7ae97e4a8cc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c5307ddf81c00dba51135c6a99989292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbee430ecb9b23a48e7a4f9b696cac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698be7afe58f0c05c0a64add010fb24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc4b75abba0e1cb24e4f5b0fa125f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0522db1f91b3cc19c6a4c8d99b52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40cd03ca521317a8f8b1b2095965e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bc323b0ed06281c97864cdc022948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba17054c20eb343cff499b0e7823a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7109ee6e64a8fad05e834a284d12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80c4629be0de4a2d35c127e0e3949301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8338534a4e1a6aeb5ff1fb2c8796a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d7df98612a24483ea934b434bf2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775892dec3592c0170150f3febbcf00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34db4b0d6dad47afc41bc4e645480305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac880bace7ec7812f26d51f5a6d9205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3570daec80fd3d85cb14240e7bc819307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab24a778d6a3cd1651f88883129702b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b62d1a40a4d4c0ff3504b723f7ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d824db7cc7aaddc9d2ab083dab94ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadc52d360be19e0e0433376077df4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a3020f3e67d6de570579d96960df4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d4752679fe00eb184a715444b40a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2b6fbcb44485c6bf2e4d55cf5432314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f868d7300d6e0fb896f338fcb1b48e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa4ec28481aea8cf74e0c7b823aee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b217db79c60ea35b161f97917eb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e670b79ec0c8ac8a6c5e46174a2cdc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07730ecb71f86597c3ad96cf4c5183319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee3cd029f750252585de7e07ba4398320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b8753858fb1a90ced5de337ca06f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e736706279a629d7da0d78b8c130322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030cb731f802024f3537f4a19181ba3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ff5afea36b3246365fc93e768d69a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12d8203962b7b88a66223c4934d73e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba65330e534aa5550a7b93d0d9bb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71928a4d820d8225f1a34951394d814e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b1d7a1eb000e88e42160225049c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2510dbef7e4f12089cc2e29273d3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5c6b5cde69777bc5cc27f5f32351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9f7eabebb2405b4944257b4242023331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89007380830f27f03ed17f111ba4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ad4cbd5b1aa018c5f48622dfcc61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638e1df3ea5ca0bce0675fb0ac9806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbdf4fc8fa80f4ae29b09e4e4789e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce6de1153546e9073c24052c96a02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed0ef922cc7d94ac0d7f7093b7f53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aefe6512f08993a74898b3173181c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7162aa17577c69d7d5c5de90b8fcd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811811b38362ed9aa6f4df48c9bb3817340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd33708e9f6814953b21bde9f4dbcc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fc4d4e53273b819c8c549c923701342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c77dd6ee38633e6e6ed513d5d8b5e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31bad0c00a1d341dd6460bdf56e1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e3909e650f6c4fcb010e983d5bae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32569f03839fd9f209f2eda0a26387a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b1369141cec128c8fe33c87fe09e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11961bcfdacb752f11764b6e52a64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0d6f5577ab4cd0345a3610d5e0b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b31b067ea8cd60a2c7cb5aca6d327350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7f7c85c181a3432bde24e21987c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f44fe6d9affe22a949a71e03bfad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31639f94058f5ae35ded856daf6954353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783f010d1665616b30aa30f3846103354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac93c335ae00d5e849d806824622cf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e731702225019aaf81d29aa0235372356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a052d004a28eaeac03caec857df0a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c9572aaf1c3c3a81d399e166d5554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d195578c9ed3335ebcff8325469352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca81677057dc6ff8af556eeefaa8b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639fc5c608394ab2cdaaa6b486e044361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198f4ffe9d7bb95e8eecb506f35b26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f931dce69fe7fe2ea1296d62b72792363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc7c7a182ef30f05f45b1e624edf5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006de652dbfe502cea31b481bf654c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c635ce0c7da67adff6efc824c2ec3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4307eaa3e82794388ad9b672a397c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52d15e24813422566bc93613d4344368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385069976342a2512fbd0f2f193fa3dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e24634dd0301a7357c9b64c1fcf5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec346890a7967438c5e4ca7d0dcd765371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48acf3cf45e6ccacde5429457e252f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0eb9a52138b4f229036dbc0e752c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7e112496a1657d9da2d753dcfab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784b960f1483e30bbc19a885a509be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042d46e188d20f75df7b6042c33b1d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447044037f6ed73e14452f0a544f76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a49cacde51c26fc31388239dc2eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a753315d458ffdec8a91ddee29a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ff75936a2110732bee65100f0e58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6b8163b32a3cdef301d34b0395bcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f64384cc1ddec3b6b33f17622105382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c467205bd77f9673bd3835d369ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a535bba8aea2d0cd360eba2df96fa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d64af730b163eb8848bc055cf0f971385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c45d9bccfa2071d04328b64a2696386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d68a4b794f1da62ee6285f9ad9f29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ad438bab2c60e8bc221520d49741388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec3dd3bd04e2d51d3e1ffdc36d0f68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c56aa09fa27d2b464ddc664c8589c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0dfbd34a349157da54d8064563c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13941a1d5db562aab81da605d1668f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3290f631f42501101f11fbada3eda2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bcfed87843a90743eeb3a9e87dbcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1978cc1e55c6642fab4702b65374af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae46bff891c17f4550d3a6ef77f2ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d389a058843988065b4396b92eebc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb4046a0499af474e3d1e412d948c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced386043d47ecb13e088d7ce55d1d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb49e7a20de71ed5914ce7b39cdd2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef2b33ace8744330ecec35ade300b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05f265a2db18cc2aa97d77f11f699402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c8bb6e1ba4fe9265f24a40ed48795403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552028aa194b8e3b3af91969a12fb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5291628dc728c56a4f7ccd511d48e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cbcc0f9bf4f963f85eb08f96f060c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c469e9480b6ce98b56a03b9700415f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc482a9a60c7698c7a54a60ffee3a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519f17c380c9fa63b81f478fa5aa36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53648a412199285ad9780964e83da3f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc126a1fc4217efcfbc622a0fd6385b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca00e252e05b06033899a8b51222b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3e11fa50ecb7ec370750788861ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40568e851cac89c55d352b4af6ef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b242a7cea425c6c8910bcebb504db5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03cd88a670f21f00053dcbe62a96e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff51901abe740a99b24775334a0fee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6013c01d1f65d43808af4235f061e2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55811469d1918ce4e48520ac2f051e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b67faf1e3a1af45b97f5db9dc1d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b0e4987a2574625bd05d361ff137421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4df58049dfdb716924ab24dea837422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674cb359d40f965b39cbd22e5e9f7e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bb4103a582039bc8b7a4ee78ba53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e6871ba8f4930f628306fb39b7e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e66373c41248b75be95756f5abcc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a4e326aae6ec66d134081fba2d3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a58fa2b0e5ddfaa76a587e65b71ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a78837dac2d3f44e512b703d878a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca61f77a6344940e8776d3593cb8a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca82f2853341663264e6ad2e3a0353431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704580598179cb1cb43d8b656f9479b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9951693178df3b1483b6202e15f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d848386a8de4c7c2efec76de57b40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e34fc67ba71361001948eeb483d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d323aed3641028f5ed81c562046e120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8caf26e5abc3a30c79edcc56a41a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac78097c529c68ce6087a7cf7c30a83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f466a622cd15c67a83bdfc8777309c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d562d85175326131433d2efae6fb804440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae0a634dc528eca3dfe73cb973ea35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad0d5b6851286188476ccbb7a332b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e674f5bb0a3f3995dbfa439c14c58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b669e96fa9f8d4d9baaec47697ad9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2788e4605a6cda8341c7e93879cf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e792a003c8a3ed8a25cab58b92c4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c83f3b68263b4e97727df86074429447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed8d44147abfd3c9d0b189a01db26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c1774ebb3ca3140158b4b74f7862449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5729e60091091bf937180d4dc9eecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe0da51aa7e5f97317f65636ae3ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3faa8d627f6af00b8d1a6a6a1bd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f157b05ac0d800c1e20fa65e0eec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add14860bb45b4e0162af0954d86335454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ca4b5e60f49271f45efe28117bf4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0981f621bd7a95ac9c2d9a7e2ba2fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb7c485ad23c32f046a9a32e72a4f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b54fd1689b3bfb1075f6a4cbde9ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157b8bf03cf0a9335bec0d2261d8e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431695ff5a18195d6a29682375ba489460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da379184b2218ce53e590dd64e982e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973bdc8e18da93a7dd9a05d32cc6c66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d4399a0b4bf643989b5e0ec62d026463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf82b75952c7002767e3ff687c6f5c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705f921dc61f6cf70780c7390370586465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850530c53121600f73cffc96750e2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8265d0583232f78b389612060c0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693136eb8af6bbf21971c496fefba8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf72e30bedfdf8f82d1c988b41551469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7500766e9ce4ad8b5f74d5d1ab4b43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eaf36a08b5fbc545599267578bc37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430476e00cbd6e1bb873ebdb316f3cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491aa64a96b113e4fe2c42ff5fe727c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa73e8716f935dca2c7194384c314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f8612c30a2025a9c68cedccaf289475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40da56b2338e1d30e92d8678becdf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b8088f3af1be84ad36b264198e6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba28b87c3c834a0c9b7706bfb03d99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e07561260e67276bb971b1546fb863479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea76ee9c929d9c7e71188891b5b38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc23b81d0d335a89766bbf697df9f34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c160c8c350d24242e571c069fe862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a833530d0f1375e68668a972eecd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c1bbe48df44f0b7e5e82b5d7ef61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205658fce2ee0306af39e9adf7055f4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d20f8c71145797a6518af7b297a30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f0a2d1099ba328113847067a278a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af06da23512e2aa08b4a0589a82cf62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7524231ea57ccc4c06f8a2182bc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d546f31f273a2ef286d948b0ab4ff6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3b74cb86b326e26dcd95ddb72895491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd45c19fddc74eb4f0f4a364fd4de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54523e5988d97bdacb45430ffaf32f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c6f2a22b8dd5ff28d5d0558ccbbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1933c2276e2241bb172fe42ae67ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e83524b4719f2f92ac386d9350063496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df34b835368203314eb76dcaf5881497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270d9bb5cdd66fc45cbd84e763c6ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4ca5a9df5ce6908ddce92d9cef5be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223cb6f1f202260c079a16d97721b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff8c7cc56c374b3647a8fa257eb432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4678cbd2f96d6cbc55957a99280a56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa153fa6535856ebdc127f33734afd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f4547cc8566cc9c2787c280d1aa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0950637d0f1d7dae1da8c541e5095cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ddd279f7eee89cd5c0ca9796d474506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27158211cde4f0f5ed4250b7d36e266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce0f5df45f5a4ed05677924ea86e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b47a56f05662a6869b74c3bb9f540509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161c83a0017c5ef9ec52b841fb78b8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a15074c39dac7578a6d23b79c5e5ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610143b0c64ab807995b7fa5ddfd5af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83b262a0bc4f109036ba8ca140f21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea356f2335a7879e45c32ef25f7c325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31144ad036066db6a624f4560fd4b999515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589e378fd3a71b1785804ecdf5e690516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f4be62b6594c866075fabeaa8141517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941bc5af4a83afa6fedd9fa96b058e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de86769135c012133cfb07d35cc800b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf9f3e46f34794fc9f1eaff6fa59d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d4df3f334018abfd44fbd3b687c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f8d7bcf20531467fe070384ec93c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350307017a4e525f4fb5725425dc943523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ba94888ccd78ec4cc2553ca5123e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1751488a857e6993dbd32389de6ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57fe699deee7b9cfca86d4ae45aecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0d44bd0c745873aec500de7dd718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f123fa5e195ddca2ad77599531d4863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863fd346a9e1ad0239423ca53cbdf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85080be3df89e27ef73d0c42734b9bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8a9777bd70916b7a65ab738ffba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ecdcc5f5328fc1bebfcd27cbcc52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73575abe2c7d68a644f3d477ddad81c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15491dcd539f243c0c8a08daa3857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc212dbe84ae258a14029014db95da6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae86d76fa4172eeffd4ba11d3b9ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc96bc550bbcbd72365418a0ddba19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7ab71d642a3826bbd06cbfb907c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee56e62af8a8d3fd4b6f97d6e7faa7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b95905fd779490e7689b69145feac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f4a99ae730453f39d0c0a42e9968541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a7cee30388e66b75a93d14f2104e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb908ce7ccb587a6e8eed7531e09e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606f23fe6e0aeccf4425e714d0c24f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae196ee282e03852bbf682212fef5a64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65943795aec93e9777312d688a4cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f34be15fc17e75978c96fc4be5ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819167fe03eb8e0c33ae7298a621c6da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1669150dc594a2fa9029921606a171549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105aafbd6e5e81bb301813a0fdb3385550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9991ba0e3ad94d5e0942e2a1fc447c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9af10df50bf45474ba488e5389f36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d0c17b8c22923a94eb2e62c3e8dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e57391de90e8d41c9c14229a9a9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b15a4c5adb22ac41c4fe3bd9b71fce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b85911970175f5347fd2155057cf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ad8d1675aa9128010ce08198a124557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a5490a5a4bc9598eaa2559640266c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7cc00d99d2f435e03612172943ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78e6b6fda3445ac92a99c3aaa04ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021305dc7fadb93c68026d34e6d1ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30cb071178c807b5ccfb5b6391e021562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653d3eda714f803346f26c2934bdd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f3447769bd82fbf92330e08208d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ab39faaff872d9fa9cce5b7b67944565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480620ea56c00c6ce519d52f010d03e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dcfa1f163c840503fc6cf6e6bd3df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88e52ae5d11dd17afb0b4c070c285568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e70cf72a1f425287eae925dd280d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa724cc54fb00ddc10ac251ec5ff021570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707da7600b0de072be7a3c3bbe38d86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422129b8822d47af1484c4c8683d6fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a76d4fc55122419fa8011471916cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c462d9df0c601dd4039383b7213cf5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc86fa6e265fb0314116253516aafe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d7fd6df71d02aad3cf7f60299148576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea7a24f235ae2e27068ea0f9e11f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f4e5b6098eed4abf0b5162e51f600578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aada99f8c6eadb770f838f218a72da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e6021939dbf950de83b1b3af2d27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c35d0d58355c09f17627a2a4fd0df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da55d8fd0d8c57e99fae6f1370ecd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4cfed163adaebcf978eafb13962d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021db46ae21743da9357c7f8928acec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79361ff7df36afc29942a323e19a59d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321dd1022a4c21e94be093572c52d72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abdc86448afaca6d8ab3c637cca9ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382553a5e34af2aeecf75bb545794385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd37558dda59270d3f33fc2b61ead589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107517542f029c5005ab3012ebf0fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e11182453cfdcf6a04869a5f2ff69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59704eb22fbe935596841bfbf7cd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ecde1b6b71a9bcf47b3e95b3fdf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795487a814a2285790c9b270591480594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982994ae091a451f0e1e7f1a721b7103595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd9d69b98099de2d03da721c54922596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303017d3459e05093749167d75293f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd1ea3584906ed647afbd93d213be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338c595784e60cfad496a5b232daeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b056677ead51c870ffcb03e6ddb6f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a0523106d65601ee798368e52814601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c21accd9a9bb99bb53092b4e36a2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a403c570c85f63eb3468e3a615bbe87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95e43228ef4dfa0b0f9e54cd4ac466604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60dc68199ef85a1b909d63d7ec02a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e468e3ceb2f00d44e0bc66b324cfd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d391cefd0f3d597137b18f79726260607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb21ad012b3bb83f595c2c1f303de29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1987b9b64d0879c1d1b5969900d43e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f6d177040a483c25a1c385aa867a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476eb9fad649acb7fd5c69c74be326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe57065ee0ae4844fdf387e82f61f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b38963fe12eb854945456cbf33bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8838fbe2b5149fd4a1be0023b1159a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e1a1b2f9c43e3aa9279e6e1bf57b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909e874c2ecc1ba70f611c0e1d788f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba5c6eb82248e09cd6bac0b98eff1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56529db45426a7bfd3cfb748d1eb3fca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2420cb6c2aa242f5007fd3bf45a96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033189a7696a330bcc784859e8f59d43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf3c001493b99acae41f76fc43f985621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74de61b4e897f4c885146119d871d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8937aad6f366b3a32b526621f885779623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46da9f6a42fbcce277a810d646dba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be8454a0e129094969b144ac469c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc0f0d59ed43c569791df79bdc06d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed3ffb267b04c1760cba2ca2948bde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248556fde1f63160e2d908abd0bb9d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba153f28c0f9e06aa79c1425ec707629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccebb0e23a44d69ed14c7d1a27a16d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23adc617f4a1b229fa7d04c38f2104631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1876f04333283ee3f5cf8ab81adf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4c0809b82b797d6d7b5e9f923e20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee57ed0be7053291d0cf75d2001c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648c987034f9ea83a90d92ca969e95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa02e1e6e90588f22456e744303e79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ded14a186cb0c69851ce23e03c1af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07522297b13e07ac7adfc374c23b975638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601fe9f800b8a42f5d3f333e5ff8d86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cec61ed1cb8e1b231b2bb668a7155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401053623fc8f46b6a8253c8668d99af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef9c52f4156c42c0515eb2d4a8667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229b7db517bb49f83f45dc6faf1aec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050777105417056f49d8e8f09731707644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd94b1ee3cdaced12bd8445017d637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d15cae1a8afc112189108cf37a053646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd908058394ae564e4527d0a2b9af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54306718025b3eff8642dd0fecd684648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6f8c2e56885147a86a51329cbfba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a2a606ad9ec559cacf9776011549650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a9f17e43e3a852b6e5d76c8f22dce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3a6d6ef55581d4f8704dea48d94dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7867fb1bcaba1a20423bda0a4d39f73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4070e58db07e830fb85e3ce297ec9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c0aea124700e3730854bb7a31320655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b06d250589afc4ab279a4bc8afe3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76cb6606b6c4fe2aa3f0b698cffd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f65b59b711c7d69c8fdac59cc0b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815fbf29213c0ca700c72b96edc9901659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d1a8a0c58e6532880e56b0bdec33e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789ecdbf7435baf4b17e84167245b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16889fc5e7bb366a5d7edca10627e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ffebbda8c36b1c20f5fd727cd42c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ea3f4d126640d72671d80eb71834664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8afefaf9d36f7d39f925072f14745665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2c86ea3d9d0e79d20ca18850c67c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5505a85d96ab6ab2f2984689d9484b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa703870d26155e2c791a6c367889ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fb89f0736e116ea0c82b868d8818b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32c1507b2578fea72ed6c3b7c5b0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec66e1e8289d8a45715493e52f6691671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fbe5cd282fbb0c1e63d63ed855a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57d5acd6d30e618818ae5cec5103e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895875e30e203357bad334a0c03da340674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df2effb4d9f71513a1faa881623196675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c176d8698ae34b43bc329c6d09dacc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d900c5d78cefcace7f7fac5a1a49a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b69b4b3513507868e29942d72c6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36aecbc2884ed124b793ed20559e6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4539c73307f45861cc4000904959b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aef135102ab5b3db1921b896decc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d1e1dd059ed6625ac4ec768726e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5abe9e656d71414d601722a9fa252683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6a8c0f80376302970ab3f17f9729684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4e8e1d85e6e5bd7df58064321c29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd90b7e57b3e3e0dd891e6c662581b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c820801fd06578b3e1b60716601ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34bd91e5860f5a0e0bca3963cbbc08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fffac568c77ad5dc5ac4c939311c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb50ae5c8e5e8ca4e7c9411694ab23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec507f58b5bc35d4af3e1b5dc265ce8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1975c80aca995064df8e4db2c03a51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101da2ea83fee2e5272bd26dabca36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6570b6f2f2edb7009911bfff531900694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a44a7eb8e2394f0591cd593ae938e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f90804e94a18d08124681b7228fc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b64f3977d5a6c88cfe04dd6ec1ee4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35d0c5cbd67dad7ca46d8df5ddac74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83effc715d213ae030afe672103cb0e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd63460d630bf145fa6263318e29d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde7636fb0bfd20db2da8b766edfec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39483caefe9c91f3b7845d201172001702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74ce46a028a5159bf2aa4429fdc72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52193154eb7e60817aabcbf4ab104704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0232f44f39384443dc1ecefb905ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062284fbb3d4a9aa8ff5538c3fd931706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a86b511d3013c027b29ed8863bf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a90402857c118d741fc75f5c62390708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ddc8d11e47cf7568d4dea8e5563b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e53a4de161d6e6c0b87c04eb7211c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fd3db1af7a9a28004db20c0e643e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11903ef50c51429975127265f072f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4122efad1be9b5ac61840c70cfa8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c87b858868369d357646f1fdc0331714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcceb468c3f438dfc01ba8ada9bd96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc585e2c4aa3be71e900dd80ac581b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ed3edae468cdb7726babf211e1932717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ec7673555e7935c6e77bc55974e28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755809a1e5e52857b6970787f436777719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54410155efda7dbb278c45a1df5f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533a36f353a1135f47e60d47de378f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c258ecad3b203a2d810d5bf3b8b61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ea82ef5e8504d30784a49a6a0f9f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca42a5533a31aee806afd9ed849a0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4749310e3b5acd7afa0d98df6f08f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ae3fc9e6243cbfca94c5dc9ca8ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee4249e9ec79830c5aac2787a9a84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed03146afc053a2da9dbf1bd0e5e22a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b754efa84ed8e667d8f29125a3c6a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d98fb227f512c5d7eb5f6f624888730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b5a569f8923841f2af7c8f0671da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3aed77ab783ad49d3564b4585a820732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed1cb00bdde0bb04d265f303f42cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544823d2fdc5b01d53971e5ea0ed6535734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a05c4ae95d8c6b2fa7bd66c613629735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f138405b2e46780bec1b633618c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40fd4d5e6535d9e52cb374af8e5c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc2ba1e8efe13b32e93fda799a3124738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124317ee430f6ac6b4c4db40a259ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c786c237d0833258c14dd56fcc00d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9d14a09f5ff9cae6b5a02ed08cb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66a037f3428623d042c23ca8e1a2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192151bf60b10b5652f95a21fa64132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4fa8d43de4f6e30e3066f3864ae85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d64dbfd0da635a471d244dff3bff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fad89694758ecef401736ec4bc364746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72369aafb656362c256355ebf862afd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504363860a756bb64df95e76d11b1117748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f12cd2548882c67df5ea1456ebbce5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a4489bba6f07d6cb8b03db682b4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649acb279fc1f888ac2d063a6cf8cb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863510bc0cc1685348e424f3cb853a9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcec143ce044cbe111fd27b9868b2d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44c49b6e38f0560332ea54d02135f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29e184429b44862976d608c331e668755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7777fed5f0f55ba2c804462a1708e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96cc375ab882d9fd8a7b8e9fc99b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cfc4e5dc805d8bec675080d22c89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153d3ed37124d870828e94119f3b09759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>