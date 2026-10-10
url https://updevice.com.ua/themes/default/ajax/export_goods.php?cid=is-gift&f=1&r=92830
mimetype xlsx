--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d35828535c1f476f2d3e7015a82d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5136fffbfb634b437237625b6b0a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3800876c2c94063ab66120fcfd4c963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea55728601a85a8fc946cf66ce8fe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6068ba4f1d7c8b3de732cd7ccb5095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b223271bbfe5d9114d85fb82fad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878cf8d969053ffa4b78bd0846e9247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd8487ea46979d7f1e3ead97c0ce118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fea1dc932d175ec63a73d3a28bcae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eea22bc8edd4e6ad02178dcc0a18310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e238c60be65a8f97406bccac490411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10060b275ca14f6d4d1d554d9c782d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448241763bc861e56ce560fe899cedd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df10b84323b2e1d020cc413c4951614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e77119af9fdff965498110f1d4cd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228bb97565255dd21c431e01792a6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcdd2156db41ea7fc79042fa3e008917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5f9f5aa2f08bab4caaa84af5a96118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b087abca7a606e72abf57a4d0bff36c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4a6db4e992ea830dd9285496514320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133fe45527f04e7f45dc799f3dd03b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c40d71116f75b8b6c9035d5e30a2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953a2989bdb67a7edfff2cd963163223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38ab04cfa92ea51bbeb6b3cdc2aa7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa211ce56af4dd6e6bc4198ab1d6d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2c80b5f32194f9057c50631861cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ead226d4088d35f37a106cf668b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428f87136a7a042918b0a935f251ee128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d319fa69b01b4e44c431dd044abe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178476e64f30bcfa957a6dd5ad7e9bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211dc0ec699cabb94b0ff0b938eece231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1a1b3600f0d979b0e432f244ab1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be649df3cc2d01bda56736365e27f45833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022b159f3ab4a227ec920416375ab634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71074b96ebe213a52706947983c56b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7e19edda3898b81956c9cf81e1e3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fbd8cc9ee6482d588ab04c3de347337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f45c46fb4eca767f3ef61a30db16f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca5edee1128e7d3b22acb7e3274f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cea560fb06ccfb8bc944c7396a737a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb9170ffc9d4bbb8308333ed11e5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db904c07680f4a343069a0fcd08de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad836122ca91a2796196e073ca03143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ad670ef88f178d2130a3b3e55f1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d1c88aa20750eb228198ed6feac345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf4f3521f8018bb5a285df25d26ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a91b9c632938bfcfe8baa973ddfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831eeaf907afb38c8ffd74aca16ac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511ec59e8395c0e403e82e88572a1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016f7067047221075c332e488a8cb7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae051bcbabf7a7ce9317ce9064b3cab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda6ce6ca6f29b992f4062891c779452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e431d07a8d9345f3279145e36568d0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907ce6589b22cc17de45c2b112a43054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b6703986d7508b78b8c982fdf53455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab4a18a680818f0838aa0eef57b2f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c386471f6a5a7eb70add0fb8cc11e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde93225c11c627eb6c6cbc4071924558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9caed40cb8ed711b9464ebd53053a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf292b5c1d48a4cfe1bb17b263e30260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7033656c512e0c9d11e0fc4deeb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744870fdfce8557ec297ac5a39a03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a05dea3496a4e693b4f40243f6e19a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd2f0a055743fe2700288076e101c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d711dded2ee95683d61e336a9015b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42c3b41471bb15d9605f1debc9fc9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9311761b20b503150ae173a85635e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a0f741040b033802c8e3cff048bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffc026e8b48cb96707ff1fa48a21569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44050023d4f33ff29a9e10f5161398370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec67eabf84f96852c21d354a8fa16171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a73739c968b2e91ef2c0ae4a29b23372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa597fd6e7fb268395ad0eca5921b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675425f44d62d9e0cff900214baca6cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce82489d5449df742d1642ae7d9da775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617ebad8e4fd9be8c1e6f97de09e9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5469a9a665b08a8ea9bc7a2b473b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb454206d76e7286e2aad21e68d81ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1e9bbbcdc9dc107b3393d0a2b9e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a975f388b7d4ebbdf59acc4ca75a3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9647056cdb55f42a37fd79c41202681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ac5483dad70cf713a5873a63f24882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb6db97139527f9665264cee459aa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37680562a462fe3deb497d2f6d7e2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e14e1a5b1888b514b041eea2c208f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9fb53cbc98b58fd5877e0994ff54d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883dffbaed3a0188e10bf68048449a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619917b7865264fd2cdb17336fa62d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875a1265a0956d4e2d40f2c74bc0d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4bc0a58f943fe12c6f9f703af21890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374743e37bc8c93cf92d6b777a1d87cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1385bec25976777dfc1c8f360faccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de912d209702111b9e7680f478af293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe523221a3bdede79002368494b37f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cf37000c66a5aab6738985b75fa8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c8a90b9c883c3cc47a1205b01f6b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828298420f4013940b324d041609af5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe52d239252d470559e712ebe7aa3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca26be046fe81183ff1a762c46c7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494fbe9e6ec7ee86f6e4d9c3a1475f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09773c5b59e4e94d9b45f2325ec778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcca96d88337f34038f360156ac3fb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44991760ab43d4b1beb81f3bab3fbca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff356e1172aaec96bbf32449c236787a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebf3b8ca55e59cfc80bde62f79bf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0772fdd83fbddbf8a2a2222bbfefc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e6df9cb2e612fc5478fbbdfc022e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc87a55190615446929d82805822add108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde98b25cae1c7d131269419976587d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2116c999967381b30b4c95feea2d97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf4970c4df7097dda18f1e46a3a85b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5110c3edcb4729daedc10a9056f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f83a67e281170a24fcd907df1380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5807b82deb4d4aab4124b619b94ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d4786b2643cf64ea8bb693fcec81d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366539ee771cf81d70bae3c036f2006116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f15cfaaab007fc5ff5175a537b0d58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c41015d851085bb356f6ef1f7f26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74b68639af4312ab43d92fd4a6e9d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426965234d46f42f45c491b177139469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739982a50c4358fe1fc48748e4e55749121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c2b87494e71d4599610fe2ffc1cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84654ff6a05da3c5c209da2ba519a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e5f4dfbeea62156b3853520e1dbbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c15ae059f8fa72333c018c0de67d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0fb9904e5b054a7bff4e5cf48fa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d84cbae9fb60113a41d3f1b63600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21458b0103f6b6ff0ef60d73b5fd672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353606cc43187ed74161403799c228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1bd63e32d83c26e0d851c2858c562130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408419fe4d52d8e8293ecd0a9d7fe54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6a764a42369dc82550f88c338dbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0c55adfee1d7d27fb35cb0fcedf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9bb6e3e663ed3255c5fb38960cb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89c86307d7b0f8f13909233474f27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb8b4d3701bee19fb21de8c2135a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0020386aa67ba48faca52a3f5519c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce3fb7a49129f02b2a73cfaf2b745138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc4ba3aceece93d6894b67cbbf720f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09090f7e9bee59e1fb4261adff4c070140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b53252a2f31213dd9d25bb678731c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46bd2d7652bdc4f37b4acb2b5fbde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b992d207e6fd3664b1ff621e6a8b71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99b6c96479e83c2fcf69f0502467c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953d7c27db57a65ce7f3116992d608145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3c15ac54fe437f2ccaaba001a87b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec810222309700f944485a6f92ef50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5d2dbf893347d6b7b2526fe4090a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e2b07b5a7877c6d9946900783b65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999744a7e53c21fe59c43500c78c8bcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ead9216c262a8b6ff368b0217374151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff59843568fbb561c42b7eefb03de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c04a8e4bd1f8089a7fadb43af0c36c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66044afcd5f1e0cedb578c32969ee95b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f6b88b43e293dafb6c8de08c58b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b903397e0365489d55d5e12fb1131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37f4c0279660b06f84ee64aba1c9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e28e301415998590aad82a9ca93f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e905cacd27ff5d934d40275a56be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a66ef6b5e839651f409a3ea5e6f03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598344b82dbd0ad0f79e057cdd9bce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c712e89cd77b05f095930fa8605586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db3e5527b7c82881eaf2f2cb2cebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce41db720c508d198b67627872c60c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9dcf57f39be416deed156b15bfa1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f8948a236f79e6fc07e5565915fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a1ad2f8d764968d82f690331c9a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaeb2216c40a6324ac22eccf91cd1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555dbb8610e4133fcbf21e45f3b905169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91b03178c6e56cccb797be6415fab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67594a2d0acdd5738aafa066b22f74d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a00fe8964d415cae5fa29139458f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d59e5f0968d99852e201be9011789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0dc3d298fa380943995f8eb12fb27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542c2351a675e891ebeb5625d4fd79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997aff9ed8d49ec7401079b1b577dfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc1b35af4cd71e75919f417121409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd370649b835e04ff1cec838391662b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be059dc2f1bcef06f8fb1fec7c7e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7d647a6fe6138db510713186b918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e7d1731b8a49bd3e409ddfe7cb33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc394c9c394f691be4b28b21d84d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63f20ca88f52813f5f24a756815348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cee6e2e3c47b2656a25875e641673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b22d06ea2fa070e009f490751b096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a9e878f58e0e9ca9aa3c5c80184a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbced743b1af2ac28e8c483ee39287187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff94f605adef8319d29743fd5e6d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d82bc4365c7f5db1c215bdbaa70c70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c716d0adf75c059b70c5897b9e1e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315a08f42948be802e69444019e278e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53d05c97f4dcaeedb368b956070dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47889b167bf5b00fbaa1cffdca42c52f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d12e25a28ac394917786ba26a2325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f51ee26f8302f696aecae300751004195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74b65afe2bb9451d168b15fd2f3ea0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7bd09f588c27930ffe8abcaaa281a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e53d0cff989192a5225dc0ce26ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55221e44c70b4a5057efc6442ccd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e00ba7698ab7247d8d3ee300321f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8016b89a1e0f85583fb958413bc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c524649e9a99caafce4d0ac2a3ad1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460fe1f1cf2d3f2fd692df16ef3cff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57380ab98bd5263279575f7e667a68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce653dfac61f5240643caef3fd7aa3e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0534222f0f43a57b59d7c72c7016206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d0d708fd52d260eab265b8360c6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c148a6caf7d487d9c5dfadbb0a86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f1bcb3a43984493222a6a06dc4555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49729dbbca3fd0a84468a5d594d55dca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145867b731d6274df2fb88d1f42d72e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295435f4536d81ab40de460c3b1780c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310220cf84dd0db0adb1b01b3cdfa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be56be84560386d19a6f8272aa780b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293becd54314869d37241c17d734e8c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57aec84495a5b3d76199d4a8d5472216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316dd5d22dd59430eb48011e57c7652217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1eea23f7d0682fd73a8308e8c192d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033690e57e724a1e55e0b85ae04056f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e853a5b9bc956e7cb9937a0b8700f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da00584cf412252c94a7d10f315b840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0fa087a357b89681a53b326ada564222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40678111af7584ab405a85a94305ede2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2dd77bbf3393acce18c9c421bd3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f347e4ad11a790bca6d5a889a7064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9207c75c224281eaffdbc6b60f1f2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b19176994724f2e26d7eb71c6558a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24401e508589f409c52fbb96ce932fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fbd2aef14741a020243c7f03555a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d20333566739f2f7abad135995cf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6018f92b65689a2e69d249b4dd9b4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb09098a0c1cee121eb0c6ff3bfb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6852a161967674ac3f1a581cf3b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882b1430e2f828bcfc23c754b7dfea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8b269614ec08191a85e949becb0a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b344ee6e727b70aaec0d38d2007e4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9669cb38015f5e5f50128e2a4dba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16b24c8ed62cca0702a33e7cb529b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4fa9c8c2f363dfe840aea76ac8974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13d0ab47e7ae51e342af45739dedc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a0b553894cfa11608dc80078680d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a2456860632f9c03ad621c36223d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7a48ca666020efa5a94e7683ddcbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857484fbdf72a19ff6119797e73dd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7df12a6f332cdf24a141f046c692245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429961d89ab54917c94fb8d8b39d10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898495ba95790caf5c9626ce6ef76f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cb3527003537bb9510bb6f95d810248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec7de69164767d1bae40fc1256344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa84dc165f399f1c40da8944db8a60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c80698f0592b464f3cf228c799b371251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682942c43c0922412d4488a930c889a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd788beae0463fd22ca7956d2863841253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298d935004f939e724ed21bd71bf99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd430282c195d7f06763d809abcdf361255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c6f571c71584c7e8454f4fcfb31ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5a9a9f303d70584b6fae650a42a95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30709f6384d376d4432f94d8f854c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaab7821a0e6b48b61eeb7020d6748259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4037245c13e7864bfa94749fd58e34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f263a6b57b303419746c2e4c978766f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c097a4142fe5ef6a744c48b7d2277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535fa2d08e6572f90de9c118666a45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b9fd3c621e935e5e7f8566f58a07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e681052b06ddea57180b2c96dc873265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23076c1225f4852c24d3373021fdb30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2ee41737e14af79e7621d97ab850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62073a1b406d5c69d19179f7df5dd7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fb60f7712ce23b9e00cd5f58586a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697af4974503d517cc298189f0f29b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368aefe64840b299464ecb1e160d2ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c66903bd6e6d1f107b92fee750ede7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2a7dfe2acacd4b7d81a3314098b7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344d95b3ba1cb8a1a89e585c4b09fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec222acb5485b080df30ad7163567ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a44ae7bd5e89cf108a7736929921c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3b018876f667488cd36395e5cb2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485092d0fa165dacea7ed7e4800a1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65cf24056c55bb0f64980035e81f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b65b64aa7be66ea5147bb08c47bf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae13243fe41572685babf5ce7db49f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b623fff7082d990c4154812d92ae626282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe06148bb9e15f9899fec20dbd744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9343b1a2b11103b4cc29bd924e44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a45b95b75d6a8ef73663e51670d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4d5c661631815708156a15f2b736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a482306ee5365f29a3019eada31bdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbcba2919cb4a609a0cc26f08b5de9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78379a5d84339544787de5eff6cf79fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22332f5723add9f06ae7139b956821c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf72dbeb008878674212e56e79b26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758753502c7d700cc54a216442f5a34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfec90292d5cb807dfb7474a01667293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd43426015603f1d399f4580defb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c3b36ecb6a5213523888052b497d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56e6c39a4a83a09ca91e4e1439b19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6650fe506244be8728b015db17c39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedd93d632674380de95ce7d2c7acd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b7d3e96372f9178ae0db78c87530d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b40728792426b51df5828c9a20fd37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6fb8c27e04cf81d6963d8a5f97e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c95aaff2552e4975d0b140bf463c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a271eac0275cf875e93c453ce2bfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa0978a8b75568e5d2e73a20a0accb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad43a1e413f5563ea0e3385b8c602e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7852a36df695154119b6b5e4de3d172306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ca49375451ab21469de8e84394b49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ee9e7ac3650b43c4d9cbe71ba6d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e0aa16baecca9019109e6c0f3cfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17277c11e91a99f3859b2697c2e6e6ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ee754aa7670632bd485d708c09a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c28e98880c09ed82f7769ca28e25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8ed8b595f8463dc48c3a8e7b78c5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b377ceb0f8b332a7246bccab0367314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe604153936b9339549a6f9ed8e0833315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6a62208ba7f653e2ac21628d8fda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56277737193f0688788097a339656e71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77f8dedc970fc785c6baea0d124d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c1bb21766966d5cebfe676bb131af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c3f1e171d9e189d699c37ad9dda2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c201e0f04fd8cd4741ca8e1c02e328321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2b67af5474b8e328e21c2f643be12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395c7590a3bec14366989cc8a65f23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3c6826c31487537d197ee0cf2abb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f832c3b6cc00181dff75567c8a11a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43652b8948d33910ea7a8df8cced9f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b92faa132c888f30f22a0fc39975327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9de4d554b74360754f60b3a9e033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcc5279283be0e21c95610ae57282e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ef747fadf4f6e70ad5aa8368a9f27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91a3c7ccd21d19b95dca240a99e0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d68aaa537ba2490a9ad98f646b5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd7970fbf6e4428d01da148168a7d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7f094a975d9853159991dcbf625c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba358fa6520f350df8a932590da5070335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221a5b01734bacef8010b029481b2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d6adfaf2239931931dc3278ad7b4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31978367e2dc1f219e69819161bcf70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92420b2825a87e14e020584c44533f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db4408d887d8bf1e035c936278665340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6519d251a535e44d729f8030fe3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb964720b60653136d9e82b2d2edd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d097cacb5b2d88539eeaf2a57943e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1189e38d3c81839f79aa9f32c78c7ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba588bebeee95f244cad8993d2fac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6943d0ad5d59b626af65d7932ba8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25814665cea70362a04a052477258d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6867815d5e3ea7f691fee31204ab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b7b387a651f474988966b6dd160d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d66010725b6c8570a59de9eb680161350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c56b7d59b409c37e881731f0d446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f935e3fb82eb52a6ae0bdfa564a8c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85866e1376f9f88514dccff46eeb826f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378eddc7aae51f3d92578d284cde5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac12be358118afa366f8c38032bdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db259e18c48fd06e972a0f9c33662e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59eac758251e0e1f1ef784e4668be4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961e12a6bc9e7e61ba038b39646e3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db55b624c8bbc49606a02259e8bb07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f7c74f18f81b2c0aac6bca3b87a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4553abf3eda63d09869e10135a5bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a10c0386fa088c937fc12203b72e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b6775ba38a2293de00e05c4bfbdac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4243d7bf068d952d9e5a4660b9432364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49c36c422cc6fb1f780121f481b9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6bff0e0256a0fd4afae48740f43f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fad9a9b69fdb5d6d1213ca3181643367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d27fcb6f987b3fdfe00bef2b35e19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2eb8e94815c373461f133a6df8de3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531024029a531cd6d8285e57e35da75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3fa5143e30cbde5241ad44eb5375371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876684d2f9ad2e4f904bc99e3733fbdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c608b891a71105fdd82ded8a6f64e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a548fac97fe08e91078f2cd7b7bd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7fcb846286d6d0d81a6683f68961375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581430e9300c2de52df4c29573e0704376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e680aa87708150f4410ce89f19fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7559124b496391ae5aa58d2f662d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d311b12ec391c9ebdb7d5c3ad2c23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab2bbcda83de0c0023470cb996280380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fce7ddf1ee5a194ce7068a21ce40f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b19e3a1df35478a627b46cb45dab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d626a7a07a89f243fca5cff3a4cb29b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002bc0f682f5773daaceebb017bdf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aa2311ca6495e03022aee478d19d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba86f4f59c5e12042f958135fc5b94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c232592d74d6c56be6dc48a34611c8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5cd8b844a5d49d5056801b8ee8de1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc16f152a8ad470e56b806ab50b32c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8a93ca82c75b858eeabeed8c2a34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e306b55e2a60509c4c6b44de1393af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b07082ac5fa9c8d5101b1c028f22f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3fdeed18ea792f2c375b49d982eef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099db259fee10a2430fb4ec2f9c56a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca54aae78f2cb73d6f5940eb6295d3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94102d0498eaaf82c7ca7e20e0b940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2db202d91e5331791059cada8bdf21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b64f8f5206f4d159c051ca0e37432398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d8e31ac3ee7d21ad72057f5800f58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf7fe93d88fe98ff0ee5a43589cf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d76dda2c5e1ef5ed2130cc98733a6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9020e9e22d6fc1fde48247aded1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e391a96885e21dfd525a470c0bd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cbc765b28392ea9e2e5040cbb304d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea3f037db6b0bb57519f23e0e8a4ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043edf339575e1c1393fb87e8e862e98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b6693290afec01e5cd845af1e32b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940c3ed016a09c1b5a6da11728154a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117cadbcc2655b8baa32126eba3502f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328a27c6d2c08521f5af6a72e0e9b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2d2a41a4569975ff3d6a36e9c348411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa3a88ea8a9e972041c889133c6519412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3aadba71ea0cae7c1e039ba738da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db8da42498a447a4af52b1af92531a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb91b9f6d3ac847b6cf519addaa28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac598f229aeaa60510ca9e50622cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092bbe29f13c0ba4993aabd27dcbc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714cbe6dd8ff7fb932fed4309e3703e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8280fcde9ba3f452f81126382ed51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a654c33b7f70f24254688897bc4928a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae77ee2125b69caf44799984ae755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e63e33cd15620ea686627db27d60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150670fcb39817b2e06e1ef148a668d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b166c5acb337241e40f68afd1855af7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87908703244282bc3ea6127765285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a0890353fef7b47a30d0735383d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7597a846f3122723e99d99f3f906f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa19378730e9c525698100233606c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419ea5eb1f798ed292888ae0b62d787429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc06b59afba47a8b325be1ae83b06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d94660c98a249ba08ac7c862ae75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc48b0f394f773994fc6e522ecf433b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f72758337c3e0a450f8483d2e209433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e12b25f4aa6265ba734f03fa64e26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0512b2c3a6430658b3d693a0618a53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588001b11273b7c9490e51121a01ea6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078032b43e1924009c697cffeb394a28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b1a9f67b6afbc62823f0f963ed31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35f0a0db02d1c30f561ff244c96c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210a0eff4b806910d22b4e488e7fa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8906e7660a9b970a8c32f4a944daae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9163c8782c9acfb4a7fbcc2a1da5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc8e9d3876d11df91341110df5a8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37636998d121c62896301aaf2a705f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae33d349cfe3f927c3f9d077955e1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b524952682aa1740a2c5f3aa2117446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9055a8cf509be5ab6be3e385b5bc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e96d5add3846bc3c9250381d56a03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800311ca0342f5f88f236a23f57e07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390963797d6077572f500428afd320450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8e8b1fb0bb7fe3d523398461482d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae65a4c9da7e75c3cb461a8eb010f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf18d8389b04fe86a090c846596214c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cec9728b038bca41f35205d402112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3793e71a97db16fa6a720a7d03de84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517364c1f555faa41831b8165f66ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670c650f41d4e28815ed6da18e09d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b029b4bbb2e5bdafc4b9d8727ce8ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f53b7281cdaaf2f275934a4a38823459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e76c688632996e2fd5c0974ea149c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aaa2ca3e2150d3544200880ea4f49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822333d18d7def55ae5d026a229c9463462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9e0bdb0f169a8280258d8e4fed89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ba4c760b42c6189b49e3c6c6a2571464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a5145084d431c3d6a2143ea129f90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed74a31f3dc49be5fc50493de71ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9023c2f27fdb51397afc6c50652e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d4a029525e487e7729d3737a53d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149951999868dfe9ce37ee20d4a565469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643013625de1ee41adf2be603ccc89d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da73208ce5ac6a02acbcd1f3e2a72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353501185395a432d6bae3fb16f45e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286461d7c245ccfae9de6793456196c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f59867ac5acaefc74304ca2782b55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542acb114c8326e8abff980aa2790c9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02864cc12c7d41c467f9004f4a94ca4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af89111e31bd518a09a8a254a7e979477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9319b7d7830f290a394b538c456e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49e26766741fe2175d73adde2a6ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2a6e66247a0bd598a7dd82d134f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ad7f26ff4d6bd329d9081ed808e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764e6ec78c947010fa0277c27aea0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519520eafd896b22612a29a9cf01ab3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0861516bfcc49161e000f040a0a28a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06b32779d2ba0786ebbc59df32b934485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638b62bafe6eade72d468f8d48dcb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136df201f8f537dc2628c684a3c9ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6ca094aaf3f1d2a04c2f26f4ed44f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a880416fbfc95aff08cda5d570d51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca75d2043e67347a899f4c5aaae32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee06ccbe2844bbdbc34369669f25286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b36545d3cc9a998903aee93062fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6fc8eab745ef9c34a9cdecf9e1a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033449dfcd458030e60e4fd2d7515ce8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823b48fa7f4471169f389144d36cd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7723d4b9025f94174a311eb06d7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531fe67ea42a903f9126c499e3d8bb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01636c2400635b1aac4b72051975e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690645c50ad7ae60570b784153ce4e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698861bc76a54c2c144cc954327a40b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4050e2bd3da957e00e28be3150fa85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566815e71b22254c16cd4d42b2a9334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a816d85a44a87992e47628672e8a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19408b2d2020b1b73b711cfef4b7ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000742fbaa52fdb8bb0908dc86a1c3b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340e9849df0ef3958e2616d6c4d1e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448b9162badaaaf0f75f35d5b87229507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8ead4b36187be8df46567aad46191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449c50f059a10067d93cc17f53d4b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb200be662258fe4582285c9618486a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c7c67048b802f9570519c4221155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ba338dd34acbaed96a47601719c43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c422495cbb94429ecf0b80d69e7da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1774d7d8b67becddf5aa0e9dc331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743fbc1f2269096048bc2f02a4f8bf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86835e93b631f20fcb9e37c35f6f6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6f619cd7a1d8b6227a92e96e917b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8fb50405ad23016035e5c87cfe765518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53f3b23f71e81ad70fdc667e87667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8dd49c5393dc0fd220a2dce8aa15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f199966ac799809e11fdb6e51d05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1fe0bfb1df8ac9e414bf25f18f57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecd90b3cfdfc028da184fdc4cda948523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c311d038d2521c41663e88f8222787524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4178fa2715b618b93e9e5cac54dbf5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebc2a48e21b1871af2d1b80fe8c937526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a0ce0a0a8511b8acb1661e15f3cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e024946eeb70d1c3f884f83a43b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf8791e08fc046e8b872fe2b1ad5ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea867e4fa082687380039467e934de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b2c558d3b52c1265087f9fbd38e96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407dc27f4ab6f8063aa72c871cfe644532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c7ba887a3e5739dbebbc084c6632533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee727d53c68ab59062a2c15c04ae9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa6ccb6b8e09791e9137f1299f89e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9dd0f3ab323c804cd84d0a54ed4dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8578dbdf4590deece3cdb9c1d2851537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c994aacd978268d050060d0e48c500e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddfe85e3665878ab66a5eeb60c745539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76d6cbec0470a24e59ba5fd819dcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06baa0cf9bdd6e958932d559da7f7cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3322e7db58112fb74edf62f5e53eac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15191ecf6e94e3857e0d5c39240b811543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf5c5a34a2b2f66343192977c452f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c451871edc1cc0e33cc9ea7577805c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ab0522886ba789ed6c25d2fdd566546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616291b9f5de81b60c9fa01255d1e98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8bf2db4178726188dd4c257241d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2e2346e799d9d22208c85dac5004549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3c1ee78db354b6096f7a247dea8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d130a4a9a64e1869cf44725330875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a045b5b2fb2d9f16d822a142eb78c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a89d6fd347d2c9bb577a2bae9699553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58c43ccec95a13a12677350db8e58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e21c6bf5b55e9ccf619c8cf8a1a4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc541e95ce836452f64f5c88bc41b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631e436ea93b3b991210073b100094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be9382ec997978ccb1e05b70e0580558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e27613068fc4f2f93ef44acf6838a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb730194b9c8919dd9def880ac7aca3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9702ea6e0d3e92a511ea9e738940561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0e500297b8f20153f3640c9cffeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e04846934a822a4913666aa1537d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7398a540a14312e50959ce911ec010564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b765f9937a628ccf17b0e08cf22d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198f854410c584f953cfd82f21e239566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b79c1b847a885b176160fb1950dfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f37e63c3bd08a36d2fdd70c18db6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1d896e455e6a5e2b67a1b0d182b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284eb4f29f33b8c22db0440b4cac78c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbac7034c6abc9d0c6d45493baa361571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b21133cf2107ccf7b8a4ebffeccd60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1fa698134fa7a1b64f5731f06558e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8375c5d13c3caf90d3c43d9401b1de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9da3e1023e3846dbf2915ed04902575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19a09b29729f2853dfc94451ac779576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294771ee599c43f77652b6d98e3d9cd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50a6c640e71870c048a454140a1c90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898094e1056a2a53aa8e88dd5c06213a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597944f21cee913b2ff3a7ceb87e8236580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703846d222f53057dd81fe5e49263268581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26ac890ad1a5efb7b62a18e8158dea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2dd9ab339c081ed34954e5438b7c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768881afe03b67959091779ee925af74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158591fdc880a1b21c178027f3606775585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6a431211658b1a280b6fed46c188586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af6d908f7a6fbf7a2c1b2a22df5a1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1d710cbfe9bd0ff08f933f616df77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e012b8f4d8122f4cb348bacfe985d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd33b4552a16c9abe58a47e2f7e6e49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748e818f5458c4d5b3f73a1ed2a5bf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727089c0fa41f95df00ef3628762b5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd924f4d0e5cbb8b5564e1eeaf2406b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6cc38d77b77bdfdaec3162a71fff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269e05a80aa94a63a071481b860f68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be77e4b2dfd1b9ad34071c53dcfee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63dc31a624d2529c34f9856966a2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b317ee3d716de9a099e2ec909cafe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a0f0ea0111f7a4809f03dcd76f909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638c1b34bae915b8e6de547f7b8dd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea47edf3a93e34391e80813f0ef6c11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8959c612347f48682824b60e57fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b2ef16f395e59cb6cc917e44e099603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bf1870fca54eaf60eb8c62111076b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10fc2644d70cd0bcd3f6ae4aa78cd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c2d76c5a4ca95e4dd1f1527257728606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b4bad4d8c6735b22222436dfe873607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1c668ed75212e35089811d06bd7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6e7c78b89adc9ed4f52573086b04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274afeda70afda76d083acb2a0a8ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8d14b1ff90a8f21213e8a89dd2a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc2737bafdc9a9d57ba15d1aa662f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c8ff157decffdec5eaae0f45de32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533855bc754cb2f0485d1e88ad7bf52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359531e2371caee735a12b1bce7baf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f77e74635898cc8ce6fef4294171616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3460913b8fe62f3fb11d0190182f38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09fb47838731fc62b8a2dd83989d7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3340a97a96cd0934e34129f87ecc7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeae3c7b57f7c8191ec2d447dc34b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed5494681e4cbb16e49592270851fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e445556e46f06fc92e2432e352d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ad06a63ae52940d66dd2943a65ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14824abe9853ff279f99e762f32258a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afbd6a39e19c0ef40bb8b8a9e36e6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d675a51647941aaed38bd34b001da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfae1e6eaed9afc924c6c6693d9550627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caefd5cc368d3fede5569d494927bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f8f16794998a864ffdf0b1e2d40c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c48e5040dccdb4e01c909ed97202cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a841b3f858a1cd042e0d55d8175ba0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ee9f27294f88a9d492dd4a74ea172632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b3b11c8c26c7aee32bb757726486633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d2f312bcf1644d1b0b62a6624e1a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c052b4648191c2aafa2948c077f2d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf017ad1ec09ccd0c0d29d26b576f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3ef2f38180adaee7692540dbb6957637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6e0826d56b18cdad1c420aa95c64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38f1ef493df175bb5a1771defef80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686116cba9d4e4aa1cebc1cc5fa7d46e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa392a59d943c56eefe778579a964d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9d2e1ac41e6c66fa6d34614ee664a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10ecbbf55380045139d68eed62484643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7f49b104869c133db857ff0b586aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac3873cb7b2111b35eba7aa376aa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5069b0751b9494159698b8de8f83b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188eda3b4786b9315bf5fcef23d2cd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593d49cea0f9e52ed07d322c581a3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4889da43dab787ec7d26ca32a28787b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f6f327807f3a3f0d413f33140b03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b1dd18274051113062568d298995651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ae878c90dadb37804b34f86a784d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3d1bb16919186279acd901ea87f3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda286bde1716cb439b5a8e8ecef1d3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe6724ee89d455997d58ddca736cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a812933c601ba1ce120db0cb83799656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef638367a7438c75d33d244c233fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fcf7429d02ee9c2e3989b719291a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f66ee85eb0db67da54df453646f00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51646886827f262400089a3ec1dc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eafbd40124ed523d0e91e8ef10fe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d719f1bb4e69781881d66722ac4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd7689b3f03e6d4fa4958431b7afd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9e79c648508feac4c85fe668fe8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c5ea839c095b035bad3159f2c4a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee68e3d9a345019b78176de16459a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92b7ef1f2ac0badd269dbd6b80f0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22c500c15d58d9166bc61c42dab78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cb0b38e2d368fe6d2a9da8bc9abf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd9f5377c697d70ebbfa49b933cef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b052fb6bff398452269d8031b2e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814a0aaa7f87000f57eeafa38e1120672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea0a9b3f52a784241ca8a9fa211de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353301e16f1a3acbb7b318b47ac31c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c080f57dab58a2f387e622aa96de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923aafcbc92bc8d6ebe7b0cf8623063676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020200858f3c20caebf997f3566b784677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031db448cb5d235ca1bafbca7b28a28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed541b6a68060793624998a02ea1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3a0acb72c510782124801c427410f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7645d4f9a21ec22f68d26f3f7daff5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efb5d114bfcc9986f801d28b95dc2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ddcbec56a15758fe0ef04c0770d0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab512b5ebb3f35971a200ddf60521c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e658c02557b5469b2f2abf8d4790685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeadb5c7245d484ddd33d11c66873c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a6373c92130610d23b999ad7871e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba756f232efa39f06ac06f16ed489e44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ede257b1087fa9b4fe2fbf44efa43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c87453612b8a0d55a9f6af5fb5673690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302e60f4c7637d4325b0d9dadefaab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb969077502110a980c32b7c2104518692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78c8e887bded6bebe2e0cf885da4b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da266dda0d06a6eaa3e6899b78454e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05692bf0d327cd9ac2d3b12fbdb622ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85645f611a91499811178256f31ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4ace49c2a2c0d145eced1e283ba47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642c998185c299059c41ac694fd858c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a785858e6bbfd11866ce124cdbe15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe678332a8a4cec568b9d6092a7b9e79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865528cc305b627c2413c470d6f442701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b56d6eac63bd588903f86aa5b38e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c22c1f98bc49b1533c45500e59e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7c1b349f4c1c5dfe3ea7eaee55313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4095c67a77415739d689ca2be2f9e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f262bc65632ff774deba5d862a11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b7e5071d606ad5f3650eaaa273499707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7e84ef7da5c716330bf44ae0a615708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5468ba757d8a7548d49310736ead2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee79f3d744be5bd2ff55b28935f48f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc732c19cff3fa0f70d2a7b0e7d7bc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ad681f6c1599db9d763d08172d02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f78face9a93dc1472d1c66e32447713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37fc1d2ebb435379abef9ae5cad9b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f71eb97299d0e203e11b93dfa6ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becef8537bf59ca4ba4a105c7013def716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f46dc23f57ae4f9fbb2f528844ff77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf46d6b22cd02d77d26df97df5e8b3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532feaeed97cb33eb637a44566f3fb2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b6223e87d822e1be9c28f515e5f62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c2a8b90f43ed1a748e39943afa08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fafaf4d5d11788f5ddd256479e3bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e37c60e61cca72f14167c54fd47e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2451dabdb30e3c53e55da49c93365b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fa1abdae3718b2847ba9d5f38f850725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21d5f3986687d05d2a392d4bfba89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4e80d2f7ef30d97d095b675dda09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4107b22dc1ea7a3415b6a8f75a8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20726c49a3487bdca22d43b09c729490729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af20222d02a9082717f9affcf2949730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da70afcbe21b9d31240429527849d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e443ffbeaf96e0b9d4e8186030c2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec380406b0f5fae3c020914df4d14a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e71bee07ce499e54527ace34136e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829da532066bc45a870ce406fa4184735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc28c3e8f867a4b549cc096f68a75f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4fd87a406de758be901a90261ed15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d54f5da03afcfbfe1278fa253368738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f96e0df4f682739fc28c91dcdbd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe41799201294c4f521cce9444e686d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd575ec1cc10fd7d2f07d7d384dd5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ca0acc7c4b76aa20bb0f1d5fc312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce087bedb9c11f0205a0b932d5f88e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169f2815f47368e4c4dd62b372c68b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67545ce9174ae4c5478dcd9f91e6ee2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9751c390ea9b581328899219174a90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ce436b3b43016fec64ce2f04a174747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a325e02333e7b7cba97aedb006f15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f946b95d28e72bcea13f975d86410749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401f723401e072003be7e81ba3f2a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558324b731a57733e55188bddbf26f5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb386483623a921d1e727481a3732ea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc6a9dc7487b2dedeae49d6851bca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724d72c16cc002805985574a988cd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbe2c73426995152a1e2cdabf6c7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad375708c2d483b5bd79ffac299efe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef341755c30e665192479d217b5d322757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c972889367305258ef4b77ab694c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c87abd9b16e9a5764cfb0914e9070759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fa302684ce149d9ca8d3e923a4061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f29090f6a68ea2037e0e872ef7de92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d01d4dc0a9fc9c3ea190f987008973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533d885e876902e0f2835ece313d224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295dbfe037fb1d14b741e7a1499d9975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ebf12b187509fdfd4b33f0f2cf5bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27314e2bb7fcc4a31d6633ec06d437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26442969e14fb75232750048c6c61328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b64192a28909a7dc037ac023d20d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd240ad19d2625cabbc4cf4d910a60a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f20c9c12f0a9d95eeb6396b00f10111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc01c6ab93f54fa0a642ccc5121851f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e25210b4ace10cf035fa0575f35b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac57488b4c4050070f1f7c0a4d44b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91aaf65b4a63ebcdd77d5f3cfa0c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05ea5166f6531eeea2204426b57fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ad5f0b4c400fbb22cd999d4a05bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81d73d6303877acf574cec455b6ce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b29dce027abcacd4779238653e87719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda40e98c1f9fea1ae2a3ee988efd8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083c67dc7cabb4c9777e726746300621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e0d4b73c300adaf28d216150b04f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6761ba44cafbace18014a38be10523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5cfcfaec60bf75f1d398c3cea60e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12e77010ce32b7681c9212c7e7d8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f512871ceb2834cb0a4f66bb4596726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a99721f27c2a0c85314f53171f2c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73302dd445bf1e00f389827b8cb8976f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29cc34f3abe3ad5dd375c82ad5b0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5809684e673a59a4c1f9cbd05d5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539931a7111d59db79bb7c8cd06a052931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eda3ffa577add1612f6a596c9e8b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf3f9b880eafeda70a82fcfc0fe0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5daf678f53855029d68d7609da7fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc0a1e4cb18db78ef1549947d315635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f125d9c2c537e63b3d027e52a996a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883dfa81f49b30cbbb8e0cab66ef78b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092488abb372f80cfed85f996d03206c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ecb9a922c2bd5355590e389ef8dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd95fa082cf680d162efb10e45f5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91068bb5c60dc9080f6c85acc3e24ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d45a07e7448e54ddac8ad87ad8eb5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f06f34062e1a2770abd0f6b6f1eae743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb289494dc1d1c194bb2d6eba7fa5d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa88e84804c439343bc759ccf0147145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6646313ab61561ff39e6b75925217346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3bc608aa46e9835e4e436319dcd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b954770d933a4dad7540ff40c72048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6cdd07c27f67bd229b7c6d189bcd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9b3b9a5b605cf0418c6bd4d26aee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0fb488860b96f709026d40a815d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9c91e54b08a47053b98383c3c28452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22fdbc03681086b4e68295706d4a7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1329d336af583fd58dfd68b3a485ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b967740c30bc80cece18f86a472406655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac823a1b54f3d9807a2157fb2a316bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef62e69d0b06e1eb852ab31e04061d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee17631cd3ca2f9bc9adb7eaa090b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b566cbccc60c919f7656498a64a94bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d6f3d431b9410abe8a5cae2ef57160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6deee46b36f8db33679a2dd8ff6c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fbf2cf40451015b9ca553384226462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6c545a9ece73e13862f841a4101763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b0c45dee44147e2c936148be196d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1b8ba271452fce99b970a88e4ff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa26271d7ed17c51b20798f50940666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c03849e887ea59709af8219192ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a4aa0d962bb5908bfbc82bf0ed9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e7343dd45ef60ab4cd3a0c187a3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d00c4f7cbbcb8bdf210e3d5082a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b239b7f666cbad932af7cc98434f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9fc9075c79005be7ba87f3328abd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507873b69818a5e6eec6735bc134cbda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8147c11b31fe3c625f784c13755e9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32aeec818e2e38f862fe2ee005db3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30cc7745fb297b542d69ab40538eb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e15e732652639b611e35a39d1af277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24eb0cbe747423ff3142aa5542067378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1ad72bce5c264163db4f11a3667279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95f319ca929dac25254e06a10ac23280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965f5baa4ca0a5584b52ffe9233c9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23220ff7dc17275106dd52a4e4fc960d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea65504c0f368f5ec59c26aacb272bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84e33cc8e3f37ef8c57713002b81184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005bd5ad6833831c23f886f89e89f2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846b86ad3cdf9d28735e5bfcfe36de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18e53a2f1c57082704e678955ad1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0054a06fde42917d68457732c569b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8dc51423bd771c7f31296f8ec84289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef73c8def08645be7fa6b6bb4452ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66f9d78a5c12cd6fb4dd8bf2b54ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b477b12e5087df207ed2bc2d3dff4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0c302025863cc7e1d59e60a7d1ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084fa136c98378c8b511ba51aa087af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764eaeadb66f504eef1240e177170795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbd68c1f55d68483ee25925b2efa3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95815e74c3fe674726892c8f9050339b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5b856c18656acd1d00b27969ec4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd2e47e2a0719187cc9c7be3f6710f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7bd411392115526921c71530f822e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018501434bc272f7373ab93e9b1e34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f16ad62b6f0b2bec0b7bc9f9d4ff3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd8ed15e51b07c81d321259251dac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd46aea4e9d14c9fbc59e2680f90d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92220069fc73e9379fc4f9802e69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ab9751c97efeec5835a5d3c7d4fb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b491f0822642e52bed87833c175db06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b0d275591c2a34c2cbf7cc376fe50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16582becd1af241e24cac6487588a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0b274819280e9fff9bdef2a2d081f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14704293f0422c8ea2330e316a7c747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19960b3b24ea12bafa4dc9cdbc3e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf75844eb00613d955c54e9f4451a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475fa8638d4d7bf1921ea1fccda5597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713231949f4588fc84f3f8fcf731b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066017bfbb5383e69aea19c8781b98c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aaed14edb6ea9dd1c6ac1120de9e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415529250b72c75a487c301c43c3e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239cac9963a0518688de16c28f9902f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7bbe3d0165aa8c09f30df612fb71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44cbaae6e8347787b3becb25c9f79d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028ca230b862581e8cb7cf4b1ce2bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6949e1b8bbc8783e60fb31411d5ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66023a766fb12a65ad106633cc88220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440967c4044befad9a3fd9583d285028125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744220b74a17e2810ba79b837d9bdf68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ada136cfeed75c380c51a543e981a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3a947a254cc9a5967cc24e2eb5415128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d83dfba0acd4b0c1852d247c96f2bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2ccc1b08878afba565e3e55d8ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404af2ddedde3dbded55061f14c2d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed05c510e650182c1184fe87bc0da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5793f8983a86df4636229284ac5bb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4384675a3a8c7515581a992bc52a3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a604551b10c34a56b96025efc07b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7db49d6f74fac940ae486032a289e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf9d0a1f3f602c9cf29414a96e97c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30bb87fdbdea536302876bb6a1dff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13820644ec4a7bc1c261d7524259e523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0843cb36c15cbcc388f24bac68c512140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a250d2e9b1cf85a39d6e8206a863f12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be88d41cfe2cad94d74217cb9b2da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c52c6fbc862dc889b711cda31dd61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293501b45b9ca1195a3ca4b299155719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320642a0375824d1340f8c2dd914dee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e292af1d4aab73f070b3885170376b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d23c1ba628907d33e88c99030d3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e2fadca1195ff5efaeaa39990d5d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0bd20f32e49546e0cd13505031913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f9c9eed01a7ababa363535824176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca924567d28836f8604d7912fd03c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0707f954c58c3c55c0d489d8309ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d864cc946bc9c72f9bfef2212c9245153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b5731e6f970514ec2f2cc791f960154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7712df9cca993288efd2d62d42e3a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fd420be3641767e70408e7413d73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67024a8818088e2aba725da576a0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d584970f30d204fcc8bde60224bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174be3cd41606e0b8911eba12becb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303d1500e85648e070d7971743daad8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6f3236fe690c8ccf9d7eee948d4ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b492ea49fda955e2391988e4dbfc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20927bc695654282281d1dd8830f8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485aec50d8f769fb47d7cac6e19a2dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f265061311a92d10f5d5b3fb4b3a07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604821b3b62c31992e087bce78b966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cfdf31a6e79f368d5c7a5ceb2cf10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6090dce9a2b30367042bf4d0a45e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058dd6828fb2e7043607fbab4ec31d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4172fc89cd70ff4595fce3b62ef35b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444abb65e79b5e878f11a7bd07ba79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f556c648163c37fe2e484abc1d735d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987fc76c8e1e8d020cb19477938e43b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd9b54e0ef746ead19b26f32e5e86e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91baeb043cef20f0f7fccfe5e82b8a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172e29cfd622c1304409971e24e8b9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ecf4946f13c59e4468f88d38bc46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69741156296df89265e769e6a69b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c3fc369537ee381c33b56abe58a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314cfebb122b7997024a24dc78c0c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912b8814708e48c9a052feb38025ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf6e55feafc32244e178fd2150a4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b1ae58722fcf78f4e978c48ed5be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4980e89ef085a63b35bcd5d7a9b864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c81c99b767915a6d87cf0240028a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525823b997f803e8c59a4990da218d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1063e8c8150f009265de9679684ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83008f60aca9422638d03c621da8c148188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eeb734f5087b83b51fa0f2b40320f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0502ecf92629c1ae66d18c4f7ba0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9165dc402da8729641a1f9e7b390191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22676723235b2cc47edc09a3ee943a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae87d39112dbd93141ac80490b7fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837e0228d085e331fe628a81a073919194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f34d88df5306241fa3df384be1db8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4c4ce221a49dbec8d274eec3b300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921a1cb8a8bd3187a9c7281e9b7c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eef9941a4b75d4c7faf38667e99c98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c2c1175d18078ee82743c97e38ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7263319c813f670cf1182eea97cb9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4504a0bc08e09c96b60db74902fec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe08fdfcbdc9a52343729e68a26716202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f60827959cfcddf0182cad641de8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebfb15d01ffff4bb7e12bd4321a39f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c428bd41559045be6d5f2e1234456205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c92df4a4900df3f2a0251e12b07c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019aa7afbdfaff56e700757064c6a96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d4b858e52a9a95333d9582d91109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b196e67c2d2b84bb0f300252843719209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e7fbce0d66add3ad2b998452c35cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f0b8a029bcc52ebc82203a014b4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d5df5cdacbd68c363474011e11b2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0f91b2912e2c05051865a3c55772c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01812ac738e0c08b7b3535c9813e55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291714026dd3e43b0b21b7283db2356215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3429401b8ed17b156fa713bfea74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7c65dbbaa5cfbc3007ffed6656188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eecee99f5a3462ffbebbe2505ac613218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be803c88e1b6429e286d22a6d7e54ec8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b70674d35d828201e5f892b8aa225c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65f851c6a18ec1a80ed299c445cf1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445b12b689d47bff7b2cd72bc1ac5ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568c3f7032a98ffe9a1886ffc753899223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa0b8befe0e281b4c74f35d1cabbd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329b8bc0aa95484a38d2206fe98d56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb2477172d29ad01352ccaa7c9264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10e0d25ba2e21da5659b462aa58f23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22388d55703e6c3b88665e5cbe1dd41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02d1a68e3043620f959615b1a51251229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e0a6d29a8a4b64ad15273927d34f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121309fea48582e0bdf19220ef9f2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c8248e34fb5cc1c42418264a715f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a9042b0b8b8362a1faf6e45a1b806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5a5a541d0642cbd706b93ad9455b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b311517ca5757a67b4222b2f23ab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc8e884596e7ea0fb3ab0c470626ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef5d6071f7162c8aee0153fdf3049237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590737e041c30fdeb28412ba3972588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dfd31ea460a593d7b0852fcf44a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4c538d8385a608ef01adff756eb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d048f8daa1c8da81b0908d1a5e15b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f913583af12a32a89a47c72f28c3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe3a610244ee11ff8cc1cd0f0e0dbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248f31ed6affab6fdf611880ed920c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e46aa0ba739889c2dede63c81e6f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905af470154731cafdb89e82af05c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6670452035e175d51ec3e0cca1883247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f8fe592d710266f7c94f95a483082248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05635dc47394802cd4d70cad8a2c35ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86300232c6ffb7d615c4c4c4efb68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8453b93bf72dc83a6c8bc088d3db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9117c860d417427bd32e4e7cd29b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ea009e667f9c8ef1e3089f0898ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285201588501933da5df8f42546ac8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831475d3d57ca79691fd1cc895aaed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2fab8934502448440e541b4e0bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d8089153c3e9d55b0585cfc6bb23c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aad4229cae9ec4629bdf9ad9a20ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434529988a71770ec1f8a8ccd030c3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c25eb46f41d281c19f0d3d927b361260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddacad209ed165b3c26a1eb67b97196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d1f00bf35c2060a1ec8888bc7036262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d03275c203587d86524cd78a026d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483cb71015d1e94db89d52191b568c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385bc9e3312f06b82ea9bcdb794b4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d66f659efcb99ab0b20aa142beee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce572f02f7ea97155846f6770244e39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c82a058ab86899fbe26616cfa0fff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a68d6cff54d2499c5606d818f3150269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a28f7135e0afebdeb7098775e3c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a196f28b20f96df5b1534a96f3cfd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01a1601d3e3fa4507f5ca8c7781d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305ed9645875dcceb1d6b6ddc65037273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e515a742e2e9ecd115d7b45727dc3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9872a6beace9263ce8cf6343f1b7b10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb1ca1789426437d2d40ad7dceb3cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b162044b8fecd315cf1a6be9eb4f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768cab83badc686da4c9246e6e195c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aaee6f867e1673eb289c8c3e82852279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f0aee6414a6894c78d6cfdc1478c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae77e277ff3622754e46e9da1bdf528281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f41707238b887f38d2bcbe9a87861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250415a5d2d36391e25ce72e9a6cbdfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b42576c4ff50f17afd0cb4edb51be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67d5bb0fb1e78565bc20e70425282285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e7b18498fb3d4b5247d6c1b0174c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eeb08061ae1d5f58883941b0d9672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef14bcd38c5c3040fac7bf2707ed45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b619cf20ab2cd110126f0b362890d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7180aaf2bc9d3b86e884ee38d714290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb932a9eb4faa77b5d1021eb7952c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11acb10339a07dbd881f7d487e5ccd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb1e899341f39ebed5d1f21451a0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c26531839f7b33eaa0f84125aea56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d22e4face9514f5ffc094ae491d01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bc9362db931ad37195e815d7ad48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e0efd5a911ebf5a52e7313e17477a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e89f1ea1bfaeaed9343ea66f183b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240107668073b61de7d68694163de9d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a100dd5cfbffb3edaf1b8078e39dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109ccedf67248391ab2d3d355fc6dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2499a9f0adbba4e9baa3d102326c8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b425e4ae6ac135d6f55e4ed6101a45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73bb4b3a9c18b7ac20cade0271a25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d53b39a06c49864c3ea688791839c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51eff8b208382141a20533ff39da6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e04641c93e5cb1a394fae40e22918307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425faaf0a3e0fc157f7b4e81a6227ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683cea45b02c740220cefa5b72cee74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03065b44781fe414d2d66c5cc0dcfdad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005e12365828c900f55e09aca31c69d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c74eac9553054f809953e9de1c598312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e11077c9fee74aa3d685bb502327c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b314e69cdef26bb484f7f0c3a34468314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56164985f1c6b874f3a43832804da18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000efa9159f77b2d2154f47934915850316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffcd30f23168a80798974cec66cc18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724bcaf93955d13cdc3cce0a7ed799c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc93ea38f527f86e1059aca5581a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9a17afa3c1a3ce13ac51b94459ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d98aeb10203329ef3533bbe3df827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c7378d02f57ce55066782c0202be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f73d3823b638818beb1e27af8f667323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06df214dfbcf1251c73ab279c88332324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc2407d4b8c8a2e54c9f148a2154d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a957a17aabc0ec0e51294d46fb71ee8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b2a43ed36e5fe186f4f7be5d8389327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51a5dbfc3e4792e9737c8cf4eb0fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf18973de501cae41d6fe08fc386a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db045aa9dd3c0cadc738cc892f8024330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ea46ee8a8e5ac1979a0e4d20dd5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2264d199cbba2b1aa36960ba66408332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e6bca27bb4f5ea394678c4eefad2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d56ef77788251ec3a585190799657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d2a7e794e057a5b26d4698ee20273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368cad6abc5bad3b980386d811cd2cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549cd94be57089d213f4ff6d96c6c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1435edf2370b63862d5d175b4631c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2ae932db9ddb0c30db54c3e5b1f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcfd256eeb4750435726cbf850c039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da88ad2e55e7b64b684660ac3ac734341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9bdea0ef959649b9551dcec702331342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b94a833d4465e62ce8159e21c6e49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6862ba47f67f133919f128b921d890344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19baea02cf5a761272416d1fb0440d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679461279ea0668c90f119f553c5a692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2900386bd29018472996655a40ec9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53deb1b4f5ab0a36226cd6e379aee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98c4efb35649948d7860b0a2c3795349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce392c554bcb1a3fc3e2ac19621f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d68198b1ec14827d73f520c47a594351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7bf31540008ec4d96a1dcd38c6f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7eedf55ef28f7406870d420ed1bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164972c9f73717a8e6a9b34dde1044354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137d4fb734f6694dafa443c09438c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230d3065f9ecd3ab57afcf71beb80f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b74bc86f8151f8bc46b274c06cce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2902a3e630e897662fbb7d38d2dd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac7c1a6620f03e7496ebd44bce852359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf497763b5f202e9c481f27738d8db9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e507b584de02841b6cefe5985332b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740c80dbab002a1e82ebbdca3007f0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa9170081255b5587a800f2327f08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc96254c788719445f031107ae1b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eadd6b19fada34ee3378445d47eab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8d5fb63426012bdb832ad7ee577b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20561d3f63e657bd3a3f17064a634367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2295e5914ffaa2c603a3aa5e5c5ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72fbaee3890c33d6e032d3ed86dc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bab1106f74cb30a55be21839ea4bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492fc06d810cdc3efaa44c2ca5d7f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5161ab7714af5c3f7cfbea5ac660e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219907a51fc9c285503cadc6a4a0b62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4ef2899d59800777ef89e8b9a120374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f93f786b311580b0920c6f4c171fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1514d5261848ce78319fee640fd3a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d239941789408864920d313601be1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ad781d47da5aa1ce91e21c573122378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e986d17dc7d1666f30d5265f8d215a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097eae156f52ffab419bf86e16c9eff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f0f03d9d8f4e92f5ee093ef7b7ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1249a825ff3bc12a8d7e83b314c6de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ed9f5a2d3f08db4456dad15fecc46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939366f6f0e7a3ba00ee112153aa0a23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fae336a4856db6abb02e0e1f6d8b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e1be9799d3397ea6eb590ef4b96e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a960d7dc8e810e6fcd56b07570d040f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef2b5457a0b9cec443267916d7d786388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b97bb52529d45d8b7fc1034d24f28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a2b9f29d0f320be3c90eb0de5a30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618ced02c4c1fed263d727098a2d9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808471189f2a41e63d7fd126bcbb7c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca1ee0a3af0e4d60b45d9d7ae64546393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cb01dee5a9b21b32158dbd8686c63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a25ed4cb26976f8ba4d454cefc5ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909e2d4a7817efbdf9d3d84e922ddd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b15f5552f97ecc1d1885927776fdf5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ade5af2626e937c6173666013838398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ab3e889c9b5cc5847c0737d6cccae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac79d2f8b83668b31d4b44d41939323400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f823e125cbe96840d4f2b14be70bc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167b11bc2f1a5a41b9cdb872af5e4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2619b21a5552b7adf750f1318fcae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc06ca8207e65f1e61217c1ee38ff7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe96a30e394644ce202265c578edae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d0d73ebf560a7fc3d24cd07ab2e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31bd5ef5f9e1bcf072f7b8a850d487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84f2331bf88c75905efb97c42b302408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ebbb020c9ff54dd7584d0ad02217409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef783c4e76ad2c6488060f3c1ad75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b0bab9bc65f4c1c102fdc7f2ad3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab367b30c562b43ffff7db78e12580d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffefcc3f9995af123f2cb4dde35db3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd6af4662a86a005325fceb0104f85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1cb023d988f8b4093a1028698ff4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336a43d7ae03410998c8d1bff1e901416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd51ddf8c99407a1b4f2be6c2780ded417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8323c4846a570ae0cd8449bcf52f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948e6768d8eb08005090182ba3bf52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeec51073ebdca06312fa17834b3efd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c3bc17a567dbaaa94d65d132d7aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f257d1860ec23d71b64b4b0eb4e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24263317ed1ea499e76c3578bcccbd26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96c4ba2adf5b55bd4a251f5581073424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b763185d052eed7e0802aeb1192a06e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63871a716e7cb65cab5f892edbf8b60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d60ef9581de5073729cf2824ef680427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a92f5d39b898701bd12811a063562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf905e35070f038b251967b79ee3671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d78730b75b5510036ff5e86092a49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae18a2960e96a4bbe68a889e1b24477431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b43a48ed46fc6c340cffea9aff9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963deb54c88376a84b72ab9bd80c02d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195dfd39bb87be77cf4e9c2ab6656d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a158b1f167b72d33087193160aa7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1fe16b36d87fd4e8667bf1b3fbdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf3ae1143de9c90d53a699b8f6643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c44e700eabc4b182b3a95b8d4cc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b5832996955bebe22864c901050db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845094406c27614681ead2744e9cdbe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db018eecce1ff10b12eb082ca7e61e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9b6bd88ae65728357a6f127c0ab5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff314c364d78ab6113d4251adcd831b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695482536c18ab1d241f9b3751c9b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c29352e4a2ea93090a8dc7165415445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dadb3a0fd509d2650e89657711f58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eccd600f61dad5fcbe5859eb94135e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652d68905658cc308f3e2933a0c264448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ba1b3322abca460fb7da304f6483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0fe8384c01b66aff028cf8d800e62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922bc6ea9d10a609adec37da0776db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ca1a5b3e7586a59153be03cc49504452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61372f49ddfb90ee156bf274a17d3c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2c84d1881d185ad13f3c1736afc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b95325d8cb9b1bb4a55b97445933455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef0ecfdf3bf8f3b31c00bd0c585b3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6533370a72657b9e4e362616e363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f3cf949f67a5b52b5b555e18a18c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb167bc1011f315bb89da1280e1d3a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909bfa60a1eb71d420d70b057be6da5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cdc0700396d35f8f23701c9e90df8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e74aeca09b964d65d3ee1fc5756fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4298ca4cb4922e8aac7b35cbc584c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772a79feba053e41de40572e964107464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203dad7ada377bd517bf595d2250a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d24c8a9acdc7afeb7d90f595b18e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e667b7b58551f36cb00d771a874ccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146fb8cdf623ceb9393322d16e28039468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645acc71fdcd8fc0d502ed9a7d1c58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106a4848bae6e32d0b34b8a6e043a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3c4f04dba483cdb1ae0d49122721471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1987a994280cc6beecbcc877a581e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef567b3d431a2e86ebdd43c813afc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a34c3c124c7e95f9bae5d3621395474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a4772b65fc8e305d445127636231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13bec361176f7e4006d5431bfe0cea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f4a16c014cca8e83d0a6172694539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e554ea46d7e7e8df2154c159ef5fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa82a532cf566c60e71cc747e2cd6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719bb0da54b61b8072cc185c7425171480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32366597dcfcdae357d2fce665ea0f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd15f48ba60964b1aaf5ceea763236d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a04ad007abbf809a508624e6e1be6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2b1467c914580b7305de8779600d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86b7de99af40ced175e41fb9825cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4b49a0cd4025641ffcca6c79007a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d8abe1986155485dd8709102a404487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aef146999239d8ec7b95259339608488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7c36875f73b5670c3a5fbd99af28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250145e4981c99a132dac57d20db0b62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb83f387f2c811642e6d774cf7b6413491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aca5d0bbf4f9963e215a951f54fc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce99c2294e124c09167f581be8b328493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dfe1f951c8c3084b24cd6612e133494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b26804024ede31c1ae8b8d7245ea02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0a444b777f284659f67414a23654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4795e8041a57f08f78bf9df08970cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c0271e8aa3b8388b997fd27ecc56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f520ec084b46c0d47fd24b2ae5f9d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557041e49534d4f73bfc3c91a1aa8928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1f43a1581a9160e9d3ffc9c630ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4b25986e89ab56414fa9d5262383502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101c5ade0db20101d624fc1538b698503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c6dfcc5736b846e6a8bce212dc3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45e74cfa05c151fd4c5a8181ff1ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b2c61bf57e268729b91abd747f54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa7f4b36578ef8eb3cb56e73a94ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e5e6deb8666f53ff4489032d3e6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954d5e8eb4872fdd953b98c48ef0d95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e6e65d8141e64a41dcbd676c82066510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc74e344138182b175375b7e29daf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a50d80d2be0734d2d05bd0121772b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b6b26f0168418dc796654e1567fdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f35d97bb9e16d81b3e9e85c5ecf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4096dc04fd4b4b52680c9d40e4ac704515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f99dc6082ea55f80a2c08d5d3f681516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb72200db9489d3d817a69ec20095517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30b8e85c4c5fd2373bc756ab63dc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ac011afc67fdfb24f3a121be8be8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f47f15a59886b381ae248e11cbede520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b22c63c8c09760315fb88e7455d59e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3ef91e98ba13bf43bf3a698b3cb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab2051b1d907936991ae1a7c6c6ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb86ea68f12c2c441377d893993ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605361c6c6d6ca75ff1f9720933eea63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdfd566899814de66d41b524bcba5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62e7647a2ce9504ac3a20d0f0739d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d6335a427ef10440052b64f5381d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac407b1be552184e9c2e4eee2a06016529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403006b5a262b4367b2611da946394a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ab632bfc9a8b6dd2dc053f11d834531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdc0cdd8eb33f2be071ecb694570ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b596365ba8ad2c104dba3476bba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20007b0b48c1813fb2f0ccf9d1e96a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74df1914f2f937eb1ddc76abef2ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc767dc473fc924ce1a326c99d37b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc84b5715fcc963f41ee7ebae0b12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcdcb9f0aaeb57d13aaa89a8fc028a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6319c5bd1e7daf2cae8f933d82013539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400b2aa14f8325b3d380dec9638fd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f512b6d2ff3502996d3419945124d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd79ba1f2c0de8777208c42170cb13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704027a8d1164169b51d66713a318f8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47bfcd5f9a824ba72907f01701634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731482458213d6d9265672c50715d11b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c6dedc58342a6e7047e1a7d96ad7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58437d3be7118755eae78f5ca8a5466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff07e9c6e7027c2dc1dea83781a92a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83eb5da26b4ad90187c5b34a1e27d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8295b643831c9c888dd4fcbece5ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345befcc386bbab2a5f7348d8dc1f257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d516e8076b789f2218083265b71e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc5010e0609db474c0ba6bc5d47295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04a111b672a00ec14d8a44eb5a4210554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1bad89ea1c9c3967a900bfbf5d241555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0642e1a99cfede70420d63882f36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce06cc905cfc9492a9c98ecf5a8e39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fec214708a1880630795b964a8717558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424f8dbce3c83fbfdabda4af6ebaec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea87147d0916941c536aadb8a0a6eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4462ac4c24d9e416300c3e20731389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b669fcf8937f2e1f85711cc910e81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194f2e6bd2a4cbf366e3b67f7fa0c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d54b04e87fb40983de6f23825a37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38c0d88b4a955fb431f7a3d1a5265565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f57d86aa6da2a32952588f8a42df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e963849945f36cd1d6a08edb09ee9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718644210811ef7b0ea3e76900fb08b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931721253cc44c88d130c41aa1c8198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa1db9a05c5b1917d680d14fbb204570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563cb07f430b2ec75d52fe371b2787d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88102fa53586bfcd484817e15798570572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f215ff194d042f54f66d11023886573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f587b658a414746d446dcd9039caf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83634b63fcf00fe49ddcd13f743f67eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e109401b1661f23a4ddc253a748d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29bc01eb1d29359b3215a1e54a3d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3965c86cb306ed86c20208f6dfadfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716e7c5f3f08097eca73776acdb22df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd4144a5ae5f18e64a4e7907307f98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01866059dcdc5405c730c0a997a670581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e663b0c643cfac70d0caccb5475991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9d1f2bf91c9e91071b82784f51a3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f027a5a6ecd33526685724c50e9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c106176c8a7d9874c8400ac2ec76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f279a6cf1ac65738671f79b8548fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148c18fa1350cf5f872550ab88096d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd3273df492e616db80def6382b9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d1acc1682d8d6964da19846de41fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ebe359479bc181d85dfb1cb95cb21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293caa6c5d3d92273cf4afdbc68b30f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376eaf8d12cb7123a0d7e2307f518bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c5b7512fceb1a22ffac79cb7a5d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4120afe5905e22cff0c69b88fdc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eac06088764d195460637e4a84bfe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2272d4c42cf4bc9f4955663d82f13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104853ea02b6ad760e71a5589e5f40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52efa94e6de63407be7a6bb8e2f21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe16dc20d9d6323b03d61d0c24a619599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652791bbb51f7a9143ca74be34e1659600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f76d67b5c2da26381e42eb37f2f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa77d47ca14037b0cce8d1701b1b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d712e18b1b9c511864b37ac85b5d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c61245a777e5cb1640200573b342604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a73ea929e615ce0b959966ab13580605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5134d5893bef3b08fab3e50e5c055606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465bddb8c38e3628291a4401973236607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8cef283d722dd5bf06ce6def25b9d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750899859fcb116d657aa19254d52e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d1c5c628127ab1984d37245cc0c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d280217c06d5fb3d90e8ab1db6b85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009259b1bba41432596d6db5cd17c545612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfa36ba3550404a61cf21e3e3bc6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5385ea3e3506b59d61796e86614ae83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a4b414b2b79c574279758422b0a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fddbbabc29750fff713d175e0712616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec7c41fe0d00439f12f8ff062c9d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744195c8c88e7b7c4744086c5122278618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa45890314567ecd1b1dbe40c9737d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c558e520ec514de0a7fa9788585c573620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622158836a1c0bd676e93ef567c87d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d5dc36ca4b20afd0f476c008d863622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dce80dca4b2b7ce153e451dc19b0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615cacf6d24f63f45fa231b0558ea1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8d82aa3602d2a37d4268c9387b4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5636e693d0639e2b1d648a3b1e2ce86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c8fe1c0ab137420419c349f4c7186627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb1cf37d97fe05e207da9942e97cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9abc3705617cf26bd595d54b94a15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c40a3f35beb8e74bef6c5cf22c46a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca263032ef9a5b76a7724b58532a5c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac01a6ec11719819251d8eb1552111632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa91ccba7fe610c10c7fbe8e81393633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89611c2ca2e8f38de540549bd362d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e782ff47e20e885b2c367caaa213f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fccb27918bd64140cbe7458f0396a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd3cbb738d734272ac6989ffbd07d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72b68338ed943f38400c326845644638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2e1d32238820cfb2169a0fac30bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6ba2c076f4dffe5a28a2863a759d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c994295fee95c824bd8b7777f16c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bad51c6ae88035c009771dda2a05f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8895f4c3c534468928b3cbdb75bb868643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a883ed5c59b3e2ae877a59ac10d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece525dddddfe8e404bb492765dc32f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3a28177636ec3d1f77a15254210d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abeaa3412ea86ef9a2b4f24810643f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96036d4b009cef0106ecb4a0d0ff4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986f10e78cfc4466a37e236333500c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a34a0fb70c7ccd60d49383b43a64f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6edfc477631891e47198615979f93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33160e4509748bb10d93eb0e2a245652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133229b0dd8abba30efc729e90f0cb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35a106e6bb967109a3952f50cafa6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ebf6d6579208c891595568c38cab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b6506ed55cf7bc7a61de3463dade656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf19a8663389d476e3f1390b835f5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846eda808aec81665ec73270d8500da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403c5920ece737a2f36761ed55924a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7aa6f08455c5896ae1388324e89fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c43c1db305ad2799e9fca2a21a86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba196d14e0b2ff5b4e999e898447072d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d787261c599fdd22fd9741cefaf393663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5878d79510e6e231e91e0030cea61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8af271d1bfbdadd0e22caf7b96039665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bae51cdafc716851be48a76fd0a951666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c518137d0ec6b996e76b7a02f7fe9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc418b3de440159c61ebebe11ce3cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd404777f8e488805e51cb66b5238669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa82a8afc9efbd87f02e4bb08cbf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512038883c584888e1e29ad29d291207671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db5825e1916721489d3a842e13765672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b147db5a8345853976c2a443b70f651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552900a33be3d437f411ce1c65ccf9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a609f24764e49df2a54c48f983c90c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d16f3240aeae47c1f84b98e931ff7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c85500188eef2d8db7f766fcd3b40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad6df88ed4065ee45819c93141520678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c936439e0d7ec11538574657e196679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98685f54116982fc58fad8338d8c9724680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aaa4467d0d1ffd95c4e70541f5746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83243f34188bb34df9e1c5966594c2bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08677c74e48c3b3b6451062ec12750683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6605a5094412eb7c381b2b9acec6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5433c9a653e28fb9328872392c53e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c797d02832cdcce32454f133c77ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa358c6a6bf0e27094a27591e16e790687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839762478f2be3c6a667b3d0065496cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f84763ce5c655ad58668fba4738d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b3882e054b2605ec7986f02735b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6894bf389f041d1c5096cf12a34f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d2316dec103a5f3bbf79245037d0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e99909be3c5dde3e5ebcaba7e5270693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddec19ca7a2fba26f2dbbb753ce765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b8e6519a23db7403b1fa63d045ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788908b39490cdbfaf79e8f3223d853696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015157d36b93f53015d1d633772a598d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b840970dbaaedfd63a8a9d3743bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cc7b7e3e3939c9a5a2add1e9a18e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626847b0bcbce6aed1302ceb1574563d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af9129a18df9ae1911998dc2d452b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be53e3b2d88e033411e4ab7d9a5dee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a623e631a5065208fda4a25309650f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12d158cbbd5057ec97736fba49e1e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e758012acfbe4ae07cd42bfa14679705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322050bda316f815d1bff02e911e3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7af541b47d68040b1d674cb39e405707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3227684c7174030a08d2fcf0e4b33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3d82768dc029b4b8774233431d15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22554b798672837db444232fa95955710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f13704694cb6925618b5abd3c995711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178773a3cb74d89202ae6b3cd6531d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe3d9ad2d347460b1bc7227f59a6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4368b293a7b662bc56cdd839bf8e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769dce0a023d18c9b888d175c77e199715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1d353602148ae0be4fc3626b03fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05021f57724056272e52f17c543aa3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0056712cf1a6c958d04638ab812bab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f76fb1f5d50d426bac7e5e3a6593719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e73750e2ac5366c973a1dbc54e10d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932634e98a17377a5f86b5f45ccc03a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b009bd75d5bc1db687e974984a831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072dc7c03ee2c9ae11c5adfa48ec8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1730cc5bf1dbcc9c7a01c466798a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77dc3a88f67d6da460dfd87864eba7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f75fab2d50a49aa1ec9756f210d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1a1662aecc22676c2cd9ffc542f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97796d210f6f49f82586c22c86033e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af2a4dbf58cb47700092dce1f3ddaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99fa85b9d8c5aa5fc7d952c2566c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b05623313896d4ec0b5b22fbb6b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84201fe95e70f986c42b684bd330f86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526a1fdd6a51642115fd46fdf73644e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64973c65e8d481cdafc341e2c38541734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab54affa3adc00692051c3b09ec5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcde03b22926652d70f4cace1fb10bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b24eb3045f4eb31b831bcf938d83b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90664a9b2bb4736d0072f41c555483c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f01edc0000cbc2f3c03559f497602739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b08163c720cfd418e06eb63d6093740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509107421e7ebaa9e3843e3defa4072f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a07d61a6ab586f92f4074e7e07a62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a04df4bf93f5b2972b49f8cff69e87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9410110c2d66a4510848a9f09b057744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b9f25d2955c1e4ae1fa893f4cd47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed531db5fd09a0c917b06b4e6ba958e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cd7c2b0342a0d3a2869fb21c4ce74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba165c89af21f0a327077fcfa9d382748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fba8326591e232aa7094b3d9b1166749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58dd9632dac2f44464083ca8d06120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fefa9bf98dad467425855a06f1cd1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1332881b506491a7d66d3ea7b9360752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beaf2867bd44014095ddf0d67d4fcc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>