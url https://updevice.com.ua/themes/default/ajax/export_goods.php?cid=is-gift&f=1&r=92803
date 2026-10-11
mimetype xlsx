--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba0de0760c719e78fe8ce815e52a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0cb28fa05c2b20e98d525eecf5cc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f912bf8dcc0724743bdaa706d27013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365654c4b43fb29635461c0ea10e0324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ded679948b6d0f999431ca0e5a09c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18788f359bc959071783774899a49ac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128302d06cf22a6ca3cd164ca8c25a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fa6bf98d08beaa6ca010275db26e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a15020ecd15405994b32000c1f6939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ff3da0ef590ea2bb5b509562fe1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca607a5bc054aba4c37103a64d2544f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3ad210f97050c2ca1a25c4abe73712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195fc9f087be4ac667bdd988bcce06a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207506c625c5859afbec02ec292185714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f145305961b62cb0af1cea260ec6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0832e48be5ad5d47c0c2cd1a095da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5bf2c2f4896884ebca9bdff0a2e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03450c9f3913a595fd2dbf4e06860318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8140463ea0fe33f3a8f3bdac771019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d453050e776056ae4dcae113e60920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c2411e953f4051971d17018b19fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2426dff238b9799a5cb86245347a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f703c4f570e00858f39c1c02f5a2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af5c88c0ef7e9a3cdf850da8eb5c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3dffb3405337901236c525fd3150825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a7400453ba78bbc508e34cb1ee6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58035bfd1fd49686cb52986767e67b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd09ab800154dfe572b5cd238e4e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3e5aec2148ec91366dcd37cde35229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6f0247eabe1089ab12891eb7b08730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29bbcdaf362575214548277deeaf8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d35ebe174655c6b77fce5a6f152732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379576c4c6980723e57cb13aed19a22233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74149556fcaf28fffe33454c1ce10034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233a5df8b133205e27d087794ce37235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c40c6eeede26d0e747d4d181818f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3ffd66f5da9b589a1ce4cc230d2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1b7834ea6624ed752c7d25a9c9c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527da5834c1991762eda5f5005516db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80932c27eea67c56d6a5fe6a7bd16e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915065ddf3242556d5caccddb18a9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f1d3880606aa8d723ab43a544b9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b0832cdf35e5b14a5c2e10fbc76943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591003333665c75b3aec1a3394ea2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93de2aee3d7de6d0cf8717d392b17d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cbcfeb2899b97b5073ab586de33b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa02bc6a139d86f5df158d566ce29d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34e5bf6d06e85633e15208e9393bc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08bbb52fbdf53bd2b6e409e23d255f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085125fed938663fe54bfe0c0772f4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6516586ca9b0f35e51c791ad32dde551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0a1b3109c2b85c3f963941b30f3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6915d66d22957eaea01f0f63130ef553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f65a9d4e9bf30057b5bab153ab6cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b90b1b5385d40c6ba569f3b1467b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dcbc01f8fddb6eba31a3b51b0296d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ca7e8ab583b5a98b1322bef1172d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173728761036ed6c526025941a2db8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b0f7cbc2a55fb0df788db7f162cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc748981e6c8ede98a0b0e004240fe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e0c6e95df648d0c6f0b34d9dfc5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82b7415a37224abf5798c968b739e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d99435e65ecfc5e92d70c3b00bda763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c64aac15d14ae4ea3c6fb8f42a3af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1bde511e582c46111d368ef117e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33193c89e69e5d06d1f8e03a838a41b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a872b5c9386a8656e27aaca7d50367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09405b5ac1bd551c1db293194a566eec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e13ee9c4b8231c1711b550ec23b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eb324bcce98f155643726e638008e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0773a32ebcd23b41a828bc9eb3fdf6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346faaa0e1826a7a0191a06c6684a03d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ed9aa6a9f410c0eebbf54d09e5a5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683f05125484ebc2b95d28a982709b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df63cb32ce5d3bf96b1854a3bc1f8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba86c7b5067dbbeaaa7f9af55b72f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50bd37e8438e613e6d65c4aa9eaf2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900845b736cd624f17da66efc120d3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d2865b5df275ef4e59456f22661379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157cd0c64df335ab9777b3cc188a5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330112e4210dc3895199f769a689522b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dff644314e96f731d66fd9046725ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f6e6508d093090ffd6b8e413181283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847df5aff1d937029284d45370b33d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284efa8dcfa2f083fc33b286ef1e108385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb207a13ed7d84018d4071dbedff17386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966e0547b5c7dc7ed6cd884488c62987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd302a7fc35634e2126c39d9c437688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835fb5d00877148af1ead448edc315a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f314ba8bf493066d6391afaf76a6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf30960d148a3c77e07c76e2ef4d7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c949af97ff30774c7247bd4c3fcca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a054df4cdf8a0ca05bf33f842db194493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb206c1bb05db663f613d7e0f4e5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783baf1b276189334ae094aaa1964b9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239312e1605f50dece5c23210c82e4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf0f3aed9452311d80f66496a134d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252eb6ecdc46ec9d7ea4f52bb57ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b2b1198dbd5d4911af9e5dd9532299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863deb2a6e988b261d39cb7c6c6ee26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe177d5683787e3c630ce3d2733e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060e205691ea2a1530840b3c713c9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918b7a9db2d6222669b778583e8acb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3c82de7762869ddb26c867f7d169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6da6f2b836a1f8c7b79a80dcaf413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9defbe46383bf538e71903742f38b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133dbe55cf26a01008033cd077a13e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1e0efb133c8def5775b6c7f966cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd1cf586f15d8bddf1228932de78e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410b5dc97c7c1c908556bf61bac775a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe5b54786cc5c994724d98da972e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011ca29f6a7b88041301b6f59b7a96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f42579b8e65ae277ed9bceaffc54b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06674cffd95cafa6e821bb1e94b5c36c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074fb92dbe981f1d889d54f996f8ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95848e0fb430365eb68dea6bbcb8f736116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3237d0e13748e09c7b0a2beadb814117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c7d819b82a58bce9db59a7c71f8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae561cbb44553151a78fabe99f050ef5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71db479df9c730145cc02522fd9e79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fd66129ba94fe9052df2fcbff5956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3d3e26b0649abeff27b1c6e1a5127122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e480926461e4911522154e0cd909d16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a767d782de231862ce2d5377d591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508980fe5947caf8871fd4c63c04bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b5f6c60149e5fd2c07a8e227d5f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352db55e71fb96fd3d1335c1f8a6711127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52994f00d875ed579301b80ac79d12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4010f9b83805a5f9caa38c057911d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a1668b9bf31e6a9ca210452c5e68a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b00b4e42b735a28ccb668b90411c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5d61441b89621034fa6759d2da7e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a8061473adfae0ff60a9c750572e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d62c24afa8cdac996cbee98a352433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e019fd218a605bbd6224f173e47008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab07c4fabeb4764b2a0aa241d82a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0f795bff54aca43fbda60eb2a1153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b68d23777798031bef5bcf6e8c076138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1788130f1b8027f5b2838224df06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d76deaf437d1f3b80b6dbd97f373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db23e2edddd1c44f849f4b0960a15a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cb114b04ef7547065a3b95f290fa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fc4908cc179ae52d777f2c454f064143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c03517d920897462bff14b9daeab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaebb6ab10c367eedeeeac9ed0bf9de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcb4ed82a90df11f82278381225b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7843ed6b6b6418d0552ac50bcfb389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0f8e4201aa7a67a88e2d0bccaebb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa869f28b56b773298658da9c55b24a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b593a5a0e25ba27322f450428d31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2757deba9e7aa1ee89e4fa0087b932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765089121e470bfbcbae34ae421bd469152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d9b1b0abfaf9ac3d77b4f966a274b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c21204a7f02a2e226411e575d62d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1471588adcb30f81914283b81d26b9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2f32b3739f26b78200fb96a1376f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49efe58ce1593213ea5e88a4d0355b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015addb921ebe3d9579e0ba6a2ef7de9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74364a51e421ce59654f0f909e92c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8368fe47775513db2b90b28e9e5e84b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb4ed830020c90baa1918f196aaa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfcf3274ce3a1ded4c332d6e51d83d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895bb0d070a06c217f2a2d678b388f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c783440d8574db82b3e521d204979164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad792594f8e2ed3db1f88e0f0581af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378f039eb58aa791a2dfdd522b76d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae11d55db5fe1dbb774d9bfa3ce798167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9afdfe4bdfa1eac3f6190d4ace384168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729635b3c22db9aa784774d680a0cdd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e682bbad277d6d5cfbbedb0bb9697f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5bec08e4d6b191dfa1c68bca2d1a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e6dba57c39b025ea7bedfa44c12cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32c498dbe4362f7fc1ddfe47e42f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed793ce90763b08b44722f56527d954174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9505a0760e685ad44bf9443ebc4a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4914c3d8bd0c705e625bf0814c217176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb00290a6567a4481a0ee52bbcaef99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22496d2589296b90cfe9af8a9a80a23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6c144cffbfa7b60b04d83543dcce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d901315f79e6c403c4e726faec7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63809038721f54599bee311b148630fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ade23b99feb7512abc947730a475f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99aa64bd48e3c33d22829e0e6bd29e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c1b4782d2622cba7e0029e58521d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec62372fdf5d6b43c11b025f3c1e415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39aa3b53b03405d0e2b48f42fb1fd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02012cdb9b13af3a84944320b2e3b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dbe26e8200bde9a82fafdfee30781188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c925abefc2258e9d2e32aa9f770c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af72e37f03d6a70f45b807ca5f3882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e42e35cf06964d51e6a6b5be41df12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072109119ac2c5e1575887b1dd46c9f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63bd205fe16253894f25c6580f7fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c3fa2f7b705bac4406ad03f587716194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c4792941e3fbac6f3172cb1512da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91196b75a114d70341b97bf7a824ea27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba996b3a7c1fb02b4e6912d28fb87a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68711e6cc19cf53e35a383d8001e88ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5233a5d6048e06c4c1b6ae5e2bf8b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c678966ffa08b1b9c4524a1cfff4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8f5a79cb754cdb4b92d8aa9d1afd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262da9b404ad1fee7b42da414aa92bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809d52484375e81dce345e15ea213b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a9bd2c3d8fa87ee745b3625c665da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a60c5ccb3a5a5cbbafc9a4e1683c26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eb4d236a37266c6a902d26ab2af40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa65278e67adb4f418e6be495318c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f71b72af0403ea16bf9c86f20a20f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be67a3382f32e3c743078e22053b08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0c4a33c5204a51f4f91eb70ffc79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df46c43185ff9527294d5c377fb0fe9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e045fc13b8f2a3e39589648e74720212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9bd05d8bb59d9a68fa57fc705fbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967550ce29e0f6dce6db878d3ae9d563214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd738fe0864ff8fc455390e9f4a6c880215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1cb0440814b4c02e27a2b739ad20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd7b82eb4435c344c02c1e41a3725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33141799a5ee418dea21284f5902a888218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ff06dd155b346c87fb7e3c947e7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c23900f4d78663f09f2a42529f8db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc730d471eba9938015d5ac4beeadd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c17db942bcf7f075e381c9cf3128a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3659fd6c88829c02dab82d88f51c08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed7607bc7d546c9952bb5a1745fe0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337882781a6e7b3fb1c7c2f2ed09823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4acf66228637a8028d462c32235bf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce54bf35b4fb13394453c143bb8f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815ea148872dcef609b2c2b5e1a870d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ad75061822a7ddd833b4de31520f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e805e122c9fbffefaa68895ae5e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3706f571db3d2e7608b8bbfc8f2a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81669f6b0be0393122c41dcb349dd3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be3b7e6d6bba4f84c84e10dc70816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf1d8e68bad582cc628c41fd53ef1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a68972e4338fee99bb378ba15680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c33a939ebda7ef0cded66a3f64279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f4f4d39b1e903aa4ce0480262356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5efe2585713ca8f6b0ad418c8d6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe66c629ccdf1913a0d7c6d0942887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d100f5673d3310bf306ace35403c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508adb832938888ae0925fce0805be23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5201465318b736369091a1e8ed7c1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de526a581f821f1d96269fd15dc5297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b254a68e186d9aa9466bfb433ebbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f08fdd47bfd17220c2608e829138245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e13a58df159062de024a1b96ea34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0519ad9aca97706603c36bd37077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807b5c7190c39c749db95459be4fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f834e3ecb206cec7323e17b747d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6502026cf3b48fcabd6364b4dbe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675607c5f1551a3659415f1652637847251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a75a35ace7b4f6b5f88bacbc49d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155643ebd8e144e648f244871403d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac18727722e5e876b8814b92f40f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f705cb371847f1dd1551724473e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64e5f6a2bf8830c99c9dc7d78ffc11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f33d14a408eaa0d8a1a2e2e558a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d33738d53280acbfd18f57242ac9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bffa2ab0a0178af8d344fe8b8f36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dea7cd600d4a5493277029bacd179260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47474260562bccd3005f0232e84ce2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd1f6082bf822a2a938499506c1246262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eb95fffc7127eb7a51d5748c9f0bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c9714e523425d3db4144a1314c475264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed96b96691afff0d0f36e1f2e5025f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4367082552ede953a531a611c96fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85afb47467774720f99c0fec2c9674267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d7d0499aabd39d956c7189580730268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4d6abdeac08ecc9078e16aee56d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fedc552f4bf28953a429ba4bd2a4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88beae66db7077b1bbe14216588299271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552355103ac9640bea9b59898f77ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936b454942d602b92dd91b3661e16e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7cf228e04f5ddef73dc62260ce2f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25a50647c24465804530f3fcdddce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97472fca8b0ad2a4ed97588790fee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31566c99d66e9280ebc0de821173ca3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069506ba14bd6d944d004ec600c274c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0719db78a57295d4e260479ae72ed4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ca3dafc52a525a067b88652b2a35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e57796cbd51d26b3ce95258edecea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362df900a5424976f8e8bf09b63d9fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ebeadcb8494b2861461eba093f69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee842ec0e233fef173f4c475e40cd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e5b3bd6c584782b878e384281f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ed4119aab31f0b38760096dfaca2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce205aef8fda6c7701a10a3c11595287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7077000fe677b1b584a6210b388f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea046257cfaeff5c1375a388ff2064a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bd385c06b34380348d4e5a931bb5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e9286e8710bd97a1c390578e5fc69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a831496a8a3918ea9053dd2c7ed605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ba0c31b4ea320aabb173dfd69404293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbc7ecf57f5c18313c04e73930467294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d483b4b360131913619ea612e0f4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671a6095a2bffc9d91f7486281b48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7227dd4dd90f8e1d5078b19bed54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03016813e42080832dd38d5a669f8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28271d2a36ef8b5e755b59068aa3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d6bb27ba2e02c800b81983cfd593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e40b72735f9656a7323c2c5132d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b16f2add91777ca9da085a25a043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061ea14e7c81992a6d3fdd97951a539303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a8e161ab60c1fa5ed45b9cb75294b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93568a4edd4c84ba9746897edd972305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbeddc706360e95c9bc6e22b2eb57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f417ab1df3c693f262816d31150d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc167c260b01d055c5891a3dbfc03e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217e6caed61bcb0b76b1c56703af8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26b66d9cca62857b75fdc064fb7334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3905d64340412902036a1985aa6845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38b15749a98200f40efdb4184d3144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb726b150ef008ab892278c35d0f76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b52f88c97c738e77d428040bfa453314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f770c13eb30e905bc8e1df044101c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0166073ca1401abd04d0519115b92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072014416510d43552dac1492d320c7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153fca8a851d797a85bdc03636174ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616298de75f69f083bb5ade74b33be0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05654ff2abbffe96e96a97e5aba302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce73e2f93363cdbf74e7a51b262d2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d9295c7c57e864e2fc349df8d345b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17152773921b2dac84f5b4b89dc8f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0320004028cb6599a577d7a06cd70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5757edfcfb68d7095dcb70215c801f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185a091de01654aa689a252f39f40c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49d96144ba00b5167b6ca70976d0da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293568ce59f40f50148ecb158d7f477328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e48517e1899dd8e96e2afc7d45e65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d08c980a1d397f948cf2a18a3edbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b07fcb6f79f35fbc140c81ef2184b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab797f31c3d70f5d8eb99afbb50d1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dbb9dc0911a4d37265b344ab1753f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5e097c242d7e3db7d753ea6952812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e865b1347ec42ebcfed3f68644e42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6aa7691d4162b1eb9793733fd41c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf841c5b3cad6ec4200db80d235e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473adbc4bcfaa4ffca53d32e6bda26f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ac4a598e480f907c0473843dab0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc1bb51db501b2be752e6db3d2ae1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd324e402bcdfbadd2b5e390b1b05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99088cbdaa6fe2d66c893e61c592169342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41b9c567e37d8777d1fe6d1b84be0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6956008dbad26f6430ae53fc0a173a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2836eec5d6589ba82d08f70da70e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ca7ee67b42d94e3b6eac00c5ae16d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f6e2fce8f1fc826539688d04e0f86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf3009f71f25a97a025a801662ef0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dbaade4cbe188a2e3084340382c58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8963ad004571d805908491c56b78fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ae2874ce82a907bcd74eb8079e17e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacd4b965e4d4d95884c4e2519be469352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d226d95e2b455d66c48a9d7381907353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3b60788ffadcf040684492167191354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a866208cd497d35629fae55594f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da794f712c20502ba1952d74f7965332356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac306d397d65c71a95994c1e871145357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e1dde4a01fc31c14e7508a4bd7249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0909fe4571fd0c084f016065af2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883b25350d46331d8cd86459aa0b0a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c796a4a50749cdcb9ba68d2427b4090361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a2d3b1dbf095641efe23b28a17a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2d100f6cf80043d0fe6599089339e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6f71ad6206d8462ea19dded69dea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356fad80d289a997f9ca5683be55f4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cd584bb70bb99173ce7de09485656366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809cfa01adffb9a602aa5c7cd75e2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6ef6c9b37a03e4a352ed1cf41628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b4d7286a7ef13d28ae62fa5f1b4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed390b8b807a961768233d69424cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4474d6478227f26ad091a324a2a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82b254149daa3c839c4111a83ca3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee1b8534f6f10cd1eea1d9c6c54a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d940a7b7e4d7b03f17af7cc4c931af3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08a207d7fe92d4ce2b83cb2d733ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bb175c2742f99a7dd916906339f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50db18e578536cb9d556f6a8853ce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff55f6e7b9b757304d162c9074f57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda10a4ceedbc4480f2b807211e2732c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1351b18dc693dfe0bcfc17aef2c1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167eaf7d7fc359356b71115498710b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ba4fc312f6d64d79c5f09e3d3746382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d792e5f98830f30a1a4d0e15ec61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cac18858ee102677a7f6bfeb184723384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd714e7b9f9f89f694d7cb90c81ecb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392d40e8ca68b2c8f76fb9381d4603386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164791726df3da4f3fb36d6b968708b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832614a55bb410beceb44d307e159e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85067f0ec44e3eebe22ba81e558ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827074a6510c22df52d5432b4aef4507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac9cf718b15974579f2a8058c5845391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd271fb102ab98317e3f12ee3bfd94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd1f7c5eae7b71189fda18b0089193393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e626aaf2355fa6089ad82001187eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5cfcbef812bbbc98b07a71a9ea882395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8a8f01f818bd4b519aa64575ffb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d1dcab9dbc39b34792c9a5530a365397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd77d81898d9303c466e83a5d505d12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b2d5c25beb16a67f50fb189445e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299674e6bd49a541fbcf684d5537d5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58a3197ec8dbecd61c8cd9d628db8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752a3dae7b81c08885807678a50063402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb332d6aabd9b5ddf15600afa750744e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d8c128bbd0d6f67a6ff1aaf89b963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b0e435c6aabfe6790ba64560631f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e09e86525ad2a8a925ee7c1733214406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a788706d78374e50d359adf0077f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e833758ed98ad45b506d40db2ebf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669f9ede6318039f107cb33156a2402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa00f7b56c8d85f2d8f48a066a0826410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b99c10bf0b4f918425186c72ddd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15c8f43dab3de7fe04e22412eabd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da368b11ed9ae4c113ea6e5999258dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f0a61d51a3d08b6e2901cad1774a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2324d312c785bbf2592ef5c26ec4b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bccb25d6fe0eda4aded46fb6de5f91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b48563478a16327e6ec84553b0bb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39963b79b5338353c774286ce21e9f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c8ac9123848bf95d0e9d6c84a8096419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc956ffeab63a4884209abac01d451420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed1f49c6b7322bc0baf0f85ad75ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472831cb2eeafc13139b69f06d09224422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307b469e92cca21132bfbe4639d83f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320cb275659f93a09841ac2755fca8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce939628f3308ab9d7d5dd5477d53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806e6b19b1c4d48703766436582d87b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01211efad13cf1ac7f5599609a3d85b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b37304a528f7591608ae18ed4631c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6d0f81c7c1f988c6369934546e9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a786e2feebef37a355ab1a1ab9e30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e0de23af00323d25bae0b59f19c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065cad50213ce2fb4d494ad25668591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c959e5a9529cd0fc93123bf952e0d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f76e3a2b9bdc56404fbe7283b37a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58ab30b77eee8fd0275dc7465e1df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed2e6e0fead493817c0311b6db6874436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a4d99694b03cdf5d8e626319ce33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319a41926065930ac2b17a19ae8d8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e237833f5742f06722c56cdd8837db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b0e7ea95245b5e5c32781514f55b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57684add1dc72a36ca31add6172c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44192d9003a38f6334a16f78bfe3460442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283fba24ccba95ec02bf1ec4ddfc08f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de767bd0ea50d81b86604800f5ffde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971cb7bda988e0ee09905953606c0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faee714ffcc8fabe9fefb59e9a8b73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ccb57c73099240fddce61a217259447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacdef8f13502b78634657f5097466448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3deef4c352146d56f704b550da4e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234780cf0b7617d07b010bf16e8ebe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bb219ca3d3d0c32a9eeac3f6f947451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081cc1266fdd728556bd36105c249f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6223adee15ea5c52a2df372a8c69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d56f87ed1cb088f66de0a5ee833b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05bc2f775d1ad1cd71eb5cd6403732455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c33723be5bee3f57e01f951f0da5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd66ec35280b7447916da9bd3fa2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bceaf4dd9769f4dece92b8e9bac370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b5935d1af8b513a8675b7fff53dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba0c8d2439bfeda6970f1a90b4bf0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e8ffaf1db2ebb4e03793c3058397d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed5fbad830d0b53d1fe866deb812ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ebef259c34c6e0e18c6fcd42ee86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8cc842d5b54f4dcfab29d69ae4154464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc807fa5bed0cccc0ea64d913d1e931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f90eb56c0ae1c001c4b855000da5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea08d913b62fb2c80e7d74a3367114467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54919501dad0effd95f8a6f40507f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012a6a58cf2fe98fdc1b498970b897469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6c4a5e3d2ea92d925935f086bc27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1608a0fd99870f1be0581c0918c05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861429cd8e8d1ac1e0356b9491b1ec9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b35e6a28fd0cf0f40b24fc2eca126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab576a264b07994a928efef724e4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacf80d01068cea25a59249cbc1766475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5c65e31c34febc1b166a080e7633476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f88f6bff74a3a4f1c4a9f2709235a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e74583aa49b31159d2a1910ec6998478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61524eb651a990a36b51c72cd7069c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896360fb6d08ef5aeb1089a54e4a0bb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4980581561ffefeb68e66de9e9a22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2ee718fd92342402b2bc5da819db1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ac1a75298a498af2aeab8cb9a9b7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4f8a0326cc0b8ea2b6897a07d563484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2eca6547f29f5f9e52404819d2035485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df00c91a09e531282c89b2381e912c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71d5cbf721384d322084e797a209d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25958d29374619755e5cd59c44e9e465488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc938e3cd97fc0a3ee4a293188c8be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129935fe4ea96f5b35f58e49e5914b24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bddc80d8efcac6d3eae83d37f34f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce07bae2ebd52f1df28e70dc58d4106492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea00dda157286facabfb1b8ce6ef9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8540672fb003876df50bd50932fa1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b0dda093f72f67e18360378dee41e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ca4fa06a45f6eae696c9c2a0822b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750560dd503e566beec5540e73f10228497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc5b759658831ee971fab9057353ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5483273c28a8786c8fa6300fc132f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf815c13ace6d1d7babbecc51c55e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1ca35134462a03fa1590ee59d1d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde1e384b84fceadd18d5d4fc5c3de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac564be5c738900e76d293ac8d908fce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432af299558452ed759918cbe0b262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b142de15599bef811127c785712c88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2519ff624b84af3de4507550e689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb338acaf442c39fa44b3bc17df6bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67edc4c6d9328961d909a2ccabf2eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b735e61d2d4ad2977762e827194d39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677783892a8da9bb17c4396f9ee5a0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e8a08a70cddedfef8c4646b80dd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2761fcc264d5c3795300a4a02c70730512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050c8ac81be0cee04f54d24170c970513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7c730f0f3e985c52f456c4d081d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86229b18d267c0672ae0e705a764d15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13f501ca4836bd98a4c0903feda3d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb35dddc82e53555c3cc3831b0fe3f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3e67f1a34233dca92eabaffd65e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9a8f9be22dc15c136c78ac709c956519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0bc2a4864563b77245725db054e0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105effd8b87716c7295c0e29b285587521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f936e6b44ba8abb9e8d07275b32be5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93304150bf27b600391aa5d283faf1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48283e5582e4ae5924721a02a4dd50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586a89787f73814c0cfff5a792a3e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001ef7ad6c0bdb6d71d23bf9f465713526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2df396148699032dd1addc1ddb2591527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503e26fd84858f390d74120cbddbab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56812a7a7ddfcc94b3c63cc265ecc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666130af6c72a3394ac36476c6a0d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86704c2741154478cb7085a039423b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909caac72a0facbeb1836f0a0cb215b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee376216e3afbd2789b395ae026b2a50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001acf5f46398f391a4ab6031ed49bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f06f4ea3b45e340c45fdad9f6414535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc0626a3138e21f0eba728ff8081aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0c4f1bfd479312794ca624dd77ec7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb90d931adc7a8460c3a6ec0f490a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e277b5614c57efaa47e27f4e0bd95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20c5d0d507b204b21e4ff0bca269a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0d8e98d53f3857db96e75fdf6d44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6cbf91831834baea2c552ffae8d56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5510b305e12eac6a8cc66d952157543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a2b0c4ba8403ac57b92cca49fa8fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32777fcdd00fb10bbe469c189eb8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94888d8b8bba2134272d8e74287b6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ef9eccf91270ac59f645ececf0de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864687bb44accf91ce3c6a6aa9c810de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98bae384026a261048881f1244b5f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f693f819f7ea519db924e5734a0dffe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb317f453efa16feff3548762235ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dda632e4db055deba8b07d950e716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a8fa97ba72d2189c129f437c9375553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884def68f9a72fe7ae63d5c2b3dd0a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f5b806549ad84e71fd4cb92df8cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea458c4d3f858c008ecd7564b85dff1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962a5a67b2dc696ccf0fc9643f16a77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35cd7718bbc7079061825d9ac7682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100d392c831a126e18055e0c3d08dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aca8d66180bc605e4ab5982a8007c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711d1896fdb0e6f65682559c18f69a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b044a3d6f71662e4d2353c79b6e1bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f49c8a4a5effca0fd2e15dd38dd3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88c85eb9a7b6250f5378e3cae10c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09252c04e33209b6dc24473722ab6bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c0cd858251342ff0348b5721a023566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609cfae94088a4b7ed85f35ede35c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8058a0987a97ad4ff3fc3c60d9ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b8881b3e52df1874e16fcbfd5f370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756d756a7fb0c47ae9f49202dfb04e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa34404851a99f90ca09ccf10327ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f675b0d297355649d44edb80543a65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923442ac0fa47d7d4bbd2bef885e334573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4eef67ef82823da00718adca90e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb2f3b8b309acddde0c512d23e777575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7e75e50c18486859e27c5e177573576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995aa3d009449876b9b20f7ff5cfa63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fabad411de04003f61090816e49378578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae59b6e8bf786a929ddc893364de0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54adac4079ae17a3ac8542e029c051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e0bd183daa61eee9561613e695c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d22fcd8eab690623f5a7041eff40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a49d9eb921db47a0c4a37a631004583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ba30fbeda4cdea89d33e4e152648584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1544bf726c09a89b289dc22846ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b60567cfabeecf00b1852659c034586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0894f367a5a757c83c38f721a0565e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f43be3391580ce36c2ba93ab3d200588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d718c28af967a6826333d13cd70b28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036806f61522ded07501eeed52dceb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f7694608961cc26f3564ceaae92f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19d2cf5be8aee6b62fd76952f96ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b400b9a0d9923b3c192700eb674e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f5b6157d88c6a30a7b95b7c468cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50e86483e0fdd70af0754c09c0750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62416d4fda5f4bbf32d760c06117f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006171a59fb0918c5de1b4f8786c3164597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f20fe4d36e479d32a95444c8a20f53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2ae0ad314d052cc0378a102dd029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b631bef01c1ba6aa1edb4bd89fc70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fb55efb57b15f47c9451156a98ca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffea24810f384a25b7291a6c8e31d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2518724007cfd14c8b06c2670beeca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b8ecfc61c81bae049e1df0527aba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280277962c93f6bc9b677f42cd4f31c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb3ad8e6ff8b55c0fa96cc4d4e711606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207d8bc64d252bb34bd2ab063e9aca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3020d9b4aaf903ce58d77e61298dcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd872c790579f05e4bf1a736fe720ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beae8dfd80a2e13c3e2e31824c4985610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646d772de32e8c584fdbaa4f15d9d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19709d4e70f4412692fc1a744e506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457469d232c4d8d813b316d4766d768613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ae27a2acec807d118fbb817ca318614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dafbdc690f2989aee6bf3820cdade4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6fff6deffb0c63dda1554647cfd1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056c435328dee45a6b630820116936b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f713b4f1635b68d968bfa885075a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b375ba66a5cd80f971cf020aeb675619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60323f76a1b68e2f09b6d7ad6ee7db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13037714ebd8e0606df81e85102f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492caac19a9269bb9765952a2e7a4b25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3002ed49d82710a1e0771178bfbfe3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7cefe1f9950991f00c863245841e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21558ab7a43fa9744c97cef2045b632625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fd0bf802e97b65dad4f5e57ae83f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82630c8ca080999bc9c0462eb3b9c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae87bc876afc8c648afce3383c7521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2b845dbdcb0e0f3b8173d50ff9b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f897426cc558dc37f79c7f55b8639630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a43100ef5fc6116389ab5e27530b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591f766dbe7170fd434c58a9e82d2a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf1b6c782dbf040d4e6b762b1268a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165828f6117a3e56898b206636e1811c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970229ee535ef06c0db65ada04dc095635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eaa67730069f6fee963f8680530d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b816d42b2ff4bc90985b2d04b2469a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e094a35320b9817b18f3cbe604b62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38c56ab8aeb7d26f5caa9c4e18d2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462067d02e4a02256da9577779691ab5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e87f28873c356b0ccb7ce1d47cd5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34fc6448e479f68d15d91e67dd8a9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558b90722dec78aa9071e9ed6c9214643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f95d689b9a27d072c36afb49b6ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935cc1cd75bae49a15f2956c7e097ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66874ba9bb6beb628b14c08bd5ed1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb326d9573f9b8f3b86f22b0976ee10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db02dd853dc0285d4f7f4bec6218532648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c442754ac9237a1fef4a01e43264f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48e46a6b42a2c6eecbd956b2c9086650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f7821016d09d199b5faf2316ebd72651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b591f8ccc5b0cb9520f66212ad73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59fd382377a69372b163a47bab1c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca020d0c867769555e8c77538ce26e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec237ef543e9ec0d5415e642dc63f44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38d554479251680c29def2c7b3dc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf2fbd452401b6cd37710158ceb5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b9f195a7331a426a8177a5b846435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2665fc759b0f5f7cf44b3ec718684659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba211bd420382f6721ca8df80250612b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e52764b6e77d91afb3854af0abab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08fac4700d883afaf1751f8de8d0e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545681d703acd4dd6f4c15d131d835f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588893cdd00a73ef001ecc1fdccdf51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a44e98eb43119fefc3058a209059ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff001c8dac8d644c7ae1b6e7961b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73879d901a808f1d55e48c14f3dac5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2406d5bf9d35ea17ad812f6955a6521668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310565ee3540a1266ea68543420c41d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c003f77415696aada4b9e22acd77e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424acef1c2729514268f67f1f85c72d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fc30d946d049dfbd040473f201e59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb7c131e2b49e99753f819f0666a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d29ee8419502b3a6ddfd8100ef52e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61faa83bd7b837607ca117d8b8bf397675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45e921a211f19ef9a22bd420ae4b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f4e8db703a0aeac4b359a8f7c5e7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed3fe1d9cc71039379214946488da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effff09a78e6a78f889ca307683bbc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1849e06bc4aa561ebf2301f186f0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7d6ef5054b346062657869e20d74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803a3a27b87494b60b09124cdc7c00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2984c454c9fa82563edf9d6766d8a44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5a75b148f07d9de086ac7a5a6d71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386db83b510edfdc5f8973cf23cbd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6af5998749651b17ad77ca21dd2ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f09eab9bd82a9d6d9e5b89b612c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78566d6a3a8cfc4454570e9379ec99ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf41254463274cc8072592e8628d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c575a4cd48d6a5fd97a5b0023447690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf80a22be6f894ceaa155b230a95f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2212deb3133e25836d89aeea66cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f53fed96e854a4cb3ffac608a9060693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd499e05cb2560f38636e97b856c71e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f92517645d16bbbac40a285369fb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb6cdba4f50a13750884d01af19de7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da098fe466faa35d9f36b1fe0460ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6afb40d4d10945a40123004c62a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae2a38d3498c0e281b17cb0cd022f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce06e3a026036f55529e536adfad5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0f81c93d66d9a1856a1e71d712e82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640721cc072a2e7b148c7fb3bff2c6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d738a87aa1230d9399d8263cafd00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013bded2de1d466623161b352ec1f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7962f565fcb450b4bbcf348d028b72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd38a03dd54516e565c686c62674f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038cfbefceeab07832ad29b690bb0c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a34b142c01f510c6139bff2e5084d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62f0c866ad69f3cd7440334ac7ed08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6c83e7e108ca7909ef4984c2683e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c225563ee3e85a9d1744faa4244c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabbac3390ae8a27018efa7718936d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f79f2f3d095c97856237518dd78e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71029ccb94ae9d58bb3389634444e25b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e30281a46157ea91c5a1d5271544c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de83c48ed094802478ff3b25e60f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0c12ad8604087b3865b443c5aa61717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04788783e797ce40fcf343461135d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7f700ce23cd4fac6d3c087394866719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaee5815e92aa7f84217748e2fab70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5886d54d2df0cbd547d51936a03d30f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4e40b1f8cd19732990404143c0e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd7cc9661827ebdb309263c3fa6156723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a98cbceac9ab47fd87311af27646724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60b7382103bc27586cb49e8df9825725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef354d43385fe762993e62e03d8438726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c71938cbc8a46558ef7953094f4f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816002d42f1e1137ecaef916645f98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485328ebccaeb70af469c5ac184eab9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f33c23ed7d8ce1ed37c924286d798730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bcba77b819716f0d40f477230dd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97db60e1dd42307ef54140a3ec95cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869528e7fbc921bfd776be0d35ba936733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b959932c6625233a61258784dd181b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07d612ac4b09e32b168897f5775776735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fcbf664553d396cbd123ec1219ff2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2a7852dc3d3b762aadf75d9fc8adf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f40dfe0f068ea630482aeabd85a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29acbf5c581637349187eb434211a52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7949959e39b5fb86cbf137f16b75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089dce03cfcf2ed07e6eb3e1f90fd23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04668123d25606ee26f3bb4024ae0ac9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac3ae7f58576fd5e32c76ec990538a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c73ead8faf945ca0d36f885b54efb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1aa43bf1b7ad1adcd2e71a949c78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21490d84b4ad7105b68ed0d57d85512746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f9857d302fbd7f5ba165d5219a34f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35854a33c90ce82c2ef892b543b0c2b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe67aaa10f4474a7a876a23440d1185749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e733401fd641e854ac664677376cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee47d9c5b28aebdf21b711952380822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2e0da167be07a821a81454746b08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88990b4b7a1918b1a3b1d3fbb027da9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235f447416e8febf14e722390ca2d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e7106bfe3c438d0eeef01cd93d7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970df634ef301b98daba1b765d78d27d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4b2f007ee84804959577382f95cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb8e49adbb6a3bc3630760ab669a8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d28782fa6756edb70fd902ab5d201b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644afd45af47451a6dfc354d9ead5ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754e43bc68c8472c82f6084527e5dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d3ded25ce8d21d29f8980f8dd5343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bcfea3ed07c7535ff7b90517915764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d420cebfeb17559928dc75ee206f835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e49002ab2fd6c1c24baad90404cb186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf52d26942ad72ed50b9e31ba6340757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6337e65fda2e36daf8e9386bb641f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6073e3cec00119193154ce5c17649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a52da99962c8485e3631e28bde0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6253fc412e63cc243c6eb20d6a6d8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0888e3dbc2dec7fc655e84207898c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d922897a8c2826aca7af69f326b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6fc85bc8e541684bb64bfe4876bad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99de1e0c7efafd934d83fb300eec20315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17f8178dd29ceac21a37c5012b90c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2a34fa0e06dc27798e1ee87d286917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fa56b76451ae7db2a91660ee3c63a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8bdc0688cbccd24ed83f5dcff7bf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec30aa356ff716678c99b4f53544aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2b45bd1ef3b7c5d69d98ce4ce46321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c974de90515830d5b161e2b0b6a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b25df09f3ac11f8b7d79fca57e8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65adc2c30d9a60d421a217d779873724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15e43af919f6f11613eaecda1b15c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec8b00397d727f9358fc9d08eaf2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592638f12d32c3bbc2bff397851c1cc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b028e82b200ae448b81df359eda928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c5f4309a09f977ec7d7d19deef4a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db4643618e99a29c9d341d3f7748f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b993c69115e60980a4a37bdab364731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85125743718b4e23bcccc53aa8ce4dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081779b0f08a1c6f8285aca29b6f95533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd65c007b27b9ea6656ac4f735a9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136d5e79d2a6b86bcf77771227b9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0b54c23b568e12c31764384b297436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64665bc8d869a8aae8a64645ccab9ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354db9c5b86a959f692b9bca651e1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415a10de3d6165d431fec576df8de039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8de626a63b86ac431485b51a9e155740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f6fb550477341b7830a29381def341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e5d8b0192c3127c2381725d49eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea2b55adb101724a5ddcd59d111b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba58097d54edd5bb7854bd72f93cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed07067069ff50de588522af276bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59c0f8a94288d3ea9d2152de532bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b4d897541b69a96a848ff68a6dde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e6dac4a7ed4483e420445d457f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfd3e3facb5796d64f7ca2c8345bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e319993959ccac77bdf85ae33589750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c136059bdca805737065794280eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a011455c2d60956a767e1f5b74993452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6fa06602ea0930d9f920b8997cabc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b3745f932576cfbe7369d7d3f54e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cd1eb1dd36603d82a9a844863ec2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408ffedff6576496ef5b2e1c6c5fdfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71236f404984f5215b31eff89933fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a09c167b7e481771639232b950d7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5e7df6515977451366d5996b7d3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197118cba08cb5dc8def490e83287ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa0db8f7183d4aa11e577574e184461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab33004deed1f58382538454373386e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71676c6f23f966691b67abe13b4666f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb70820407ba77a405b0214d242e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1442e99f36c4d010c270c506f44e3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32204f80659630dbe6284b96e2cf1db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b87a7d05fa47a8bc1c3aadc3c8b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c62e4789ae8308476e2739e89329ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b9f717953eca3344edc2f52c3d8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f821d4ff60b4b75fdfc2c7c2f3a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f2b8f4142c9d2cb7fb8a4c84095c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b563f29142d5dcb70ca7d478361db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98bf522db01b574b56697a0c5a76673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2452669a44d87ea3adc35ca64a3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9d3e0f8981d08c0066a239b81d1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49332f0a6ce7fe22799896243520df8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31fab6f6bd36120c9413b783f6381577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52323c342aad46cfc1319f60f23cd8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c47413f4155c2f5fbdde9e2c4ae20279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098329b143af252a5cc74f2d8c2ca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16025f0c76f37163bb74440fa80e0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac448fe8043e048ba0cbec2bc917ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be788487c50c82cf43fb776fa08f7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9209f277340810df51287d5d88f27484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fcad894ec120040f4b29341e4944985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3746af18f7dec784c2a361cf132d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a10c2745b91e7b1fb64891853f8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b76c8c3cbf47323cb10b38bc0032688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7cc241f9207a7b6ee377d71de7e6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18910ebc7fd65571f1fe9245755ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e877fd51baa6f56bde287e555aff4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0e4397f1a3a7dfb2a545096107fb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127bb2be2628636dd31609ad786808393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a580ad8009a0a2e7030124f7d8f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a18f1c9b4c219367746a611cdf2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441da6d6947209304294d85014b019496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f29b003f0546dc3c848b7ee9ecfb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3f4e66cf6a35331a454c759d942198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464731f653e7c4669306dcd800bc1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49aed87cd6a50ecc8a13918d17f1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b94a49b7d71e19bacb6ddabb1743f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e166381ae62e68b922f5f7fb13938102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aebfca76aae37bc9fa2b415c849a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0e2b4f9cde205105b19d80ef9e63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d9a850d6e184f32e41e8564d7e696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a21842acce3ec03b4c019b1f4f7f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eadcdbb387d584e8404ff99188b89d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8d7e7b1c807245557dd1fa0f942df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da637970a810909b7969f51dc0dc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61439d61f635412c6513fd0aed1a39e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683723483399a7b3cd3834a41ad3dcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bf8a4565a8ebc54c677058a3d7a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434bf57110c9f9a9102d8b945851287113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b75871ce0434c042b5a01cb2a8b0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717cef00657add92658901c77d1f35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc11bed6c5972877974a41e83c9fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d7f96fd75a1f262d9728ceedfe65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b966a0c13fddc8fb94f4b55e85dc8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab7e68d5f40197a09e87d84e62072119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbd527d01c3cf9847d23327139e7e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380105df7af15fa73adacb6d7fbb6418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933fe86ca15f718cd41dcb5b5bf915e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451e94ee1e9420be3c192c4cda2930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be85ebf785e3d17fbb2115b9215dc86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff495ec2348fbdb71abc37c92831254125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427131109b0cb20914117338ac8ab36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273aec37779c407c41c50ea1444328127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7cf3621df5f95cf2a545faf8dfd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d611b2563d0f912a8849bd368a143d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3677bf7b7afb3924b7a84dae9e8210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ec4783b569370b555cd81c5ce577131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1157862ef3c90ae5a92e8503ef65f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf931ddc4561eb4c293fa581fea7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563400db0a76b1278b38efc1f18fb9c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845c1546c0e06bb412708af4ec07b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e9caa812ecaeaf7fa7fe221d88cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e369e97b717604691a0b6c986159e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc90dd4a1d71652893398474f96817138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5199241beec89bd2d1a78ca349cb0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04921513018c77836e07cf09a07146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5ff9f4da447a74f76e433b4339b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe82a123b6ffd7156405e5e0872a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935df4799153580a04f0a7e5b26cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326550bfc6d08725af5d0f1ebdeaffd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e131cf45828fa20b9d893b5bcb79a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4e5ad9eb02299848b06faaec89e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579baebf3651421289c5468a34554e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a89bb886945ef9bbc0e331381efe9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e51124e94aac51ed9bbb8f3e43f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb77092ba8535d80262c3bbb079298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c653c1bad97b727405abf26f4a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7b379545b441d4e1c59627d09f7fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86107d1ee109ee5274ab61d64faf9c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a80d93576831c0058ed4bab0f86f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b3930111157cd30c29dc5f072559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a051bb1020911ef68a5e54799f8db6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f51c34ab368562806736e976bd739157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1c8f11f8fc1607d75c7ee79918dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737907008302e5e09400e051b3765a55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698eed78150f96eed23e9a4fe5208c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60470a4e6be5f077a4e24be9a7121161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d6a3cf4fedadedb4c6cb6c4cf4a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba201bdbcdcf99725a24b59a7341b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d3d2bb173b2c637885d1ee3fcf8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126a01064235b6cc10877b18e920bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95eb293fdab957d7abe42c875e7a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b11ac818fffd4e9a62e8cf1d1783b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078f115c2e0c178f9bcbbc63de7135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1deb746be5e2832e2632e6f15f83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e2ab25af8a6ab93e1fd736d6cec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe304abc30cd08922c7b5ac995d42f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d4ea83e0ec54c0b697f3278a3329c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545455ea9709fee78a0819427fe08d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce1f1d586b1737a93aca4b66b647e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707152a83bc5856304e9c68af277d5e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765badfd7354af69989c735c139e0aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c54846f58b24e9fa53eb905de123177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e8763a1f2cd4d5a5d78758b60936d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42d948655981a5c86530096c12b9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76333a8e0a7a7aaae910a45d50a3d1f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e78f508fde2905f5ba4072440a217181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675eb9a07eafb78e8becd363b8a0694182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771d109fb84dac76139d5f8c8a2f4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09541a01984ae56e615021e589759184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b55af553372161e7ca575e372ddb1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0abaa6c95ff9b68aa0cf7faeadb2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fbabfd994c5cf13f2f3579ccffa6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cecdfb9af467c9df7404f7910aebe8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12bc42049b15a0184d0e019113b98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e1ac23a786b3a1a1cedb57c97063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a3769fedce97ff9fc2c2dc5f7397191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ef729c67dd1f235687c6abae0d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356ef16d925d836e84b0e9f6ed3782193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff917ce2603477673d4ac1ea79531f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24449aec2d8b001f8fdb308000f9654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fabf85e62becd72865fe2797e076e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d619d19e91c3aa092d9e4249cccc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8467f5fcd2f19d3ff4c34a66d530fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b06540f175f6fdef73afa9579ff561199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ab324060473cd7c965a50e102a811200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4922143ead54e97484a1f4d3ace5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285d9420436fd5004a2fe1f22149f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca620f1705701ec941cab875a35de5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b99e33c2903424ba651f0d376dd0ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c922cf56c70436ce91696339cfb334205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bae2a6f07e00435406699c8a0a7a28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b98569f3299a9aca888adf993baa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926aaf0956789785fd5e99ecb85fe4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0855bab5570dd748e46d806e57564209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34028d8af98e417b1ee999873154d9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f635d8a5be256eb4d92a76c6c97586d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4442f586427e0f6537ada071d0db16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4fc42c6f76a52afbde0ff2a85347213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6e41d48021ffa52641665d634b2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae1b2443e7e7676e452efd6de322a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d2e60252440cd292e9589b15257e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce629206ce5f25c5d3ec102d086ab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369513563b9b8c9418c45f1cf07934e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508761192f4af286a1bf279e0231a8bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686103cd84218945575d1d3b4f47632220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c4b6cdb0e24677b43c297e70c054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34a91420274f601658d39688159be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294408e06f69549e2f213d0a9bc8f77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9c64567e35d7be478d45b6ddbbba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1755065d5a33c8ac32e81d734f01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755264303f20f060c9ba448be108cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034809d8640d30e9f6d29a3c472e8402227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773086caa8de40e50c79ea4be0dfdd76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c88e84996faccb36003e4f63868ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de36487d17ed23394a747e5e1b9d6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71244531ce8b02de8ade236e21036a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fbbfeef56925831a4993aa3be4868232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac07d6d50248772b0e622516f796e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4395f0713b2b2b9d35423fb08edaac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865499bb2e8c1be78de80844c7a5cb8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15fdcf2aa7f6336491b16ae79ead4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cdbe1b1ac78f459fe58d67619d2ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc40a22e2d851a665fead9d5666c41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67fa05ced0468c119a6af972a4088239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4522b5ef94d2219b7d2d77650f8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc1706f3fe925046ab7e90f92762ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac7f52a4b59a8a6b8e1c0cc6ddca2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c99e26185bfb44b1f353d668ade1b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a03c6e26eb1a36d46fbc734db7df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6389734921d1284b0bafb112061baa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f912098e8c00081625a81963b9fda47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ede54a73f47d4b692fb9e9525bfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12d5516befae2bf137c5c584c01fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b6e88ba7420187a88ac46d758be7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c1b4bd480dd76c527476cf2c599c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aff0b0713cea4f111b22500a4d24b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7419e9715d67400e8572164ad810e85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdbb0157d5abf78782b7fd0403d4f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131fd2a464351420b55f888b04f806c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a9192d7f7cfd43bcbe43929c1c89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7710b37c42f9867e9efd8814b77297256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51354c466f51108d31d627bc12ab0f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071201397ca97c7ae42fbc75a9a9d1a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1505c7bb19731bc0e38289fe149378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a9c29acbeaf4ae1c2718b07d9ddf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9e914fee2c010407d6519617e2a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b65351d7328d5df6005cb89d6dd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694a0d75a6e8a173c4e84505811b604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4384dd7bfbd235454033939eb75e45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94faac21778dc2f1fc8fc1eaef3d92e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1a7f5a42f8c1960e6a30687b1e71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2c529b62d588afb3009e54665489b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa600c91f0070fa8b24245997c500d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45100177a80171407602ac0b081c86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c306848cb936a17b402dbafe7a66d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5a8c6b3e052f9a9617d2f61ce55c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40cfebba14af237db24a0219aca88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647771207abd40bb0a6524e16b8f119f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9a4ec4862d7011437dca5226809d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d34357d9b10e4ef127489f661784275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eecb100be131c6322a88aaeda9e3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5696664359962b5bf33ec3fc5a8e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e580b2461db4714f3cc6281effd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5a46fa7f42a287ba8465cdaf3418279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa56b194e3bedfe2cb0905455e97a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52071635b4d7fd0f4e85152e6e190bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9779ab48bf34213496b647df767f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292319e1344075d68a3a7e20fdad4c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1bad84dd3a47c119a45f179d30733284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa751d0141ccdc3b7dc437d5f12c456285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059ebefcfc36e0d5c884910356489a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979e4bdb1e6b88bfb19c9c42523b8b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56000090d30129aac36e508f47b1e2ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5edaa7b4e4cab8430111cbfeb64a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a99afef811c8aa52e41528c43f1e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bdbdc1261b3d57b21033c4c6a68e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6bc4b23c0b8d1a07f58c1255d83f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f7b53c5c4929c3f7b26662c079da4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df1205667e7acf8e8399d84a77412294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c729d549eba2447934aad022ca313295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcedd9d0d4538cf573637a59685fe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa05dc8f981959a4028413438781f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbbbb2f7607e7afd774ffdf2e44475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a264eb27f1047e2c8216614597ff60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624471bc5c542e3950d72cc85c55657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1faff5f32a6b14f7b6b8e8aeda9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ec701a6d94825c367fd563954f6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb5a61c4accc94ec7ed0df59f3974303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2674e9407844f86641c95b6aada1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914a84f453fa5dfd157a8c0394bf83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d1d6adeee2815f42196615abb6a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff34885934a2c9ad785af5087430484307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536b042aa31c4a40c53750767ddc66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1584a5568428fa333ff2409e0205309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad70f6d298671746b409fb18c10fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe274d16f6d5c51d00cda6d818456b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5f50ab677bcfbffc3c1bfca6260c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31661d90e10055497d7eb7a53e405a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681600219f023fa673154f96c542e8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1a604ae23c1950e79be7bbd87d4ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693cb6d52e9810e9fcd050eeb7a69a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483d8f13062ee64e581befefa8fc8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c13c55bb8b872bd2b73b5b6fa4045318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112eae4966b50215cca56a369b966b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daff750737d35c5b3f5a4cc91b97d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61576c0051035a9fa8826ae29746f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f8651926b448274424d9512aa5503322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50e899b22b790b6c721dca10f2dd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6f689903159d75303ddc1a7a8cc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db99923270f720fce64812b3b4a14aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd9fb073a2f3e0b6c316308c429da0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d97980f574296739b356ea7975f09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f79cd8823adb1940d4119771ad060328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040d1b8e9183493f4a18039a14ffa26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddb06f3b9af4b4e42cb4241e89e2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac830acebe8bce53457190f51666720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebca4dc42c374966de9a149c823994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ea555e283da1694f01d7ca40bbb2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96784a55f934a1b884bf414caecb420334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c7f9f724e6ee055db259d356ad89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04988d12393915a91035d0bf4aa265dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7242a9f2bdd4ad297fc207e99cc25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe78af213dc89b610c84b6e07612845338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f2b71bc29e5eb7ada92ce3af9c40f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fc2b4703e79bcd0aec7a2fa72a42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328f0e78de586735c057d8b9182692341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af116606376c655e565d62137b177a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e264aace3935a59232fc7a0b714b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4d117768ed03a210258219bbedf3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabdc60b106e53d688820d85c84c945345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e53214978b87554119a93493cff885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c60e8ac7869d72ed04056e525e4b11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191919487a610cb7f0b3bafb6b2f60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c159ddbce587b63d49965f6b677c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701eedccbc2a5d10f6b243b410115c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9c28d2658df798abc9ea2c7a775f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f40a70f81ab8220e43e98cb1c90c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26147e4096e1b69c13534730ad7886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ed4ea71a8d9f42bf36f12335076b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5376c5e2505df2bb4ee7b4cc282c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495d00d54965e30f9a68eb37dc3daa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd1de284cdc0abdb0b009be16309a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01626ea94e9065d645b3e1286f15b8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e9228357bb7836701d83c7baeb69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec696999c1af622c58c588e8dfd3e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407dfe3fe1f70921a198665e8b269bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277cbc759c2d576f4e13b5859928c65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21959fe19ec41e33e5dbbfcd2c18ab3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e14c56f1f48e7c6b30722e1b66b24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ab161eed3ddecf8778c51676d6fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7abc111012118aef0133defa497c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bad387f0647826e57911ec298f73c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c284d95a93c3b1bb5d12539dc94e28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f199685c72edde4b920d43e2b07f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e214bca8d9a24e1f28f5ae535430370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77eaeccfd6929cf08e07ba3e9643dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d5c77f8baa2756a436eeb3b8b3a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145708a8b307c945f36871baf2e9b9df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d12d86c2c75e73a01e52652dd6d1e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c64432f5ca7f6b972f44206d5a4a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0565aa2f6e49848e870b82a6581d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e464b6c18956930550f0e0d7a2b4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a14750c22e2b20554dbd8a42af5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443be17eed03434c3ffa2a6d255a32c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c4e5f390e0d34fdad0c18121e6437380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4891c9228c43b2efbf6e2eb54688381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbb86698139f4ffdb26b4fef98178382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc035f2db7b16afa4a6d7aa607eb3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7bf78fc8a7cc83cdcf2a311097e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751e1ea9e0941723c6ca5a7b94cd33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773289bcde02a4603876d05ba875b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee9de2e13042942e7f61eb31b7e9a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34335582281cdd838bc73f44f926c0ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da677e10e15a305df51a29062450533389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe977e1dba72b2aeb34beaaacd315e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b29db09237af35fb47e1bf2562ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06d6ba816833c1aefefd23f9a574b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03bfa67a435ad41855aa90c78f2e32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2686288699c9e4d74b8505fdd68a8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960bb246339f14702af7b8a117c6138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e4fbea4d29220bd365e7f69e4d8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d18ad0da4f38d03e5beaf2959c32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27656a4c2a8d47d838d7cc3518e84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a497e0aa0fff037a3aaf8d318872e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f6885fa2d8543d6822157e5e2be6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ddb6dec8d3cadf9226b4367337d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dee05d98257fdae032c8164ffa02f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cadc1b37dc8d1d8e6580e36c9598fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a1873fb6f83d454bec88705aaf99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395088d5c71a76a77a4d8f164004999405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9bc7c8ca18b9cb801cba2d2131dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6addf2c90abb74cb706ebece73fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56f892564bf81c75e93d59fb252b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1511f5018dd567cb904409d269fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833664fed3bc8c16594839f946ac3bab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade00bda1f5f41f118ede8f07fa7c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9a98e12b43a1a44e40d62dc897c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c675a003ab90bbced8d7913daf943d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957488a81320fd7cfd95a5d8c7d401a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6024167a7a802f575b35d8d6419fac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1543aaa1f725a077ee59401484c10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d221bd87aff00427faf8c8a0178be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17be6032ba396f8995e4c08a282c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1765f9308cff88193e403a8ef982c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ca3b7c81ab322103dec1117631c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d5ba1707f61316bd1277ec224fdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b498e386fd2eacc48f71b6b980ee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4eaf74c9576c2126994c4856a5d5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d40c9fc99974474866ab98f1ad1bd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dae7f66246ee836926151fd354769425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec957593322ca12ceac6ea64b314f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fe34ebc36de11b514e6474e089480427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea8730565c73fd96b13743d67fa53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e15e3a6113e74bed5d634ee83fc439429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1b86a5db4a6a87e7ccac7cd94dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e38c111b76eab6801340d3f1faa66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af581a51e4730857b6b8e6a5d7cac7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7914dcd4a6e16e1def76cd8675faf0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaa2e49d99d13fc3607be39ecfdb83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014bea7de4a8def4918770e4b00d310435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c43480eb57be69c09613489adc3f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e8b14aa53c3c6c4a15099e8cb8d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedbabc83ca92095ba4a34de7a4a99b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721c9b59eb8fb6ea0ae0673c6d4afa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f371fd9479f04c9967356da1e5ba9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bebc1a2dfa14d1ff9a823c7250df37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb822fd871d406ca1b26425eb73cce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4797120c08f71033dc011fa357a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b26a74cef854750c16cef2cdfbab60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c99946290679a08291d04a601703f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b78de4449be4b3ec1d37750ce668446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f630a56067e7b08dfc661e303e367447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1f3c90c73c15e75faae767358094448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967fa0391190d208e4c54c20abdd96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815442b295103e1a5459ddfff71aaf3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648fde702be74e8907aaf74bb23875451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae060efc82343a437d2ffda0bf780b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e18434d7f791f57c61f24921da6f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6defdf97ec5eef38ee01f191230be6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3d9e6f09359f5b2da65effb0e96d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a2caef23f54f7017c8559f4231267456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d36febc58b0953e2f18f5fd7d4f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25026b744b1d627b26e83ef2381d54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab58ab59acef7fddf8ffba33d4e96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4f44533ed8c712d4a57553785180f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa233f563136b18de5ab03ffcb7fd41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119ef8473620498db45e29330a624f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900818cf434a0b6203ca0b17c14ba845463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb921c169731fc44bc249bd7abb0402464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99310130e18a6b033948fc4c4b841b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb8d7d2fbaece4d18b979a358fa2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e49493a9896e8c1bf074929c658f2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a476d346747902366ed50f31a34072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af544e8d7907e2ac11a9f2891573b0a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c4ea5155a47bc5cd1d760eb957ec6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d481d1deb148d00588323c13c4343c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0814735f394a0ba9411b49ce4c043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09028404a9951961ca3e963c5667ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df3d8bf1e0da196c64524855b08c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a86efc172a24d3548b52dda4295255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f36b2222d5dc4cab19fe441335cad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa7f4a7c42d64b7a0dfb8894e3a50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955432855d9849062714cb4342fa57c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ab1fc279c13cf18bb3e9b433df8b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5804e19b09a7fd18ba7b217e535205480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad375d27a09e3b108b1bbeccfc8cbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dee1a0049996962c31aff2e7b1770482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87c280a935858d3acca3ad4426bca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eaa6edec4f0a9cef0b6a7b4e5fd98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c8935b90e24e95647861bd83b9ea2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad73d23a71160d85d00fe77b44c2c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be332822b77fb6b3ce6a7b3d188b05d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66a1b1c40a29ff08d065a4edda477488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01866305de825d7a05dae5b2f63c27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b52083a7b05c4e946f30a6a3e1db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615070f1cbd628d9607ac1121dd3e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c41f5e3968073a90f8bca0e0c1cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c8184b44645743529f9b643ac1d78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5366cd0032f98ae41c968cc34a622a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0ebbacb08bc8c96142909fd48446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5369f01b26d8e4497d46f60ae0790f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c780f19d0901490df8508f173c430497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d189ba22179772b2c0db1a5cb732d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d838e3789bef7e984e5d97b58d533f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1caf315b60c180c87554a83f2b470500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca59f08d4a94035dc9718f1e0a04bff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c3239c91f15b2f2e8e99a91a2207502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53ab0640b42be5788c1ad3a54198e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61ab10a2ac2e68f706fb30610e9a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f882ce32de2b02fa590d30e40ccb92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fa55ac87194c18e3f93c285c39c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d728ef70a2d210ce3d9e0ceb5314c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7af7baa3010950e3b7b39803445937508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c6b71a0465e4910da74c36f3a3e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb55a8a2d5f9a04f55a6212e215cf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b17ddb5f0c92111e85e2162c18a3eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0852a0a3901424539fc5358744e4ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b96c4bb6326a15c0eff17c5afc8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35a16b3674362e7c1cf2a6942779d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbdc8972a860de79f76a6e0758e235515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf9dab08254bafda4724262caf583c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f05dc1cfec8bc752a32ebc542040517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867faec2a84b9b8bc498c65392b0495518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f0fb2f1069794d1ff6c42e5d166ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedeab0bec397a0a9591a6d8aea43a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d97797c4730dad5c4356d2661d79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d9020cb629026d8d04de92de2289522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdae094e27f3fb690c495bfa55c5bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830ba0fc4753eb87fbe97942794763524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31999c56303d8eb798ca470211448b8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c1298ccd038b4077b42d5b97165a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7182b6ed7fc5cc154ce4f278c85697527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714af1bcafca7176513dac0ed8f9e6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f270c1b3db674924b763e5eead693d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048eff5859610cc800158d45c83ad5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb808d9ae89935c7bafc78b284ba208d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245760953c21bb6f0ed91a67f5c72b3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d895eaaadf26708759ef50dd75263533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547c9fac518ed9d342a22bd0b8fc4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbea6789cd343c935e7ea2bd82cf70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e27c8aebe6a8c99c2f271d883a917536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325099122fc6b1e9f30414423ab4278f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1656468f99e66d0a08c401d2bf0b1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fc3b2062d9c3abca91a316543eb5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b76bd2308fd72b119ec82e7c4e0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be668adbb24fecf57ec796bdd0fe58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f38c215fef1afaf86c2122cafd45b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7f7644b6af2c82b9e33192e0a242a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e891957e7d849adf532876ba26c56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337ad927702d9a041e207510868a57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2557977f31bc94ecf02839cbd7fa10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b7b6c292bf91494cce04feae21da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c799f26df201b3b3741580efa3d20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e308955f4a2e9bcd9d0d94e16739a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc9e1998d9d88bb9c30a69d690185550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38892dcabf95837858d3c3c8c45b68d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4859145a96a3a356796403c567f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff4b0c67b1f3c1beb7c73e66f94dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101478fb1a68d7e0113efde7f5b174ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b153f057090c58a84153a07fb398f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e18c76f57b9ac4756fe1bc14dff23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d296232bacb3c42e3501c9f745842a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395b43ef45fffb24458b7412084c161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280dda63873f93da9563e1ad33da272559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78951cad4bab85b4a4b409c24a04f4ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd953d40ffd83080b02d935f932695561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12706b8c75409a4ec0e18435a51d37a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17398b48f5aa2df6e47c3d224d8668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727acd8eb258552ad4a1ec237223f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296775612500456271df9fdba4c13058565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca659546fef5b6216f793d03040c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e064a97d54dd377da91f5cf54ce3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ab06af1864b73ba78241ec04a83f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023be22969c9264921db4fe62493fff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a4a075f5d9a3b2997056987822ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef53cb00f73d20b5caeed8491bc37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6405269201f9bfd623c9abcad729d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe29625dd885ec3a4fa2b4d9cb3e1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7651d35b3b095f3bd5176086c6ebe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707064ef43d8b8faa8b1051d2f93e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f51cb9fd2ee4c9d009504efb98dfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00df0db6b79a660788a0733a6a5447577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484be2047956adf2058f147efc6fa00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d83a36cf0a999f372e56added8301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b897f46d1414df11df000f2b1e2af1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9ebc5528cc737efa438913d98dfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff7330da5c302a8902a3b7d97e0c83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7507e4cb80ed9a1777a3f25c6ad16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e406fbff54f4ced00683a490aee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618022851502905064f782305c65d757585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c98b30bc26ed3d6ca6ad623717ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb08d520767777c6a27d950c1d62b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1ad661d3bb39df6305133149898b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5155cb9a9c063e522a4e56093b2399589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b6aaa3fc40f5fe27fa8eeaab2448590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16a03053725496e9cbbccfe2700d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf2d2e7ca3b7015db5bb2751d27ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b6cb6778af3eccf487cfe420731d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e23fb2796c1fc982138c2aa88341594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f80a19992b2866f6bdf9d03cf5ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d459c28a29c33a99583c497bd84ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d5e6eafec7d8290cbe7377c04404597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a1f841e4eab660a129240b64884a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80254c59e189f10ec0ec69489943e8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96569fddfc42615fab31dd91722e9c81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b5bb40c76eee61b2778bdf7769824601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49770547f70618b2bb2d62f408a53be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4529003550d741099bf4b850bea6325603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd168983d3a1dc316a9d9d44d91cbbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c37f42a3e12b51054ae27c9430423605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9dc74ffe9962414637eb9de090844606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5128d2c6ed01cc6c9663abc2a6de54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f678daf53993052cff1013ca38dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cee5fd983db4270b2ee867c39bd51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a5a4d8ae0a6f069c9cfb44f06485610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a034e5a13d44d0bc428dbcb6ec97f25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49ab2938fd5baf9b6c3aff0357542612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492c46b560d82d0c6e8dff805d071f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef825fd1f380430e3bb8f56fa8771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768dad721899a6ed85643155d8fb3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0073c426897dcc855988bb004976256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b6e5cf088937a103fe064263ebf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9be80cbedc981fdd9f43ea2d404cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6a5c2f570c84afe6958b14c82e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601185552c5ff36927121658d11f8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d43014c853a2fa9572b1944076d10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2911553aa5e6f1f820889a4660a19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995909c897f3f00cd89e0e0b73eefb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b520f988f1335492fff4d641bd70c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798cf26439485fb55b061f64d106333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb0fffe073cba6e73db4788fecbab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec1add9bcdea7612c73bdf62ad767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f5e9a4b5e38a9c04e6f04d6865a5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ece91e2123b526152bc0c31c392a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab154f9a6e1bf80859a656b2bf3ae73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b94cba4a56c2d7e4230e05b0d1b7b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba5b13acf360fda451eb89bdfe10c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ea418a57711b84845ee551021b12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b450c4e8dc0a4eb1c8841911d9c3ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c933a841b3f9c51c3a3e8251086c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913c40c93004fb034b3cfd52d5e4c79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a2f711b513479a07fe3c2e77bc8a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf1b7e3232ddba84a0a153f97be9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad38677ca8e96273f7ef2a5c0dde1f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a10a9d81bb4e9f951b59bed0e4f2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0059fe01b28337e2340621385565641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da4e976cf899144248dc1af4abae81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d9de88f72c7cbb114f8c08ec5d8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c0a8df14f610e98ac7a19b37dc933644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6188c28debbd9e0758237bf46987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03a59a99007c14eec4daefe7ceea34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6229bbcb2dc4f224eb15f27ba92831f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915e444aeaaf62708f34d5fb42303d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d3b7d7208176fdc0a9af12625ae5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0ebcaf99cc0e60d358b10c92f9b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bced8c310065ecaa42f530dcde5250651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c839d256206d668053bd30535286f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8894b736d0524c6e21609818ce6d27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562fb6a419eaec23e3c701a124af0a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb528690af176bdfa06d05d0ab18bb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9957ddd08fe540c81f02e742e1b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ae56523a532ee149d5034cb857ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7c6527e447895437ac88fb6750d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b877f124846f146da33d6d08918f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c88d2f691aa926ad4c502547fcec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc84935db40b854736d20795a59b6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81c455058b9642793ee58c837760e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19bf240bd4376924cf512ac02c783663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669d3df5492f22f812e9e48a04bbe67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c63ba39d106cc68cbafc99f8e438665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece0de4c03c725b2e4b2f33b611333666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23ca6395e063b716658c0a8498357667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3f94517659a8e277bd93ae12cd79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d22a667b2bf131b47bf4e04ca936669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f0d04332879de378d4b0f00980c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca0259837658efb5a2e030f3fc5598671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3db0e978f0406518c10f208d52d95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce825ded930607414ae5221b17cd9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0f2f0250eb8482415311ccfa62f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0ef3fb0b79ebda7a9ff747048db7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097ef63f9313ad09f251adb54cd363676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90dc8c908d90724cf562d965737d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47aeccf0ccd0d35d0e208fde00c43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776c9ee1a39e1090ccb954c053dbfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fede739ac8738ee03ca44246be56e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874c3f97037cb44fb7bb1b129590fef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf5017e0ba0aa9edf4a003c161ba16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc6ab40d291c961294d54f455318a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6a46d18efa446c4e52aab547aaf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee375f17150cb8e04a58f616d3090c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b66bf82fd3e542ef905267692c603686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc7e83df7743b57f8c68885805c112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367da0be52f4d68ed4f9e8f8304a2e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32179ec1779a027bda5505780b5ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50fd89cbe06d5a0cdf291605f88df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdf327487945f93802cc02bab0f43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1b97d77758848eddae60f3c83c4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3590baa37bbc41f59b2795e0f0ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f0a84ee1d6dccf6f0e8bc567c0149694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fac9143e26ecd1e075bf28c44130d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200bb33f190fc24a8cd3637f5c5492696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b650da62053b7ccaa51e6984e366f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd508d96db725064655add9af61793698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaf9279d12355641a52f81970c87aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1edfea9dd1242ba93adeb0cc3f4980700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3b3a80788fc925ced47ff75faace701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53611e82c5b6b95642a77e03762223f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82d2451afbd8179a949048ea2644b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2043774a661b008408d02e3cb57f68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17800041b62a20294ab8f4678a3679705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaa2fb83daaa13b397624bf9c64370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa2668f435c1d054406cf1b1c8c726707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988eaf6682db1c2b3f9e473a4a9e5db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7b03c27f594e2270252b53500fd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ece13c42da8879e1e7165d98615eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01d8d1019d1c27bb8f281cb0d5e182711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3738668527076efa46d559e00c75097712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8032fa9218d34edaa98ce9fff9f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4022e05548f1b75673e34bb9ea8fce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66e23975bf45e60416ee881009eda9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc3e499cb8e0576b4def810c87264716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a62cf1d18c5ccad7f2d9d79337fca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679af7cbe9d8149d559e7ea3d1b784718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ee0ba9204732864328270a01a1bf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e182fd5650665aa6b306254ca906b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e36e002b27fd5b526b452719aed51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea408bf8480a185c2e221d29408d97e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053ae5b278afaebd56e803380a1f10c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25f0d24f3bc8baaaf0e297bd662cb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fb45a76e1f9d7315c49badec3fec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13016fa8bb0472e1bc2787aebf7d1c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecdef5e7b27831eceb5ef651f4a97f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea61dcc4bec2c2a2584859685fd99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03d27b32b4eec9de7f2ba43c8b24b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b88483e12d561561f52438461f19b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f029f5e9a4261f2c5c7fcded2d71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840dcea44ff5f35c275c0786c7f978f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb512ca2dc458af152f4536bc6fdd7b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d396c7c07239bd537c4dee572a08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd2d11cbf777dac254e18ee16ddfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf53baa3d0691eada9aa505da594b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8983290bc0ca444102e926bd03b59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc732a9bce249249bba9355ef594944738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e940061bf1db47a569affd26e4430c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d4f98d233a48c9cb71be6657e898740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a324e8e047abbffa362cff0ac074df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f0ba2d6f316bdd613e64f73ac92db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a0ee42a21757a3783752e50ed7dff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a221a11ae148553ad60b900016f04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a140caff3dd6917dc671669b25d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d668b5c06cb17ec7f35e3d3a05ac54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0dd11b1798ba8c9e6653b9715fbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e44a02799032b28ecd49d2c9528e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01226c3c1f28c92c21a66ffea2122749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915737a78a6a88b0271fba34164c34cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee3402028ee32c3219f34e27dabb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746b9bf832886b68e15e7c14124ece3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c965661bb06ca20dd6445b960052753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>