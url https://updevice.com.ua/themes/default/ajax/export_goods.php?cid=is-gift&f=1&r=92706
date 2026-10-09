--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5aa29c5c81f71f1cb21cdddb530521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68acccd8c887c97ddc766d71e6a66d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa9cbb81ddc5e5f1cee22d6865e95d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0332f3a5f97e63f89b0d066bfcf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d256412724b02292703ad22a8bf9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52968acba5362cc8b8fe92e17f0299b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699ea939c2d99211713f1bf0e812c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3f0e99540c5a1bd29ea6013d42578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704135a35cab4d9bf8f6e176a4f1e2279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8d4c3335d223365a127df32572b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ee5c108e17346cb9093897c5261811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b143572031c6a3cd848a30f61682612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e636e45f3dcab027f0ccf0f184d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dc100bf9acd8d6516c29745a6acd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94d0b78d9814adf67c390ce7e2e82b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce654f3a4830f0d809dfb445e9f42cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df18cf2221deb4392101b2df6b61c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d734f950db1bab4df38f6a8f6df88618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350f778698b60b13deaed199743069219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433d68cb5bfe386cd71c552ddbd5e8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc54fc49ff797b76ea610c1517b330c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb318a93c2bf2b40aab301b764a66b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6df9d235d222f0a32417a275e1ffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d1cf2a430fe6e8ece7ec366af94624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5667b5b7edddc8077fcab8ee2e52d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ede16dcd53b9e07c861a63d24e6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969902378079c8c00afd644e8ccf493827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85a746fcefa2a3e030a0aa00a533328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cba08dfec4ad29b586d82bd8c7b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b66738f091bfd059d8fda933c704830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a2fa2f5569cb1bdd13387bf64c9fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d9b8dac8b3aaff3d47eed72a7ef732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb690cdc22c4678141f6b824497a8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f13e79f5fab8ad7ff8af8862d33baf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614eaf9d8a31da9c294c5343aa47ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80a01793806f810fa588f82c7163d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4da17cc25551f67f65c91d3d32a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c776c255bab1baccdd012d0833d0b0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aa664f38add52819a9c6662590c8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a23228d06815e0740a3cde69431d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5c67f65ab143b22d4885b34e660b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29997f7aa4385ce334238091934a2dbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033321af270266bfbc8cbc6eb55a2a2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf3a92926d9862ab652f278d4eedef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f7792a076d02994fcab0c7ecf87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f414dc6f61116bc0c009656958b28f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfad05f4879516af14643febaebc15147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e96e67d9e85e0e3eb406156d49c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079cf04d0290025cb905a0699f098c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9d1e467a01a1773b6fc4f3ea188d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2682f1f8e4f691d5ef7ec381d4f92751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e259b85c65c13a85a56f1fb127f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfffd71546a1757bd9cd9fe4aec2ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13857ca45bb23e519bcc27d0e44dd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1ec7a0e8de862ab901a84709ecb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f73a660e103f147b5284ad0347b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a79bc1c3c70bccf994f2ce488add57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b205c66a6d871015d59e348f31343e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7497b93dd473e253f8ebb2fb694b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ab1e18d79a0f54ee537cbf8c9f8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061dcc796170152cb5ef4e51cfd9c9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab86db4d2ff38d98aa763d48a3ee9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4592856bfeeefacc6469b46325640c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00b7da821e278200e75e420b7f4f3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50219c10b500c2257494feee4d77d28e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906150df7371ea43b18a36497606b5e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eadf16189218fdd07d4edb2329bbd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ca4363d065991f1eba79abe4d41668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4095ee42110a7ba446a9205a15e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c45b2ba172397e80bfedb35cd72a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a557d11babdec23ec1f5fb4e41e7dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dbb91191d5f33c922290b117c853072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730f004a24a33f301dcc2e3fa241d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd59e4540b00ced0d9b673cff990f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d15a273c77197b74acb1ab2765a4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd272a2ebba897b78380faedbb72976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859a738b5161010aac5ace3ff5f19f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea56b9f482301dee28d4336c2891be278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf6d59f293a699e3d76cc1996b9c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46332f014c75ca04b625caebd3717580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dedbf9216c088f7bd12b9f5bc6f0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c6f2795c53572a1d99be33585fc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84952a7813c3c3833b1a6ce4b9f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161d8da325c292842b9c5b341f349584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251f9d600fb4948a8e1fc7010267a3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730f4d61edd8afa36b7b2480aa878286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe3ab44ca129dc02ea069b03e3a4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514f72b3dd7a89f8b0e04933c1568188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3933310c521e810c720c05c985675389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43416636cf5ca5a713312e846ec01190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457216b4b3df4615a13dbe5685eccc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f2b53c62db73cd3bd24b6ec35e3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269a081f4e009b1a72a50605c5a29193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1125cfa99b171acc5118bf9dbf1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be53814342ba055010cb496cbf8ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01d882c2c8d6b65344352ef94d13d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ed3e48a54bd802a75fba63f6f6e0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7dc3839e53f5c9dfb614b3130a23898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080df5e095a8479d2e1c8e7ffa33e9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b15d208c51ac328e30a06212b9938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3769e67c1b23173d61170e3f5d3c90c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee47711e375ce5ac8da46c2db7259102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552511d0c524572faa4325976578bcbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37eb4ffea73d82309fce436edc7aa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31738fe7fcd7c9cdb3717f0143a512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815e41c186ed935047bfd7760d5c6ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c052f6602bb1a8a76dfaf71e3df9aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5ba89ec169582f9cb42aa7557274108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87e66f2f6e979abf44bf7691359421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab47ffabe18cbda3f73c3601aead73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09afc175ce4fe7089a2b802969ee82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b6262738f593f50737fe361624314112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17980896bb0c5d34eefa7c3923bba5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fb135d679cbe2af63f9659d2bc9bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9fdd7bd5e3b2c88ab849c9782b3b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d8087da5d685c8080cfd024dae944116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38799f91236bbb0c1d5ed338941665a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fbdf7f1e45b319d4c102ccae8b8ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56267351d755e59f9088320011571d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c06856f42bba6d06eb920b57ab1c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9518da54196d768734a49f66fcac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb087c82d0bd5249b092e5862896e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176eb06e86e979fbdb3ac524a8e794d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d4c49debf832c155af6e02227429124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1af90ce5bcab215fb9e21809fad1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c3f5dbf47f5bbb7bc7aa0d8e83a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004d1ac5b89616d98fb72ef6dda251127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b761a8e0a1f049c2a2a98bb0a1b9819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b690c5abddd6145c947a39b7e8a36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec62ebe429751224d5a80975c3f5abc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb52b55440829d80d31889ee0441e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49f27868b42b900c036cef6bcecc45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b53e6b2dac6ab0c5820cfa229145b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07891efeaac2cf7fddc3f57356be1e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd881c27f86a3033c6498187add4064135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a27c1fbe2f45087b8ed9fda85f187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9527be8fef201a28c06ca011e8c39b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5940d6b34f693fe3fedc1b98cd71f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859e65882bbee5ad134cf31801976ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af331ee91476dab7b3336c0fdbf343f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c66547917b04ff228c3bc03ba9094141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159df653dff9367334a235356b94b1eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078ec63ed4c813bccd13a5bc90b9d09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36b424cd5ffd0a1382658fe80459dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf80f049452b3b7347feb936140a7d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc258d207c5018af659110eff45f026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94ba4d6e7322e46a1905cd1dc1f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f57210419725f501571642d3b1c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428693320414b375f85b80930092839149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0b9983fb043f92f08df85ba6d6ca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e888f5cd924b32b55a5d109d1d5406151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80990d04ac21ca2a16bf6595cb54ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662b00a20c480486573a923552f66c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fbb15b0f3af3e3315eed5f39f09b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b003ca00e4a43e19e1475e360638bcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5134ad97cf908c4319dfefbba69b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1297670865d81fa906b47593be21b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede3e9d55fd661918a1c2231359609158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce6210f88d6623c29da74a0e387e2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fd4e6c7a6f88fc0a04a3a73f903b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3353b447dbb866f2bdb48bacca79cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202100cc12a277b5cb2161bee4394390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faba48d5ec4c524be1d01a2f6aef68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e89c4d7a87fa852cb08f01391ed71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f64c4a62f9cb03020f310340f3e9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c34c1f14aeae5fbe8e82b9c864e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62a22fc0e5d53c89a6b6c293e1229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954642ac8d5bd7771cf0e59a9416976168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b66042c1e8ab620122b12ea3d2f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5324cacbc6ba89958193130b9ddc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7fea0f28cd4a435ea453d52992ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b26b40a60af8c5772e4e67436545a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6858b7f2018270304f2f8b986224b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5f8bbf31c2be59d7d7737eec71be0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5bebaa1b19ab2344e6f4399a166d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071b80bd406b4cebc58cdfc821ea11e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08fcd4325031c9c5804c253d6fa37d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83337fdcdbfe437b5ad7c0d65972285e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12367af9a62492b1e20ee91e9a9dba78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33584f6895a22bf86cdfdc17babd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384177f0170094684f574df1b1ef961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd256414ba2125734a205d5e8c8d0df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb86f20d950cae314af92ad78171b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea002f3a00942009252db1bad4878184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022b9eeb1422da1447ed21d3b6c9bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af331bb964546a80df760aa32baed2ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e4232cb761c2b458e5f7e3454d54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee33039618152629cd0fc5e065a5af0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92433fad8d1da24a05eae4f6b54ebd9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e022c2f470471bee0e4ef4a28d22a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb900f79748aed29ceef4c9a5d82c69c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480a117ce45010bcb2675dc50e527a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59339197f8d0bd083cc97f0187335b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3ffaddbef67aaf96187dcde91130194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348571a6c1a9dff33a949e5351dd7d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6346461efd398fa5bdb10cc8e88c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400d4235edc4df8476073ef4dc3057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc5aefb95c85a57f37b808450de63a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09eb81089d55be3fdec746e60d37ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c948682b01eb31ff286721f3ed8d05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df221c5357a31b0aec148b4abace5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143883c45718970c381dc4a83a7814202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef2dce9718d028348beeea119829c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1be0d3135300f2485a755de95a054204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f8ea38330116109e72a65be30975205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0939649caba915ba1620013c8ca861206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a2a35bc375cda215a2de75174fe7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca903b75d2657140ef4665e29f0f1e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcef4e16ea790d799f7adeafc8a43f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865458a8f52024bd9e429fc6043738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52eb9c994c32ab2c0a3289eb98d50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc529fa38664a3e9df9009bdf81d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d992d52be83a75c8c60135c062b9aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d3941ab14eb1d80068464bf05c63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f841eeab8abfa841ca66a4fcf43f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e0895971a92d46482318a01afbeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3c688cdf9768463981a6999a14c9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a1c0116efc242847f32e00a5318c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd37f2f6a0e85b4a1db3ffe6f94761219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13de324c2ad4cb1c8181d4521fe16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d8d539e2f63e923a8023ba96a5061221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d220cccd8780d3ba621442f8d9c0f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7be4a89f50e9bbe3792349dae9281223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841ada9f91d72f3671c53563dbb722224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb099258a30077a5914b7cf65665ff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465598e5023e0ff7f3293b88440848b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c21be8c9db35dbeec7cd304732ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45d3522cc8e61c44bdac2f356cdbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8bf7fe5a92865f65e63f9f34cb0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010fc8f024f3ae6c1ae839713b3b4bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fbfb3cb5612a181008dfc83f10bb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc3a2b60293a562c44787f05c4291232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840c8dffe52d0c7b8fbce42c08f01e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202204af5d139a80bd8039c747631f1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a83a1f0eb05891fa3a32c6d88afc28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaaa37a0c0f52e1adbed364e51691f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a4dcdd8bc0a5d082d7380a1ea7100237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa827c5084e9a4433c3895861d73e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d9fdc8b3e6470068f6d9aad068f0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b760b286b1ae19da8b63c6818fbba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233bc806228846ff84c94d86487a45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5847cfbb8ca79e8d488cc1d3089e9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e321e4d4548be8ac809b118edfc98a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d2e6f596a80ab509ca800b1939d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c874ad0420a993f942aa955138186245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943029a8631229331d455e3b443567e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed65f42788b06460e629d6c45322c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087146b4d860cf62ddce062f1421a6e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f91879d75b4d36d9c298b479a93f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30e46b70face0eeca74a108949018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10b726d92584d5da1abc8398ef8ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82433d3f03563b1169baae5649790527252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad398c9d455761c0e9e29029819b18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0492903388d7beaed033ff85869519254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04d0a0ca62b6a7e54b5a419a210d75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb650253bb2ee81925ab0ba68471746256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd5b93bf5e1ea4f5534e0b6d76d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063d005dce5db5d0863ac33d9a56f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c59de702734b801ccd8c784e3f168259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2f303904e67975a6b25a347094f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d642e7dd0596f8374739530d42c8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff727d8f4e5e96226707157c4995b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce38cb0796c1268134a05ac2b86506d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24d272f3e48d45b54636cc2cfe7be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78987d285e2ff244e7c617db227ab6b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d4a5e113989947f2b549e782a6c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffc03c60fb8d65bc15a77a660415ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2498df302ab64dd903172a1a4b694268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6935acfdf277403d830b380e5a6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2d0a016f7d5f8dd27a2024f6e1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24626f1c3d9c4af40478a54b958f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2aeb4f03b6cc2970add8de0afb896272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653490e0c0e16e668890acbecc3fd40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25ae9ac0d41c600b03e3bd85c2746274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151670a6620a60679e9e5b6bc83654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d809d9f429f3f41a9d3130c1653d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279825c3f06d2d0cf227bb46438ae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce9b24eaf432400e7c3ea087803abc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da344cc0def455e4544f3aed35f099279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826f1cb76d48066dcb001f79d131438280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce260a6585531074968ac69ec6ce68de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598a298aa60c63eb5001e29ecfd018b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de9bb3c0a676896c1b2314d44a971e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d741f5f810a2b78cb8c61dbd147f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85743199d3dba305dff84e75ff6c259285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d13d85c1354eda385dc9e304c0757286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ed2730f302c5b46b8fda393606f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766e94a59b5fd67721eccd27550ccbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc08d0dfdeb960ed0f024d9cefac95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380145404707f1812aed51fec7fabdbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e273dcee57d2d1e6fe9d3409763277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c78a9f144e2b303061fb980770872292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc777a285440d5b15971fd14e0957293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f63fb207c77f8b21b2778d98291bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae2a80f83234a25d31780a3f547fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9bef8a908179fd3db20fe92b8a17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19be545b45cdc5db999f55003f0a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c462e4683e19d70fcc69c7040b11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c086a5c381827c79c341e3784bd9b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c133673c5ff7c003419646f77344be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b7f9b6e2c837cd2ca39fffdad25f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59bfc37a9eb8113b2a6f35fe10226302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde477382e0928e8eb49ebfd2d8ecc9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd946d625c60aabc8404d27085345cf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824753f78135fc44e8a00bf9e477ec10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0f1de02a653f1aef19adb17f17778306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c8f4e7d6ac061000e217fa6c0417307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec46de3ef660f0e0a3b214e315258308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca76d7a805a27b4501715ecce930fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441dbaf61ff864a4f2f531df87c93d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c76939cf8d7106da1d4f5b9464f44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af1271a5605d83e9f22a71d61c870312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5671ae1bb72a6629c9a64bb4e4c69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585407a4503eacecf562dda810c5022d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67e4feb8a933dced04c1165505ad23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379858c6a773c7252a6937f57f38252e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f9dc2b70f4e9bb2e1a491507d0048317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7982c3cbec2c5db2271538768a5e670318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe59e2a860eb5b67f66c96f404d61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18be785cd8478dd672e7db42358efa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ae3c3b7b00a489d3ebb12b8b4b2cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e31f53b8c4eb905832a43798f0519322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef503ca85c03ba4dc889745baea94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1085f9bc2eef97b06d55218999b321324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f45bb19421bbfbb92fc8b2f39afa0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745f4c22f4e8366ea683717fc3f799326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50432f8be4c16dc292d279769d8dd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77d9715410cee911fabcc873cbb13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe5aedd2294d503cf2879c094cc87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5b8a845b87e166f56c35cc18cc64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05824a56638ed434df390115fe6bef4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2d96102b46aa59776a014b53735a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa7c548a226e398e453cfbdd8bb754333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028799a48ea67426ba49ee2fc973abf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098598a5de60cbda270d43d170d9a7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ce5b9dc2a3bc2dda660f7a4b1e286336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b55605ae263de01474d58d16f9196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9227a7937a40dc6229648c38303877338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66e2e59ecdd2c84ef1c47bd50d7ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab40e0f26e3be4283e17b5c05f8b93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef66e7fe9edb0f42a5a360321f8ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2298091033bf70c256e6987e32718bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee0fd533408f01fbf4b84e47b56c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c12841a049bb47d0031191bab7a23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7981620dee53529bba9ae81a1705345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c22dda4726ffce3f7703353496b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1192a1fad9ed9436eaaa84bc6269d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf93accc7d3d3a0674f2004edb0ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b29b5a005fc790d404c5374e47f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd892f8900b5fdcec0512820329c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965c3fa462f4dbf2abaad65583941c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0adff41b5f681914791f2f28c9345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac8e69bed95572c02deac1ea950f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450e3ae82f2ef24345a522f116294d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b325cec66049b7a6d6b00d8d9699e0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48461079af2a7fc32040c86f5b9feb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a54d59cb10ae78bdca64c0ec7821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7526dd1c17e367e59ef3094d262c2b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f3be06018978ab480b921b1bfe79b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a95616f6b461cf1700141b4a94730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717239c8d103c6996e0c5677810ccc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2e8c6aa4239665ce8740211828f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93493dd5e02533c759132cab7e08069363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d98a25441398ddfb9966780f824c34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bfba6b7572880843728be6403b8cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986429c1a08bdb751afbb3561a4d68a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed6caff850023e3d7f6c3611326ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646632f09b1fd4104f4f0699c2a491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3942234e157897594c8f3306da86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060122976c194b69455d61a174648f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c33779604a1ec1810066367a3abe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef70a4827dc1a24806ba5fe6feb488372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0026b1926045addc8852436fc7b27a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07992bde79e232ebc28ebe54d7434374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ab1b470d859a5987987bfb08bd99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c619837cfcd87f866ca595151303b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d82619b4f7d35997386e70a3795f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b456291e4126492f1b629f75fc20e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f274bd66852316d9b02ceacd8ce9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af300a824bfcaf26297a7d5220dc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4670f2e406dedceb25ca806038c2ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c156f161d8e6bb40d860eaf58a0a5b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3b05cf9a534a8220b947f1116d39b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb9b82420be7f61603815257586ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f3becc4154e50b9358b61b51f68a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d98239ed6260e4d07df3a3f9167c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c03a6a2a0c5acc35e63841e0afc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9274b134c249b5703f7bcc53a532f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39272491b4fd1626b5250aec58532389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68520cfda447054ed346c6eb781826390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c33d55ce10e6d5437a0a0e40e66c7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb2f41c2b2836ee5007cca02bf3fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76da1508293d1f3ee5965563478d7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552d3034281291acc8af035c26b875394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffefca2bdfa8177fe4d605f54d1c418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d2a663b7a0e7efccc06290c924ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166003d1cb02c14d6deebc812833a5d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afba23e6947a0e5981290bdfd83dfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83149f9178b6b6ec77be63e809e85f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9450ebabd86049f4d4292f2de450df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca0099190d9977980c8ed319dc706401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078ae541b5fb138f4ea8614b0788c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc122927ad94882a6022a5e990ab24f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64399ded88c7b6f0777827821dd34e97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a13a29129c27395910006fad985e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747148ec1fdaa486fa23f7276f8bac3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c789d2923e539efeebc958b64699407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884baf1dcdcc9909fdea40491a43635408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488108cda0019f316a7c19c7d16a66d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286c6ce616c22c8d6e42e073df1e994410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253cf8ea53b3e839681ff5850d9aa5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb206a86e11a6bf5742dbfe52b0d462412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352cc25abcb6bada8b21861d73824ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183fd154113ed08295dc1f4eb3ee94e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed960c4ac0fd50f3faf2434652cfde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca851eb367c2e9bef10f1dbfd3400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f586bf762c86eae077e8686832bdd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120343e582999b2ed5ea6a21f0a0fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da8aec574626370ee62cf6d5b9662419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84b7c69b330b0f4915f9653ab07df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8eb7c06d3a57630858d049a6548d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd7c0801d3feced0b762e2c9930827422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e096fff7a03ef3ed56cc0d2cea1d67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0140f0bec2d4f9475b5fec70b875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5041353c9a03ea4291345f65ba2ea71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae47988441e3adf25650c97563765426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8614052a1f9901ec4b18be65ca4531c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ab4be6371d346b74c11f4255a34e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecd8f6d45ba9cb83469b7abcd9cf10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8c1bfe53fd431a4aebbcafc4bdd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392f2c28b8c2f565c2cc137ba568a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9d4837477849c97f1c65c48ec6df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed04d9b4491c03d45dac39101d408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd08bfb87216937286c8901d6cc4ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074357d2c55e8e620f7abacab6ebc40c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d133392847bae84f12024ccd88f03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd5b5337572b4ad041c565cbb7915b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ef2d19688b40a34c7eb9f64f03bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad6fe1ed1d6d2ce8d8d845eb0590f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537ba1956fedec2d2d29417aace3d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15232ac187d8c942f048c762edc65e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b544cfd8863b52ca02a86f6db89f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970488d60d3120c2d8119c1ff9a297e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb52e5a8a8ed4c1446edac7a2f60a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46238d53d9955316f5e20ec11a868ee1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517741be98f21f1e1a2bfa3814bf6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b564eac89101bc79bdf3b8e2613b99c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d84c8f06be84e9739da18609f619448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19f0d960a95206f269177365801fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a98e0e6de42edc16c0b6e81a86d100450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93da8b588fd73c99d1a617b13b7898451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195bc1f94cb2abbf69064c0070569b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7725d4f96dc318635ed7f24561e5151453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca1f805dad352fd653db8fcd3db42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945f2c0e5a77b1163ddb68cbed5c45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c48c32f1e293e5eda09572ebf93f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e30ac0d8abfe24a3b91cce57c3f13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01e287d135cc3a86148419447b5071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599fd64f3bdd826d8f9579c4391d78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009803c23ad2d23bf523a764c353aeb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b65e63d9011efa91776b35f6d077461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac7122dce17be4d068b04b75892f39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e953234ca41b5c05c16ef78917a3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd0be9c0138343ecf7b65721296f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e69b1d8cff10847b113bafec569e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099e9e4e468cdec245e79da21129fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b842cba15874691fc1af74f2483b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136506071fa7d17a68924d58d22751fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a496ba2c89f59e8f283a1820356532469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03350fb540957830dce6ec2e82217e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb185f272708f7c2dfce2388a4b15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23359830519679b8042ef3c2c6486a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c353f4e0b2b4ceb9e93e5fb5b6b38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276ff99d17bbec27fb5573b0130717474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24354b7c8e7eea9a57d045ae3776833475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80311709d0124c5f4fef3fa127a6130b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141b77681a87afe421bd904bb2da8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc333361eb65342a724e977c0ee2e45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a7a914e97e35d99e6b130737d5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b42d75f8ae54503fef9ff3d7612cdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3cf1806c4b7bab68a6abb6e7ae44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01125dcd22864178774026d959784482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e92119085703c6998d3528b969539f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0aeed3f36b4f99d148a1000f766f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecfd94534774a153e23e58643fc1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae2db04849474b1db1be46d6d807a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25cfecfaa7ee7be68e2a96e8cd7ab6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e377b3970e0888a8e0a2ba47eb12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29bfebfb60a7f39135a9782a7f7ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ce70746f7aaeb02a17988d545ca4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c25e3132320f5ea7784f995e11f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a86539d46c67cfe522e7a36cdcc22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0875f769dbc121f89f0c5e39a1418493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f03618c88c9f7e0a018f90a77f76a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310166a12cb59649800b75e3412b9ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b904dbe4fdc99faf061b3a22918dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765202c2991d4428055e87c7e76025d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9219049f939c00244a8cb18ca78d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5a68e332221d40fb649982a16f87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a568a0828c024cc297527db47db7b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125133e1954fd9d2516ea72565cb849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd8fc8087f00706ea52d6e2d7f5e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e953dadf9d117acb0cb237d703cc5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cce18c8f4e4928a6c8f0a40fc9d19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca551e7a95e2ffb8e94c1263a73719505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d21f0c12af477e86a24e032be61e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe94019a4c977e9d0c6365f4bdf06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319efdf7e50660c564d1678a91ae11e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c978c476b71bbb13319b91e3389b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459a95a486730d6356c31565576e61c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d4b9b42e2c416a9db8614b1bb3c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002bc89326831a17f6f92d9640e0de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a27edb9d039ff45afdcc2d7519f3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af528c1216cc2b2b046b5306ca7d7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21a12ef21251467546695ab88d05a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c8c51a198d0bd2013fd46d3c6acf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ed7e8ad67d41844ebf2f839f7def517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6d10f190ad5e9c7acbaff3d68769518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22738ed4aedaa618f291816944d884519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c5d2d3d14d88c1f9ee2823e9daca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ab4cfdab8c7ce5b8aaff98ca19c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a31947154f1d7fa5c2748b311fad4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02c5e08bfe6362c0dcea0bc9922ec0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73085bf0ad165915bc0979a887f747b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff8aecf91aa5dc8f92b4375de899c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af8290dff2361dd5bf11517490957f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbc4413d65758a5eb7a1fcfbaa8b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4178f8e160e17cad536ddde18c466e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee80f115bb94bf1987354fc0110f9d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca56e7982e42f50dd139feb10e6115530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829eac4f140d8e5a38aa195613784c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1a8bb87bb0370ca2aa2fe5088faf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f0eee715eb8cbf921828a501c5c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695750ef68ef856f8b481b2caa43367b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b00008c9c3fe3f16a9687315df25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c36db1f25312b70470be5f443b277536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7759f052ae5932ff4a6b9af9e19d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9304125109ddc39770f40d4f6e36423538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a2bee7880ba0993b8e046d0ff78cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdeccd77c9aa2e25289a965a776e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f49d2539917c48e42ee0aac2dbcc19541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d46a9ac34ba427b84eb7782b80410542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832dd8f1f1887b7728a9f071d19ce1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f059274193fe38f4235b6f204014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046b993c21246320575f652bf2751ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898c86936e06ae6a615cbf9d06fc00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b23e6ea9dd3400b6e20c132ce921547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632405eaf7ce3a5434b249d6b5986d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac1a25085bc6fce4b4cfa5f02e48b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fbce061d4c1bc2513439ef5edace550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b8dc63c80ea695f04754879811537551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f5267faf542df5423fd42399f391c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde950b3acf0c7b281d628fadb0c0fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f817513f6eee8a8a8baa0e6b9169554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c719127b2cdfaeb0e97bb13dda37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93dee15b98d0ca1445667868cf5827556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1134a896f65a1f753b0374361a8626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74843144d7537c60ea373e51775d4b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980963845e0d1813fe71f1b59ebe1a32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea62fd405af1eb333b15ba7f4b83c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688834253e1e5a37245c3bb1759944561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffb11f52339ae36f49d83e06d43c72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e0efca97c488b38d2768d2b6d1fb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88ef64efd1c3bda99c33c2d480b0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a4724b6c1fdbb462dc0c3730f930e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64803fef2d4a6f923b4ff707553c7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd9ce54c893b15b364b5d6e710fd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a70b13a2efbdd48daaf5fd92fde7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b76e268debdb650f2da9458225a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a7c91708254c72935bb35bc45857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f77fcc5b21807d8e78092862204851571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76c24cc06ac5872c5f5dbd4843496572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fb5112e668fa8de403edfe5d9a41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbed92ba85ebeec9df08462461c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33480078c720ba73a9f263402f6cad04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243d3890cf57f857176f02a6ecf6c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5036e4e3080426e72366ad4fe04b4fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8cab23c2e3dac15cf5c2dc95ab00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab4b5ad8539bdd410c6bb81160ecb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dacf8f14b572302707e2d6a7d62bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48232856beac78ba4535cb5f2ccbe6f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d079946198d33462828d2e97e336582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bbe0d5154526996b78a9cff63f9c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489933a18ca0cd52d627af38357692c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e927f6581f03c6162742c6653c02475585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972d75f476528549815c5d6688ef50b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e987b6776cce95c6a9288a1dc34b7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f545595abc233dbcd2a3862d92b19ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dabdf888d7e289032ad6af1d3da952589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf50a407f05df8e15e1a386b92934590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1f9661bca23c8b5f751537abce248591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf29495e4fba927ac22c9ea7d43645b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495893b5fe5876ec0bc3254a8aeaf508593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e37044e1b739e1b99eeab38d880d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47419ba1509d2d810bc48c539edde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc785600967e874d97eeabd7e6dea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396476f6b012a56f3e28671f6b3f432597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998791b96cb4e650d09926590b1ae8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79b57c7d356d2d9b3d3e017bd215e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ccc6077ea28fb25d9f913e5d4464600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac8be3d2545d8e53efbac0e863702a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8729fc8f2fd9a9ca687b38858c88a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ca19a2dc6928c541cb1728c70980603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b55f4e9b60b24a2ae0613ea414fdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56a968b5c13e943fe794113d2018b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88cde4cff440fca32a5746651a772d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251529d69f4a64f2a79d36b0d66570e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532c72db1da54c5666f707a0793325608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ee27c31a191238a61a8690298c86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f91c5e49dcb954f0c89559f1961266610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19116c4153a8d7d496cbbae84dcff377611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7ac6de2d66cc2eae890ac2cb507be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a422a10b634e556aadec514600ad82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d7761da064e60aacb34966f2d874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6e778f57703d821bcdd6674bfba7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d283adaf8f0d79a56f8f2a999f78a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454027bdc0ce9f0cc2d10142f2a5ab39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be2e722ef737998d192df88b2761b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730be92e6a48072662aae3a4c5a1fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca99b6ab9a535abcce6eaa276e0709620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655646808c2d9f4dce597eb72f45ce7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3904fdd880dde409ab497a0f622e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38e3f21c297d59527028501f2b9dcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e69d8e3053179ea8000dececcbd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c9bdc8a63df668e8f3b0c204d7d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc16841b777fc399767639afb714d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae42a6c36fe2d1f70a5397f870c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd8f91ff96135102a2c58c74385b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8edfdaf9cf6cedc59baac51590d76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b739443cb2effa9e3496a9611756630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce35152de853932e44424b383f4d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cda8ca5098c0554a627c719fdb4cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d101de0a9f83fb8cc57f9c98d05ef3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f5d05a23fa811b9efb3dbaa6bfd59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39bacb2b2f0a8e98d48867c8fd78f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebe54676034c01910ef6daeda2b7bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a38a26552a50f770060d855a3b22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3c06104161c7e4fe3010b54004c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b8c85b81761a20ab6f42ce8d56dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b425407676980e57f8f41d470834d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1816a3598d6eae11fa3c29034871ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa1ab890bdb0b01b6d908b0a554e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b3eb4b86f1d5809bb13049425734643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c61ee918f895483578e043edd0b463644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d942bfe77e170fc896c7bc8fcb6564645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc48e67bb3d3f1bf58c61255a760a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf9ba53dbe981a54bd2d285288f0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24792ca30473e6c9c8d942951148e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b629d97cb4482c730d9beb4db07b65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89e09819c7f5999b22f8752ab8ad33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a047f6aec05cbc2e9ee48a1d636a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c9b899164009f3d3b42ed59c3a8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c68fd0480f183b63d56f628352b0db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820a7b1be13bbf9ed574b786122ee47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92044883f0830c48c72893ffafc53574655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a260a822a2614f1676790ffc09d4f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191654b8f32155a6bc6d590dd184f0f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f97f8468ec86a883606731f2682c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e11d378a74b84a270e19d1fcc8d48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef83cd58e9ef46f51ebcd056194da87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91bdbbb1814761e6b457de8306484a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996b2374cd2278d92d3ffa06fe863a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb914496434b79942142efd4d870de6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94351ff53a4dd1daace418aa3844b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0a02e0bfed5373587dab2418f6b35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdddcbd7205fb2582870eda41f53ceb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f7c49ace1b245dc8d4fa9cbc088c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970833999e2b64dac8e389ac9a4486d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58078b51b38ae0ef89abb1801b4fb450669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2252ec66fcaa12bab8b760d7a7ae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b3bd2d413a0e34c1547c390e43a36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8afc10d2f0c16d5116f1734ed113672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb762a4e2d5c21cb4a57e3e381bf30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec5b6292dee9be2bfa07556d0c5990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65be0a6093ee3aa1253effc11e32e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dab0b7e5e8abdc70c0b0a5e903245676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8360f6d341fcf627ee3e858df825677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b12732f811d4d7c50bbfcc7475d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b427444d358f9e662ff6ff6a79087679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d31be9b3b0316572e739923aab56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeb54c19cad65361ef96c8aa9de52d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17fa9a6bb254b3a6cb010eb04dbac4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a119e4db3a212b2312a5c431c76432683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2be3640502ff15062bcaccd4175fad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792efba4f5214b355d8f2c5e60b139685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a954488377e8d87341f37e45c713f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0688a5e26a5cafd701c1145bdbaaa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844c3f00ae6ad24a4e3c4429dc878cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1d10bbf658b1ffd00836ba1a6001689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842020f1e6a5f0aa18e3293cf3be2300690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bad05c05bb94b8d0ddfb5f9fbf6af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eaaeadc472156fd69619cf1b2e4e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e3705788e9cec43fa18f091d931d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca677c114543319eb121c5bdbfe1d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602b74882523c3762313fa0c0a68aec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3638a1f9afcdfbea3f55480a2f9500696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b95e8bf2f9efeb011c9d1a0b35d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311bc33d6ba9557952a2832e835b221698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2bda50b19d911442103c09718a80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e989b8116a8f82ee456759c4b51b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e240459821a0dc776123cd53ac166e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4520aa9e87e85224862d651c534bc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361cf4c50f89cb2a3d93ec3fd331bdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b185e9c750ef39d9248e58f7252c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7a8331715bf80b2dca835ea3b7d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a93ebb0c7f23397ea38c230b50b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49ac935f02dfd5ec4dec79bde362b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ff18cb4e128d5674897c1df0384ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0127faf58dac646077481d83a5334709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34bb936517adb40258b76c311756c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a57b01feb8ceac7c169c082aa1920711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171067d0a6c00f3354e4a834cf282a3b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8dd1f416f3f71f9d6e57ee0ceec5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d7ebcbd455e87c7e901bc74819fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8578ffe457b03cfa0d5797a1b193715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81736482720fae4f71d4103e207dbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0daee6e86216959e711def12977e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8117d712e7a50ef96de81f18c496d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8a476d3fd2267d3bc11e236301c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa14fd9bcb67ed00ed34113e902672720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f948e7df773bc0c4b813034a55ccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4273c9828589141873c04339781a32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ffc3b17fe1fe6b9f68505f0bc59fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcda16ba55f5ab614700dde5fce40d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c7a75b7e060a55a53b0f25f9d05b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb1dbfade8d3c839a3f877d4d95b8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd2c0f29e602531caa91bd8fdfe64d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e9b214110d32bf341d42b48c668b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61073c2cc4f82bcff1fe8d90704782729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f899a241855d8caf5fdd2f28a58830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ed31cc13056d881852387048ddc92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27497f65c0b401b6b4ad03b3d9dccf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0030d203552965e41dc46b12a7c89b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed0dfb18f5fb950119b159d983655734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee279b449c652abd7216df38d59b18b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97fd18528ec20b778ca5e86e498313736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fc278ff4923d1320e051b443ab473737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ca7294ec1dcb17faf84e4a2ee1fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea579540bcbedbe1a751b0bd300c823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840dc78d4caf849172e5376921b7d35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0ac24112a57dd4369986e3b1d1c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60fbe159cf7bca133565ab9e5197d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d1a0123303bea441d9fbe6314a166743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07caeb3ca31a671856143c18a8fbb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a99ea8269346330114e897d365ec7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732cab3212776d2cd747b6c795c099d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8441473cffb7f18e0729f00b58d96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bae02d2f9a097296ed771dd8c70af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42751f3460bd21d92ac0d3d39eccd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cde477e09509b867a4a75b064880f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87d35ce591b14c3cc9ae4ef92852e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1fe3d19c3b5c0e46ee5f590dc887752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9da3c7903b244f79cbb05727251ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a189304d7c47809549e7f746eaafa1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414698c1b6fabd1072507d0932fff7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2323de0f64282f00b50d244eb9243e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19262d7cf2b3442ccb7c9efeaa2d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835c2b84f18c8cbe823b0f65bd55797758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac424abee029f88339b799cce03c4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576cda374cbc1cb27c422f5e225d0441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc7b678ebddeeaed2615934c160212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4a55c109a09e922ec93931c4733a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da03545cf26717d52e69b669a1f6a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0b85c3ebbf435aa9e4ac26a3283a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2cd8c2435473328d916e2a50330a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994bf0e278e13bcd734fd8366e3e547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0b68cdc1d2ac5b30718b2ac34b628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab9c4a611cfcaa1e5d61fc9246ae89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c1c71e0225d14ae49db8bff11a90310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f6988d30e0d429eb7639e74749db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595510df085cbd7e2eb4495c30d19c2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeb67f487ab9f08d932b2e361773a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c646fc6e3aa23fe683e318eb6cc621e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6cfb99273542f85951c4d668574915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8e83bd3b1a11d50aec433ec1d6c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914038e7bd040cc4a08b41810fd7c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cd82d36b4fb09edac3920cf0683af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f1501c0a5142712e1931e52926b5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7838ef7bd4f8c55f5b40fa0a5fa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdbddfd9342b93f441d23b7186264b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947009f37c6176784512a617dce49b6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f3ee273f9fc5c32351bfff640808b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac831dd3916e413df66ba03ad6c0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833fcfb530ddad73d8683499684f05025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d46534aadbbb5c8fced77d96fad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd24b0a31074b0410b16fe41ce9f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a66e7d695ad93f1b2785e55e551cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6eedacfecce1ad73d83e4ccf99f9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119b50f5dc397fcd2deaf9a5ff3d2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf72b2d01ea35c1c86493d10e4cb5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4b1d3a14bec8df2c81952e59f2e2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b25af4b5aece848438a3b7095f97b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215fb2830c82dc00f53a77fd65024434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4e72aaff580c59f4f8d11c6766a6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527d6eef3e83ce0f9d0fb75e275c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a300f92305c0fb08ae8593d49df237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbad9d0344c3246b33d2706115b28f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb029f31a5b86bfbb255af410c44eae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c011e467f3a5d5c6b6ecc87ecfda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5456ffed605963f8063c15a8589e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10657cb21870b12df69097509eb81f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ed403d0e7f4a799988090c71ecd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e422367cc69f74269b2efc6ba7c4a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023df4c98dbffb5a91c8e15b8b1d39145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbaee71a47db9ed8d69c4ec9101ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58bc17485614afad4bd24322118d3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4dfa7d752265626ed84b6f2c536a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ac31261acda616b9e4a57fdc6bf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63cf0f9d76a65c1be055fdeccce7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d26cfa3c9a8cdd3fb5295b6d45d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d901fe5dc7cce18fbd2685ed0c46a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095512a09624ff42f7f579d693c05d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95d2f218a069e6569cf0c1b91977e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db5f691c32b9307df01346fa2eb1c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06c0bebc6e3b7410887a986d58be056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e64f5dc18d728c1198907252563d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64587189d89716b1a069c7ba3e91a3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77f86ba216f81374c077efd44f1e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb16c7b3d6343b28b3321d93eb7995960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492557cb2f0cc4f7f5b56c10e5f810361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c6bdfeaffe750d6e7960c2af57d5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c40e608c22f7cb9274025faae14b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222013ed5f34a438974ffad7bd8000464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf856bc450bf532b6a28e8aab4a6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881fa2b88062298c02112e5afe6e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd39e3806f1b4e3bbeb1c38fbe0aaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c7d9be5b62d551dbda136537315d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008db4bcec18e3785877e3f70930c9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c51288793437ad11b0829834b7b7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be534545329e3ba382ad25e153415cbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1470829bcc95f21f8eb2a18c4d7d0b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b7d48cc8ef0e391906dc2ceecc5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740432f0ae76171e8bec93be6b0af90774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aa62a5366f829357e1b9675d74aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11108fbaf5f7ef4d898666da3d6a64a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649730ca021e3d7cd0c13f50b5258cf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ffb35f8bc0a82cf6ba199bb35db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9967f52d70b3cd6708c90e606fb8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ba8d7ddba7ab1ce1a11a288b877380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4377fe4b9e5e632dafaa58f63521881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da97a668b8b0b5e8e3d9b84a48e44ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46bc6d5d8ca8b7b157df264081c5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44156403194721f1734729a6d57519784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1fc8e884eaaa97533b4e7789078485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89cda81f3029ca8af3e31421f999ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9905c48873d64f92769afb8843261d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd1ca0a31079fd073058c904f81bd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8737ac7526bccd0a1144f12cfa01889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf48571f563b0d13e101c49dd1c2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d053525023afbe1100956936f9bb68391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabc3d3b51850b0b8c24476b65e1c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff367736ccf65143f0b201f69c52fe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb66f20c00d0a502f75734c21f26794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4211d65b39e3a2ea1a0a69735ed4d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634969989bd99092d910a2476537d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefff5d07f46c47333cb449e44e0153a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18575cf9c261cd85ffec347ffd8397398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a276433eac8ddb7ac4cd7bb111d51c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed56269da82876ea8b06353774222c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7709fd78b419835a464e894fe4905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78fb1536650cfb62ceac060b2f684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b16fec26e4e2e909e0c8a0e04a2d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7e9ef52803c3bba14b64417dfd3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050225dbdf1c847419af728f2bc9004105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f173176866e735765118ba0ed533b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291e9eee3dfec3edf34143f76b94dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacd0f6dd75f05d838e12c3c73b8490108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08466f0aa689f7c4ea446a165508d851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0767e3cf4b461b8b27357f62c9ebd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66693e848e1b8a4fdc878f0fe3e0e02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b936784dabd3aefb89e6011935f91c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d3a025ea09aec5c92169c968f17f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afffe9a481a14c6c5656603c899da2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922cdbb3b238b11c575a364597e0b91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183f8bad62e25972e242d8c6128265116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37e769f4ff205e02575137718097f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e939ae8401018a3fea396e88b94a35e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f79ab5dac939aa9a4e4ddd2caf5cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00783b5ad1026f6767d262b5efac5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e3aceacc52349e905e49851f8ccd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027de6bc9f6452aa028b01cb4b90150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f76bd4ebf3655c1996630da92ecb9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828abf293c4c12545a035837c541afca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255c54903ccb946c92587415c21f830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7de74b1a0f97d81a485cf1a18cf94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca765d258607bacf4baf99e016b5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce09e165e9b16e4cb686e57491e529128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b60df51f55458716225970687f3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1feb4f12529e592146820bc4be787130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5ae409db57e5b581fd1009ba4b69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566248e6702091c1d2b9892b2e137cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2c34776e2dd89b895bafe2f79f880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a9be523327e32499f959b2d06659134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ff7ae1bb8401d436df5b9acc3235d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6b58b9898e98eb21c77559e3e00bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1a0f5d432e563383dc681bef57dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb01be7fabf3222a7959cd86c246b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79da873151a55e3b83022886a9808139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7b32999a91f626e8bb4d137205ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcdbb284f39033bc0b345130802dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd98a7a9e2ebf6b344bd7982eef8055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76172a5866cf65d6ec2a697d1cb7787b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb85888e45ecb2beaca9a3f61b18787144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641be9cbe298c365a306c788be16047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa48562396b32f51b08c547fe14b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37f2e3fe3405f3aa8a30e399ffcc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113fcacfd642dc2b9eca2256306103148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a701035b7a3c84e5e2a85e09ed551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a8c01b95fe9ba5a8777ab26d48ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d69c6d5d87dd0ca3ef8f7919eb952e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c5296d6cc4cff684a41ebc5b9050152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e90f6d7d8d998ed4c18628a68458a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde7f56db3721bc961ed4ea0d0973ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9582dcfe880f5612f28b7b9286187155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59937551e09943b79da23d967c3789c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781e3a235360da129fa97acec7bb8ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858587340e8ce16c0abe4e0e03205dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf0a281adb5b6bff2116fefee3125159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b171f469183dfb1b448c4dd018b45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece9856df87b7744b6c0c769790a6d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe29eeb37a6fd22f450f96f4e7448b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466fcb293598324cb93eabb0b58316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bc8ea9154c80d8df74420cdc5b460164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c1f52345cca6c960152c247287dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69fcd8ffbd171387d14aef28acd8a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc406d6a7ea5b6b8e3bea29c15093eef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e756b39abfe1340cd688e622949c9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2c193ca5a9b6eec18e321c4e3f7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa06fcd9387e3b3b8a73eadb4ad08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df7127bbbb2b68d2986d233c84070171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac39dcf175c6b5c278c1cce8efc857172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6dae76a6ee3d37c3fb616ab58898b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da32022f57d338464964e2ba3ce50d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11fb03b7005dd4ae4dbdd92a3a27b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33077d10ba5be652ea587510e665bca4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95fd421cbd7d266475c576ee73711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee950f676c510f1329fe74fbdd79d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d5252344961f6551066d7db7725f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e895a87922baa714a6004683bd08ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac92e353ad53cc3e50b40bc94c5552181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226b915007f448469307d001c2efa1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29bceb8f7b850105f5b56c3c238160183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899a2ca694f9c1a94e8023d76df136184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063951e6f53b2e68dedeb64e5329444185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299c247ab4da5cf10fcf4150d5b866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde67c7f8fb6987aa05cfbfcfed65c1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aafa99b33c7f5986144e44631fa961188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db32bd12bd427cf278baec43822404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea2e7b02be38e375d9ff42bf12a77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7cc1a2fa93b15f0f797a8a7cba29c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d47bdfad9b59981a31c9af67a4ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104fecacf775ac88311d0a0200ff3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e343a2a4365c58a3d5b612ede28a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5d0402853dac0da1eed756ab93588195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d114f9a2b6a3bf8788785879ee76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6e1899d26fe79bbd76dfc5b08d18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb318e3d003d1cd4dd277fcc903140a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4665a3980596453e49f9ea68d5c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdcb7814aae8dab7a62998f7dd6823200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f375798c4415b37a302ae01acdbd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423d7b351c7bd89fbfc4e75afa08ba5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542235e8b8c5f4c86fee7a463165c31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc783016647d92807cb6e5d7fce79a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e93326042a03058e6541ec39c433c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485e763cf236bcab3d982ef09d365b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938bc51ee04a74b004c0989f76ada49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51327f0ae5e7b9ccd8bcdeee0a3f0d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4c21d9a3355b45030ba740150ba3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051931c1e487be0e45a5dc193b3ce6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064d6f12198683e79892945c81069b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed509770fe376eadcdb8c72b4fc3192212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb991046657b7ecd15d848f75e75b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9762892eb61cc6aa97d2a267cc60c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6490d76701d0dd417dc67be29611be2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0ceca6b82cb5bbc7625b2452646a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5004144c4a7d03cf2df7e87d720266217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2790455e504a85b816eb6c51afa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a97de9693b89b6566b15176672fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f71cd5b1f05921f69edfe7ca639298220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df9860d0396a9e94c6a97218ee6f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebcb1b1ad68ed31aacd3e99968c450222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96843bcd359b5bb2b16cfa7ed41376223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c87ce1fdfae87769d332563b86525224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbceddce3a24bd6e1a03e3097aee6db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511943eb7ec57af370b2a6733974345e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b4fecb13b9a4989c9452f732f87cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad5f5e67e0750b9bb4093695ae4b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db8f46bc10d72b24a31cc113b83a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f30d5eab81eaf5d1a46914e64c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9031453be406240119fda0c1b5a2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b931959ca7beac8f2854b1d2665d4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc7f7c75d5b0b18459839f1725455233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d55ef0671b73f06ba93a29cc34f54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21adc4f9616f390ba05a18b893043235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0ff12a4509fac973edf52bc8d0ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c4cebdf7d94e8998604838e39a1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9137acec0de8e78f8a0987c248df0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee321b2a214def1e3c8e98c71ac7413239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734cc557cf934c63efc5a8c99a40c2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5d9f56329df889cc12eb3351333c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2a400da99b23d1c510d20a131d0a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9889ed5d4588fcf602909638c4c50c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353aba4099de3ca26723c3a5c83b609244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0ab766cba05dd9e7956aa09687d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f771e3fa121a379697ee19ac6614246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f17c10c8364290c6e0430f448fad4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b36d4eccffaeb571eb36758e50a7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a85f9926179a90fdbab6c7dc729d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f351a409944277d68b28c1f079820250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbe267c579b49fdeafe9a9b519b068251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9415ac7780cbe3b7171983f05797f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a404231c177e6413aeb6b0b305500253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a0b13fa5f31154bc66d649e4282e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f0326baacdb3943040326cadefee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef0da34678c993cc42d50080ffa18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a7ce47eadd4f9be6d21f9b5f12fdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0965190616ef8efb248377b2119ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875d382dd0b79f2497ecd4f0327e8de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2391e7bb7038a9a232470fddbe63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aab3ed8fc1e4daa4f8572c3a64ee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af63ba209888d92f88d1254acb28fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a771f40ac2b8a632186d24bc2ce29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5b92f0493888dcb72e2a7af528c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e30a0aad91113289798827b66a93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388b01b072a4f0662da458e79b4b97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb236fb5b26c77d40fe3eb37f36dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e09587c8848b6785b4ab3300dd94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173eb35df282c2194104074b949d10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39ca7f9675a576f81b9648c7d66c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca1b39753e1e345378a4c781b7f4e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829cb2c4e4630383f303f7673d7d8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e50dc9c2022cf4936d462d8889aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a2251db83f05860016729e04d7bdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6ffce8e82bf3dce67c1763ee3a0d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6180e1567501b28a6ac1878b4ab58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036044fe55a8d6b72433580108370c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ba0e55593260a0424749356526ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a1e80f73b81302db4a57b5530c1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58cd065657daeb609065b922ce582280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd38c348a60be52dadf5006ded6c75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874618a3944b736c6a113f3743331aaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a39a7145c1269d0541fc0a4d6adf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab0321a62177fd6b59d5d07899391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509b9485029febb2166cd212a3f513285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa53b04ccfac00c1589eba17f8302d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f7c20d927b87377dbb86225563ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f90484e0745d37dfb18c5482b9089288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d4e80985f8a5f16d5069a1256a86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c3fdf8fca56a84367ec1a626e216290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241479f85fc592f6792cdcef5a3d67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe5b06d372957eb7949dc11bd924f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47217604aa1ea1737da359459ee6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3b793075fa3550ed283deee057e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a35b8b089643887bd5d7b245b672b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622630c90741feb37e1550b99c3531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23528c1c970d5a0b5fb9b31b0bb61fb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a69604cf4e27c84e97c3a4d574e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ac18e75b254bb4e112e678b8351f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced52fa6dfe2c8ddf3a233935bcf86c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6e6006b3074d4aa5bb19efeda160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb222eafae41dd4211500e1df5de1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1c7d3a24361d840225103ad2e5e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae4cc852e9119836ad342b254ea91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff35e2726a9e8c8905798c6f97694e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb88f4aef38f137d8bdc16edbc0f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e0bfb3d6139a9b0ef473d7dd25959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb22605eb999c711bc3f31b0414475b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32bf210557c517b0da1a57fa7078b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c19ff45ca5e6e187705973a9f5809310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f2ac8d4a580c0ac30068280a2413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ebb64dc1f8cdc89acf5e56b724df1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d69d0c746e1d0681ebed68d82e9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc722fbb273ced477dad1fd34f202ea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3a09245b5ebc6380cc814db1f962315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb9eeb14ea5544d30f0df96990995316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc43d50bb5f31c71cc5ba7fb11e4cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db36c9e3e881fe0fdd4f0daf31368318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3354e6650dc0ef032d353b4f6d46fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372387fce4a02b25c7ad533880af2acd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aff00085642f0ee160e0679cc321d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3822847ad80feb610bcb383c8be3c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410a7f93accb64fecdee40b0060239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2709675142bf7f3144351f718bd16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a8a6743bf90664c0b5fd7a1e1195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00fd3468c10bebb0a07f1642fce08b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72dc2ea8f72435727c0ed67d0b6990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8a3e9b1ab349f4c3a9950756e15d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65526813e36a6a977df8ed07e14e2f4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254fa5856ebf97abbfee5256fe3331330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae59c9eaab3b78e89e150c79dab89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1bdfa5bd74e5337c50740933395c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db8c61559438d8f83470fdfd2a0bd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd71eeb917eaae30f3d555fcfe7d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5872e6e440f484fac2e44c1a80b33e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19767786bb50a21e6375d8db7cb876336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bf0c69b7eb455bec7a7e25a8ee624337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d47549316c988763aee37d4afde2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171eac52fd10d58478a2fc3ad5337a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7095c34564a2a57d4a462cd44835ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e2f41f1b7c8e30d1f1d44cd8e77e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f181a15bd6b7da810e4a20af908c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e334d40d27f834bacac4a0bfdd4a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fdabb04605a6975f97fcb1866f18d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd78b213c55739cf583fadfde25425345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59333bc00e59d44e42aa8cb374daac3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f474062d25a470b764f360ee4fa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d70598bafa2df8760b2b0c47122de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751ec8b4e507e0dd0eded133f99a58b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d03d14763d1f38e3a23e8150abe8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984949b16193610690521a5997fbef47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f07cb727e5f0b25b5f2cd7184643352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1e86aff8c1d040d8608369ac1bb42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3e0397b0a8405f46682893ed1b3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922eed55c098d82b75bb816040a179355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83081c9c90512f70efae6189c0dffc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cebf36eb003748f3dc9bd33c4651357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa86e232e80e1e8463ba29bc3c58a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368f7205984778070a58f1852248d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4b691a03107870f851211172cad3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe83b0d479d851588b20e49c5943b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc745c6ea11b31146637611c174782362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b901a8ab0336562e11f0c770a481b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8589482644318b7214ea3a4808f016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5467b5c44b3bed7f2e86f8a27d725e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d1c28cde356db9b87e936e37a0e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091824c19ba4865af0b7887e2a81e66b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd9d441ce36567f2565bdf19083df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1bb3f95c06b109310603bdc97f128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41435c9dd6595e373ac7b7b96d073370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48c627d0d6fbb8fed6a4c381648cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549941dfb073ba6ef97237792581598372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e40e07c92800f487365fb98119d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d70dd0b010ff556dd6051160fa16b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc6271602ef76ff9491c8f00acb519375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d15f24826d37e08d212598c2f83a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572af7568b7ad47227f5795872ca08e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0ccd29b4077ed478d90b017ca311b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa398c5a6788c32c5c301e3022a01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb491684b4eecab791a77bba11e585f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c528e80112229b34fda17d17fc582381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2e72063606d3e9dd7bc78f63cac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58beb5be6e0d62e6cb95857a6393a77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3dc05f12e72b29d8fc877fae3948384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ab7f948befaff00e4743402d91f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe154a3f7b3411d74b3db1d459e1bb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675df3a3974263727ce3ecd070d7dba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d95e99a09d2c810782e0a16c2225d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b321aa4e0509e1acd96426c372c68f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350979037932f319fb9105fff13e4320390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4f8b25d776f010065a6526a7cc4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef685eb4f88cd464e1ab03200e5a58b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4c0c39734dd9b93b78518809710b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ce6d9a0b1492b2c85f6bdc60ec30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203d3aa117edf8c87e1422a8013d383395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0734fe8f0069d3956a5d6f4f786bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fb79a74e4116aa40c0dbbb075af9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b1cc3333980dff2e828658a0a897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e30129bb4e9155ff8bd739ca69f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c388b9584ff805436cf7f71b7c623400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a4b6d2b492e77907429b5c14e1755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686a93e246ac9f4c7f9e590c8cd903402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1ba2547817a63d662f49d0b48e5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac0b6d8010a327b9c6cd5a44f30b4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c51a3e6b5c0c3afe788fea5a82b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337f056d657a705e8c3b2b8d3ca937406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2168df13654ab2bc0d4574dd5f66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727880fc25800bb95b8d20b5437dc124408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43a553b886c186d5538421cae4b5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77583a6faa0c2261e83695b2fbc2914c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6969ab569c6fdd923ddb94c3d178411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aae0cf82901f12e1bf388119dfebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396aa4af84d0c360a18e816267c2ccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719918fb1e1608065befacbb13be6fcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de517cc87946b8999ab8488660de67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c56dad8fc0acac23bd07541c92df6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0428d2926b2846696efbfdc655a62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230311e263d8b1a10e8896c69f7680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ff04a4d848523997142cf888f8d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad3fdf37891542662d5fd9bae30da7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9353f2b5a51b9625c50d87ac18759c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c30b381321f4b1cfad7a52cd44669422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e80ee4d5844dbe88ae77a2701c31a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e79f340bc34d35200a12e811b502f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d262dd719a45a666cee4a28dc6e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1747b3ad9d2ebb9a84e73446f1671f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3943119208adf2b63cfcebb3f7256427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b946839a9b35188cdb7317d11d22d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb216b5e8797ace673e4280521b4127429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c6cf810e0b73da7cffd5ca7659c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896ab2bec9d4a79f7eb88d1429c4f46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947010eeeb039bc87fd8adfb673df171432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b715f8d1e2cf3caca7db8fd0794073433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db535f81d4ac266a9926c72d2507b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09050ed3a20e1c179ec6c2d74c6d743f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f355037784178d63b3efe7c210160436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8534695cd03cb8da94f013e31a1f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8066ee03e06fd0a432ec94cf93e3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50b5ab2e8dd9ad185e7a8ae97a1f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc94f3c05796d6b724d80a4852cf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436f90547a7aaea645d03363189bfce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b58e60d089e59a5a5b7a710604e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7719d47f67878afba5574ac5dc571443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badc135320d9bf7447ceb5014e98268444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd29316bc51489bd1522470b3686c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4712eb40611cba86e185024ec6d6a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb785112abb79dfcc221dc96e73dd21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c35ab9987f47f001df949cba7587ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854051b8b50be1acb090f47df35baf7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4dc1b6adffc8d7feb3e74f859954a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e17d008153efc05cc6fbc7ca0d74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7822a1847ec929f316aa96d8cc2e9aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c66217d2be1a2f2f80a039572a8b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da77219cff2f770595c07f0062b5167454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ee7a2e8137c77575a27d4c52cacc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76b4ef1a1f584d6ed9735053312e53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e406368a0e58e41c6b0ee7864cc7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62474e2b1ee369c9ef9ff6209a54b55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921be266cdac2daa123b2679d9f9d1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52e3b47a590c22f6128c79d1fd540460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12065758d132ba2ae6189f91748b421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a285d7b0399a002e19d1b91dc1496d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370563cb59b71369de79d04791cf2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d7a3177105a844fe1e8be75b1d3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd600177ac1d6969f00ed5349977e116465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bba01ad94b78ab8fbb2798b861b33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7925200ac24195ec2d7af009c81192d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc865c8da806eecae2c173f7aae6ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d375bcf393204e1e02eac6e508f9dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6bbb88f940e203b6a916ed98962f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea5c509019118703d3edf7c6268018471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f859d017da1dc3cf4853fa111076f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee837a24664ac99372cd2c4afa312c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd5631d076a7a09de7f60cf091c2f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a05d1a17360a13ea29c24536bfca7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6ba38162ac94d73ade699a6b6676476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7432ba52d5dabc269280db21fa1ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07652bd7b51532390596ce009a138478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46135ae78d45fe7f9bd1b640ced6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c752f72d4e9b75597fc2fcf09f22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375362a243294ca8ce9a134eb3feb73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3762e1d7247fc6658a8aa3bbdb6fee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5fe91b5ad890f6a8b0862d11edac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648ab7e57eb50e7ab4e9abc6511751484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67bf3356e86281a23e8b631016821485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34bc52527d345987feea9d7a5edb86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591666d084b8db8b6264a462972dde0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab17aedcb027350bbf9c0683ea988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ef7812b9ac706bbf0625a6b27f55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bbefcb2a7729a5014b4aa18ece59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc857b491d27f12d4b371f84b77bcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4486df5499cd588525f6178260d8e66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ca6b97244c49355ae7f9d687c9bac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200489bad1f44f9ff7c1911f223af514494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937367dc20afc76721183341cfb5747a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0c34c8d48144557965052d91f9f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004d3e0204ee617f17acf702eac325497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95799adbc3cd4f73fe9a0bb3b94b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c1b083a9d659f6e55bf63a2a3673499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c0ee92f5051e5e37846e4179d3f27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174e1912e1792b9bb31c6f94534251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2f46e6851e1c9b9f8cd9a5fa77417502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7bceea8c2d852377b891194c9bdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2b45fe8fc2a709a9720d997d258ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828876cda5e1cde44e2bf2174c1f75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5f9c20e4f037d630bdb405fd182b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676cd765bca86125d5b145801c1a29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5c4328a7d42f5c99fa8dc1853631508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9922cbc02d6d35f59bd84f72c0cfde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc61bab33c8e693c53ba62c8d4294510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd35f1dab709da5c6f0888e2588d3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7ea7c06c91a8543a337d7348dc14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80788aa74da30417f3a186e3d1fc6ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e0b84feeea87841dffc3b57075c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd8f22c4d6eb5cb4c38b25511fee2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b90ab07629f0bbfea9f7ad29f8af08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00affe829bbf863acf0e3b7dcb8dad7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c86c8354e2884492dc8b758c784a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde91a888a002ee770b5ebb1f259410519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66934631de50b00e33879befdc2f1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2dac520b5cc397f3e292cd8ae9ce3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b71fc8afce577f4226cc29a44016522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024327440e0ae3deb8112fc3c3fc74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9619b4056f3557fc38fee94cf87eb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0153234edfd1fab47b47794e446a88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872bb797b152db76a96047b6fd8acde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131769d3f61380faf4f79869bcf297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65156e81562f56fc187206104dd56ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810a6e3d8810787eefa1958f40e547529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a334d95136206cea052cc986a2ad1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555740e6383cd1384a998f563ed89d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7734182c17dd84b3c84d06d7e037532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbaa17a836b51da63919614b371ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f7da8a61854c31a3114eee3ca4f46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c7ce0749b9a77c0e3f64c3ecf44ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d6ac3bae7a57e470b0fdc3c395cd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef6f360f17b5bd8304f8059351a95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827580fbe1bcd27d38a8d14a7c73290e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a902545392509aa9f4ea78d9591abc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db6cfa5d746bca39ba8c4361f90d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a9f2984ab511df5ba8cc71834f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acd5694b02ea73aa205f924bf12a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4ded90fed805b4a176d3a0ac274d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1121331f29860a9b97adff42e843544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f2839536a4794159e5340ccdfa06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d30678e54697739c3f52f888365d20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc3d4b1f5a93e8e15437adb41d7d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f1e3ce4f5607e6c9bffcb99458e42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839f0491f05d6525cb0e2b9e3414b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425115d0727160b588c14aa2494b5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678f28d27ecba0a458ef5b58fd95e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249948dcc928eb90aa11d607fa2172f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797907b4140c9741f46a9a4de2a867da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3aa4c60c339284f3183e039be9324554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05394da6a25165e2aec84053c8956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775d85395e22e8dab27ee8bde8f316556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cfd45660ac3fe66ee5bf19bed7308557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102005926896923d33a1999f839fa0d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b842a197fb4be6ffbacb4bc4aaa7c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5890305f1a6f7895fd601a3ecbfeda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945b18d0bcc1a16bbe2904020a1e14a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c85acab9cd715bb15b9f3c68953e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d532283dd0973b69a9ee1d5204d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddc735a64af8845a06a487b4d43a3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ffb9a95855cc3380007513949f72d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc7f0bf148b54a89814cb5a0e17f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7739c1f306ab394cfd54e4c908cf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf194de4d0ff4d4380f1398493ae15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc970d0a70c8bd291e8edbe22e5c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8ed6f93e2c43d7333908e039eb97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba5fdf443f76574ad672e7cc70e72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0318530fe12e8e9f1e1e5070f9d8bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2978f840100059c86d5da2936cd2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b9249f3a85bc652c771643e72b662574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eff44ab9892bf69bb50554aba13977575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8248c64987a006cfa4f0e452e0689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4fa4682c1f1ba6f439a3dd88d57b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276caf499079e5382b05c886cadf59fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb8ccf5a8da3ca5d57ce9fe4eb941579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d0f2212715719d13067b8fed6ad04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73733453e755fe0b0b5a5381cc950581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d524de0e4be663dfd4cca0f1f2de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718b516afcf636be033b2b579f9b637583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638704a5116db70b3b03fd453f1b5fbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053995cd7cd0b32bc9377428809ccc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f9015d3864b630ce6fba47570a1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be060d222ba9681d13601fcaa220b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff72e7b047a6d016a1be348e3cbca2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a4d94c269f8069b5a81af8a5f34b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d72e94ec392e7854780cbae95fd25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d1983a55697a33ee2cf09adcad47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4edc7061638a34d99891eacc5ab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84330eb761ef4cb52a5e9cd23c41d54d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0193d34b0bcec80a1759bb261b4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2462b3bb958edd5d72ea96e14fd4f20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933321d23e8b55139879176bae056da5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008240cb136a0d18636a1b6e4b2c0cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598ca452ab0b73b68102be60948ec5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e1516d924f89176f858f6c3301cc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767b465d1ef4ef67e5435e7adc2526600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bcbec84376f52c23be076c04ee31b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77263831c1040d655bf45aaf63e8ce43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcf7b1a392dee06172b052fa3af224603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e6caaa6632379847028fda965aa3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ad89adc991640ab986b7858060ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b17b3f1b88528b77f7db127722a882606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb55b73852dfa66d0fe7fe4f1b4339d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e111b332e1dca4e0d9d4d3bdc35a4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae5bc2527ded1988820a2a4ad32f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb5f07cd153f21beeaf64490a364d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc894f79c5c18b77b7fa7cae113114611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d5b3deb267f804ba9bf79790f204612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ec453bb0c3e78ce63b6fbb257499a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f8c5c88c1eb71e257096f5fe2cf86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00035623992c0fed7984d18fa76b1c7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33578b774cdbba363d98cfb067be5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed89708bc2ad6d8a266bd31281df44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd693c7f1e120537137193db405f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8db60eb9729f7d2221f609c27fcbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e82a480f2f43a005c11d057aa8f8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c129acdc9f01b8f3196077f3340d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06708344f799d17d438dfb5ebba9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015c6362f7344531c3a839c674ae87e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf236d7b1405cecf87255b29fd4678a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d130ef1088e80cd551ffebb9f9e3d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbe31e8e5fe64290403ee9332d2e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b9c147dc24f2af96df375123f8897627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aae1714575383cc5b3e9cfb4558b67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4f947d2df055bd28fe997c19d8f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e91148f1a88ea288c0f6dfb94721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d6a7c8cb49df6128390b4ca17aef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238109023d8204bd6f7b89f863b1836632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab78efb30fdfa95b44842b40535d4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b93b5213cdced8f1f66c86d64dc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6c7bcb5262372cb175105fab7694635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130aa454f102247dd9257788a9c2421636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec101077967feefd9bd10da6c1f653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a476ceae31679c813814b07d0bbccd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f598cc7e74baf3b56b4c57449aebdac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee05cf88621b57ee839c2be84d6a15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64eae10edda4656ff546ec39c2355e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c8ad0a7285bcb225c12e66f4f3fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305919911def61053055443d7afdfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd15af4ea9041e7c84287d9b7cec1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf00eae404bbc59ef3de054e16f96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09551e2a63de28f302e42699182ddd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377341e845d73196d1236d543e1ab30c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e861881c2c03ca73f9e34c95bdaec3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b488d1690731dd7b971a2cbeb4ee87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb5d511070d83a80f145c7e7e6fd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c10cf240c56fcbe53d4ea65d2ff088651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1094e04b28e3d39acf8f880299d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26a07e96c0d775b642016eadd1cc2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31de9d5faeba0a746f6f6f09de55fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dfb78d8b62e6591baa0265a310362655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a13bfba19bd78cdf069dabea18623a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0383374fad0c5ec0947ffcff2483ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86133f7986d60c15ea08285259ee383d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff9cdc43d53f2097e686e5a078c00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136aa1be8ea0756965a84a19f4e7f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3618cdd575fdbb459db5114b5cf66c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da82ac25e4117ee895cd212f892b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302e8a9b5c7b46b4ef44bcf7317c2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f921cf8d12999d78d873c8c85e73c9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551989369ce5d5788abb2a2dc3ed27f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be896642add253f0d14712d969ada666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215bcfb13cfa8a6ef4bd82bee47c7db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52f9eed720a1f8743781c6fc35a6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600a8586e4fcd0f81e1ef3ddf9e1d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450c41e795ade7d778bb7271cddcc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fa29eb3aec3f0c1a0033b7cdc17b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ec918458b7ad63f97bf2e5f5c63f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f4e64a2a5fa5aa481919a8dcb4ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d91388b352e9cf82e041b7e884f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e99056cb9462414e4cd9b3c869a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5994ffeb989788bdfe63d523e5a70b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd7f5cfe0c58570c4f480fac72c69f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a3357f847af3384ca2aec79208d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e4855af06fe0620ba020f9f6b3ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ad311a9e6fe2870fe2c182555039680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f842d744343cc1901feb029d2e118681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eecf77afbd62147ba9e640c623ceb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef475a6ce726aac22a5fa655b1d7d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa4d26f25e589e76735d0461de2d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5382e63d043eeca260d6764d321266d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd594501293336addd380f3134aa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406f0cf6fa74950564bc686a7430a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad18c215ad8018c553f1b0239777f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50eab42ef0e7ee0e34fb6f1a99b89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16096b6124f96292912384044ff53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e60ab943ad497324994d22f76afd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b3d566b3e990db1d7a0d189117feb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769a1cdfa9482ffe2bc8cda15cb865693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbc098ec5dc47e96f0acbf0fe3fee2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26221984855680c9b80b88cfe286bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a411c2865505b2959cec2c211b44fb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c45eed59545918698c1b77d9081c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc5dc703401700b2ef27928c665397698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954192f4b5534fa566bc088e23716f10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765ee80be907d46a869439bfed80d57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae01b56ba22ee239f78744136cb39b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e297eafa070a44276fc21c0ef69a80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d4b15e917e4bbe3ce609ef902ed99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a2fbb36b76ac8e9e7a9d1f9099fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793a8a8f9589f4b4c8faa1d2ec1a9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cce83edd11f752e97e72cc99915f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde55a3ab6d640b0d3e8cd94b07b585707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bb11681169c1bc8f4e09a5f42504708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcba370f9d07e0b92e800566280686709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b7d95030966ed66614e4f90658c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ffa9f2cee477f6b763b77a68e84dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1971e52b0d8ec38582e1597bc10c41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab063f15a13d7e3dbdfca4df4fa75dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995f072d9d947ed1cac442b6a57156714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef39be33221b5a3dad9bc1e72b6c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9028a603f5ecbd720a68ee3bbf4fc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f7e11a14497262120ad523a7b8fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975306dbafe8ed4bd3600fd06b6f4bc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d3a7a04f4116d4de8845db6c691f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677269f98448383b6432fcd6bdf94b76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76663e87b29214565e0c437887a367d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd30f1ba182888660039f7a534957f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708b010f7b22cc89eda11b429ce6312723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5f61948ffb7d78756f872b00ed8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906282272d2547a70ba20b6dba6843db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425df731886ef4611a3f3af9f246626726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd299c40e9c84857f50750453f0efb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9934f2159141758c733442f45271d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b8703f920b7ff7937e8100f87f98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af32d995f582ed00d2c7e144260ee7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c4b71bcd1af9e23afae4491ed4fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e720c2598e21247a34be6f48cf42e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe680e9eeea2fd23aa25f264e1738e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1783a106c40656e2b442ef976070f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb88658d6706b75275bd60935b052ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb37f1c4bd628ac971396f770d59d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf5935489a36187461a80af157142d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f54bc8620d5c6b16142ca50cac8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea41fc78f70a91142c117f3bc6573db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97b5aed1390d2e0d3730708b258cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5819a3a88d15923a329657238559af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f686aeee71d1821173fd3e2ccbdbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18dc6ed2cb8b34d181b3ef3f79bccf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da03adc06c7f95b98c68e8e8b32975744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447c7712908391ee9db5b69164ce22e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952757850d25689693c50ae532d65b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b047e8a28bafbd0e712370ef97c56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b93645fc6eec333c6a7caef60c6d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66622254fb8219b7f46203168d5b556749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658550bc1183527c109e254630e6418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7350a5e362147cd13c52ed5d5332751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a3da8a2c58dff18783f51c43a13cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf7be6214a42591732b203e8084d79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6cf1804684d81112fbd643f29c7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bc1947c7a79ad316e93d794e3e57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c9738e094f92740eadf076c9df06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc5a869fe48c1a81906ac2b410991757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e3ab64d443b325f64a55ebd3124d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a604623344964dc135d9b0cf5e25759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>