--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60834069dd233b9961b2c9d9da17a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e26a950027074aacf3ab407d13212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723231ce4295b7a58bdacfbcaf884b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5de9daa24829418dd93d9ca741004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7bf7d843964b67b5da1ae3d29ddd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e1263f7cdde9462a47b49fdfb89d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab6ad285ed3b4128091116a1aa0af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a6f424ff84b5c66b412cdcf082e518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed152db8d7ac89db8760acb4fa6f4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acee9c1f3e4c32a2cc744f93d6d4d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea16481996f4a789bec91af6b313d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcdf5fda3bee6ad334dc2db3e74bb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d0286e5a0e311315a838e536415313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67fc847d90fa3d9cf9eadfb0eb3b0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1825a2e5529d2b659a26d783f8779a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05d6e91c1613e22062c0d9ca3e162816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bdebd67eceb43730904023020996417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299742820afeaed5620feed289a4328718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341113b48fc6e7d8955d78b05f361d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c641eca22cc1fac8e05334fb51d0cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf8a967aafc36a807f06d4f1be42621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb68a1dd3ea48d61c91383c57bcea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5adf0d30f404a71daa2e55d55a9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb024fdce08605c1588d57fd0c6a626524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b05fd5c0a3f50f05e77fd76d116a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba195a9d5dd6f7203327e8d069709f6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63efb4cd2dd5afc36101cad20a4b2e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e9be2da1665c6655733be7b4182d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d44256cdd42bf29450c6bf87fd994d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706edcab498cfa04f141387436d225430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632920de3d6331e3f08ea7e7816176031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423030f3aab63e96f1c1bd6f2709eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cdbc695274cb8659affd165743b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef04f2af5796c8d7156d7dab4f27e8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04626e2aa9e014486e71edbe0bb0bf9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf554c35f378547932d77fcc85014c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84efdd2dfc3d2cbe370ceb13676fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16681ae49a8010e7a7709d943eb7f69f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8ae573571212250babe877c0851b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbda79c4230c94a70158a923773cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79eebca8073278f8623ec0023afe541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ded03bda558daf793303884c971942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b71a8c6cee8aec77e32098640677443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5d356d1ba68dc1ab8bafbf049ea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca45240aeb2f3babb0cdb0384b473345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145523e52ebe1ee01dba78acef3082246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4326f59692633706bc097e52e85147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde087303608c457080b63d92f4b997148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c73938d323cff16ef2d5d67a52f96b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024f164b75c00ce17c8705db3b7bb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36271e83b22d49db5722d93ef296d3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321eeb61dcb57dbec8a98c3df64b23a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0cf37f901763d21a5f4864b7d0d7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d89d5ccae8c245e5443cec6183bab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2ed9a20c35161c1b488131e5687e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac48381d62ae56684d6cce8a86fc9ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720bc8f2ce34ebd86a1bcccffef29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6547fed7a251edd321c6b29bacd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305143f3cc1bc14167d9550aac52903b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052ab48f4103ab92d0b46f7055df5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775e8205a07e3c21e298447f1e6105561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3bed03563c98d49b0df85d118aae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d217e30b309bbb5f4b1d5da62368da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9dbe5d44be348e1e77c49fb959ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843db8c8e9782ad50c3d8a4d3b34d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0daee7a6df0de62538295672dc9a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afa44b2d3c00c74696ae11009abba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1e40a84ec917de5b4c7c85e3feb0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a925ebafd801aff810dc4f5e1bc9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bf92be27366a6a52bd798fca17e6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a82caee3c192e79d47dbb23a6e72b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27857e25472ac2bdd46ba2f22b395b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f3e2ee3a191746a90ddaf262ce7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed554c20aeacadb5669f7af6ee1fa9fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a5362d38ecf743d997ea23997f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c4d66803eb5fe7d28174f5c797a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5663e64e9671f8b91a35588209e1ffb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c637990107ecd185f444ec67af8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56522ef3dbd5fa04f19bcda0d8fb3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b4c3b0dcdce29ff3ccc2603691d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100df5b0de41b148f0f0cb30e420e9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a04130ae7fccece5f42cdbc6fd1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91e729756a7e2efd1f2072f94d7f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdc220f100aa04161aee07c8293c8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee08d8b696c391f65d842b6edfb7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e281f2796b4db6544bdca3c823ad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442366976247b2919814231954f7383b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af23b7fe1c842e2fd6903db097786888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3fe182f852c81ba2f6e91e5c31c8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88ebfb625f6af176dfb73e71f910f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f710bf43829e7b133314e81c101891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff088ee5304e56f05d2af155e6ca8b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12bdbad5b62c6878bd2026a41fbf3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839c9fc871601b492065bfe2f3522894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f62e5e385bb2c2d1b1c239dc78615195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e28050241b81bddbd76436f2a05596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fd173b39e52d5743137d2841964c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33ebb996b7d0f7b2763632e907ab2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa74b8608d10be9d7b735c44ba243a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a93943cb4cf467db1df12e993e19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcd8a39c0b2db6c29d9116fc67882101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b434fd7c3248b629a7a6f3aa99c87a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8aef0188e655306e894436d3fbfaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f524c1cee6e7e3e31ef3c7804cbf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714979178f78c8bdbeda4be2cc0084105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efe61a848ce5ac29c7b17b4f176f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d219924ceb011e733161eddbe0763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f715c343bc08c72e938b594a8422ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f941d3c239ae52a6b21069eab98d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db787bc3d126aaaf25423fd4ce4c83f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ef2907d4c85ceabd8659fb2b817d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225baaf19f29bb611a5de818140c866c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93fb7ed068607b53f8aa8a61290987113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa75af7df0f7462167cf695c278157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a99e9d306007e1c4c13e0904094cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3fbad2b98da4565d53b0114f60750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46230c292522c3f8ce219c65a6ddf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0357c29bb4ba80914ec2d4387214a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf93b404fb5d7dd7f9e04ec4e8ac714119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d62909d7b858b8381920385af0df3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4f67e4f62daab0cd1f1a81c68e3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d8843f7410c67af3237dc996d06b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd423d4521f8fc3524be4cc78f7d524b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0081c2098374dac21d79b18004f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2111441a42945c35ed5756828751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3846c0b94311a20c49d084424250f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345dd2aa771f9e938542261cbbb662f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764bbdad9226efbe9fe30c27602a89e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7966865c0cfe45372e3bd41b2fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31023244308ffd8ff2ce8801b4983130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861103f704af3558be12115febc5e5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d71691ece6607bdc2ce4d7259a655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b84d0dcadb3d971e4524226a56b0e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f03ced74ea54d5a8e65d692ad551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91295b6dd58e51bfdbf87116139e1608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6ed106c1b7d4c2e1299f6c9bd58c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded95f8a4a0e977fd593db4c1076bcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ae54b1526e4567c401da3f5471a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dbb356434629ce0f2baca07f1f12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaca5356dcfc1e7083a1b3306dcf100140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af4680ee411e25a2bd0974003b0d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07ca90bd4e2f510a908d2a152e4c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376fb768e910ab7571f75044058026c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81f84debb6108cfacd0b11caac8e7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4d3b8acc91bb62d05e640856be510145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04eb38b2bc9a6caa9228169b46831d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73d110f19329d17110c6643c3da27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203ce4c3127625b0f26c6a875867da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd7784843e955e99644be3c08341f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad14d7065c933f15400f92e65026486150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f498fa30c3b8bf7e72ebc67801e15e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7800f5ad13303529ffb07a23c14d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ccf02eaab8269e9c92964f295e20d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36f2fe2e283032336d602330a8c650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f0ba03ba78232db42f219f73f661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264df890ce6301f4e5aa99075562c9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323877df13fdcb838d2277f1018f10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9f2208022563baa4f09e970a0d183158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbbc2ee78b925177efd82b0dd1e5f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc3e0258fa5fd6ec232631210c17f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160385b18054be557691571b6c282ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d8c4873a82b552770b3a74131449162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3164eae510391b4225902ac8d9327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908065fedc133b3033b6d41d543828e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44aed7712430bc39139ec65fdbef64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea18d3dc4f831578f24c55184c70a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16a797f006e3bcf0bb4c94aa0f287167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c3532e97a72775687234950e75ad3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcb8852d0a67b67c3e12251258de8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b269130e125b66c55e805d1d2aeff6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92acb9b85121fc3d2f7eb04ab42da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ac58b1d4be8b0ce3b531681945df3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9beb2ca1442938307c0c2cb025ae0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea22b8ed04a01d01e50f77fa91336174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d42ddf34f8bf889b9945fd1f24d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058d0de1216ae1c86b7a16777a1d1f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c471fbf11ecabbd37e8b04f93d6638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf456fbe086f98e17782757ecdc0f9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ceb590735ad7261393825e1726b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9d92fe41c1c9c211d4020fa4685ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59435e31767c0f1d59984259276f7d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a73b7a25c9544a947f48ed50c32ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71959f78c32b1219703b1ab05b6a45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55d2bd1f0d95f292e8b41263e04872184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9a9084b77e996dc5e2dc0bb484b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd9ed03f63281c2fb88273b05ed3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c65e0275ead5d58357a5edeec719187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ef60096a949e6ceaa3838607a6ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2330912a13e125b81c000104fb9e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341fdb6e231c5c530c3f22d69c38a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228b5ef9888f5526ccab8eedff4576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7538611cd7f7161e8e47bdf547645192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69e9aa38b055ba219eaf0e5983111193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b38c77cc8d4524c7b3e10d970ad5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4195438d8390f7b75ccb641ea004aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8808c26768581f2a431f5971e0e01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5663cfcfb65a4a4169fb8b86b9c585197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2edaae3ba89bd95f621c6bd6532312198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91445b4b7ea505fb13b6c31741748199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d980ec522811a05f225d75db436b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1239b5c3f45bc974577f2acba75ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70a8a1719e8ca1a01ebef2de0e13a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d526f0636a4b37767d57a96482814d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6dd9ff68b258b7767a090011bf2f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20406a15cc01e0e527f490a186c0d1fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2aaf50bc4ac68d7283f87aeb2bca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096c34707c9515b94f5586f319b0be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ba0ac96ec9ea85bf89a29500afa61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9903efe0189dd95f59c4d481e6b2ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be169e06f1cd64e1ee8d695fc1ab6f9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a22bc68faa265afe6ff5e63a74a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2b274a074eb3174a8388b98166dc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6a51228a85f91c65acaab734f33af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532f16dccedfc0430f6f8877ed2ea5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00eb8c84ebc7d671d1254a324278d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ab1c46a7db50d4556f767617d261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3cb50275649ed510be232d644cace217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aaff681d95d54673b125b5dd73402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab46e468c71250afc5fedc170c4ccb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c4ad6ccda0717b96a000ca05d48c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4914baa52ae2673ad062d94a4b6bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1de932b0663a7be5bcbb1697b0e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6730456add4b67c316dde194e5f03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463caf0af8ed5f78f00c486417a4b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b1a85aaa0be9c5776a84004e8cf5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038bc31608a5369c95e07dc5943d732226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d53068d467a5b047690e17b55c935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4445d3f0ae7e8c52a753d96e4b57c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6096cb6391b086b4834f60b8b997229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f139ab6cd4ba2320298dc5f5433d0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2732fe0f5c1e457523c56b03e529b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c05d4b54e6f8d3f31705a9bd76b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf07985ff8143bebf53275cbe578eef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdd1e02ab62f1071a6118df957ee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381f9c03922b37b87bf810cf180b695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d725262d801cf05a692393cd7e01e8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3dfa55e65d30531c25672e0445bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af794682b78be1400a091a4055c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad9866ce217cfa5bd2c7121591e43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248509919d746aff916581daa4b88e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efcff5840c5112e6e8b58d7a72a710241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e5bf7c7920c5899924f3e50e6900242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb2471fa0cac1fb788ecb6e5d1461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b427460f2e598241513ed2be9bf5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c47caca71360e6347d4584a7975127245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9c5a524f8229f4cc3d4bc5c6be0bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8e1e9f89e76e8c80b7701028fb3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daddb133f31bb3c0822c84d00226785248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3ca1ff34a944f2b2403e7d8ebe0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381461d89cf18f6336b724fb5ad21c01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548f16985a614234dfab5104d24484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c36c50f04dd07a7f574c787da8bb2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5277a5b75181890b65114857e5f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb9bdb8ce7fad633191bbaa5732c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db68d13efd41d403945bb66b5fc8876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c6f717c1740bed5e221fa416baf6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4d1742f3dc5f5a7195047cc6a122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cec5f79069db8518aad199c191a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39e2c5eeb011a65a59cd7371475c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8cbc64ca9cd480496932caf177667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb335d9f7c54a65d2e5640598c908fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56644223862d27056d7078c4d30f5b62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1884cb9924d8d1fcb3a71b76750d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf55f319bb2b5c9818591ef4f0b8a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf50aed3eba8bd48d2f34517f16b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e399ab3dd831b4c973a17577c9e711a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8717f1d0072a6c6e8c07dfb0556c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b773bd4abbd9208f0f2d0b1b2bcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa90a67b673ed358d2adb25815f8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c0d1dd40ebde151243d184ccc5a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b3ac086874a37d4f5a78dec00573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644a50377b67f6e0be2dfceac661de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3bce940ebc352f632fadaa618acd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cdbf3266bd5c4d0a2cc0b3607b1a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba5d13063a600143c47db93480d5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c747e645e2580a9ac17c616ae82fba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878be0014472bc179eb53037a20e21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be96f265eca991a6a319aec43006c4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c69a50f49fff501ca80c2bfc8f617279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753ffc9ff8dbdef71816d58de0bacf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a18ea44b2a96bfd752da40847758a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eace9b38358d3d474ce9f709acbbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539433344bb1cf6cb88f4530302d311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa667f16dc1a96286c5717e5dcd6c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746315b2d3984d61e5cdd9fa5f34aae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf5a7ab1e8403b628a3772b021a07a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13edd07c7a448326ee502be5ca0e291287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3accc5d9173a8c9d61cbc061580a46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1ac6b8bd78b630f89d1ec09fe035289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80c979dfa0acadd03408d0b712a6a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43ed76b91049cc9e120ec53cec6c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d31b004c1bf98c17602afffcf17718292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558f39ceb99c6578db31bab1139b6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06afb6565282437e97bd02078c0c9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100bedb1281b23e2387461c6ec19ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171bc864acc549fde31956df29bbe5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82295890de8f1562326129a2dbadc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6f4f9b69d8689945c4945c646c08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed638247aa7b694dfb8dbb2fdf9e7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133310ef7ccd0489c1cc65e492a3edeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7231d58cca787a8607cbcc6160d81e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378342fa969ba68156308c8fdcac87eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe377abbe5f94bb4b36adcc0455c7a34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e47cb58e253aec6f975c7449b7e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf16328f20d23874c7991d4bf8cd11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9215a26dbeb738f991250b06ae9d4b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6bc19da2ca13fa018c6ded27c13b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb1900ea72e32b133dd961e9dc97db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ca2c8ed6fe42aaf98706724de4f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4737f06007528df7c9162617cae8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a719abee6764159f5d7efeb9396e23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7104767c8c47a80ddcd0791313d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ab88bafd8b2af0d957fcd37d0ce1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0148e69134c3c979365eb124d6055314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254b7b6d8bc9c974fa7d09e3e30a8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5c8ca4ae2308b5056b93144ad2ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626567f8ab94899ef2d3c68127c203317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d79b50ee9e09f025d838b651385e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3070c270ded0e0cf8f4e52ad392b6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35462b1dc5b39d693f85fc0c444bbe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ec87c198948561f657e96a2d1dc2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554cc5ef2339a3cc96fdfa4e0284cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07c58c72691d5de46f368bb1a8eb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b389aaa8fdf3ef3e6b6157ed5750b9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd464b4b6625f11f133b42d0739e4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acaea1f8c6e8f103c37e7f22df3907326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694d68ee0b1e6c42fcdeee529912c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47abaad4cdd4f136f5522c473a44973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641219b4559feac0bf8220f009ee3bac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658669bf0b603d3365ef179b15482fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991a6fee9ada13ab152a45de31a8ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1dea8533cb1c20c7497610aa20793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a374e079cdfe127cfb87b8fcbbf876333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a9b35d15e4183df28de2f494ae410334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a157707d78fc402ba12667179c636b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5644c1fbfc60c1b001e708d0a8d06b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f97ec0ea54fe9376e316873340db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a2c7820885f7ce2e3e42e00908a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326630265b3b3d2ee57be4dd54eb5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfddcde723091eb988b8ffeb057909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e40e65a04bc7111c55f7122717011341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b1727026b37bcd018c72511cd8e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822fe6d05a1112e4a3fccd4063d839343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a40d11a64d0ad4780c759748aa4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bf81b97e797c47aee912d2ccddaab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84712d70f17c09f4bfbc556a2fb61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb99b6b5d08bfb2aef72e54bbb77c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d066784218fdf29004c12e01bb55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe62efbec146e6d58903157eb2af2f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63ee477473ef6a414e402320c925ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac23c2de108c047f21466e0e5aeafdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f4f7450db62f4a7797bd8958a5b51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ffb193a007189d8cbe863097626d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ca73e2cf4155143777dd2a7fc1994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6f7b893b31807413479cc6dae5fec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c99e96eace2f247ab7cc44e2c2864356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fe7ad7e910a09da1f9f614ac4bf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ffb46ecd5f4de338656e7f05e985358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459606a5ed8732e05fa4e9b11dabc68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13813394a007a80fa93db21a452936a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73649e8a59d9e210217355610cca1f63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46013606eb93b399ac06bf7b41d24ca6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3402b5bc6b937550eeb4c8acddde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1b3ba9d545ca788be81f5a2a9b781364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aaf1ad6052fb6141273c3d7d9d629365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc45e491ab4909cc1ceb6e9fc0633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da128f706af03291edc6a43357127ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e02f8c1357f80504c6a3214a91b27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ac6a23350dc69b42c01fec5e64e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0a6bd4c296428024b6a648f2bd87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3fdb9cd03e9bd53eead9e85431166371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e376816d5b97c9067d768e880c06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566970518ffc81977bf0ee4353f25f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982cdcea0978fad69b84c52468e15d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757312d824585dd5450e6d178efc8de2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40cc8bae06077678c504995a3681e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85dacccba5e097f1968a04e0a6ff8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc543118badca77aec991ee870e92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52237802c820ef3802dc3b41ea89591d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9991f90aa8b640aef4a84f0b5913f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdecb2c34fda566512348d8bdbda16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10930673b5b9da83d46a68fe5d84c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102280411916192e6cee4602f2eefd48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afee284fb08755abaad04ed6a2be67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adaedf5d0921240e86914865f85f08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60697a7b31a4d3f9cbc698e0070631a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6f98e332befaa552c369d2870c2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ef883670349bdbd31403779b528fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a73d9161231e614ec0c9749f1920389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa5283c6b5cce339c0bcb58457420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fe768d0280287be62d4b18def127391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e1e10935590146c8f3e9fcf067bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475af3abb313f9169ddb18c19c0dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f9d0c815289a07a8aad8e7517ac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98418eabe8987187e4084414744941f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d02f2285380ea80ffd60fb79c52b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26dd11677e86bb7b2d28d8b4fc9310397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5ffb1a030ba0e7aa88357985af7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d5089b12f9360dccab5dc802328f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af9f1aec5a0d7ece790c4f04cf272400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577c8939ac715b7b5a269a1da3c767d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f56a420ae62913899110c191655d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd5c2342ee2a1dd18ad7054041c07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c146155cc24c81c1f9cfd2523fde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55442fa2555190e75cf2fc90b44d35405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466bef2d5c7950ff4d8f976a9a72c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba47dc9a2345dc260b7d15e4ee085407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e81d3be87fd7a4d2f6f0eadf85dcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b6a053b609cb226c4b12901ebf02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4561fee377917cb30ba6bed9c31c377410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c50f1dc4358093daa3f05d6979d1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2c4d277db133b487784b817e8f3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb113a36d108805367995825640e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f70548ad29d9c283fcfc48453595e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd6e43a71c3d77403d75e8d52555b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120d1cc60d21e331f26a93cca2ced3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58dc23e6e8311876a199ff8f74e7d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0a4f7268f36b92fa65b4ff2371c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68375ff8535e81b9e45354341d54cdd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e170640a6a0c2d91a75fbb4339be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271fa43a3eb2278e90bfd41bf8df115421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5eb9582c0740a22de7a122e968f08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f801f7b4715abf8faf75d3de1432a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ed8252506d99a6b365dd05dd9cb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795ca3b804438cb921ebf00bc56c55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319b5a92ed887e9179cddf029e3cfd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2652fad23d48ac65fb2135a59f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904783e5b9d1094cd9ebfb48648224e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae48bbbde0d6e2b9faf7768e164bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a94ae18f7bc2f3632730bf9c2caf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2adc2c242aaac35103e38e72c1a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa31791ced8871b4bdeef6b27323a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e7bb9d9878faa87b297c25d17ca2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b34da3992bc521b2bd51ec0e8508a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfc5a03f6382bc05b031bec2b6886435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c9efc95cd8c18fc06f04804d9151436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5490bb33903865fffdf64dc8f307c14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531cc93030d8f3eacbd42d9e90dc6af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d856e0583a911a6f0ae5fa70b163439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7127b5b4277b6b188cf36cb1748922a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db90058b48052c15525d2899ed3fcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51fc44e8a1c2372bee1cb908405a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc692d83c4c12d9cfece2c01f99bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299968be23c9e0eb35275b431558ec1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410bf0adf99eea4cce79c21a6b5dc03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292de56351e76fbeba5049d2c88c548446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963beb3228b1c51522d18a7b6f6adee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eef3f46e1f07eb12fa203b46aee9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbeab720654c25b6b6ff8315659c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492c5d6aefa45c4a2ec5190505e0a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959ec049ef9ee24b410bc71b0d19ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83cc9038c13ffe5dfbdfd6037e793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fd9b83cb43dc30e3c093f1990b0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b4af9e7a5d4252ebf0f42545f158454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1154c3760f6fe68df5614334f99140455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a1d69ae8c9ca790fb24b8b49af65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02469f9decd90e3615de52aa60871b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794453e8d3be2fca9225e59cd2e5c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb6c9732652281cbf8dba122936b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198bb05588109ee13b860fc4f7fe21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc9f4cbbfd395d73a0c93d270b3bf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75bbbe638b939cf201d3fa6794272b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992fb693a1bfb9a7c2f885694b228f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea609d84119b6524d5f47d19885bca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a146bc60f90e92c6d05990c042fee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c93349500da3bff4a227419a756d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e423abec3b899c74ad38e4bbe9c16cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092f75f27745b3d41fe83e1b75bd378468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07a6e972cc9816cbdb35598e3eab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ce458884dea923291a764d70e3d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d8331cd17de1927baffd4d036eca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521d1fa5d8dfb071c0196eb426feb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018efb6b37d6a1a8324aeb754fa915473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a1a6877362be322d29c75aa9a95f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7005b35dd795c2fbd8ba4461d618b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbbf95276b3841d351781ac9d468e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954d94ab21694d53ee452bd246e203477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe3458ccbcc1d999c1035768bab3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a996a706acdd23f6774865129b23037479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b283ed09058fe10a10f5b85d49ba3f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794d25341a142c579f8578d22662e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b69f15bd71c74bc174922f7f6a84c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2c78d47b2affa92d7630d018f681e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274520dc511b4ab71bab676e991de8b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fc010f56942f1d4055a603159a99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c11271dedacfa2f95164826b2c1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26fac0192d411eab0f6a930e74b84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4cd3e28a374a6784adabeb040b896488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100cd3cbbbc4e2bf79fe59c75f2653489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053d3fbbcd1875c6c12623fba2e420490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e9e35abe0875e75e32e80aeb12995491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b31d35f8c7650e4996bd045e7ec8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7585be7c341a61dc0fd17691a9dfcc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b8b3e3f2437aaebf5b86a0a822b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549269146eb61c7c18b36472a214d6e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b56e6ea9f8e917ab091424d76154a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7351c1a33cdcd3d988106fac0346d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae441f882685fd82a7629bab9ee404498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1b953686eccb0cf6eb307f55b5c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4245e818d4536de1a30cc90e152d54c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4fae1bdee3d6f288b1a798cda617501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88003a4014538729c37dafacb5412746502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d7eee1789da5a70b89e257e255b7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f068a67a636afba1867c7459c54a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99863abd5b92cc838f6cc2f702976f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ccb8306308d5ec583fa72f7a7053506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa19c577804afbf1e59851263c1af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a7eb75b5c3a1e30ae4c72361ca33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209167d2dd581ab98d38cd0cbd47af8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03110b4e88c7f3299faf13d7ef552c77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343fdb0698e6757b033f7f0171ec5f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a0680a530c20a416f2c71caca3d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db1fd4715f44c8d2dd34cc0626e41b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c9c77e480718cae2133c80e58bb89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e44e8919ddeedecbe368f65c86fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a2f5573187d863acd60b6bcafe69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0455777d45a12704f848ee6e0edaa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704989c19465e2b1bc32ef20a3433af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ef8068f30db9848fe6c1739d1e71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf69c1ecb805ec0eecb19f1cc316e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f344763f0318c3489f65807a3b21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c045cf2e0065f0a849ba637d6d092e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c80fd8862124424958691a3e9de2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127d9483400dbbeef51b7d5596920c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37469226be30df1633f463cdb98be42b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a2b3f8a896abcf40f9403dfb0bc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d72df2a3af451a8b938f68f222966527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c736c64d32816b83afd8d842344a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dfb7d31d68d1cd8cd53cd17daeec2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ceb27b28433c1102f18086d1ac7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c76ad9882db56bae557ba0eb19b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37da47c70c7d43704cd4a13da45ba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b1ffe8ee61bf45ae46df2b08bebbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb621f72965701985dcc1506e8c1a7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553c77ea54c716ce3c286cdd60de30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879b85353e2fa7e6b1b9a3c7a15725536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273caeb4f64ebba251d17b8cd67341537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b58eee62f6ff864b316a35d22e68b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9fc954eed7bcaed8790acd286c8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515239e1d0a0b48c056a2ecbb92c1feb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a73212124d0c1eb38f23f7111229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550626acd7375c752f29070a66d6e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d26fedb5fd4b0e53e87a9db1baac3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeaa5a424e873b3e10b73e99cb968c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e88dc1a7dec10f6da58f735f54000545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a297de96586171679f4cbbd8d16b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3cec9eebdc34434b67eaf741a3250547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7d071fc194f09feb1c7c12f4e123548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeab56c44ae864ab69b2b5192bf14f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9fb969579d82ac53802d700fa893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837cbd17f6a5d1c27403c7e4fa8be9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc742c186b766d7517654746e791ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceffa72a4cc27cc7c14cee6b86c00c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc479c787a9113c6f68d5f7dae9cf1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce1e72b26975f90cc885e541de45b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a523bb513bc16e4ca226e5ed4c9c8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df7c0e99de8fbbb25168f60ea87cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b433789c0c248f35bb8349a449d0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e90fceb280f79b1ec5768059ba45e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc1348920df20841d9c6c0d184602560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d61cdca6cd92df8099bd3edd1aff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5792d5ffc4fb785bac51e8c0496fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f4158f58c8dc632c0edc92921a0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c679060268173eda3c942ce1041873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d368f76c20a74b2cfb1e8b5be901565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad58d76be34e4de76cf19b857c99860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845096b5d4c5dbf3cd1ef83cb84069567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd06644d16f37e955c4232b83efe97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92a634ab876031a201d39860bef56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23d23acd8904669ea7770c79adf39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b929088fb547d6bc04194aac7153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc354718e380d15c9f5cf5adf1d96a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0513daac4e6b332a3711e66bd4a286e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d7ac8766f3c823d1f138b79460a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e74223675fd96396e85a3d894670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d29323fda911d56b1d81188c8402a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb16af29b014c58a7059cdbb7c03ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467282b66c6875aea8d252e2a4bcebe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319e63a381332d5599015bfd231c6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882523f12b5f601eacd1353b464d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2d7341f30a24a35d865c081dd115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284170ad165944850d144417e519444582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc24b0708dff79e2661518a861c1d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0ccf34fd5f04dfa71ebe17781eca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6c4ea3e27e71a0dcc6d775ddf486585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298668b7e30aac570906eb088f39a83b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76bc8c5a363e846d9b3c73aee893c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf630911e24e0481ed6942de2a76e47f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3213d2123c538b569aae8565b885fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf94fbf7457fc01b094e2ac3b845c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d689b47c9bb00da54a2e264bc1d16c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7c0805c1a91cfdaa4782b7234f53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34503c5ad39cfb908b5a3bf860c17b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db7e9f1627b50b06df806a31237ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2750865d7da39e4b90927f7f1bcc7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7442d099cc3f0346cd3fca068797b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54260128fe0f680dbcb948606d318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e99b733edaac51772a9e47a23628f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e2ad4e207356d69927950a4b66c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf697713ef40dcb1fcb19a4e7cd61db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7ba7ca8b29061cf7b0116c622908601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661e5333800dd3e7cf700daceee170f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152c1e71fcf03ca887527b697af3c13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013b92d01c6450f24bb69813388dfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f370d2fe49b72dcbe97a8b4a24d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb41f57d6655591e9160b6725bcdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025460b0fa08b352da1014e2c2d9251607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bedb1eca24305110b993c551027360608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6e4af7702e23fda20f13492a7713609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb3af9bd799c53ff58e2f46d51787f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1b68d2b6b26f77277ac01fd5b47e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb25de76e7470edeeeeb0b5b833e9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4da49c7c1954cb51d7abebe5181f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9ed0eab801a42fa58a197b0c7138614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb37b5899ba17b4c7b4421df2c6032c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d997cf62812e7c24dbd4ffd9004c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454898da47e0e88020735bfff44d6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf821a52e2baa682e4e86edeebe7bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3577167ab4031dfea4077a3cc83a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a74913917296da5c1a22d7840439d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040153e0d8b0ce2d8a4692806fd52d21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd60c611caceedbee87234869bfb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4962d5c65eee24bc72e207d84f7b5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbd03ac8544b8d45b3642619bd34a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9c4780c888fe62d81650d2698b948625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a5252208f4b43b9258b4ce7adecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfbc1fdb2298dec2945767fe1c8fd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf4fa691a70133fe5eaa8fe6c08c94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ed5f6f495daed580e950d715dcb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e7c77a03a6c01d3740e4283af34c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d1e63c2a29c4fc0e88a563d710672631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75453cb22980b97a5dc2e13ec02b87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6eb7e159ba09ca0088242c764c640633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab56be66753fc2ae24f6a9facf6dd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c25c17bae814617052299bbe4d39fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d696d960fd62017f89cb99aa0b41a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da6152441a3f52b77c3fb9a5e2593637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f026018e80e09446895706dcf9ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2634d5dca2a61c2342ab8ff0e877639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3cc84bfaf3974115cb7b615b2570640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375db27b6022c351df81f45ae1d3936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8de7d984e24508b29098f85cbbb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd38d1a5f8e4fc9608a7b257e72a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98ab47e42e0e2d2799bfd6e15189f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405e5bed70f0f96eb6d1697514a488645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c892565939bb8d32e6d97bea241fce6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb3ef47815865f3c2a13ea0b4d2ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2c2020fbca4a35b176c0550cba36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd7ab8f94ee8f15ca1aa527125890649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef507536f61ff197cf0657cd4843dd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fde2da147f9abfc1c9f483e9edb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d6337e3521f7b0914a5e4f967ffe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce904568a67623ad3f8c23740a98b1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5ced4f13e4dca678160ece4034c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00baa2c5a4eb283b022fa7b5836b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7d3a964e77d8ec8767670a1a6f338656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64318144bfa9655f8b4cfa3b9e9ae2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e110ecad71a97cf75cdd05bcb4029658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e285cdbcc32d15ca6bf0ca3f2e814dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0588ef9c191d3e9208a5f75c0b44f49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a99ad7d8d876b288c99987eaa2b21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9371770ebb6a6f90fb07084b7f7c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1136c35b3d32a192bf5abad74a7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94570ed7609b139862f6d95ef6981e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4e5eda38c72587d617e4a721629a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b261e2e58d3949c3b9993b2f0654bad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18419ea09f3a43e37cbf5aecbf2bede667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036567f0a75bfd1dc6d8773796e719668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735946abe04f8919435250dd5931621669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c7bc24e99bafef710ad1382838d2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090860fb60af4d1f036ed69ea0ef7c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954d27ba1036bc55f3fdb440bf3c02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb22c3312c5e0d5e774eb9c2cbf0bdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271ca3746923721ba2e4e398b72a05f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840787dae704038764891d3b099df0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ccf16006db5481221ee262f643a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103fd4d82e58a43653c59c66f7ee4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01b1f8e409e5bc09063dbf8b2b59c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604da885b93b452e5f1f8320df7d7cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e5a578258c3c5ac15491dd2bbc3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4d629d435e0fd927dbcc969dcde4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614678bb917515ce20b574ad0b82ad26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f9889a39dbee30364463c2c6ede3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a5f244c1c2cc3ac4a6665ac31bd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a2d93f6c80728c6a9b74d1662b50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6451612adb0c13092d56b6728c3d91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a36650d0115805903cfeda33ca28d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b29b86a7a25440a623fa79485ba8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b755f6c1449b1d83ba01c3058fdb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105938208e38ea903d8173bedc69b6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5c37ecbd2551ff63a5c0330ad0a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c4528e400e680b9564b96c93b6388692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a1b75dc78de1126cc30dbb7622df7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d01e6aa71f88e8100e1e6541d1f0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b7b76dbb752ddfd73aca88585bd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012d97478ca4fed5ca7c53681bf189d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6eedd271cc9bfcaf902e35a8e1206697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b31249725900c6bd4d7defcc8613698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6f9a7f4fbc217eb1fef400994d70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf5d311fe6d00b402b43af20de0e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec990a904b57981e88f0169c2015f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd017355597b686aa6e7e1c47cf6e110702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653fda3862acfa144ff9f925e8335eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba461703204c13c58b1b28a3163aa3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b6dbddf2cad35a318e6a9f052a66d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68b42b225129ae1c0fdf2c95ce0d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8875dd030079067d944b4f9c370a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d95c394d723d99bdfa18308ca39514708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d624de5cf62740184ffcc386a7e6373709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb07416b484c88df0e8903f9edcc98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2e93c34acdfe2a684a37aac7ae34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6900d9b81818782beb862126a4aba1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb097365b79fe778c082ed53ae1c59f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1c0483cbd902ea7e5a6bc48bef2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de92ce7d571c36d5d5d6b1a28c19f67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827fe2499dca5059c25d3430c13585716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5923d6b69c7aa0cc70b4cd54368a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052b970051a0ddc08cba41942700d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacb25258bc0649327f70183fe9481f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562c31eca163e7925d576898f58b35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d674bd7fe8f10b5e84df424ebc19c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102bad9ff7c263a140af0b56766bcf0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cacaa6a4f62858eb8c71f31a1b3aa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08ac106c014bb0dfb83330d0cc69d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7610e823176979c1057dbec4f213a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c2f20e90bf79b3ef11b9e5865d7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4732be6b1ef5e3f3cbe7c7e349a0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea13090ef49413bc70fb3a49ba818728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca553b391d097f98aa5ecabad2d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa464d15eccb3829a13c92f323b1ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559382528b34a89cebb79a8d9a56f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a196c2f727bb244174c2cea40bca6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da79ddcc49368ab5b01bd6e95e2bd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f9cbe427cba9451f2fba746ea7bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2efbc9b37a33e6982069db27f879de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81db7a03d331daefeef66f63c4f7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501977af34f0ca6872ce0eb67cdff7c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd91037eda6ec29871fba0007011ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bb7108e7e72781decc8950b89ddaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e616340d0c237ee89c074436e9fcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb580fb4456533b3f0df9fcb3ee47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426552b68af6783d0e57b0b9c6ce0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f5459b6a1f830bd5980921bc4ffd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428eae1e076207a900288e37a3a493a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514743b4030a69bdf471f17d2645e7ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a421f0047eb8bf9f51c6872fcfbb31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428735d6146c197c160af71d81f98a36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b22a98927821d57b8cfbd26a28170748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae88076dc377e8e391e60878761a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8e3bc98460c0052904089c9ebcc1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f376a80e72cb9b73d8f3d41466d39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430ec1337d5d88cc86ff568c39ad82c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920a99839ceee5ddd6857d06c8106a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c598817a4a154fa89e86ca2458ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424db8f73b4e3f2477739fd35cdc435755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52191345c156b5a2a6ed3585c33788756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7674623a960b984cbacd3dd284181d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc07bda111895503f40cd09d35808e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984edeedd0e60630df1741e0d6ec5d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe43197e42c71a62edf043b28cd621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac89d376bbd5ce8c1e3f12b7b982b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb9d36e779625f356ae802e21a5063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdaa8cfb904fe24d6976a356d9fb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90b520c26a816843b112b78382c4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead5c86814b601748e61a56cf7e2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8f069fb4b2ce59cf655f900a621a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0a320a2c949b498fbfc65b4e623638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31f2e0cadcd71f49a11e62a26420a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a5cdd8c727e4c09f5ca663acb7f7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163179ea86b58c753867024f289b04ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10482d951b8e5584c4ef6170d4c41212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e08fee6171ac223f4683b753c40713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb2d7abdc761e4063ee2d5238b5f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2e3205b195d96e7536632ece2ab215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f81e1f69612c7849593ed85a24dda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280867c587a9b5105165b2fa2f4e33917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b78c2b8016f2667982eddb83aa7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd764b7e88d2fe99364554058d30119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aabd3ff57d9a392fb65ec1fadbd7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0f0bfeaf5573ecf97f19cff1887c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8fb5a010fd363a79552bbb1056d4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc46397baf54e2ece8080c5bd60f4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d558a8cdb0a719ad2f2b68adf80ab824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b89a56883867f17d85fe3914a46325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819aae7a562ab3ebae5f41f6b203baf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367bcbcafd3fa826510d444d758df1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456a981c6b94768576821cd43bf465828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473476de4c62f9d3a661c3f2936dca229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c41ef89a4a40af61246e5efbe479330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e0de13813005325717e2cf1d7a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a680773446db5067a8d664d8641ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219709da8c3db255a72e300f1ae2cc1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaccaa1eb21b1c8240772f31e3d393334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588346ac6a101b1f196abf73a72898235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee936a3ee2d740db5bce08c5772ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fadcc81e56f778de36378edaeb2e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69784d2df3e45fa6ec89605751031038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f3ff210d22bb4a2b644a0e7732c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb3606f7e6d280a15d6439f573bc3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7781a850c557a0ffd3898b620115741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7d0fdd797e47de166a2b8c7986a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c316239a67e0d5043c62ca69e162243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a6132738bb6175c176560cf232fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407627b3c0bc8d2cbcab73ddd3f4b96545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3a8c56da0df6364292206c6ce3f0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3b58e855d0d4494bc491fc76b28947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d897902a8ef38739da1e78ca3ada748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147d89dc33d1ec1fadf80f2ea8d947649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b176782c802c9785dbe744fba2ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071210ccb95b7b920063bfa1b2df04f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307558d2253dd0f360617599d11b4fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c067cbdda506318f0da2241a669c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446123788f54116f20227d195e96432254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160349a89c4290090e3b281f9f6d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa2f8a750f39415e5b5cbec5557cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688594d55baf11a24570c404dec6a8e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d257b03b57e4f56f0cdccc6eb91e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fb6fb4bcc705e3ebe7bce45aa1f5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efca3314c0aa7263dc2dc115b3a0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0dc2dc82d909a0f340008afb3cc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebc11f6bdb0caf5ba54ba83897a5d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ba424812f330287d0127dbcb94eed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e68b084ab076e69a663a54e56ec7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf725e19ea0f0d2892436752533d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b8ec9d3739ece27bddc449ca9324966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd2c63d2870fd575cdc6c67896b8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99288855060dfdac1bad2174e01a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181ae65ea521e9b20b5e612cbed44369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798a35704543cdcd72d27c1deefff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258177a6d1d69e461cca1e7488cb47271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dfcaa3bf8ad52a11f120159959bea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42e0c7fbf8ceef935d55f21b7da8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612e868db2e81d621dc92e484c369f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97895069ff0cf0c769585cd4de78933675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bef10a141f6858cc2aac86a44efa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc82d1024f86fed9f21e5123a5895c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879873f803b3e8891c5df85db910e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6eb5e4edec648364cb8b2b0f514e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30799c40e1e4085731b5d01367b380780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb288ee74cb1cca5766be7d35891881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534c0916bfed74f595afb9d870a13682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf5d3df6b009505cab1aa512d26fea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca03407fd4be58e474f3b308e715584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7071cb6568626184c4705e232dde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103202786aea5a2ec8c418b85c5690586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85f0d10ccac323e3bda024f80544e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c8a6f082ce5518691824dfd6139e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53b3172de9b06701ca1b156fdf17489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ef7c23b8a1e6dec57b1e106c928590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be813597e0e0874ca56003aca2a90791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540953f2e0b1f8df9ba8be8ef59a832f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ac24d900517d23e9fe04e8bd2b2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837bf49545a7d442044f73e36d720594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093eb0049492fe0706d91e2d124ee5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81490736854bd0c73b7baa583854cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a8d44272ed19be8ffb8d0a921ac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504772e27ee2b86b3b942f9b2726dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33793f8f1e7032c45a84096902c7d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2fee282ffdc4199382ff894713b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b04a5cbb39ab83b53ea27cd5438b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4d08ff9e026a16d72c681742fd5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c575d6b60baa9b079dea04d32580103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753c229ea2518bf50cd3f31ca7b081104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eaa79329c3d6623d2fab109c083cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b08ffd5e63b78b858df6ff616c44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc19be185da5255279a33f8e39f775107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0457bc3653493011f7a45f62418b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c336dd113621ab7c74f6c61cf1ef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a589c6de9e7e26e022b94c6c7dc7da1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e643879f7fb1b95b9f98190a3362f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf538b4e6ea2c0e14557a09869fd632112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce2c851e4292f04c71927031924b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df5182f156c8fdb384bee72f631590114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a5e87c316821c9c8cfed8cff0812115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9120d53cc3b3455dff7eb856234c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b5488b3fed09b5137846338d8679117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8581c0d292aaf22f37e187cbd0e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643cff6042ac1cd49d99d7d17c68c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232835274dd13b9add03a2ad812c6e0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714c838be09b23cc563f862d253f99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db8785ab623dbeed3d6f44c7db8290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14578ab6728db0aac05086ba09ee8c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d135f62af6ce088f6b660b161d74e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4dfc09ff1c037a14201d7d85fd3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8873fd897cf701fec0dd2c54e17277b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b3414bb2510bb579f4dac9a33647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e7c83a3f149300054a571b363d99f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1d649fc8b903e86dc1890c5e7c47a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa889ca59935b5546325cce0f2dc83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c193f693876ac52a7913027a8651131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377604d84588a04baa45f4e35163ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c172588abd7c099819a140f8f54b4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2428336ec109b24c0ee499e7986a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074757a82aa602ff6d9cb6b0d9e76405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1ec486a4ff0ce101c66eeb602393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71729458eaf29f3a1d9e38d812fd9e5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f54bf820270f4b01adcaaf52cf96a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349375ae88cb3c8c5f69437b764e8f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5563ad56ffce968d9c646c62af14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbdaf6741b7ef930d9796281c30898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d784d9c542fd5aacfd0625fcd52416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa760193f442a196afd4ff11bd3797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a184ff0c6700356a020ff507223e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69452f387cfd8dcd8137c3154dd8a206145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab431d4a0f9dba2cf05514f841e780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9a1c235495805ba6090d919a1c02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773be74fb54f89c7bb56382a90f3177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510210742d070fc53a9767169c3d663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd846643c11d3bd59ec6387725b074150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d6a280aa553b041a0f12c6b941026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c7c21d4dae57b05dc103ab4e292c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7008bc9bf134f6d1e5220c58c2b8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05bdc24757b284e0af79424eff8f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecfa9587e878436f4bb067f14fe35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b49e867fd1f5d9eafbb14e992e738156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468764b381afb8de4cb5c45a1e372b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1239e8a7a0aab26a7449175daa70cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385765d20890ec330d0c29a20e897fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d925df98a47f0a4ff0c87ca03484f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63658517d6c78376c66d0aa18a5741161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e22c77e6062dab4d66e4d3c53b52f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38772dde4c1e93fe0c54ab8c4f7d354163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726af5b64fdbad5fd4fd85666009416b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39468b562dc071673fbe767c93d32f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b1ad6c14531f4515b581dea574da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ff2175efef3fc7602fd0742073a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8870255d62f8b791ab80de7b6e24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0986d4eb4eb61d80597cb422d1584f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33735581f7ad62243c79a1200f17f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a540b454561125c548e982dedc64721171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf8c59ea84f18042da756d12e62128172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0c4abfa0150a37fc32d460a5801e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a2916a1635d52e980c4837e04b4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860be1aac65bc2e200b6d41ade3cd276175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ca457b29306fa890afbfba9352cd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da159482cf483573179a998a373c7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f690871a14194d684a002d813c40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8adfbf9ade07b11156a6fbc1a39046179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f5b8186a66d890b6fa5770d249c09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8d276244064537434d194bdf491ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056df5c3d2d7b5b299bb085f145e99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0484cc9621d6457ee233b5478a5eb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264950cd3b9eaa62e3b2cf90a596b90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d847a47e91648eba03eb24fae02c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a362c485d72a8d1ac06cb5f8aa746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884559151c506039af4808cef2c8c88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736489ecff2093172e02f70a8f5ea267188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860b8e6c07c151ed52602bc1dbf718189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d11128951fc89f8337e7cc2004c25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1ceb9518ada11f0a5e1d0cbd0e176191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19ba3f5d8599daa3cbeb013b6c8e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793397369a7a4454b07a5ffdb7dcce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba090a305daf0971afbeb4d3edda27dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473076cd41aa409426aefb80f965f228195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1e1a8ab0093493de90d4a21afb339196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772828d1ae41ccec92eb76713f9b94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dcca8a8f7932f2155fa581be36510198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129378911fb312b148bf0042b2dfddc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bb6a338fcb68312f6c61f91ad4b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeca1e09ebf4f25e56868a6b71a84b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292233d68f6f3f47879b9e5e3c907321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85fc939571f555fefab1b6c7732c81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d043ec522316efdae241f2f79480204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acdd4b2d58998991e55c2e83f4b5f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf65236303d91fc07ddd3cffa6f860206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b04c8c2bdab46f462a94a6623f71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde22c0b143ac534b9774f22013062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e180f18c186c31d73206d8883fde2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471fc6d4efa45ed6b66552e9e428e84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165cb321c1d47d6fe51b72edac0806a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347c359baa42dfc8b99da2ac9bbf36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41629e36bcd0f8fa89e67dc06904eccb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb431e8a2fe2f51fabb48a9f5a9253214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dab519beedfbdcf02ac7e7c4bab67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a18bda577f2637d3b8406f0289ef1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7532cd86b448eb70487003b2920f7bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55505c890a51f4d522d56750f5c9092218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb8f19f03056cf2e0eef55b5c59fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd8c2f49aac414fa84758bf2450134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7907fa806d935ff41c299866f9b6fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ce697bd2f89debd73d52f9bf14b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c4cd24fc302068bb2a2e16cca2f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d679cd2a7930adc5e7f0a17efea9739224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e85ab7a9542c9be03be66918cbffcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9d26466e2694ac56c1e3e012b105226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1bb6dbac47fcfd63b7708f8299f55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b96fad6966e0d53c27f9e88d2c7ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e13d7e6e0693205547696f9224f63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503ab6a1078cbc7f704709972fd408230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b49933cbbeb381fd1d8bca361435f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff9fe31e937964884437945160c1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed22b8ba17b710fa63928ae48a1f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f6ffd9fcdf235a18d2489d2ff16e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68e2b737d476070a737598f2b21a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e823cd5c4be5933e14da0236d298a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1c71c5b01f7fe6570a85c2c5cae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d6bbb1e55fea6d86818d89dbd3d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285797893a7058c5a74d7253e7ee0bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a8785355ada0eef106e9510a00ec3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e82b6fa7dfe69fb858563ee1e644241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9df6c048f5865f76cc21829c3d9c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d35fdaadeec988f662a0a3710e663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e38fa03fee9cfcf9a7feaab9f3a4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c941c2b5a131a38706b0060522697245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f592b78c9efeb6b6833480ce4e05a25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7d898130dc3e1ba594021b24b941247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6679ebff939abbc38226d0585e33a65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5784dd13c2fd413c8bb335d4545889249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915cc157bca2bbe7c0a88e0a53669d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4c28b517d30518172ba8755c3693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141bdf42cb0187cec69afa390004284252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed7e92891b3b563ea543eaa6d1676c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff363a256e57f79e8905d102f97ccad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da744148548d0b50434c9db531bad72c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010fc668c3edce4e46a47d79bc63cb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081451df2a6542d1a6d4bbe8c1f1c18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c46425b96f7e0039646714011cb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b573fcba995a3a7fb75e74e338ae3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a64e74ef34602c3a94cb7a748ba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906eeb523ceeeadbc388ed7135e018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220113156172fc11c8884a0fd85b3ce3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca69725f73ec27999fd638f62143d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3102852b1fe714399eee5dc08a5d94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3449d5f60c2c932ab8a49195477aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4d62fa86ae359b218bd72092f88b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b498c9b6373b3859b050e042b55ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593de8d9e728a58252ad762e82be70a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763137a6223943d943bde3480856137269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587a0d9fbebac074bb5227899d61cc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4d96e628eb6dee50d6fdc0154f668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a6805b73526a42b6d92916d03406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baa6302173d9044a67ec7ab3e40eff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629deae70bbdb75d19f969509848960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859ae633354e06fdfd91377f1a3f031275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f39d404f6338125bd58e58eb559e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee552c3eb6789276ece36b1c3dd998277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81c7601505ac3a11829fd0f2589e16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb45ca47b2c346d44c806701eec3d40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e28a122b6283dc1eb17c188aacd47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a995e952b00de78d0bf6f99c670836281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01067bf511431ccf772191e40dd1058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099ae7291c9c4a6762a5097b1fb438283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb980dd8c5fc3d34d675c236a768cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64439ff01d979a57ed98d0ad22b62b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc9b059af42ffc75ac1b67e1f8ff0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be207048cc91d9b59ecda3e1d90e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b6575804abdceb3a7ab95b2ad5d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3911b0abf88487fca3c433b4b26461289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183998a87b3131f0f435c5d1713528290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd43e84aea13657db265ae3db4c677b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbecfc80ffc19be29c9e4707cab9be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764078b24aa47450abb0c75a9f7ebba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077cb5aab9830c2526602f2c3e08cd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ea01e010dcddd53126156a29cc85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf9f27ea943b6440938bae128e87c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef31363140a2cf419e089a1032c3c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85019705178c55907c7f4679543727c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9606b826c48487e7dcac534ee6eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ffbe3e9e00b5308eee7ef19dc515f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511369ef34ce852a861ecf5a4c666109301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e79f1d5d5fe82ed2ec00d096fb4542302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654a181d18cd3f3ec023517a97cbfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a449ea213a5661d490367faafb7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934ee7acf7ae0be077917f2f3379ff4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e71168b578ec7348c6b8337f2f24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b263e1b08d40d28a11c526d0b950fa5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf79b4c9cfec38d992a538b4fa503308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adef7cd7918d6765db89876ec4fad7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665f97dd3b5ceac5db93c97188db0d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa55a26deb282f09f967538c2ee6b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f6cd098074832ea444a408571ec7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330b7263476ac195a1cfda4ebd35d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22972e64631199879655e77f5059536b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda419cfd887adee15bea61ca29283b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fae405fa7242793f05509e0e36fc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b48727f98bc32a267e82ab79911e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f910dc7ca965200eeacc459d02e9d71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049c8f8b69ffd5ef7f9f7382aeae435319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43395b583321a514d0349a3d3fc7ac04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01fb7128d33941d20406daac0c5907321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331577ce8e42e34979d8936efafc1f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb379f9a2f899aad7e234943a382c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4359e8a50108b0f1d762a74f93f65e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab675ed236665f296f2aaa4fb9b9347325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedc7dc130b549fc67b93303968257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca09fd71b8646010daa4292e1a180f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0537f6ab82b8bc43df0413880ac0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf307c9d42e143d813202627eed0d43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8c1659336915c729e00c96a48a5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb7f268185bfaafae0d5bd353801f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e7992a6afb35a758f1a27ff6922b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745657d7853a50dc43c6fc410de081333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d66920d9b09e2c396934debbac99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfa40b2d9af06946ca38c788f32a00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e7db0d9e60521256f1c548fcb3fa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f6573aa5b04b6c53ebc64247bbd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128abf779f118604ae7aa445d81fc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b2cb7bc5e0cf9a095a881a063874d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bf19927ad2e79f07ac507a95fe95e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c54fa656676ed98b15fa260ed469341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d858f6f3abc5d212d5e7595a0d1edd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d7ae61e7518acf0bcae032a891ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7815aff08faa928ec692f9da291e908344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbe1de2dd7032be934ec96f23d64f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d42cf670d62932ba075ba038840b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3f940a1aff466b2c90d82dc7087f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17a7b52e810790a742725a2251233348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007905e358c050e6762eb2da0431bb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4edce1584972953950e893a94b74f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f68c370469fb27556d6f77f6b07d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c905035ff5bce421c0f4b47a6cab73a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ebcb542e7f47f934b82ab9d2adcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538480f2558bfff841a3b1f2a6482bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb468fc7e4950c33521b1fa518bfc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd593dc7d36b5f95d0853e2017082356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78bd3cb90ff73cdc6fc6110c0557d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de85f366d2c398518a279d90d4c66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c93448d9aa790cd94ee9ac9f3acb99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056c8ddc638b4db681a55207716686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e058b344696bbc1a7be7b11e84fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d619d9b7eb419598eb5915c962868362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e23e95ccdd1fe365ef946f4b4f7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636fbe5adf66dc31e2b882fd76700b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4d447d5a8d5357b2e31a19c84ca0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665609b334d8e09cfddb20a176ef577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a18c8b2a530d0b0e6864ef6fb78d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ee54d12624ec8b6c7c1ca5173ba4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc255e63ea781d7fb5c4690ca0647ba3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e04f2ba5bdddaa0ae44b91a1d595a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d7f38d8cce3a117e97667ebdc3f85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da75a5c5d95499ac9a384fc8469dc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12289f1fdd9ebb10e505971799186f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e59e1f2beece389698eb9bd9debe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16a6f4bdc94784b6f5334fb947b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fec4451b09de330d41de0aeed82c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92912bf50d943e3e75ea0941354145377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e4f4fe320b2332bc168735e52c1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be3db861282f305150fb7d9d7ccf7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a4d29b01dd3d63726dafe36f7c2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e9db92b847feb1393bffef54f354381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e3ae9ac4b35adc60e8f3fefe9895382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c7fecbed1da4a45f56d31cbc0391383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6995316dc8a1af38c99c3015a45c4ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2aedf54e419187b944ce9af65447385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783025a5e7c872c32ef9b26831536c8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b826dea3f9479f93028f7c29c6d4f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa3ad804c32143bac3c9055ea10c97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b7cc4103a98a4ce14c674100d280389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3267e5940574afdc63ef8a80cb02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d740a29d7e11f477d045253a7a9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4e6ab2b03c415065e5122c1f13be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d11b2c6e9b41c2e9eef91a1c55e6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ccb313c728a086f1bdf36fa991d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc40454c8f19c6f4d6857af00477c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec940d76f99dc5f556402586a179b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473e9df9b54d98dec1c3ffb553cdff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd5af8383c442a7a33b2da16546915398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81eab2030883df77548cabd023c6f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca0c902e7c7227f51cbe3b60104850400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb6aeefefed2308e5a9a3ed429c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d3b88922a37f6cb57a00011f46f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60bdd91617ff61bdf810d654b261a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712fbb93befeb951a3cde02054dbda5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed71abe7c7e046e0a1d601023f41b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131599036475bb418d40f6dc2eb18c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea45bbbf92c1c0795453f912aac6206407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286407d498ac2defe72824ab0321edff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd93ddf753815e45e86f2a0551d7e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b325edb5442b068d27986f684066e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa138523439a891f2a25b1251ffef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def538239e363a0d424c43064a76e0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125d86f1d5f6b588e4e071bf60a5ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c9baebd0cfa2d7aaed439d7de35fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef10254932cb2cdfd04cbe347742d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b98876082958e957c0a9f619f232d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea5a4b50d8030010241e9d54571beb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bee5cfb9217c1c184250583559a58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b6cb75103cb33ddfdc4c341988d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b2d2d3603875e1d0c1a4b4d73d8f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc0b43833d3b7e7f56e91e73af574421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a27a04cb3cfc1888255876a91d1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249ba6ec77abb6ac68aede6d15765f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d026338814d6de9709d68920977476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1e1e5fe6839fd4a855fd1caddd95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f28287f8c8187cf5e473570f6b0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0f1e5771b4e3a5a4d9015e4ab0eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189c8c83a767a61a8c5a173c34460e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43446a62c3cf06506efc43cfdf76a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f1e9e451a944688020760fd653fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040e44a2c9ec75bf64b1fa7a821e39d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d3742824526965949f898e5e333a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee0d2dcd467f151ef5356be378a88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62da5bf01a50320ca11425e4a7536b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676adc7e71f8a217b3bfbd20b9dbf82e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f78f481453ff5380b01ed83fab36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58538b55a181aa72e691bc33d3cfffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a6767557fd6968e36a0e729ede5f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8efa316d6fc2067486bfd2a172105439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8b36508941e887c45b7d0ece1437440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a873db21df06b2be36131270fd4db44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a570c4cd5e1f8d246d4d49ba15ce9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589dab781c0eb51ec9fc1ed69294b3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7a7d8650e4e5434278dfb3596f16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae3d1d2370d5b40ce0c6da35da113e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281361bb332111b63469f15c395f61e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd28c3a668d7a42620a9c9e14cf5b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eee636ebcb7a301c2149c2b645662448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec16b3d8b38656e678587d10e5571449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fc726511457dfca43d0768297fae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a6cfe54945369a3a46ada9f0623a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100377ed73b29d412a78c4e74244626452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47e5dcb08287cb94860d4c14b6317453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e41a921e1ee88bdef979313b432e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4a864a1af2b9b74606d71fd33d6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f2f4e81a9e34d93a3f799917257d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf016a8293e8e44ff36c752c2a3530c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908be2a8331320751b40d1b0b04d3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73196b402ee5fbfec3d9731e7658fd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6fb26c88f9b3e4fceba4f2d8e3d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c994ee1d9bd86c62e7357f0a8269d79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d42a50afca07e801b690a194a200462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dc8bdf899ea39106d5a7000b2dfb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360deb18b9633569a842f15813d3871464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ab550b8ff656c81f8f2e8deb7cf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688c6fe9e04cdea6556f85bb49d43c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984d2a663c8e3867a507bb0310ae8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df5133ac37bed506545c429d5b1703468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79252c693b2c3859b2d8de1fdf264102469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d82d59920911ba3144a08c6d817a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b8fb1c8afaee8ef76e3bb644c2a84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3acdb7e25d8dbb703fc53b82c25543472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa6af8ae1ea5f50f23af830125477473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3477f05f3d8383072f2bc66bbdcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac314e65e00f9aa8a1adfbd973414c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384768d37fa4167689c2b4c9dd83327476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4346b35e550c839cbb1059c7c8419d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8cb9f667c2db19768ece6cc14feed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d0b4fcf75e0aa84b8475394db85c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc70fbd16d09313775b0e7ed99c9c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bafe317fa4e62c9b4e384696ee2802481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7e13eb920a672583fd9b7ac32a90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b746fb9c42f30a186bae1119dc05e5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b3e16f8ef3a79d3da0df005963315484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3a44a9aa37899fa042a0ce39350f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9a31599fa3ba7b28ff5eef7d8a72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb699495d1a2ec6e6aed8da5647b07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72fdeaff7388fcc2501eeb3d05ce54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba187b16b1fbb0441dd1975e11762399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6341829951d23cba560a3b981c0c49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05ef11b5dcfcb2475a70d7a4aa310b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793048ea69bd37b26900b145c336e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c561da162e95910d09f7017106a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4901ca5768f9b90eff83258642374d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31f2f4bd79ecabf13bdb126280726495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b9f28abd24873b34498a5b7ecd4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536be833c9bf6c728e82719b72062958497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d7ee8b18eb5127334c6adb1fd787498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8da831f6ad87c8d26d64eb0115c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e092b2ac07fb49a36e135f58caee57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fab4d4688664aaf1b7bf54e8f9c95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a869853e61e2cde7b54e82c3e612502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a57b53ade817bb811c6d1461daa10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6e27de96d31662878f008da7d3fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6936dbb0d4c469ee5d71eb5de46fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ccefe24da0c02f132450bde12125506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097636de4fd74bdd8f3f577baf96c214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cfd81a63ee7d35c9d0f0979f9a22f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a820851608f7ee1d52c770874ee93f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab8bce0a725a79a10c83f2216c3b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6b040d0b3e6a6ec7222c8f992ae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e056564b4d61dd0f0da86b97965306512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7bf4f10126f155b148cc2c24abae1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a00db80c1319c1c96365dba3f1a09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166bd7404677f2a72c749ba4350870515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9968c0a461920199b6ffe41229d7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9bb314375980bd2323e3fdf5e813517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e132ffb833a090e49de1375a6e7d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608795247af1c66ea14c9b22c5da80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9eb4b9b81dd5c7857f21bdf168738520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fbbf9ad414b68877a2a43b74f0ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd2b84fd5b0e02f9163e81adc9df00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2cb4e143f7889873445b8f0e1358523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943fa5450dbd57893e5937f90c1a564524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3987395d8ccb39704c035c6e0e63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d87c647524d9222aa9044975044c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da7c3a355054522e571b97856a620527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a9e0cdf4ff3f22d45755d9f9f9cc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8f3d83154700ffe39468af9aef69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6c43b3a3a7cd107acff7296844ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c33cc62a2ba4cee29ecdc658340fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd6b8c0243ed852e3cc502764570b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c1887fc8035d2b0f721e6fee5128533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787d7487205a19f83339576f8ef8ba9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05312d0213b1ab98136bd63d1fa282f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd32dad44042bc50228125e332ff5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cad0a86fa441d9ff490188bb78395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1b70ff949c9670c39d9204cfcea9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535fa669a1b3ef2b32720ba5693329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d626394432e7f3c62cfb06ecac9b45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3e3fdd807a9e7c71c9c230cd9ffd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d3b92731ae9602f63d6ae26f85ee7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0abcbf96f64342a0e7eb0b80613c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2eaf4965ca5e4bcc9a5c218bb3808544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512c865ba0bedcaa157b3c7ecefbd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20347bd9742b783eb13bb5693c87b171546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281d12a21752d30b55aad2596302eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf938b500176ee009c8c08e324a8d2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445c159aabb7b02b24be36aab10a9e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b53a8fbde05e1265a9f9c1e3ddb3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eacff4d3309b059447b9a90c689dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e5457ff390158f9890a62ac5d435552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843ba2c4ed4e8cea6b9b4e6dbf246b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e42beca6e793bdc73a2b18c756de6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bca3bdac6c807f3d47817f4a31337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1c7aca00c8b9c2387d0d5d1fb6f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43fb66bc8301ae43152346457901f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8129968789b9ee72d2046310e2c516558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b368237f7b0d917de55c449c0efd64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cdc65434f0fc0902dc39ad40ff715560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67989ff0e132ee1d77aa37087248ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda79c9a06a6b017b58338c2b762737562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17f2837c3f46ba56810752c3fbe0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c8c1f396108e509d92f59e1f593d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a9d5314fe037d794facb5bb3f515b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51104f406612926e8e4b6ef52181f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c60ec90e1cc689eb6e6b283fa9c98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06abebf72f202403296f9cd23683e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939be1f4095f333c0e5c9784e8c3a94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dfee3338c0f46dd0c9d3e561dd05b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d019ba4924eed58a97c73cac57b45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be89b2f072927da25f133d45a632a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5a1be4058a35f6380cec46f76050e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7dd7b5a94062cd4d4cced21658486574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70bcbe20db88004343ca0d9c8ee6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fd16803724f743320887b0d93b14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de1a34cb8d0dddfdf5d1f69c2014d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e57ee83bde3133d9616eeade4626c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b8c33e80b51a9eb49852116e2aa81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3aa635984378e841bbaa8be65b814580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c0c5820c799da65d2f50ddd8b5b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36708b7a09669e5288a24828c5269e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2b3f37da58376aef6b70551f6eccf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c5028440801b3c2d4249a3b62779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcd2cd2e22a474b19957653575465f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d01e0f2f58efbff99128db5927bea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a0694c4576d8ce9c078c71d4157f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551b0f85310d0302ec367226bb274a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f14ffd14322e265e7ea9fee06533e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae214fb2788f94b049f842245ce3a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b8e805f245870a2c456c5816c5f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6af757e60c20a7cc1fdb5cdcad6c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe29cf08597030b20360781aa1614593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f4b5c09dbe7235a66102d48a627b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf21a70efeff0eac42aba1e4127d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d97e34294cc921669b29753485e65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf79534cda8046c64bb061222fbe9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2698abd96f5f6498da01a0c32062598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b73d6bc02b8a3b4677d31c9ba8e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b7b45d0c3dce825793518065f6f55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8531ded77ec6e65fc3be76a0f57ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429206677b6a0050fbfd176a9c4236602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb3de06283f990f55216c83f248b3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860316b04e4b1218c75813ed42d095604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea881edbd11de657b9667925f8c142605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005fd33dc1950de67512b844b35b496606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b86b60c00c0496d2c3e14ac3844ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d1bba857ed458ae097cf579cad70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b32b85a9e0c6d32d44afa24975824609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ac1e6e21a02718f341544ab549c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf260e0d8ae1fcd437d81ec06250fe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dfb865df2cc7f0437c7d704a9aacb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a5d497ab7aee9d9dcce181d82c47f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa64e0c556b24cc4af23945f632832614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d96addaab7819a65ff75257112faf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de2fc15e01f0f4f2bd367b446ec8a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b72cead5ecabb163adc98b5923ffd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aec2d0f7e6b9775da96f1ec69b724618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834e414abc3b08aa026b7783284c30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ffc59452c81a3e410a0c638ce5c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287abb4f3e48606a42994755a94bca2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1fa089e09c5879585a417a7826055622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8170c588e4a2f352d937518280830623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f5b4c4f39d387c6e3f6eba1fd82ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747d7daf5a5c5b489a3ddbabdfcdc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64674fce6eb23c053c1b60d3dcbf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9bcee51d773e01eb864bea37fae94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608696dd98fbec90fd3df5c37b539974628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3808d84a48cd9b16865759dd100b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b854fc83bde73b364cdb8555dab04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce361c4232a52533b6e82a4561fc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c399d85265bea8166ccf5b01f3b02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910909d2beb0824e44a3bcc18deec5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d766cdf4715180ff8abd10746f7e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0974c8bc1dfc05dd3a834ff81c96b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87589e55d4164ac92d5d63176d361b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c617e34be3e10913391071b37a36bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0eba09de7a683846ed4bc21b780ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1b64f77338758df952c1a921c47e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136123224b78846e57c96eae43fca87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515301af048f80efe39e13e6630057ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98231d4f097630d11f0e9530b19cf4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a0c67c729aba70acbcb68088c61c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675f4c188e272bac361f46f919e8a1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7922f8e764a22313f61219c2472697645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa6bfd172c08120a4a6894b97e17c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29eb32faada2740cb5d3a389aba13e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8d6c1d1612d29f71b4e60bcb90c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670b1a1538f6c271eb77618e5dc97d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002e5510c03f9c756b1b3c89f9f9788650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf99ee31f5eee373f9eb83951f698651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d830b02e96a525e7efe270c35e1c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979bff5b1fe431ed265ed135b3754f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3867d3312917f53f34d598f48227f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d1772d7d572eaf462b2f0c731f8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d66a473ca14f51536dc45892cf92656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d3f411401da20b89ef4fa7e3aaaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef806f94baeb0939187f1b0412bac91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b525086b9bb7cdb3dd794860d1e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321700298af41d932067f08eb51639660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13e30227ac77a635d97feafb7f6f92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a6ba53b09c0c081990235a21f73f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa79d541896ab3b75f15f4c7f029a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39096386b1bd1626e021f89a55e3c4d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca9b2f1894f3d049f7fa3c10f86437665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966a448dfc1b3b898c7432fa60adc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685937cb329501026306459a98b5e6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb4b2bca710f7bf9c68ae83ab9c8a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf025e2c8f7e00b25bc5d9f289d4076669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225732710c00d1a4510eb6cc9f881340670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42746075934a9adea31438d8c74d4f41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dcfd5d276b04f90deb89f6a599ff6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc4b3b16a5535f594cd9cfde1c5b3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67c9e1a803c3534739e7d9a01d1ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d1631e83347da25dd10a786db0f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeb435ae08c400f1854af6b56e9cb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1041f8c85190b9027ac67ac8f4dc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457590a788080d4a19bd4887665bc76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e3a3b5b18e092a5b4e13944ef6ad6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0d6e2164b9f45ece4c3e32ea6d38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd070658e163b990f3b9198ae018b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601ca44cbbd53ae98c5d351c354725682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ddf2d27146b6936a4f2c39a3055ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af6fd18cc5c7affcd912dc2dfb230684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742f4d333763fd9796b5de5d2b68eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89113ebd7d1d4706b50d6f4548866a25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859c202a38eebc23ff09de4e41d6b7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321479ccdff23153a1a6982e2ff47954688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ad77c99d6ac4da1248cb05b758ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7dff2a9059d8aa598d8304cdcd08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538676457d5a4b6a3032df2c73af17f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bfa8210f91b0fcda038e2fe330a54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d00df474340f260280aade0ed6282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f1162618fa7ef2693834aabcaa75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762d7c6baf8056bf20d4698f6b0982695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9b6ff048496edb89a7b9ff343bbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8d6ee03d31b5d64117c2455e2871697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccda6b3ee53f9699dec6676dfa4a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbdb969c7cffba2de542beff6b142699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004710e6be66168bbfa23002218cb17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e9d15947f605b642c28eba6f76d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfadb8b3ffeb811f16c00ce843b5c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c005b1487eb5601aefea6c52e4dd2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217e6adf0e46b0ad30d71bf8372c6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f4911c1329fe4ea4bec6edfd13c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373602691510202242884b2443c900706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e85c7e119bdc25913d1533eebaad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc225c93b0c1619b49465f5cbf0a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517898b6f2c31ffbecb826960d821381709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a4472170410065b56703a37f1cdd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12a88b7d230f74a5dc13a43cfe4ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f4756bb0cd889b11accc98ce196b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173183580c2cae38b6c6874fc6895d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39858e2b8f1508b595fbed02c50855b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53561048ac13840ae36d1ca779e29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301c8fd021f1f0d9b893530c1a04048716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217224d104af0c8e49ea98deb52a6cc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2d27d00223ddfdded2ef74b47e5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08357f8aa995edc0d2015aa63fbe6b26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cbd611387a1a4d519bd1c1acfb87f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d46106dad4de0dd5ecf018ce6cdd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49ce881a4f38259baac6845b8f0d69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b652708b8bcffa9fce1f5cf3f0c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d21738ec31908e7b4794b2ac08eab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d87adf4c3519970dd437b1b58b2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0142dd1136ecfac3af16749047ca93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50736dd22572844b4ffee9d632eb9f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd5d8e1d69be1e0af62daaf2133e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb377706d64ee4482681936dcfc8ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e71ed92d3e46f2880c4cbe935e9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335c7fcceff29a9dbd2efbb26854fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d39717e4432624439579d0bf746ff1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543316ddd71de56e0be93cd2a30ad4ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afc8876ee69815eb812e6e9f3ee48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea19f6be37cad390d9c91aaee83f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c280414810aa1183119b3704e5bfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ca075a86640522497dc51af997ab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca60bb1db62309ebb663e4e547849f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fba6492f1b0ff8fd7cb25faaab9c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a27ddbf79c486f81c9f3a78fa16b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136ba0e8ba1f38a35ee8adafd709ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e29fe4e717464ae0219ab5d6b57a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35673f890ba5ca6e60f9eb32122de1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b29e0fe060f40dd9b97e120ff745744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf15a8dc9dae3ff9a571236094a64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e22952e30988d465d07e0e0946142746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50247c04440f371622b84b89e6b80dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d6db35b90d920c95f5ae9364a65c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb8255b03f65fa9186385d211731c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fd1246b6d2a938cf80505d31932c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00cee030391ae9d0ace338436b745e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29198d694bf835fc76a86060dd78301b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7f3a455476106fb554803371a1f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7998edc0f57f7497e1635c6074185754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aff58eb86b2cc8fcdce76150e25a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ba6cddf352b6c736b223385dfcd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b11a0df0392f11cbb7ffde3f6123757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17d00742c60682e10e3aeb75d17a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cf15bf3b3c176221d2f7ea7f78d4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>