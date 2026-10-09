--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20899feb089e2b4a2c8071b79a7a19aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f878ff39f47d443de4edc5d8708a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d925d4179267597540d85e50fe421503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43153326a01da263c73f881d4ab774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f773ed8b73ac5feb4221ee0f2691675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c28e660cf1f756d4366bf67ff0a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6243065925b060e248ae6c9fbcfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846eda5091d1232cf0c6cddc86bcbbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fdc835a650bd99ea15be062b2aace9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e208c4c01a6ff752dd5c28a935cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7c72f0e38cee1ce9b6158ac94a4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc27ed334687b9672719f67ed8b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465963e64813e2969ca94ed25a22be5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739193f9d834b3c37fafa9293e54ef114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869a263964b3b484162f3f8927ea1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813da51a1d301e40b8376c16622c86916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef83d43fed42eab2b05b7c1f64a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245f669034d45975245873929fa31a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f90cb845482be5b55a0d80040a1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7e76d0b4501c3e646216d38da43b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a03deb416dadf2c4f64da38a548a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444b46214811b96ca4855a0f79e8e6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681daf9c1eb11e08b3fc895d50f5219723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b040d14a8a314ac5156cfde263d80a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357a83c585009993f24b2c77fd7a3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0aa4737a8d24bdee4618c6158085a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf36ac2473a2f77e9fbb7e6f55132727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2d315b8ab95b95964aed0ff1e54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909f949f28f39be89eef1622b1b6bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb95090ff4e807916d6caca5b20cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905bd5a8060c72ab4e7a2d72e84384531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b2da84613c5065069a9f0ce9b89d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919be251f293c851247e391e20c71ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4dedfc3618e6b7923fd4489c76e1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f6f8af8d50cf8cb86c19fe23a3d5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d0ae4c84f4005173b2fd8215a13736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0152a6c04966adde3a3b3cb60a98f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed78c7e395ea6b97d90843136d004038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaca7e8d002c43fa18380190c8c34239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b240dc793eaf69202cb73e67816540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90797413c94ea4883394e6008698d8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408b0be177cdffc2139a1758e92bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916afa37b02b766e987b08b3f326cfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ef07114c8fd4c0fd4fa17a92235a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29601b47af46464bf1c1d620cd15445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38384c4ec478426fe335b9a7c8fdfe446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1392b36e8f5a1d4791dc87b64fa847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394493772f7f18ee8394cdd8cccec6a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9067d38b10b42ab658748c7b5176d7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630935504ea413b6512dbba596419be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bad9fde512f7c477a28a23e2d9872a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879436a78e8a0d5bc341cddcd4828bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b410fe5d7dca620483e84b0781390053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f57a062adcea7613390ebc84b2605954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf9a9f24d426568634deb48ef700455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2115db79110ce9aa3b8e60eb1e925656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41912679584f01bc84361457164e52d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab5262ec0c19d138efa2cd47d0d0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aa8028d938526da9ec710500b545e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1004fb8779c25d76880cbd8d1f54d1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc310a7bddd5c521bbf407cf9f863b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd47734518e9bff94f14c00f410d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41dbc7ec46362e37195ba43639d15663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09183546d8ede6b5b69ad62a6264f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b01266cb0f13a68e7123193a25e1c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c752d30fa34135532511d44b2d72b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f165098bf10863f5cbbc0d4d1224eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b261bf837c8a91accd0e04e8790268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ea26caa7492c7cc081e414129d0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5e048ba4a05172c99eb97984229270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a820892f0afab42ac28fe8318a7d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21841b97890ee177465d373154078ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578790ce15b89cdace08c5cb704af6b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b75de3fa74524877c727ab3dd46e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e078f384ea1c9ec1ec1b92ef967a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd9088f9b265094aba52a9354d0b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b955aa2085ca19bed9bace617371db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71a1866cd925e66335de4aba5811078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267998f11b9670d3ddce55edee2899479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a7728a5b043e7600d87023f380c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db1cf5c7207b3d36d5a1029b805f4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7317cf903af5627c478e95ce707c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f2ba1f28e9a5ed1a4e939e017d4b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a3e5fb424f6df7c14c71a8e7ce17984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf852cc6a9a586ce9d991cf53c86ef7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b59339bc3764a77b2af059b15ae3e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e03269ab72a452ce43c6be5d60a7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dace96f3fa073ba95d90cf9442fde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96e573cd0dab44fb7a7f0467e2e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaebc2c29acec5707d67bb0bef0c1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579bb777dbf8a89a6394fe14b2311ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6703beaf402e5a7437645deba1432f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41261a438aee61e32dffb0369262c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a0bc7a7eb9f98c914f47a58d93dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9a9b35737e3e3faea4763890aa89295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc63a11729d840b85e7b470b2a04696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677acdc8d43973f349067791ba71b3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13e3595d50d73d43c4679ee905bc7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c2dcf7941a1cd54c28fb8fbaea34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066dd25fb476f45d5cf90fbffc3f7ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10501f9e67517f625521a447b9d52d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b196ac9008c2ee2ecbd22e2d8ccd5ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b843c7a37070e96a380fbc8a28961103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad2ee10197db5fa1df8e5339fcf972104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5aec33af9ed4652d0305939c4ddc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c4eec8959bd1c6317231e43fc832b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5d29571616f2768bb2a1e0bc648a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a71087c16142174c593d0f038a917108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029ed957aca655a37ce30e3176036b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63407594d4ba5e19f5000ade4195fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc64aff117e7d672d8252bb23f6a156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59741ffff88f6a1fa5ce02c2a8a12fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70bb5d873d51bb656a824b5cd8a40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94ec14888ccd54948313fc80f1c9ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a59fe80e73bf065164a551b32fdcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df666071bbf434131802e6835dc42505116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995b8e58c36586d343f4d867025f643117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6158018cdb190ba6ea9f728349a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f492bbfb514fd0d2ad0838d8c62f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf153edaf8cc84aa7e59ad9c84f85f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25822e93c4669104b0b4006145a0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111bee8109668bb1b15445a206584b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d15979f2d8e5c4cb1188d253eebe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc924549a9f86fbc919cab5f4f364124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043754663aa98786649bde8c4a8683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f69860383fe9de1a514f4013e6276126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca8d3fe4d9facde240d47380838dfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e612df831aeb3882a8b60c993b1d39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0afb65d428dd5a9d8a50d92bde61b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d7cee0cd4b6e87dd79a5290e0e5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb638ddd2d8e74e72e4e711352099131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055acaca00014aacc7482738083f390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253137348f31c03fed332ff1b61c59b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e4aeb9bc97b7d49a7e60437c236c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219a37989842ceea04d1c278f1a81d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6669c94ecb467b4dd6e2c3b3d8566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394250fe97e7e5c84daa43f371e3fda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996e0df0c752721da108157bcda4f42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f80a15765f753ac11bc5c56e44dce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e633d5985eacc7e26c8f6dd56bf63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415bfd623f580d10af76c219bc9d082141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d0e1a56a114d830502c5d37ee30b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595a517b0efb1934f5a114dca8bc99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b60540620b333b3f9aed44815b64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569035024bb41fcdd6ca0e1164e4090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f856dad4ed7b7adbc8565f07d72e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b1dac2e67fa66b97bb84df0c5335147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a759101d277be2af4c47f415188b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95504ca6ebe62b90b8b0d1b66cf5e25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c057fb2a870fd908d0d7666420fb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5167f7e6cf40f693e82c9b0269afac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a67c33092595e8aa271d6ae2f96b8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c174e208a4c9c5b7a2f1049271129153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5797873929318c0d9d7d265dfc2b48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692b19c9d24a7c2f38f54c391b35812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2856ebfd0da151b4e9a232a4a352156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff8e088b5981f609b3a0f570c0e53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3f4c6f00a304f1c86a1379cc915f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b9339a86abc3dca81783bec1abae8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605728785a8ccd83daceb9d6229ed65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13457e8f9d749e09d7746282394f4f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58c094de96a505a8a3608aa32ee02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc9bd32b11106a3e644e132ef9f71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c1ba861ef93686ff92f0b595926ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b30b847758a0897068f41cd004c12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda585f87befc5b9de62720bfa079a21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304d2c2fb5563602f900d6725dfc65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafca55d1084c06b40b4fc388473dc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a070f6705e9158dda513f45183e931169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7d6f9b52b4b5da28464ac49d78a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343cd65738b18ce7931e4fdf037a13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cf791d8f7f5c9b47f4b600e4e875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010b1b4d27a5270b5e17623d7533e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737662981e15614f445421b64dc4d99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba8e33b92fe45466e099e13402e14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287ae67222e74d6fea33e70a77b3e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548047820b1ad45389edc72cb1d3321177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27fdc75eab4faa1569a4579e911161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b7d839bfa95035d50ba644ee0bf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4807952c466b00ccacadfe7d7b0be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2f7f8ae804d1e1f9d09385ff2cb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554682cfe6b2a94ecb61e3dcda990e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef314307d2ff4d85fc9953d8d847b3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78859d65e0331f13b913f2403428853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d3d9bd42651b3ef317f791caa175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5a6363258cfdc72f50d50e1dc44f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca144ff445679338f2631f136ead506187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a7abd077f9cbd6dfeaa60d435871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262f46e57fc44859f55f52d74b092df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd85458da4e1b42168d306b7efb2693190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dc56380712e09a6026f1c5b15a036191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b0205333793aeffb737b5ddfa564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a5a0479121938259be29756127378193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a9485837da38201e3bd5998055e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb5c25fb198ae14df57026d22277fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37f4320d992badc19dd0a14043eb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd41c5575869d825cfdd0e050eee9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81c38a4bb0ed2c3978c5a64dc5f26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2b23848929d4323d300a16e93bbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a7fac866d5d338f19b23589ed80c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dade3820932968a630aa5c7087a26b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0763b1cf0b27a7319be47f25f47526202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50e93d0d330514df1d50ac20e099b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5adc02da41d8007c3ae9c353f6013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd41e8b8bfb830388932452fe52c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d487133d66ed874fa9a84eda8561cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7e757f2efc2e3734d2e4a2f76fdf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57903106c560250d1e15dfa31a7c479208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ec66a8931e4a7ba842bc659aaa71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4c0c8accc358b76c3133e8c03869210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3416a6a550bd6eb6436f13770a811f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb265f09f00dae0e8a2535152a7c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c574e1814971098a8b763915df5cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013096733438e776fd567619508a3f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d64072ebb9bbb86602b37fa06e1276215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca0034ea3cd61f834941b29065a15c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc3ed5e14aeb322e8de25d820cca2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c71f25eda00d6ee838b49724daded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ff157ec7f4b40c841e0cbf70f4a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3befe2f221e5e487d1471fa640d3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e532afc6261e6a7073824af9f0417221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752693ba1a5827063dc9b48d087e91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7ebe89154b2dd97386acf257efb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707026516f2db6a713a27923ac98d10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce019f8302cd2c29ee890f26bd4d070225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771458e443da9e8356057e98c7acdb4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd0d3b3f478763610952ef3d5ee9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f8c9ed274218d14387ec7d2997b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1aa91412f8fd60a2374cd60840dc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a16eb17b3a54617f54ffb435947ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24941913ef3d91a9abbfdb5cb6b08068231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868d3ee9f7beca00d77868b81941c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12304fbbbd80f38ad67048c89ee4c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9d87c9b5f71744f272815d6bf9008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6917fe71f4810e9e393b14598c4ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b97d95688ed52f4e642665ef1838de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e2f98c012938592a6ea2a1d2a8ad0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e0f1ac3729d9d940ac9223594eaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa4534673b8e48aa6d1b36854fb46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2125a284f6d21021b1b8dedd3aa31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32105ec24182dbdf5aa9ba9217bc97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b4fe770c1283f9bf03b19e6172970242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629fdcacfc987ce7ebc407a6f64894b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137e95080f1365f2d7994bebe90bff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107e559eef3b7734de61b4fef5b89f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccccd32dd46590954cdfdf31526b2cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f18dc37e0a8d7a7efa10028882d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c045e1e33bf32cbd3144dae809c7243248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3bcad195af107d06ce0c79f8a4bb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaaf24fef60e7b5a6c9d143a6a3ec6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ab07b24a202fbe8093f6ec9c2815251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba4ccdf2ad8c15a563b3e424ac22dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca45d50de7c0051d94901d888aa78cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eac7448f19df3eaace9cb2f5bf06a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae647d8e74a51f8d51f16f702baec51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff561fabbea2e63fc8854cfaba94d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014390fae3872d5d54c948cdd10b14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7098c1ec6c34ff2d7f30d3a8f60e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647b65203fe61f35864cfcf5357b1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90728ca9beb51d90e712badbbe48f71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1e844d03748696a445b3dc1f128ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1dc0296d668f0ba4140b3d1918086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6049de13fdeab1fcf7b2132b8a4aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309bfe15b982041ad3f9c5436a1e43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d78cea8cd11431c14fd3284b8616265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c651d4de689fd3cf482465dc1ca1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b92c47d3f37446da1ddff54daaaaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f3b7305d74ee68ea41916ef740180268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321a7e5ac7dc669e1ef04e5ad0a9425269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a94dd8e4d47e31fe83cd18f9b6695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ffcff90a9f3b772dd68d7393e414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d846533586e0f34c68db6ff971e61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48595f33a856c24b5e96957c952f97e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54a8114563cc45c0ea111d8b643b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1e4f1efb0024573ff2410e6f7b55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d70697f183a61a6270bd79a31f5e4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08bdff774ac913ee4267d18ab91e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199205903982e4a3e2fc8ac710d2d891278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b44fe5014e553c7cd0e1dce36f6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035397689874931333c3c2900cdd510f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293f22b58d4babbf809a79b6ad0009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71fa96b7feaa2d83a370eb244251c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6c9226415fc87293c70880ce0158283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c06a98a83b2be6dcd6f002e4d2c73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d274b9d11c76010665036e41f0b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2337d49bad515bee44193393361d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40de62fb9f0b1d5e1c7be814ac462d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed439d0419cf43e0894a0d46e3d26a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de42f6e039477cb556403d7e6f43b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f40347dd28b1420a991243e13541290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18c42f03923c79ceef32bb34f86111291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55638803aa562bd27530153661beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c95d48506b8e0a800b00846ac495293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf13baa722fd4b18c24a8c82aa71c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b02a52b41d47954d9910697ed13f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047065fe8d54ead2f5850b38acff506296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b537e8726fe294be4e5f9f5c992d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed390136b969bef2e88c13ffd82b9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04d90db270ccf1f9152ef012420eb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948d4b1b6504ea60fb214e8799f95c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf675e64854ed0b82c45fd3736568301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9490e44b7d6a2587d0c10c33a5c13b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523d8e5f6cabc3901fadea9f4973cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d9d10753f8f5a9f5bb69ba558876d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f46a728ae72d8af6577f00c1ad448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ecc86f95c2ec2fc51322ebc478e75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67bbeb064be4bcf89fa680b60d32ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dd9fbdced65e5d644eca98152b67c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6a9f853e0e75c4426a948f61ad18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc8f3d1b925ace83f0864edb41cefa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f914f813736b304ffb2464fef9ba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a48305a6cfc66b8202311fcbaa39d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd9e7cd592f91d002fe7c3823f8d94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b3adaaff59c778a5038f9e6151a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971529159e41f0582eff04ceb139e4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0312ec79d1799f61cb4a5943995c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c644a4d1171489240108bb88eb42860317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288338967e41bae35817e7751959a0d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f47d47c08187fc079965fa566703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a8d05e69ce59959a9ec04d41c5cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a043e63a4a065b4e230fced3ae9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7737e87eb4e9030c9a1ffcf8559334d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf360707e8b76c3c91825b65825d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bc8a474dae1d3f5479de6be20c476324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c535281df07255aeaa18adac8ac9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685936140faa7802b7126ede244a3a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0795e2c66b20a5b3242be88100b3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87811233e7ffef0703b9a792afd6c67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7fbaca339a7cdf22ec9cd24e7a894329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368cb6a5bc93157fc20a3ac9d41878c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60fc89745fa303fe6403107db1a9d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1683c449c1742851385496cac69e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf47b49533336f68571a5a7d588c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab71cbad28d1d56f2d068658ec2a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771ade61775d76f2c70bd706dfbe663335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f337ea300bcad53004b99641c73f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707961add02812de2a8e486d885a4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcabea12e968ebc001f5a8f3e97a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b8c16931639b334e62e4148338cb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c275dc86f8984b9dbe2bb748c31f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a041cf2ba3abbe17ed5fae270289b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51a178aeb6cc82f26a86afbdd6251342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f4c95046ce78191da6b0dc867e332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac25901f2fa72cd67e08650c619156c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061cc698cddef3fffefc8288c602ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a869429a80a70cb3fb554e4e5aee989346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09cbbed12d78707cd166bdf18d99fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5514c9496c42b51857e4d97379c9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d11b75e4d8c32a30cdd93c27c78a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ab8bca5df3b510b779f3ec3d6952350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680166d6d910bce0b24c0963dab790c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce980146f554b7f00707e00d096f4a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee462c35f3fc2d13a8806c02c0fb1be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de394f0dcfe2449f22e90bfe517113c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f638eff698228e67781d316c9d76c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7eb21a2b098ca559eb95e718b61cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27ca25144f0be0621771ea96d8aab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a0a4ec2c85c3e91a4869c507bce31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca70474a1e5e22e7b2456d14f1686359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ef5e4e2fdb268f06cfe033ba9acc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e3a18805ead7b1dcbc554e277dd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20cfd7bca9356cdf79bea3a0fd03b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4fcc776008c186e718b51c2f17f34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff2a65ad37505f219a723b32af5a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef77a6f0f4136751e1a96b287600fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df8367565fabe2fcf58e85f797117366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca524ae2e20eff42a2f0904c7aaf48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf02d8f1829b9d91257a7aa977bc27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb53c53a21f924e10dc74204f344db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536fdc22973c652102073cc49def2aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a132e47c5ee589ee7dc59e824469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f900d6f435fb5ecb70ea89cb61f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5b6672b9c06b99ea9886ee7e4dc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4a4886603997653e619b14166337374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397735bee380046d262ad21d3bca499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2c191cd76c6cd9992d17c4760103376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f4c3fe0e5f0a07562ea8fd107c42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc26c9c1aad3456e63b30bc03ee94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8bf269fee096bcb546b9175280672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0aad598ef5e07d45cdd89f324824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348490b18c9634ac0aceffe4b19621c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa5a27fd6e64603d95f3decd5f03d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbfd619f8eb64696bc20188341c778383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324c69add61fd29b880f55d1465a69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4fd0f76c5022a1ce671fa6f9e624385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ddbd231ae55aac065c18e2877e52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9317ada4a64a98b7d4f9b5651b051e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c4e5e4c941286e644110a1aff9d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ff698e05ec1b41d109f7f21cfc271389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ce618c8038dbeae8c3c768e539d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ce88a6840662765cb33d0983bc4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fcd986ce61ae5e668ffab1fd0b373392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03151112ea055c31c3dcc986f46d02b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d4c3a757524d4fe66cbfbe93fbab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa3047bd07122e6454e8b8c0178e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4f341b5cc12b1476eb90f9d6cd8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3209b3593c5305da06b5a0e1ac31b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d954a44fb231032fb818dd9555ae113398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4115375f32eeb6dce3fa0614c4efe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb036e4c3062e8da2db9bbe1e7480400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f09c6288249aeecc880dad459e4dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4cc4a72635f0b3e2d9263d7916600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533173e5751ab3b8b5182508522061fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d0f56da9a4f4d05d91471b4eac7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3951e0de5fc39ff3c6373a026cf3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57125af11c1c6610b2376b2d0e36ac2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe378ce5a31b23472ba4a6bd11fabeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e20dc95b3be188fca4d69b019fccbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10594b92b82f1a3692461da82ddc8522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8588dda3ce48032b408a895b16c4e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ace378ac0ca277c69e50f79591fcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97a5a5c0299ace571a199d17a933d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485399fc849ae61e20ea06024efbe21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af52e277fb71b20609fed6f28718a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d09f0670ec717c3d8a7ab59411a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800aafddef7269fbf10b42a5f28cf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf75babc68c9dd35bce2271ecd9e2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0616a1b2a3e82b3856b208e720bc2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08936269450f224c82b42ad8466efc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ef44ecb1fddd5dc2c76275ab64ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e856acbe6879499194714794c5cb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade167fb15362e36658b24db10f2e63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58107e002bad0d3ef569b857b86a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7880e88c1f4739b00f535a5e1f16f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae208b01b06d7211e49f9d2ca2cb5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977845a3029043a07035b15507b56561426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a731f9f6e0dde136e08faa499eba90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374392263f53c1a788e330895a081c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17d5d6261029a756e719126db303b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9856d7f70366696ca75453767fe382430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05154f7a4d48c55fe90d2fb522d493fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff723192457d70cf44188bf2bb389ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea6ad5d5e824b0c0b8f45ef21db2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ff4da3c210ca95aaa19089ac6912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d806e264bfa28b4deee0fe97de171d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c38b0796627ecf904e517b90d009436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9844ae763552cc6b71b89411afde4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95657f14fa5fa96ed90d233e6539526438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f8d2c23cc65cd2b8b07b884a6840439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a243229f821d6ba446cb6be6c36f0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f799b5c2721067c18bcbf4c35ca22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d203bf073a1f06a0d31a404263ab91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e118bdb482261fb94aaf9f898dfe13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199c0b35313f5e4ee6da265fa82df4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c50cf0ac8d9eaa3d92b30bfd8cc2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9b4adb6d24db4ab7f48d373c1423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d2a5b6fa79d1a4e608a6e7f3bc84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42732f3d1f91b5a17c74e5db1dca75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd28f89ff65ff5eaa1771b082c640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2cd0284b5ba45a44daabab2aef318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46b6f5dfdda84a15560910ca97f2c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bfbc630b141f53a27eebffb5e4211452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e042a32290718d78332efc778e9df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1070501f82f37f8d4175b13aedb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee120be63b35b822e2f72761bdd15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be744687f657c9a1a053821e197cb6bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd79dda582cae6eee5602748889e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984eed44bb2b7bf2a8ae061414a56e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44467aa97422bae8a46482f90f2fc9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df3470bd79eb8b6b039394ab22156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615bf6f9554c617ae2b3f1ac89b0933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feab8b2ea2a5907a576656fabf5eee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c42e672ec0ced14ec2692e0b63c07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c69336a46f4929e44596456f172a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72023519cbc6ef513c2f15773e749d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6981dc57098a684579dbd8e0798828466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b1c2e75e920dce56e29f4572d404c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e165b80152e33965e00f478c19fbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff36f9a372b2e6f4842e1918a2bb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81f1c6433e507c15155136bc94ba2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb29132b5446bae5cbfee74c14b2e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23125812c14fe2d673d292cb63bccba4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b59bee8f485422ddbe52ee8cfa3db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d302b936d2d92a85e24c85194b6305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbced3a00f5ba97dd50723f8ebe4e29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be514fa38db5c17e8eee929adff197476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145dac2c8fd4893c8c33a351f30f776477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce520f9205aaee8a7ff00b5a169b26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483565281be4a1dd021099c838b29a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67c15560d26cb61c033dbde424057f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44674003a7dcd6273569dd38599275481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1724acb4db9773834e8d9b5dd7607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256606427fcd313184f6f2d1a11034e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d15c72da8519ef2f90aa4d631dab7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b655a56b642b7419d0c2f6ca517f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c8a5ea0b3ffe23118ce3dc0d5afc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ad41dcda2321d1413a933d94871a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b9a5f6c9cca85f6c89a01b2a82aac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b164e31b683578aeac40697794f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76e9e9c442de3e49d7c95c8e143a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b79366db0c675c2d39cb2d14d53ad0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a1f0c06b61cad1a8f4c0ab76f8855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a5dbc5387247cde14b83f0fadf946493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3426330e6ccffbe12a6c8d7964cc4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518496e617ee64003a178b769ed59ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce94171086bd46ed6c202a37795582496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d31e2f05aae999e0184029405c27b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92c30ae7236ddfbfcad1165e92685498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d9de002b66ba254f0fcb46b4393e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e78ae1d022cf4e8a0d561c0d56ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed9ff2f7ea48e28771af4c871140a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b7ffd8d0de706c45f42a9a9b02d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b295f5065ec15e0b851121269b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d264d6703a80bacf3d09ee552ab73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc02674214a173f0f3d2bccac950d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b13216a8bf2cb469d64751ae986c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068273fdfedb1743cfff28dd8b399cbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e956499cfac4eaee90546c3e7f6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b2a270fc34ba71e4a49a2c3dbbec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554307e5631ea1423ce4ea2f2a503a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec94002061c6597f4ab8f79bc9e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50bd6854c22384e0c4fe691e7c8d1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab89c535aa8721e4848139e594b9a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0862e9687569a39b59aafd8d6309514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50ec3d6188e5c2efd3cd524db1ca5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2f8d7c416f124fa3c3708703f3335516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb33d869fb2f41abc7f24704e11c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00160a6f8b07f251cbb4fa503d72e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e5d8e72ad031f55c5152779b10e5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4f824b286ddd892a88551860fdcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fa3c7c1cdd8928cd0a7df61b458c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8989e860c920440916722e8b33b76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4802d0407837539abd4e571fd454194523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710cd2350cbf89086e5534a1524a96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea5ead9374f12ddcb8593bfa5c5ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb89ba175c4bc1b996f309afd2860526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77676a836ed3937d72cdaeb0311b607d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913a7c1b2ab3d7bf97cde0c9d86b12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb60e8cc3510bf1aac9e87c8dae094529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6591997ce4cbe5e88c6518c990215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff03649c3fa831866ca145c657e9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75d269c5d87ed4db178d227added1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918daa186651bbb009ff9ff448bd7b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e14341362b83dd533b32b4d3a4b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e94643b4797b05c58ce44a2f9d1dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c3a7442ac47de9cb9d59d2b02826536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75575420a6eac3456e37f34c2ce64135537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd7e16ba850a012db6a99d3a9ac746538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2e56cbf5a701d98e9f8fd81eff12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b67865e8cfb341439609545f8d22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9b9e1140db568583f796bb00e42f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279908ae5fc9701186c79a8d06eb72a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056699cc2c8d3aa9f5c28582b9c618543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027515e7d2a033217f00becc704a957c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384822c112ea9e83933b4e6005bf38bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb948259e5515d10913c6e377a082546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5c0f651d1552a6046b5d042bc13f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2400a0d9a18064468a2b6d992e55cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8c729aa626f8ccf141204cdf32ac7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bab7bee9bf7be2e829f7ed3cf27ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b586133e90375c907e24642491778551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50665a527ff831a26a10c3088d2c458b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c31d16fb106a05b9b7e700a70d53c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3858724c19fd78a718a51a18a1c4af9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5decafa5cabff3ee81c60dbd3bdb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2197d741f350c9a08a5d144f59632556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb867ebc800f0929fed1e490687d4f8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e906fec38cda9c399fb4e3142c743558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a9bacc78d44846a1560566904d6bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707ce2cd2b2541b37263dd894776938560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9587eddda6905edd9c45f8778488c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eded946c7f5bee56c606eddfccba899562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02c44486b9333576dac9adfc8e3fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3708bdf0353565f3036060af89a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cbdc780d3a694b42847beeb76c229565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19ba36345711d8c2d042f4a6e7d43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439ddbec5c1d8ef49d2e160c43312a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653724091a0d3313c24af35550c04eae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fad26a7ed843114520412e7dabda9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0186cbf64e668c69dd94a4e051bf54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a055aee6aeffb1989d9e0c2c34b04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc065c9bdb5fbc323b8b38d859154bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06dc9c06c3c858d0f9c6c5b40b004573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12076e8618b65fc6e3817abe15e456574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c6593b3005c8660877fd51f76ac7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958b10e13a010692000cdcff9c89f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599488c0709676fdba2f3b3a833ba37a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3be9e18f9bf1967c873e1f6f2b333578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b19ac46f33f044119ae382f0293762579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a21582754ad5f2e4a123c9a2a1cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e5507e97528233a7cbe71eda79ad0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7cee3bc71c26f7cd772edcadd6ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08fa1a308cd70130a7e1c7e36eb92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8ea80b5385f374385caffdd30408584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9bc58cc083764ce14359ba797ff61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3bd81e5aaac1f83ac3ec8fd2f18da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ffbf2f6893b74b071f6ca23897bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ab26118006effec61594a7bf5618588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306106ebd070bf0f88b8f0400bcef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc05810957a63cffb569c40c036d58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201e14f48846ec79cdb6da160e0618591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6ac9ef9e03c8d129672a5b6ec193592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8de1a7b7b9c51e2543bcc86fc1f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ab8e7d638fa7ba456368359da734594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f676694d4aa409c4d25e93e3229183595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e59955722192c89f46c84ef301742596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410c4059c76c6bfb65660bcd4b3acc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab085e513b110d9c049661bbc0744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291c22a9172d8ac59f50c468d523ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043e30486bf7002ce751cccdb8b6f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946e2af2118fd1ec7cc398014e0a769601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71bb42e666b72cf713ec8a4d651c78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a1af26e5440a03fa3d8b3519dbd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9744392dc344106089fb1af097182604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b04dfd116b0608614cf8815403bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba7334e6be27ef8f1281e7abde472606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb330b92ca2aee864f13c0a588a7e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5850bfb760d8b1bda0235b741d6507608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0259e94eea1fbae560d4df16eac60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c806d940927e93fe4078aa7fc1be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdfa831f752c57bda0f25248051d45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737674198cc7633f2074895bef1866612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e24552233716571308334c4e93a624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e31bd9230fc1d63fe47a8ce82bc02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8827a4bf4f59271c2f849baca8c35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b47d44d4338eda3c6f0b943d3bc4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efcd206567e63447d1097e11c3074617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb9de7f4172234d5ad2dcba0cf24c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95268746759944dbc11fef7b5bfbb0cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674d7c1d9953870f4a8adda0b7320f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d419efaac19ac3f58ca960c5b255621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787931c1784365438434c20897f69ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92eda9ef8e1b38c615c3329dce157623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ccf9050afe2e375c354dbaa7a27c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1c0e39f52bd5b1c9cd015fe617a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa976738a86afe79b143cf3aa690f65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b4cb375667b3117950cdf623cd6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6774d6afd94402dde3bb6c209953628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eeba78d5b0946b624a42abb23fdb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812038308b520387dd7dd76d3902c9b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e7d8500267861dbd581bc60f653d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced838dd820b7aa41e97975e9c656d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155801d8fd3aeb8849566f01069a91a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f4a5c7af06fcc9f313eb48ac0b41634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134677e97da9f3ae2cdff87b225d598635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625534d53550f0b1a5008fd12f367b21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f2206bd436a1eebaa1df47411381637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da50ab412a1236b50885ce4f6328b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9483da7edb1bec9535d81d4c647c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf127405d5b842402a0e1e90cb9e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5eb5273a41209606838c52996ac49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7867cae38a8024b190cf643ed57f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0489c33d0e3c13820acc797ea0c0756643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae8f48ea14c4cedb2f0877e02383f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206e0b3a4e6eb60808e95ff1ac0b5c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5f247f45f03e88a37189d981955f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9ae8e6deca97f13cb4503cd8c1a35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69d743184a2ba92985ea3fee44002648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be84250d037231a59130aef526100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b1b0ffaa76953348f2b446db1643650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62519a92ea3b55068ba6ba496f3c8c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9be54f9836cf93da57bd0cfa42cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2a73f7e96a1566bb7bdf5a3a431c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4f384cf7277228bd3d702ebd12e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95542db32e75a10bc3ca5a55389da7dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3c391e73b0ab24ccaf6a8365a8c5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecbb6c38e32681e6f854b5bc9fb4a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a613bc709481c4b7163d5bc614c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716d9fd3898f01842cf8d1a48854f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2718cafc10cc0986b9b154136735660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57babc5cb30c5ea679ce765059122bd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409731ad187693c0ef24da1aca69ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9175f68517aba20168c77da22ea0d13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493201c5b573c2bf4ff5b6c68ae098c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12f62cf22adb80bc5d4dfd36df101665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb96def656627d78158b12afdc689de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f7d655594df1e542930110b5279e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a6d19657a1e1bb0091b39e5e08c0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41677b8fd49545e8337cddd29c7b8f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50dc554eac13a69cebe8c8b2d8fe7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820e6f6dc007eef32ca839673ccd06671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b023ec59794ea549a6cf3be6480335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8edb9896d715de1f838db559adb767673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658316d13307039f3cea66fc678ef16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b11b22d464c262c368543b5084ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412f58b6422d71a2efb943ef8c52b44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d5c609d8affdff8f0cd5e6c1439b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a84ea534bbbeed4f68510240798fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b9aefc1cca800315ee97b155aff1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c420dc48d5737a8b5e5644dde34a8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d01cef4dff1bc200fad7229a75b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f914a3cd7d2c2445292e89b4121a52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe96ae13e079cc0d03a7cf86c1365683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d17967efcacbcacb9425082b6224b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5318e68b7c40a39f93e111a2e3d62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac8026ad9723f49703139491da1fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa0c627e36ac9575dca36235f4818687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a023c31fdcf76da897c15af1a968688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e608c9233b866553fc356041c9b7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643643f09f43b9091e43dd8bf171b76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac679d96e910c6b8a147f71238376691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894889ee033d986250631b8f2a1205692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1cfb7cd062a17692d982198e0d2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7dd3fd86ec3ef48e9711bad3cc2ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969165a7acfb39c8237bfcb02abb9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070f4076b63870f4317ca36f70aff24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39521c7677b3a7065e9d7721115b23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70d9d6bf028da66b12a5c012dd1b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460aad995d8ad7765f843aa57d9984b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d02e40ad21e31fbdbaff883dfbc26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c98cf3d575e3513a054dcb1784f54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be26c7b87991be3c314b0ab8caa1bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934c96890d1f8c50758c696c70dcf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a0dbe08a5ffdaeee353b17e1af0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0638a64b410e9f942dcb87f8aaa1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1a6a305df12c6299ff12b68394ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a20397890365c4658a237625cb131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a6a0d3b4b482e0a89d1ac9f1e765708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043df0beb4e8a57aa74e110e085cb23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de856ab8f11b497eaa37bdfc8c627ffd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718cf9c6c6f7ca77e170de97d41a2a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411512430b989de933d5e1db20620bce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c36c406ecda06238d46fd4a22a4c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec1293f3bec15e18b96030fc11446714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e82bd9f6ad71c524098899235ceb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5fabe90042e480586ecfbb161853716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2aeeb7511f6305a8c34734745c56e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ac655b04d66e70bdb05170ba71004718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a343c64a2d12a31c9610c7210f6db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1b53e34f33191647b0cc15f958ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba83c2099fc11248cedde69868817c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e33c7e7bb00cdcff7bbfb9c9d366722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f1c4e7c40a785de086cb1157d540723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdddb0418075ca9a32e35bc1a1c2bbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f56e586ccd18cfb118829a99ba0d5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50307104d16cd991ec0aad380594b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27210878c1a0a6311e4e8e43d5f39926727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f30e62850ae77e9c703f6dee05f18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5878a066a34a872c9e79283bad0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee42f045075f98248b232cfd45e7cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab625b218aee995ce6f1cbf1641fcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8def7d07755bbd1aef9095e6169de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7aafe56a7a2e1c181ce0bd79c30b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a634da5937b1ed15ac345ed13cca0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0b653b575f09ad7a1b41d5e687202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf2ba27f5627520a18752ac33537b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b482eb0cefec3c4d5fc34b9df244e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6713f6f34b88c4923c9750e4742c99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80cee0b59a850bd775d324033d08c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70d82fcb4edb36eb9cf44ae0a19d4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649bc92995e093d8768c9cc67e3f71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a912441963a073501df7b481e4fb683742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac660603e957bfe1f4ec8fecacb8b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae732e4bcad31ca9c7feac439bfa760744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c88eb0e5e9149e01763302e60aa8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059324ce1300a89bf131814d89fa9fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838cae10dd0583b90a20cac944c07d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e21aa84719d8b9f110385793cf950748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eedb3db8f88f5f242e5d7c5e023289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578ace1c5209f6a4818730fc35e542750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305432efdaaab2be888a24bc7b9feec4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05860a268da04675a4eb67a2d60b750a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbaf897f1c4b238a52fc71c7f45432753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a29f769e68239434772baf2d879aa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f5c3b37b95f767fdaf5941377956755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d9fd30643ca16bd3cca14e15fc3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8a7cfc771f4614ed6df320366945757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bddbd165c31a83d3077dc3e37c8108758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f05de5675377674c9021b2ece2c5c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2388a2d479a889ea73f991d7f48861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700ccc074085b036e33f86c5225a662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fbc5b861aef3614622c1111cc2623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946796983e7d86fcc9af8f0111be81634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b241cbb2499e76f70460fc77991ba25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046ccc3c0b0cf767ce7a0e86e067f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d4ecb16748a21b744e2bfc651b5527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bc20f117aad50b6eb0eb42cc2e138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a05f5c85e43a29aca88f95c2c2ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a100a4c3ab4daa1d661e1d3f769e4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a4471f34a1341c778333094890b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e46830ea5d694949ce6a695b7e7f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e31162477296ce6e7027dfb53ee0ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a4494d6ea6080249a9b145bb92ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c62b7e106cfa6e79a9c97ac9e589515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e925a304442690c779381a135d8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d3d2630722bd9613f0e008ecc7ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e83927a49733723f12c8328b535a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445d93d90750ca441e69451508aeb8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967c9991dc5c712cb8e9f5d0122a8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5cb41d16de5fd29d4dfc54389f6f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac181fce66ffcb00b9bdaf58e9280122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1354fb80ef3c714bf3fc8e4567a3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b3d0e9aacff7a81b06c61f23578424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201707fcd8f2715c49134fc56fe365e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5606747c6c5f5246a35c8929ffd36326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f02202b6ba39f054d3299234c2ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d22fe71ee69ca169cc568d24f3bce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9bc305d714d6d8766d45d62925d4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f771479c193582d9fb53709e264e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0fcdf5e01bccabcdc82feae3cd84831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a455c26502b95da14ab69d6a9f2dbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c88174b16a8db1603db03bf9383033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9a50f6b42d18381b5da3851a703134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50799261206fd6a94487e65e562619135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee599d6e4ede1044d44f4a086257836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b4a921a06edc84278174b34a0f0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2e624ebbf50f20827fa92ec79131e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e46db172bf66dc8d242cb0147d38c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2124685fd792c90f5f08b9acc58ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18faa0768daecb37254d91631db221a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527332e9d577c0d5a60f0eb375e6c67042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6563db8fb2d37f239eb58d3a818fa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9297aec8dc7f6cb51ffeaceb1919a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58bb12262fbd297bc8636aa4c184845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21e6bb7441bb2ee439f861a610b3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9937cc87364e65daa9e913f16e299a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f5455ebe8e8cd873fa0b3275e9e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c130918b161029fcaeb3a09b6e6abc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667aafff7d9cea49d245df4033a53f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210d498c270054f047f7451cbd155f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2e0c573a3e50c73a7fd17f39460cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28d67dbb1b7f592e649a162965acd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2530ef4097cfb9b7bc7bf065aa437a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017761ed26f87160c2a172cfbddca6d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965a73abe70928d1c472c94bafd30856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e46581e9d578e07f35b5fc0d0f4a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2871c389c99716c7a8c8adb2572fdd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875578d58d21bcdfead6823d38eca6d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af520f29cfafe3c0f5cead8123f74b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad0aa97b0426c4d329637cccf9a51e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6cbb12616ae4216ead5fe456de8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5fe956aa3ada2557b053f8f6abc0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0b4448e6bfef7b8ba420dc6a2a9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9933af41fd2a010bfc1b640030f7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfbe09bc195ba528cbac5ca6083a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5cc460aa21accd5983275bc4f101267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d181032be8c4ae3c58c955f212f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5c8b8130bd24062616545f69f1a4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5fe28daf4427b39421c73030088770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaa33b335eedf75eb349715561992271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1af6bd3b1824d9c931ca3cf49c34972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac6f4d5a25b16dae437647e15068173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f73f5c3a96206e5ea853c09d9832ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a582a94ef170ebd2e79eb23fab81a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df58a8910c5bc25de2fd3932a818b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501db0dd4e4a31f27794cf432c37d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b49263a2deb16f157c647ebe260c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ffb38d2ec5c70e8f24a8b86f02fd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd95cd8f0a51bcfb863cd223dbcfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a4894ef12a432f1b4b375014e50e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba19b705bf475c62b85587f5f4e5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eba7ba2007695f22a300ce257aaf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd295c20fc202f0f6c9bb717ee3c5db184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9b9465b2e4ac9bd4f3725291b11a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ccbb385bf4c6c3dc2bacb9b11b4ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127c550532be81ad89bdfbb118dbda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e11a370c69da201bd5d1bb221e1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af6efa38218034bf51385e6e397b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e820b455551377d7ab5e19988def86290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f193c1c1ab26029be4bdc824df43091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091123a999d6bba8cff1cc0046ab4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c51e1a6051556fe328df1535b12ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91036a3139eb9bdb41305b967b5daa7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d75b4e4ef833588ec7a296cb242795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6eac9b7306fecd8f1fed31016bac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466f9b5ccc48cc8ebbbd7c8f9afcdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109579f9aa6bde60538e9b7f3c0170498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f262f9af48a6ebf30b89869f385a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737fe0282f3c814dcfc1090504ddb93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843cf5955e5ce8d6f66172ac2e5cf00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c4d04628952c2c1a0c172ee767a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fdeb240c31998d9e6360fa7214ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af4ace2e416d2f64618eaa88452992104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491727ca7e2bd037b2de68205587ee0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb0d853515579b51c431470273c19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735836926251644a824f980c357da1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcad3cf46dcf1d60a80e96ea6db681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb3f7f73f3c510e1081e77725a94f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc324a9f93b473c49f9541de493cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53e6868c04cbc632a6ea2079fc904111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173b64c509322aff9fedfddc8eb70d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3c147ffd25c5cd27949b70b20cd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc75f25c235ea021f713b7df690c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727439bfab4ddcb33606e2a25a4276b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526cce9541a5feb2575babdd169b8aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0824ad35a4ba93014ea84f3ed33eeba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe6d4a88115d25647f2dc079b596c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9488624ffcf3772fa07f37afdd9a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7421cd5a64c85786a9ad1bb8a3a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae104201a2175d07d23a22e0f94c14b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b304afebd15f2aee88f8858b6a8b477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd19c19584d3639ccfe1e7ebe919d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b94caca3ca5ea95c7cc181512907124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b351cfe3d02ce1041c6e1c62cb1f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf65defdb547797cd712b59e18d2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de6c36d69569dd6bdd9b0af6ca38b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a2ac68ab409ff432836b22e374b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b4456d3c19ba71c07a3435c1e7a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e58c4f44315f87ef2385416bef6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed845b1310e762746edaf8d500044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77e6db34ea7456bd0b224a00d6f93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9e1a6cb0232e503287c26e1ebd70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc8514a98095749e73e655438c2f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70f978cd38aa1d7596399369c7dbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf287edc189e680e2dea06d6655adb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b289e307732012e1f7aebaf9f655ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b481bf82b730fe45c7432f18b10b907138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561456ea55f2c168373d7601e944ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eed4664cedb059bc0d658153f2e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8880659794f7b8b9395eb779f6867b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faded82893cb0b97c4419789aa7dd44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23023e12b4396c13ad8eacabf74b1c74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910570e279c251bddb7e92ffa1393dbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713d90011c61910f3cc9f3ae00bd256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e7049bee95cf7fc29016ce3d3d4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6054057b225d8a19d71fdd4191958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e033df772104bb00e3dab15beb380a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59cf9bd78880c1e78fc40364099e9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64169f7a266aa2a1493414f38a3944df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8eeb53fe1a982932dc31869ce69a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce8e623e76ff7ae7321b5333a4ae83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebc0fd26e33d9a4549ebc1eb25abe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce0cca98c78d6de9cb89ffb9076a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aeceea76c0d6f2718b38725ececa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d56f70be4f8080ebba2f1c1bcfb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc6ab95efb5326f1517899d3e89b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf72c78ec5082129044d811612bf38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040696292f144c3ce775e35310c03b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00541d5af24c90e72ab75047eb814c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b968240cbe436b8d4c9dda847a3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202f98ba22179a932f095466865897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0fd766c9ad15c18614e37f6e1014163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594425f930c7f2ec8dc7cf9da47558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e138da4f669b6089a92cf5d8a37b26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286858d2ac7afdf5fe8bf8b9bd901ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91116def0016a7acadf1f9aff529ac92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6a1dfeb6837c28fbc821a0c8e3fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc3961b5a32e4e97c4eef1c7dc8f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549862726a9fa9e423da87525e9435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f938a46362e142f643aad2d0bfa7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a167ce4d7141e109bab14f425d5f8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782c8e071e0d7fed9bd5abed40e8b36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf22737052c5f921e05a01b160eda71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac805cc395e3e0fb23e9d0448c4869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4733e5fb4be6b083004e89d7c291b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed85c3225faff6511969cec72d3af0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb68d0cce7508f53abeb17181a2b67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4740cdac9271b7b0f3a7161113c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7dc804a9dd1357384ba1a565d32e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524993a03d820d660b9edce6a4b5be9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefdc7a66fd86951287c3609091ad23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2d2a553a2c5192a6cc7783b4d457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151a9fe0c2b0c07919c983f9b229bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17823fa5eac52ac00035644b425540cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f8e0f1cef984c542f6a10f6932ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096c39e4f9a95d7d1642852320cd13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6029d9249d315516df874f306e35c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfff2b7001840e3ef565b251c97009189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b4efff200a44c4e1d756b017b5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b9a41053a868ef0a34fb5cc9a455191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b127c8d068aae020691c8046862f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0965eabeed5b56f5ccb3b04adc06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e92ce51a4b8f1cd7f4394074c9277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320542a614e4dc1d76ca07c998f1b66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a2ebfa96c8c66d34d48b6d340ab4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3d2bde6b61e6fd0af1b45422f33d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e8aaea1ce7a63c7f06f6dd9bec4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c8efc088effa08dc2130f3ffcb8d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98abfd3798acbdf2e0c056da314308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d663de62e6d28c1664e916d7959549201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0e35ed12f3c66ac7d5549bc8dea1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8d2977b16aaab98d0f75683bc562203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6249efb6c71230f006bbea5bd81de36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4bb6c692bf87a957f1f84a9c8f97e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59fb74bac76a44b8ddd840c3741eb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d689c8604384cc95e5be37bd8b4c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e0e3adbbd3a1e0b28432d61337275208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd91cece6bb02ee42600ac255e31fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbfe6f2f4e57dddbf797f0dfebc76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97decde9e30bb2c997ef08711d8c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82814e9fbc59bcf6e8168a2ac42ff965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af545d827fdc09a4970644cfca7ed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565944904f17dd680e9a3a8467b2f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f08c76a02cb9119b118ed3a74de3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d2edcd3b683db1ef36c04cfa43326216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c17d9b3e5802ab37b99e539453d33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66864ee3bf690cd673a63c85284dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e0d8d2744ebacef19990c7c14811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab93ce76713946b6e21ada944104d3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62340d08eab010626ea1ef3dd1382b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2245c3c86faa464e1a34a164a52783222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863232176482be5a4a4ed89d3e8a8792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4417703da8538ef4f2064102bf2dd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da6552d7d7fa99d00f58463ebd8fc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058143d2ca689188519abca69861215c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6824428364ae5ea6fb950ed8648d4a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf060015970630925b4987e6e59172228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9fca01740952532b49d4d795f6f22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219620978aaa49881a49e0c392daede230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff41ee0d16ee87514e7159b078eb91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606464ec66597d4103049a68dd97314232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df71de32922daaecb23f31dc03d26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ac6e3c5c3b74dd4ba7bf3e7a9bb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea7b6b4492124297bb594119ed8b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfb9f4df9d025dffc5513152f399fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1b7043501e926b82654e303e1b5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297276867163c5165ab16d9c4db8ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899d388bb2ff16e81aa93a2a4d0be0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d0b11eae40a919288622473ea44e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a657c1e9dc12f605ef310d86c2b56a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3855a40b8b4a6e8264f24641b74c510242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c413603f8003140b52dadb1d82d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ff156e633e4f2454bcb5b15955c5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254c7f8e887c9226d7d70722516a539245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6fccc10801811de9063cf4ffe24d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b407a267ed8180ee9287985c4e0eb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48f1f9d9983a1a93f7757ed3a6346248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9fcea31ca73ca1b5f6c083ce2646a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4c47973ddf5b2fc7fdf92b4eda6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bc198d530e82c91db15a3aa822d38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f778cc36a4f3a7f405845cdf16ccb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e7f367961ddd68722180b0ac3db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55699be588025b084fd3eb77c1cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d84ecccaa80f246f30496dbe8fe87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dadc786c02819b2ed2d8abb6b41a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006cf688d0bac51f8d1f5113d28b70e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d332f5ac765178e6c0e373997ee46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e64d52b1a683f23ea28e031f9f7c05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb600d6663d481e3f7bf808c864c4756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af51c31f127641dbcc67195c71a1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e374bc8efc0eb3e763512618c9123262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c9f61bf87e9e4f9e1fbd15ff374f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c0dde4298a6f8e07e96caadab7e5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa96833ca1f877e3d57e5e1f4e5c26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03fa6d5533b1074b700697b4b67e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558317a72fd0c78b58e3d15cc9d7a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece68365ef8ae8d94c00108903b5ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db46a48fb5a110d5b63583386255b6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673a9b91c72f947ff2f1056e44deb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6970bcd4fb01c525e8abf39b4cd034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed725144a2de83e4f6b6efb45d2fd508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b94836c837c6a53cf63f0d511d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42051a1d1181ddf6688f9244585054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48438bd58962fb1182709fd43a5a910a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca43681cded7a6144e10d57c9da5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857599d13ead08c9f3b6e525b9d133277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbff92c368d5766876ffdd9ba0494d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87532a44f47492575cc6a40363638eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e634c6737384f331bfc01ab5976c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d32708250778771f32682c833e9a9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad25533d4eb2e97041b13fa59a69fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51286d265a196fe080f8b6b7b9f5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693b7ef274864f73031234e9f28ece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595e9aa85e8a387205ed1c015a13ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f21bbea794878ecc40cf3b180de73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b191a01d3f1aeab1aaa855569005f7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165553413c418551e69d074ad253a2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3ff94f4b51651063e875cb0837bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4bdd439413c4976ae4755becb15f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d4b4d770681f40c681d5291fb657291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82aa7b61118953db71814912eac7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71ed826cf3188bf30c2e8123baba5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968f965c6cf8a5ed3d8f665542e2ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafec968204a1c8e2a0899b215e201d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bed881d9340dbf6b0a2ec2168f4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14cc178a5cc93b5e0b7eae81fe5db0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e4acc2ecaecc5e08cc6ee5230bcbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5886afc64ad7de404416578f853c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7e93a4645dcb578e29fd01c2582b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcbb7643e688fc113550a48c1de3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28835d39feacd3f2d3343b1ea690bc62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0d60c38dd8cfd845716b181ea95c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc41da7399ba47bb9575f494eae95f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b0caa7c91a3c136841125727478e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ac0d6ae728f173997425701946eca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e35817444ebab73a6bb72120cd6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a7d800160babe8f284d37b77752e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d2c392020069e59357610203c53f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21425ae67b53d62a620f2c79856acd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb1b973050e1d37dbcac3ba18f598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3866b04bdb461c2fbaa6d7fcfc7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db878018332c979b5711f291ab030ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0fe24e786e174f36962cf36e22530314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0d0f84a601c46f0c0ef6713394d22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac7ca5e513bb6320d76b89e1656b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8451d1fd4ee939e9f4a9889f6f1348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe480889132062bbcf967df2824281318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45fb6edd148492f0bddf7bd075361319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482da69a0195cdbe844b94916e50f00c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6087e5dfa85e659765317ef78ecf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4b61008a9d2b684d795d5869f710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d3beb297ba8bc09f178c129f0f6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e58ffd9ca256a5c556624c9dd8d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8d5592311546c48e2c4adb43d238325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d341ad56059f16333335fbdd8f516326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec04900f548b2114e4084c1a1daf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105435023c98e490097120240c70148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8f18ba962459374b1df80ab5af7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4e0b5d3494d5240cf6cfa933f962330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3baed0c2d684de6991a3c512a00e54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975834d0b66c5c393fdad43d80d6406332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc563bbdafaa93b182f9b231fef8488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53322f7eca111d77f4b5b90cae3a5b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a388860d183b7c62d3b23e4870a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc8e3b22d966c89e3fd953232945b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e4351873ff39810943da5b5e7b0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3918bf11e7c3e3857a7b27550c844338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6104786e7a78619879560d4b119f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c33331c7cd5a22429c252370cd04f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb39efb834d9ec137b41d23f4adef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0bb52d830482adc7bef0c5f719be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169ac087667d306c8eb506cf9f22fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b5f1c9a4c86dc8b860d584e5d57a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b11da3dd212822a5402fa03d0797345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c3975745fe3193d2a18816a2e735346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b210c3c0684bc6aa2aa0a1f34225a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616520d442b5001535855ba054c75ffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55aa3724de43e23bffe69e6e169374349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8442c93074eccf09551c3b6a351dd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74928ca9240302910377cb0d73793351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bedc6a74ae2d4ef5cfde245bb4275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9b1adb81bf7b9eb11cadc9e63472353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b42be9e13da176eab230c2979dfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ee5ed325218dcc2d75acc89e1216355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3d703fb4a0255e9a7ff6d9a059bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc29e6353927a49227d9c4518a97a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeec4521f3cfadc1f4dcd05c59b171358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b1c97296b8ba25bddc0079286eae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816084ddf751b9d37c2e1bdd3a76fe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d11492604df66539e592214bdf7e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a0be932263bf61c34849fac57c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f73479f464186f0a8d15bea8f34e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee09459c69dbbb8f5ff308ace89bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a225ba57e4963a1955f8025fa39744365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab847ef0e13832bfc373f0231093a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61ecd595c243b3e8c585eee1f52eb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b0791f025ff741fdfac9dbf918e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e42dcb76eb50694e2a525e1b7757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b4da73e78b9473d3c7e40dd62d61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df26293508062ef8dd491e3e939cf1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c19f133738e546c088dbf7cbc9933372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e6af5453362beeb397869f64be061373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e11127e2b94a1502798577c5377c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403cffc7d325fe2d6b3d784652e9f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa12258994373e8285e5d359758b19b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0656c1a6783e095d36e86279a1ab1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa00e44ed80ee82734eba9564ef5a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809977d091213f04e5c9f8c2e1e96f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db63314e30fbac68c5eff51b45cd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b9c6407c6b881e9588c26e8310a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003118307d46f4bec0c5cdda40d173fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dcbe332cb75733c5a5680461247d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f2732a9db6d3152fdb2b967abd382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58155219e53ec476c1bb8b8ecc69fa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32b874c5b12928542bbb6a9fae19c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e69f78b5d7ddde60bfe1eb7623a96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b08f9e9b2cad7e705831cf49d5acbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea409b56538621fccc41fde7236d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70306978b3248624183216936e778e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274854596ab4aecc7a6cfe2e0ec4ddc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181944ccdc39ac8bb15734b47a921889392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b41984911d5ea19d4f513a527d78df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171be3b905962c3926771596e25958e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24a3283b841fda454ecfcf38f1db5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb15b0cb1bfdf3f25ca8c0a0d7e69f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79605daa26b9c4635a61c88f1c95fdc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da6103b4ba08d9d128a6fe12026ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b942d852b1ea9ffc4f81b92d11b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b989d28b2c68714ecf7d2137a9f72db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50167d66b3df792545288b549fee6cbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98564412a87656e253e146ac27ae34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203c1e6b540bb43bc376f4d83192d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20d9e4c9bb78d19dfafba919faaff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a308f3582c9dea4257a5fb6563550f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1dc4853f0110f96ba9d2e14f60b59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a4984e2767cf1f9f081e0ccaf0c4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af8b412553240aa09d27659fc4419408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ca66ee8be8a2060e0bf9399c40828409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54168b70605e21fffd9c07fed703846e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b1ac239ae5df7890e22acd6c9221411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571eaf6baa152e331fae2ac47604688412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a8f60287c8321051b269d0d2591d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908920385a18fcdd87004711d76813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e51a32451270d61c36d23ad28824415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec85c17cfb18e7a2d0ca082d651e11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ad06b6506917fe90000edcc52b04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c9d8d17eef9520c74f9d5f4bb03c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021200029d9c8c2d422d3b241e5a9dd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d927ada71d4442de2e822a8a3b9c26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1c883f891b2fafc7446cfda634ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534837639509fd2eff0c04af8cbba79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac3e1e5c1af73a75cbeba5f83a786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2279c02591d0597b58f8638abf29d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e18b3e4a2f45800c352b8f2549702425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb880e92adac71b8ba71cd6c7856653426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508fe3be9629ceb64d43be1f70e4c8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be753f4a619ad6e054b697acb5a681d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37a6a527beee5569650cc8e8b86c42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb97407e83b1e6b0e144ddd76ca142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7fcd4a6214f80c6c76ceb5cf7713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4ebeb5a269d20ae4dadcb2740435432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5036ca4eaed42d7b7cae8f8a02cfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7755d790e2b3be38b12bcddc7b5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cd44a899e297037c20650d2b42ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3879b40cec4d93c8c3fa0c8a6c3567d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb4f3911028196198d00f4242f0f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451e7083b7a1af4fd8b77669ab9e79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c0b59f353bda43ed8347a2a3345fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc70945fe3510f94dd6984feef7f56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ddc7ae9853806c2e1f289c434e04d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365646663175d149db30b723989ab7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74691dd4809091750f112c2f046ce8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d46a0d52d0fbe99179616010f04483444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172690a1bddc6f8ec8ec682b960e72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a95dface02c60f4f4f0c90bfc84276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b85ce5596c4af02c2e4cc3d85ab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a29960af34b7068e93b2cc109705be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5e22b68d29b771aaa467293afd32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbd8eb5541189c0b0b72a5961a78b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab14d2c87ca93faf3634326ae83a4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091426d508c1e8e202a3679e3f324da1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d660e712ebbda05035d44025af0fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c80c56b428f6e1d49ae0c0f15978454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973253ff7afe0d4d0cc64085bb1e851455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc0447c6ea2045791cc913edbf0e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601fdcfc8b091ca2dbe646b7271189457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f05f23de217a255809e5dc2e8351458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e88e8d7ee3e09bc68a468003ba57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5320b8788eb6d7bfec21964dac41505460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f1ef4839131d462efe91bcf40500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06876f748ad9dc12ea8d0252c752d54b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d322d37db25658cd253f98ec085e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b871124a87c9861339ffb80ad00938464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85387f4710c3febef861f0f3de5c896d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2732629bb33f41c1fc8b0749242a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267e2158fb7dd8e9f84cac52b97954467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c8c2f72290630fa7fabe2b88d82c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e43f45532d297a1ddefdd11ceb4f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012853449603c3b41949ed0b5eccba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4470b348acd589d7604edf97cb1da0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4a37f042f6913bf85c182554a88b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437e326e6f3bf126450ac4500e1a6c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dcc69664f539db095a92db4f60da8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01051d844755ee989116105654298c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b57a03a66df72c1299c4fbfd33984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049295e17dcbc5f80b6b45b057db5411477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918f971219c68a75bf82e92ad490a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6dde42dfe0e4919f35cb4039347a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859ca0539ae0f265b9564de57452b56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a846705c5656b88012e1b02729679c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b3446140a7feecd1eac556014ca55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48826c14ce2ccf2d1cb31b830329a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443e4b3a7b0bc8f5bf0dd6e779a11fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5480bc4eb38fd4b5b2f9a37482711d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546e824606c1cbfdc6affff0f0e55bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c5c465bf0f71f3fafa4530ac2961487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547baf93b350db6e3b487f498a9157dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2ff194889ac9964a3a1282630402489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed5f621a6def178f6663e2766a666d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d468aa1b95582877497393aa6b6f1cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc15c31be353f05a7327ec2562680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b07887762c1f62ed69948da293e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aaa1d4faee0f062ea4fc047e699cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cff27f6c5dccc44538751b62bb403495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39b22e166c3d1fb61f7c9beac9ac5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9ad800bd6f63a85e70f9ecfd8db6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367feaf01c73da7315ff49c99bc85b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc071474e9e9a2c03299e7493d4ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefeec1364a9c19b9142e0790592e9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d13862b49f5f60e7a2205e755646501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b351e4d1f00226cd458eaaaf88552502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56852bf4228a47d83cb5afbae42990503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0e6599c7a9e85b52cfdd1dba9855504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77522640fa9e913af32a827fec31a649505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dcd0c68953829e70abb9e347ccdf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d814b61e877c14f2d6fd538ea3e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5d49895ac8f7f366f752759e5f83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183338f1639818558b7fcfdcf0031f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f0b7b4bfc8a00de77ced014409a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927bf395571c61a34ae1061e782e5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6697d603847d16172f7b19e370f13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328924a963c22f0ef640044a9119bddc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2200012a7e5d707a77d154376a5a7cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95aec4c022389190c4897f5a011dc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e84e77f967fcb6bde2ce0954665eb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc27fa075cba91e0c58e0493121f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027724dc0e98779de1d5d279573cc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436e67586ab2ba2905c620dc9efc46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12562965a177c86aa08f90513075d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a8508b767651f19b8eaa80afc7a6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e6687e2347440c58aeed71d20646522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a333a8ae3eabae1b39aa98fbe6fb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de00ef148e4715efa4672b0757bc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295af83ff843ff2c372fa0579ed0ea7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6557a5e3a1bf0732c86109b08eb1931526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4802d0f02328fb3b180ecf115ffe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f30eb6181c04d0e1d88ba56a7835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ec3e91c8a951b3b938f156b04479529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4cc799be3b289a55e7b16110d721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d12034b369bc21715d268601f9979c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09d25242e2e46efbaf583f551878b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5007b4e680be8079cfaeedae95b1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802f945ee3a0bd05657cd0258f622b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901eb52586f08c8b920c25b33bdd05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9ac885099533af7d1f60b2b96a68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac04848ed66541757755247ca0cb462537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e92fa7908dd6976cfc2169c48610538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6404b108cfee008e09230f1b59aea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9070bcaa71f660dbcabc97d37a093b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efefb2f46dffcb81413c5af219d40a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02869650a34c7195ae82460ad960f93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebd49e34eb31fce8068ef2c12add5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1dde938f86387ff80e757e3f87234544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f932ef73b0eb86fcaed9f09fea3d47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354b4ce93ef2decbdf0661cc7e5406546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609af6c9af94fc3985caadfee9037200547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4137ffd042f2a65275b4a02ba777548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1794a79efab33ef57f6545a44288f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc226be7d721f876d0ead28c3aa5676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af8fc85687014ce531db3c47052a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820fa444e0a25e3fab1eefea4456be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7999bd2d36393bcedcddbbfae5c5377553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311cb94b6379b54db9f8b2d2b56bfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1125a6bb5d30095b9218f74d793850555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f39d7937330328de68b15001ec01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20311a4ecd8f6773fd833a0a3589b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525866d6e8372d37c89fd83a3b4bf28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9acdd724ca06ff4b9b7025a1d75d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d29617ea1f80d26954a78a82f3ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd87d5cb0153dbf3962227517b8d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658dfccfef8f00bd4b5672e267071e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ee8c4e2a77e815667f83684f08ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2fafaf942f52b672daa9bf67f8199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d0852545cfa8de85dd22099a75d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c94a2f59125952b027f4badad9abaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f26892f921b540005496704df2bab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d3700833c4fc29d48fad5ca22a2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdd0079b5059ba0b3ea303fc27cfde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a28d0b4e94c61a069e087b698b4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b921e155e0c4475b2910671a982bd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02152a56a278ea548581d0204edc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082814619c98b086cccb2afa6ecaa4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddcffbfdf5749d859a327bd28f0a17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301d7ae7965dd871c5a764fcf9b093575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82126c29350c379537c9d91ced75f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49071a755f181d77bb2e987641d893577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd532a42031fcaa8bb1d6a8bf9145e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade651bfabae2fbf11bace601d0c560b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed678cddf287fa1e4e72c8bd5bf79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fc36f8983a5b0cb9078041729217581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf26e9ba986075f59a58099cfa5bb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68c239dfb489027b520ca422954cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d144ae2e1cf724ce728664a61094c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc6d4aafc8fba04b93d3f50a75370585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948b943fa356498b87385998a479e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0fc238740c92de2ade495c3357a0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968022142d5f6ed222f35f620897f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e984d489616d78e5382e788c02311f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e79ce4662189d43ef52834ebd8cdba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a7e48659982c8d735a8d3ad240e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547757882feb52485007fdf1e34c02d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cdaec0ca7df2e918303d8e26f9da9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b2e5d0ef1babf73a003fc6a925936594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabaca41015d49b28028eeee49b8f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c922f5c7bcf6cf2aa1e192e65aef7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c58b0cea8f54ade839d065f1d10fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17af614cfcb57c6ea3b9a6f21ded61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c55a4ecad954f465fa1b2bc8d9e37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67558ccdb48ce226f89bd704d51b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309ecec3004b80f6e7a05dce3416725601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64df788aa5baf53a50885a71ece92b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfe91bce9638243b694fe068b04bab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b747209973d1ddde76644228bd71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160048d5ad947af720caea6ea9054034605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90cedcdbe28d7e5dc13ead78f1016606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277fc3385aaddff11c46d242f1d116607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e69913967ae46a9fe5c6c5798e03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe07dd1b91dc1c746ef529758e4cec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd0a9b511d7b6cf5d379b942d6abd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bc4d089598da534ecc8ea5577424f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac1d60e311dfd42612f83180a472d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f088318e37180f287116924b401c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9617e0ecd5249d1a64e034506bd1f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787a158e44fcb0857461a900e04496615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b7b18e107fe223db2d624af9296c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c28113453f625e590c1a25b393e675617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348656de2e002851b354058f79d3a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188fa52ed0f96a8ff06da40800b54a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03b7481e09d8ef78ebd41abbe0e08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23fb7ea9e2739f509a0e1799251c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0186741e27b55fa126cb11b64c97f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ab617026f0db73b1c8e64381fe12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574fa2dd775abf41bf033724b2695df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03174a0d70beac16792d6159ab59f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c36cc5385927652c0cb636fa288fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32fe57daafe9775958f5bef33e96d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64af09cce0f203c52abecc5da4066628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6392436383e5cc36ed76f68d4b760629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1973adc16e9fe21cc2aaa8d757bbf8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad177a6d7385c5d9e8af238b9a0e91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0101289eefa71a6ccedfedb4222b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78973d66eaec9df24acc569f6709a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c2264c3ccde323ad619822d3312a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84a74c25969fc8fda2c88bacf5238635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fed5a77ce14867025856cc3f0d7de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f648379640757da63e663b35e86d2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ecd0d5a6c991b0d44f9367c82dc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ddbe54e6d952f3074db3f727081b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a83581002d50d005823dd9f1a7c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269810d8b931fe061399bb55efdac17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d88d2c81f96bae0ca1544c6892ae2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391eefd39a91bfa03c04e43c7e18b99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc9a426d7513a69ddf3320a08ad7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795ff59d2439f85817dff0082f3c5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015e3b4e0f5cd0f790c542e4d6af20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67160c40bdc684c2c21295089ea1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf757c4333c1c9db83b39142f759b40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f720fc7a24077b68cca381ec78fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7c4da58b2e057dbdc7536ad1ce1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0489acb3b68560bae1d9e115849f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08acd456c99591a423924861bd806652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581db5beb9c33135eb408924a0b4a2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a92a991334b2cdecc848c6c29d7fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0517f9e6ebbfb27de4a04e23265e8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5493f48235d3d9b6b804d79dbf659656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5611f75acef4cef64b307b160fb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d5dbe51d2a1a3fff745fe9ce662e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c1289638ab5ad71766e74ca929013659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026217d59c33de6bca0a352b206ce0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d0587f512ad34f0def68b27582dc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be0c843314d90f4ba0ba142a74be6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab234be3d041bfe47fce251eabae18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c238f63a223baa481d9991dc809bd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74330ee9919de0d1da24aa614f041665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2347a328775a5a0f69855f71162d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa856e438519cd79e32a151bbae2561667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb049cf348ea39403e4c067abe428b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90681de54f935eb68d73a9b3ebde52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09912ccf0dd91dc15d703245d0fe797670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba110f39a8f2d870e5da87c710d29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c7795283c4f73cb8c1ea98474524672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf985c8620fb307749b2ea69007093673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd695d1c08f4118a9cc38dc2af8727674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80acc3f27722c9a499bf9a5e3d5381675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba168d3fd08a15462e3e9f6c91ddf97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e76a17eda099103468ae2b1ab9a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce164a5a316be1e2bfeb2401eee0121678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3cb8a2aa6feb60b971e2c3859a67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134362b2a9775bfc3dc19b628460635680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d063e09ab35667911e173d31f344437681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d25ae647672f028d695921eb9955682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670495ffb799f66887dae290f01558683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a587ae19e913cd4d29fca27619de96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a356e12eb01c38de120ea452994f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f5504171eebb5638e77f9ffc613f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0327c4df5f509df5b4c5d0d39c945e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af27c0bb6ee16ca1223642d08a1fc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a4d3a8e4df18c9e6635a01dad616689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ea08511bc53ac3efe00179ad5174a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd01878da8b71e43f1b4d3f7143581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019ab604d87084086fd8101370ed5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce329ba467b38af1e9796c5632cf10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94bdcbee6d9122379659b497d15ba3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5057a57102173a23859be8fc23a1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8cd238c12afbde058922115a47a60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d11d026b5230f1ec821c8d61b349697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a48743beb4cf3e561a2f4137bacfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53982c71f97fe440086bb7280bef1d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed440587d6ea76544e9ab47462227700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516616e3a2429e1aee7565df11f98c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289de3e8b9c765b3d108c645f2741a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d48436bb8c8a8b9566768a9077a35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50146e746371e618b405efa5888c488704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82658ab3dc73e61a8f31433e07e7c076705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0c28f57639526848f54f2ae04309f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f2862bad1495525c23c2b227a8fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a66b323c877dbfb779f7a95cdafa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f237c9a0b6b963f6e622046e54818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bec17c27a8ec239cf552572170d8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a85cc594aa6ef97e8c63596b583a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414561c69453ec18a844f550f19670712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38752cdab413c79974dd3e73cc8c5bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed36bb03711c7c7e68db766c8980f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c124f478b4f7cb462d409c5a36181be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8f7a7c7316e1215871a40c76a605716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f2be63e900abe3fff6681e10c277717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08c22552227f8044626dd9956a1ca2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4f925f5ee3ff5f2882b75701f531719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc301e926154d807774dee9401f359f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b48d44c11879d5689738da483390c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaf6f6034bc97d7a9d1ec76d18c160722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59eebd107294f2ad83c53b9b590a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c45eeaf06be1d2958d8f68d089e69e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70113548f44193cb0033afc4c77aa30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6b3409f960c3f036b382a0d2a654726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0f8e8debf68cc6da5628561d2a4e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba080a7bbe0f143f6c49d378ff5c1fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d865098cdac6b1e84be85943e3998729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bae89394a02d573c4d2e11d12970a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f352ec0feac441bfb4a9047b2f22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdc1a42e7ce2bb7686b5fd193b4662732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7b2a3fa41eb35a807f71a56f0dfde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e9da9f728aaad68a94771dd587795734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f6cce4b31ead1d59700e89dac6e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa944a4d030949848f4ea7a31b541d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9364b42faf47cdb3fe6be0b646b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe237cdc4adc26291e834cb1b5ec8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0bc68de7c89b8840e901343b29289739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b515379a94bf6f299b2d86320297e8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a884479a5fa0a6d9f0de8dc12655e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0cc4319f2ed9a4e487461bea4b939742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfaf02c55e9979b9d58bb3e71903a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004c78da0b7c23f7980cab17677c49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef974993e5a617f5f839cf5b3588edb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6a6e6796469aadcf12dacec6817a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34614be708d1d0fae9649fb706b15f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7ad2bc6e1af4d0cf5b82bb172e93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838c877cebf676b2229e8bf8d0ba56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49e1d70101d4e93ab55568ea3a19f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82cf8c1e8e85dd7579f8d5894fb3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe684f89d2da02eb90e65f9bbc4683d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394b2fca3e71a060313bafbd15235f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388f011c5f37db67451f06eec3fdf1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc819f34f03970da40f79a57d1f1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3036351eb1e4b0c49223c3c4a6fbc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b16e2bac8deba3c65fcbc04a8f985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a757a23ee87e0609951262a903b475758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad50a83b8fee1cd35c2e8cfe11f493759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>