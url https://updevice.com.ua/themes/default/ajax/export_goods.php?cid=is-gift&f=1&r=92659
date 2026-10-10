--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0873fb9db5e78a67824571f6cefd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f64ab5c485d37fd4d91bc227baf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5c0e82b2b431bea0693b58936c643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeb0497f47acdcbaa9e2db6d5cbfed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94cecbfffbaec98162da937825335a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0e45fafd61513fdab62a08e124856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eb693a8afc7e47c63490091cfbded7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d716c50d875c49ce99f5ee9cff12168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4d8abbcd3830321591e0b19295b879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb476e3d8adfb11d8ba4a1eaff5ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248d6cca28b3a15460d4de0a36806f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363a3e5f157785e26dbce8c8c45ad912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af544523915529cca8d1b20d2a9b9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19639beaf6b2814c3d14bdde185dc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0ff405a4942b24dfe8a78755a6f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea04967addffc75d25901c2d6b077116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e759db40f3723d82b3b714958e386b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd7122a25eefe25061164f7b30d12f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432059fc0c47ac4db4dd5f8e9815f3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4d3046f9f8ba8d54a5d059c0038920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d56290d656eae46368002adcd182e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f424da354420e12f0cf6923c104122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e5fa1c06a6f8c6a0f1e82999d97523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf411318c74de4cdac2196b2a26fe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681a36db30e2ebfa7f08bd913aed68d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8038ea12c2d61c480caae5ceb08c5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68386369f8a00c49d97bf1ae5ae1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a48047151e8bfcdffcea82d38133328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b9670b969677fe4d916704019b8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c553c61aa4315300df99253d4cde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501bb2cb772298c138b88c5f886e24231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad5680e59acd5f58ecdf1a547f83432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2aa18cdc44aa85e8bbe93f87824b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472daea7cceb8ea6680c6ef772f4c8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c228f26073d164f7d32464b987eab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a9cc1d9be42da3f387f27decb18a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351bb848e34f977e6a61864f64a80b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc884749cb8362f4c7d3c317f528838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d924184f060ad83627211585a4950b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d8e8bb4dff1456a8bc1e60652a8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e086b4d52682938dd79626b4f6f1bf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb418fb7e2f8e06be239611502717f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2bff2d65ca220528e3cd6682e658d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55810e9a37a641d0287241f86c41c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542714fd1f58bee51bf288ec0c46f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7947c783da386f071db829c2e44ac546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e042d62175714fc76ecc6892cbd82647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688724f1f3bec777ad68e878743325a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d974d39f7a595be7f68737cfabc9e3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353d93f90072b363077054e26abb0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a516ad169742ee43d2952708935551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536763b2be681f54effeb1e9d38eace452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b0130cba8d621b365929d5d1824553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1732a6c1828040d1f24e2e29ef43254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53278b637c1c54004962241cef78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b168d4ed9334dd8830c17a9bab03dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6fd297f8499659d3c2a51f3463f6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d4977dd8968cdce198521ba5f89758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e5d1901d53233a2b171e62f07ae7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d0be54d0261dc567cbdb3a091f2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9354d5bad3b50db09884ccda7d9e43e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29dbdbff79bb0dc03cea40ba5ed99062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de5b20226404e1fe9f2e27ffde6cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b8c47d653ce289545efadbeb364464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2e13b490f88e621aebb24034db6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890496b6a2781716e02b38a6f0931a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309bacf410b2508f2c82088c3e0bad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a543cbc7825d0775b23f114a9ee1f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5586226e62d0d4b2a15ffbac62d404b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c4c5880f204729d88558f9c15089670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac970a7d874fcca92b162eb58e6b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043d60d42b8afb98bf1b03a618075572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892c11b4fd654e805f90c78f53f5cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df43f85616aa1f17213f350495f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d7bbe5f65a97a7bc64465cea033175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0db9eedeb0972d3dd5eee0e6229ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148e377c2966a3f382dd13893effa5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167ab53d5132ec14b496ecfd7bb61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54693d5c651575f8b8261bf863ae8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df79ec1981077adb68ec68f7d3581280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8fe1996ca8b14eb92c5c87686e25381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378996776f4e5e24fe320b7b433efd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a3cfcd30133a7f765d928065b7d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f761651dbfc8b3920b3b2306863084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b39e10d827153e18038b5633238d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fec6eff4b754f1312e13085c2940586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cbba2cccd358ab7c39e440f58e8f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7db42bb59ae7b5e04a109d6660fe188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254eab6f06d7d17938362c51b1640989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831223915f7e322b4f7152897a183ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11df664668e46331db4e25b5b2434891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b83098ce25e87356ec4c2fa695b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898ecc69ac5bd6866ca1ee0368f88693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0703c28e3cdb99dd04931587e749094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa358df0d0263287ae947da8d297c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f517295eb32523cad2d20cf4c7bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9166d083729fccb80f285c6bb56305497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423cee94f4694ebad56b53fd58fd33f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54363f0c8d1cbcf035e1b7ff50a60ff399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691797b3bd744f79cdc21427a04bbfb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b4b22a0f8bb46d35be6f1ea409e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667cf80f088ceeba384d2dfa1d5e4ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40510497a4a01630378d41a97bc22abc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa10cb60cc076100fa3a954f24d92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694ebc53d54f9d686ae5cc6a236e0ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a723e054f456ba900e15ba0672d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06785e28253c03854350fe641363d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf84101de6d965893ccd33d292fe62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b20e65366b48cdb12ecd0e22780ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763a763b1da9e87be5379c9ebc34cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9c341352ccbc90021b2a8363b6bb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065cd48e2c14c6a4883327a89531645112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ad03e0643c90c2dfb65dd9e3cea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48b9a8b178e5c9807840ce1bf5d79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be607937bf9b07b5c0fec5752cabb64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854bbaad4869450efa956d2c11d846c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0c75bd79dafa353269a90b919122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b5b477132eaca9f4feab645d6ffec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75a4e5f5b0faec558718f70367d5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a9c6b7df9b024e0ce506c8bb3dbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea903753454bcb6082c20e2e2060bb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4a2282a15bccdd7a81660b1e4187122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900df385242deeb845ec2e91f67656123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddab4720a8243213a1e84b0b0cabd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c35ac2773222cab1c7a9dc6ab0d2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f76de4a3172f1e8b4095d7efcdbff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b1a0c93d5b0c4118ae3387bccd77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f459b40bfadea01b4ae0ce1d0519f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f2cce0466090fe38951013958310129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc66afd40750a1fe52c27b5dd789bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad7005589ff17767bb42d088a4934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad840b900d4cb4977f60eb4bd71b92e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17296646f58a9e9d1e76ac3d8b1de3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2e455ca54712e5388740cc87cbba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d04cf390c2ea15b5ae9e8100f6d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389741fbf813883fef936d5a767a63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9accce2d5e6ea3e20e861a93e6da71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3bd25dce1fcd505aac68ef4ca2b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e342becf93c099b79cef0ed11c8ae2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fefb9eeef38cdec2a769d6a740a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9262a50bdef2a429c0a91b0c25057f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ce3cc9cd8aed538398e9956b50a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee43edf2c2441945c7998072498f8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffc660a2a79c26fb5076a09008140d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256262bd6d50d815b007bb95af0b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfe808ee36b05289b6e9d763b3ef64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaa8b730337fa1374b5a79d442cafa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604daabe80216c47cc2ba9d58227010a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da5394d693090e8bb0109de167ca5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549962296989a564a669c9c163f17a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b2a02d90f5a406415343c10aca29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ae9f057f855534bf1392bea3af5c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce5fbd3763f9c74320d4130e6d2d3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc8b293d94070e7fbd95638e4b17e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498810c0b945a4d85b12ce1bccabd3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1d889485b37dc20f251e46765982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494703b8c6e22ea519e2dcb3ff03de58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e093601504b99b2638f68e5f15e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598a03013fc42d7fee458875d0a10f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8c7ea82cdd31d9eee2a8c111ae6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991515fdab37b785c67e48b9837f0396161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab22b33e67c0748c0a6aeadbd1375162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956d213b49f56f7c8e569960b14505163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eefa2c590593642f507a453bc027c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933ee88e7787445351bbea2b50e22b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156cdb9fe8739c07bceb6efef65e75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e7dde34e7ddc9694f65a197a1f373167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483cd86b0d227d153ea7256a45bb5a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e97c3f29840d4721ed1bbb63b6a0d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0e10f640037f4d56cd4673fa47b7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711ea8c44b98f1dbf16bca2c6249c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d2b530bd8987c7a32a0e166a79202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf24026c1ff15f14651b7d8037ba34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e1c851367b8eb8ab6087b6d65661174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe82557d34f31a76c2b06723b4d02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640bdb9da3beac56fea321c42de3b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f031750429ba961e7b741f89ca890177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1f3c5af0e214371dad1b39d8640f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e0a2752a421fc9184a00bef7a433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57146dba36b21d1afdee4827a25e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68d562c93552c2ad736b96532ce13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c5e798d66b9f7d3ef2bb648c45ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac80320544ca52c13dde1e715448e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a32992a7491485604a4356dcecbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662209683d9273212c2d1a98ade3235f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7739be090c93b1dae9323d0988ae59d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a137ad1d44d52fb039596c5d37f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce113f96f70e7481acd6ef62a55fd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380f24edd37a395a30c85593906621189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da793c8bead40a285dfc14f7f039e6c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613f81981d0e9a4e4cc82df032aab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0cd03b36f9f131890487d40bbb43c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd4d4c6fd2993730514275564fe47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b02a94a6bfe5312b020066e0e775194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a1358f1f1f06975b3f9a583a309c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8abe3d2832d9e5913aea014c4ef89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c25da93e4e6106aea7a774035607197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591efd0c72688870d00ff32fe6286bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282249e9290119cd4ed8eec05baa2f52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78256a9d7b4116b0e40e62e1e0eab8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e336305ee1933e24e249026e232d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ada5ee7a4123198957ae5df29b208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844c773b65cda311dfde501670ffe14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954454c11074a5c041b1a456175f18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b75bdb8529c0306b00fc0b0ae797d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220d3dd8e9acd34a2dbedac8d109b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534272662279502b56719c6a7a9968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1258e2e624daa001f6090e983046208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4777e1546b7b6853613b22b228bd9f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823906efd5937e0230e06b92debda3c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894a3e7519763fb1ffa2fbe4c897730211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075880971e3b9b45d38a451f62562675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05470f18d8d1a60c27b0754ccee78c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91582d4f4b93322b813549d9738a5012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3908895f25d362216b7d5dc97bdb66a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03260b73f8d12004219382047d41e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e14b6cc59abd585e0f9057691b5408217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26076d5c710b2f327d68c0719bb0130218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ec2b9a4391105f4888eff7e3854d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66380f80e3b4bf52dbaf047dd7b1d94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa39d5226f19b9d00e70acd163f079221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf4f3c32bb8dc2373b5a7ed40e999222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31dd1515b92deaf0b74a6d97f2c51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f296e0bbaa83be2d9d79690a5fb0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb277e3db2f9d82efd08aed7b8ad948225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a866eea810afe22506c20ae0841a98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc45a48161b4d9ed9f22be076f5e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d263936b85cc1875ea48e5000a1a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a312b8572ae6e14ab8c0ca305db4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45e836c53d4106a0c200a95e44c12d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b20ae3e2407de5ee7b4e332583b5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5c69f8667cfa50a0e041423bcd9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be032cbd01f589f8a5017291bbb6880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203b0fb545285335ffac6b5e4cc6c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975812ceb7a3b24bb1cf95bb2a1f50e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af437c6ba0e68eb28ab56aa6132e74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc117dfc04adc327323a52ec15806f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f930c086160bf313857c0e856202f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f13a6bf6cff50287a276389ec86b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47ee65f5f86148467f51376716458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece46d2ad2fa98e9636339f83aaad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a452c2cf0345ca509ae89ce4fded7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e28a4aed4019fff794430a06e64a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8978924b390f550bf9d386e97e06ac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11b68c347ce3f2c294e9cac2837be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67821124a253b89128a667dc1b61dd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7764ae42064344f7744832ef592dff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699dc4beb3b1fa8dadc2ee0a2625a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be1f89448cf7ec2a53e04676e7b35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc448dc293a05dea19cfe8f36941030250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884467a1d67fd063d6c231e9fe44bda1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af66b6619af35e22b5ce9898937cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c27fa52d723e11ee92d360463f59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd05cc4b70e7ef08d2fbfc6be492bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16af8fc498401ed9f0c6628672228255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28dd035deb44e4c98c14fb67439513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b007a04dc127677c3f1e16e6a84ad1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affcc4d80524d66f87ba16f74d8a657258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d223643ba56db0c44c32b80685796f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b310c93b21ae979f6a80352765f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712af1252045455da02b642c2019549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca448c740b341b9b64096e242f78bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ddade1de87450e3625cd67e6265b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc887537b640502b6ccbc98d21234f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f454d25c91e84a9d682d62ed3522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69346609a9a1977c3e6becf2f06277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972a53fd2b64680d39d659f7fc97fa7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab082e68376b586e5a241f27c35e5226268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c851f0a5bbe52c32a11488f6a422f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c40b3b23a2606c051df9b959c0fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbbf7c37321d39d19339ef3d86307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a564e460b3d281cdd83b10105d39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e07328a9a7973617c9bff434fd63d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322fd5b98845cccd28b6603a948494b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a94ed35b5197945707aebae76897275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b855fd59ab277eb86474b8a93ad6fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acd50f4c99bdfef9c0f952451b994277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47524397b58bb634a13ed08e6b11b955278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432e4b3e5fd0f3992e3545ae80c8e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ae2bbac5ef245c30a5f089e03f6df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565713af62f565eb86bc2121e7b934cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302be1c3862f4a8216c41376945f35f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f842b7d91f8dd593590d51d27054822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a09dcb997d24cbe5b30f2c752902e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13da4632804e2ef35683d9a78ce4f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254982d77430e08cafc21f6255a971e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab3802b97d2a20a1c24f1de5ecb9e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f2f8327a8af48b45633e195603ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e63f5d6da36f592a0a4539ac54cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de409bfcecfc51d2f4dca0f615dd35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4f4d524cedfd81d310f178f60f66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d31793c85783ef5cca5ec6c38b28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc088d16bac7c8af246c3194568dd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79c7d8c847275a4f31e08ef8555331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aff539a7f335f9d0dd0ee09d521c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9e5c79f3cf2de75e36ac564657f9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38038d8c72171b076e627de4dae9c6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c0e60ff1b67aecc9f35b9af370aa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cafb361e5469c8bb9b772c6fdf4dec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b122f5ebe4ee622f79018a09a657593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d530d6ef88ab270cf72dc3a622393301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e765bb6bb5efdc9bdf8fdbe9c6af61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ae9eada5747586f23f5b1be74c70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157de6fd2bca8f4bc40c318f8826623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc3ad15108f728b76b5a90b8f27b60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6f0d95a9d726f545ec96289dd399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c335833eeee78a3eb98e717389fd9a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b695aa4e8dad4d7e2990cc8e441c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127c75ca31ab3ebcc97219fa2d60f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16260ccd2f13d95388d4a908bfe591310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd86103a3b36893107d98919ca45c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dfdb41773ae975203720c52c07eb8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ddce75892918c293ab2bd3c8e3d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471f9c70d72911285b9860f33565c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c241257a8addea7e90d93a0393cb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170454aa2bdc6da5c9d18e9af911b309316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e9ecedc82605fd8e2eb2c608c8176317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea54539ab38dba2ca72bc6eb86e15b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671808bb9893d538933786327024d04a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f17bb13ea55e27b64f1788c79b5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c085bc93b269cba1c9f389ce8ea0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea7ce032787c60b1d3572bac9bcbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcddb44e0ddedd67ff257aef48e7f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01c7d8873c4cfdb8f77776949a9e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b14ae6d4f4fb0b938159743349487325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cae5f5655a8606257b05e6b2c84477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71df65f0fcb5d052f9be75458aae7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1995a1188543f032eee89cc07efed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5af5e6aa55215b2baf41c5056967329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedb5125f4db7654df32f5148e97182330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a6cc51131b3c4c992574101a5166331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19108d0a27677ee96eee62c63271e7a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d47fc44c75bf4e25ee9f784962b86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a59bacec47111fcb73890337aa91e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c462d60fca2abd42c5b6a91262285335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095487789f1069d2dabf6693df0dcd4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d8a1f8dc6e586ce46390b1a8f4b9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbdd030c6bf0c417b62e5f7d4d8b6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0551b4579a1b341c29720857e189e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcffa4b09b91922254869c4c6883c8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d52a05e5a099851d55d712adeb2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c2e87207b9eccbde6452ed2ac63b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d75bb55057fa6d181fb269c799620343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8a91a770e348a1a8e140613a5e8da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fcfc5a8ae26fbef7924757dcb2648345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c99d9b516af643312229862b4e33d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f6e6474623824758737e23dba5fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9548ce265dff5778bd85ac53843c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b988acd10c30f35c625b971d88478349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bcfc5c8d9f481732da0c10ac6e2b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8a0fa10784885560d2a2836073da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50dd55945bdc729207cba68a2e21a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa780e80d298f35f295d09179f595b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e52feb71ea7d9d8ce8f0ca97cabe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db10c1b5391458e47b223f569220c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e935b766481deba3ebca670561c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a555f010245569d8363bd31b6aa93f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4568184b56554d6ff504743d301c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4428db182fd28a3aa068ecbbd8153359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434884253df63e2a11027960e573b5fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376428044eeaabbeda50a03a34e4a031361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25a9dea40d75e08010c9a9372e474362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa549d723244b48fa4c5043c7548f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b5333beae576cbb2e03097567dc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8920cc7ba0dcfee07b51d26d974e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca585150a6c12a988429474aabe36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998d5b98371e07c936693793089068367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209850ee6b792c6a0d71cedc8fc3fe2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e64af485ea9ae3cc8c0c18f81428f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f7f23f70566a1c62971bb4ca294e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194170c11011c2c383ab9579338469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aa555c2f855b7a10d36b8a5a2c380372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882feac077b95d94c55ec12f178e30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff359e6fc2c2ebc6c291cc77665303374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd415248d68484a48ecbb61698ec27a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca71518579e6d30696db6d0a15e73a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65033e53530003200557b0acfbd4b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da08caa17be0c7034ff487ac67c8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7aa2b266a5d3f6cc996772a56283b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcaeceb2c307ba4791044a1be340e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9a1832889199874666df6080ffa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5c78632e5326b04c1ea611111d03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e5dcb0fff2d851a8c11a96fb3638383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce56e9cb0e3b96851a6b51f3680651384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f28d32b6dabd9c19ea3f4f93e045385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398bdd08862bc14bb4fd6502544028386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce8406637550c8c98f845cc3012f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8539bac2436f0129de89d00a91297388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751158644d850d8980526aa68a0260b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145fba917f2cbc1e7ac04a2c2e417b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10b5a0911650296561981f4f95ae97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa269d56527276a374b235b0912e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2d620c365c9a710e242dfe96c326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea4e6d56714294b7a226a1f46226fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99edaf9aab6c79fd0ad86ea49c6543395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a36a830d291b8de2a458c55f453f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b6a918c8f24cd5959f4eebab7fcc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ee13e50c1b594be29325d9def8b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4b1f1910ce563ffafadea160c421399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba47b250725f1c8cf94701a489e4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658496487e36d463dfa8370f9f860f6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc696bc707480d68956dd9b9a4e76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78469cbe7bec50036bf77575230fa0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c44ee0d944f0b5ef6577942ba8bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7726b657b52f01f313db8b65731692405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f428728b333722d213dd21635ae6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69c86b60f81e0a7cf89596d38b530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25214a5d248d55c6f5984cd350f310408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2483619f2d3cea9ad44c723ccda36e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dde2a4363e65813ec3f7854956760410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d82ef2d40e16925949f19ac131adc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a316b2ff29f394f8df433d8656e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6f50bfb93cadd98b12bb8ae95ef1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c1dd997504e5b86414e15181967fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2da6273dbe92155f3d7e2ccfcb1e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999655bc7800eed1fc632fc423cb309416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4774dae5d8e5cf746820dd2ac494417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb37add2cf75099860639a98d24f5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41483da5ffc52af69725cc248ac59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71bcb1897ca65117809d91bf167d5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92814bd2203997a066ea5b5147670ace421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77cdba5a53da95d8d24fe160dd6647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2779e394fcbe031d22e5ecafd554680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9a7698d1d264e83e6c469253f438424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ab8fbb4713699ce2a1170dabf657425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41282a5621ca9dfa3721dc70bf9ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606baf753babb25f8f0376ebeb12a0df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3c3d3b181fdb3ec23374fc818e411428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ac2065a40834cc716dd6e2366a137429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef2b8390b133574e05155cf5084e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9cf7bcdc6559ac949d693fa5c09b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc062a0c49b97e2f0ce662ce825a6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779a412a504a2d8b728bc105d1e061433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178736637210ae77b7edb1184fced91e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd06bdf21df6ac007930fe7d4dbeda2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b39a11e9030f82c4a6b084af1f467436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf66b4f93eecc78b650de69496570f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa50e47f5ee9896f1566578920e7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085f205d3af363b1e11a56910470d6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4856545ea6ce236f7971f9ea0d2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13327753ff2de0988e2d241ed2ffa5da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5187cded0d92a9385b47b4ca262a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928e40a77b1cc4ba1ef1c0bd080f9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166fd5ad8aa4ac8fa3ab7798b570b01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7ab0192f6e16c7b2b87763b8c53d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f78ec86f8c2bf7baa5d12cdbf291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feabea0a6cfeea823a0012bb125015447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e949e6383ce5ee1606e496635b8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b1e8cd537e04182c4b293afb52d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30d09a1b22c19ba423e555663fdba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67403cbf6c3a7b8bc8fe081aea70c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261e3d430176e565ed03ec8c087bbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22771ee8f22074b57b058f77b44e89e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ad148501daa942f4c20bb517561a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e75cd86fd3d77a923327ad962989455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753a7b1942db95e7288524b9ade9d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21b8a444d3f716e88328fa5629045457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c50ff7fa0b11f8bca7a92b2e4aad97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e846a54e7d4991cadb081630703902459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82437e21a7b2222bf40a0dd47bb27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42936a621583a8dde70a2f61ed0355c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c85b0a4500d0a028ac1ab472720a4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cb2d8bbcdc6aeab188458bdf99deb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe790ef5ecd8bfbd7f09ee8f1d91f152464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7e876060253d73817257f725f4e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1a46e238120bf1ecb36ab17f11cbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aed643a9feced1d63491d61016147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecb1ff04b4c7debc1b0555168ec303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dec7276c256477c1512610144a90f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8990f02845b8f78b45d51120e0b9be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbd42d3d1a9deed7f48b80d7eff77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de29ce8087bcd9c85e4a4b82b5be84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab47d331223491ee9a10da9e91414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfd509cce945bc17be3713d1433c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991770167bd92033eca3f6b49dea3d02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85300ae8836c3213c64a65a2eda1f24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d6a5e0695a03a46cae6194045de5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5fe821990e215071c372066247a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd624bf66d9432a6cc5c345a7bbcac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a108fc707471a04cac074b30be8c12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c61f5fc167b61dfc37b616c33c29de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b2fe52f8f2a9a22e7d62213cc6123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453243407999bdf6f001ce15e6eb28f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799ebabfcb53c2a2f9ccc23f38b0ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cdd9070d78c93f848dc34deb01294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f4fef9f12d66067f84f6134f25cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72e421e40d9edcd2699c178a65eb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea2e98739ffe13f6b8f64a2fcfa0bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb8a19bedb226bcbc4f30e6ed171a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6661731e6fc2b4e0522527f3e160f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c910d33da451f1061269e4aa52d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee01ee38c2e113ed39971580975a4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4726312e0891d4dc2d590663be86f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e32039596be870b3e4e4c27b9b262b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedd80d100321e93bcd799f18e1be43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b258bbb8c8ba921b8168aa36ad55b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3bf72b3406375c6a7026defa2cc06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3306a070dc7ddd24e2f457657e5902498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec25448ef7775393157698d3b2073b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f25336bb0bf1a2857d81eda2ac729500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8162b26d24e0f31b9e9f6c163bac9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852f162abe7bc2a56a2c3a2a18b484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fb743ad36b010ee10d8c153f2e83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304307b0948b0c8d8d652847c5334cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7258fbd3e721ff4e99c5ede797ead8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fc72a5b5a235e49264ba5d89ac666506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b903c3681f8481fde9ee6d253f5d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c6e23e04975fec631166d290fc61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12368dfbe83b169f7c467926cbb260509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4855fdd11f5fe15dcc006c7e1f47055510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df8d36bb1f1ce0398e4edc45094b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9764168d0b8d10d9534f902a1ad984512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0688cf37ecce0b0a8c7ea1e4ff7c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c624166a45d00c582af2be42dc54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8be8bb2f876a7a344a9e2277ce6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4ae8fbd9172625f2eeb10e572392516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97e248679f58485f65df4762a1c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ee3dfd3b7f692a6258f778c8903d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e31175dc9f7bc83094cf872e0239b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d202e605a4acc6381158beb8b38b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a223e758b70c5fe0c34709ec7f24e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243074f38d5e42cd8c51e761fe850bfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18164d4327c6e521bbe7828fe2a066523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8f50f400d577445610a13384ff562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98248c92d7b020ee247854976b16dfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a2d83a14eefec6a99cccf765f652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d5ea652bdf86422efe053543908d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11fab93617cc332fac7d7e9631ec1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c8385799df090666b553f6182d303529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85c92c4b4108db09abcf0f06e7536530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8c9bea6fce43d1ec96acceec83c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923e06da327ac56cdcf2ff3f0042024532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ddbbc0f3f4e78a1feaea6c254c62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c04497cb08e6b614e5951f27212f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fbf6cc75ce9408a41496c9f8f1d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb065dc632986925ab4e79a843b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d123e282b8840ec08d43191511471537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba466a35ec8a0a484a28590a408d49f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9980d0d1d67318a9bf5f88ba30ec08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d18651412113e55612a7b140eb504540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269cec772d8fea6e5d1e10f1d1ac3c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9835724047ac25e5dc9618374b49bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73330294fda6a1980201a0428fe4e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ba7488738a009703daafe3b2dc785544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d0ca224ba70806865845a3ea64de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82e884cf3c0ab6ac1aa56eeeb7b8c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a129a173214b2f4e73f6deac0e6c44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e66973eb0dddc0c5624687f96e0e71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c44a90475ae6e5b9729593ad55df0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9948f8bbc26e4d890f0ce4705f6417550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251cdb87ffc39bc5c24d4fec18ca64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473afb5f057f2cf1b15160ba5318084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa86670c7d19cfcc7c7b71e4ff6823d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e0bd7342418144cb11cd4c8bde69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b4ad2a1b14c58cd4db28d6bb3ac4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be05e6255d192005bddd3610fb6a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fecb3ca6171ed825adc3cb87a265557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d519ea5938b7c155d2fd1370de3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94740bcb846eb829910126d3eb616620559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec036f686410c20bf514bb0e7edf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8e387ea2bc1deb480fff33789ab5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f1e6a1a26b30c2b4fd396e4ecb613562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793ebf8437797cc241e0732547ab3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c95fe4fdd7a1cd49ede5c9c250c63b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be45b7ae852916208d766e1d80e59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944cdf5db736a81ad772af684b892fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb221e0e6e9dfadd927a195b275573567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357dc9b74cc74252c049c775535100d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c97c8e269d472a293c03628701bb6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafdcc165b30976eae00cd2b867b3ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258193c4d197f9f3acfdd5f4e0c12e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f8ab6aa7acd01c957889e4bc6512572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f5d0045b63ac08a30a89c337f570a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be97374fb813f78f0f03788007306574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95368a6bd2ca23205f4e44a76dd7306a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca3953d45db5bd9b93c6d87aa006bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e3c3e980e6117ca22571da5d7d893577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30313a77e3338a514c03efb096f3a31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe59be1860cec3764cc61656f3410579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc2b27e5d32324e9fea306ffe4d37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd9d6ef3a3039e18c86f9399d6818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039caf53fbab613aaf0d0bf4463b374a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73b7dbdaa8b83168326278fff3dad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc980b1286119456af078cff957c15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a53e610c20f0f4daecea9c142595585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02074709c993f744f43cbb9402d81a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee463958ccff829b4a87c57166d637c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477498176164167c5a4a2c1b5555e31a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587c6724cac8f3ebdf7a623d612907f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d323ac78bf3c42911964d73f6424d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4a45183be91e690bcfbc3db6c208591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b21e0c142c4857c057ce021fc557b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e90f58f0e36ae8234c879f0b32bbe2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7754a6d64ff91ee753b02a6ff17e46b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f37409e039ead2f75c0dd2a90b174595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cefab37019656326581bfeddc66f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4542d4878b17b3aba523cf564f85f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35584c882238ec6e7211f970393974f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ee45442e7379468a98a2d02e446c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0153d7500838725c2240a6e29855e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377c36a8f0671e0d7b5d55c909a935601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd88ad9dd866a72d75950437243ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065418e3bf899e1ad93f2384c94279d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16ec46a22794cadca5f3529e9d633604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39c66fe89e4ea4f38121972ecfd08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03291556676acd697e9ef1210bf74f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10f9eabe1a73f2e07e02586a56ccd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40373dc06cd31dfbbaec43fb72787a7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a76353a733e84ee59514e3995cb98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9b614efdb117aa627ccce160cb1ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec84ae210f91c73a3fd1bc6b2a471f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527aad04903cddf8cf76b22bd546a1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabe41615e958edb0b69475b4c9680613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434a60267567030554a98e0b7f9a26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b09b42c45086bb6672f35a15691bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e84897a1d08c519359494ab054d72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2e5226078e81b0599680ab9554da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72066db84b2505189edd790beab4f33d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f12b277c0526fbe1fcba05c48b58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834df750508e2c13d397c0545ebda6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2067b99201c5d3276ff19abbf402aab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94846e8cbc4f4bd6bde31842a67b70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a602fa493829e9042b2bb2a156e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa16754e5758e34b5c8267f2e20a99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abcd9f080303092010296ab9e3b1a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76722fbd49c74d8d60bd18f8b241a59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb5e18056642bfd9138037a314a37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e848ec67a0e02455d88095a048358628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee0b4c9d65961c5f848d320944388629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe96a80fd5c5e092b807b87f1e8f590630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc285a048903a730cf24ecbc4f39ac3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86dc98c37e4e846194786b6877809632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abed618bb232fb4750c0266bf15f77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540b1def4ddec32b2d8cd9ad405b9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9895168459838fcb2683fbea762c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799951e94716324b1353796af91d59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99953c4274703954424969042e79663e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59079e2306622a075bc2f7b41a553d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b35807908e4dd56f401037ef0b60a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e480873bd4e5a265c2305fcac21f37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4153a5020939107657035f4ce9e066641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82932fae949dcddfa4e3b569237e5555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da59be8ede51de6d8f9ff39cd05bab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73367bc0bb7bded7215fba783f4ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7e325b3677bf17e1f0015d3b7d24f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898d168af6a0c9c58ef76f16adc34f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48654ff5a3f1d8a8d73c10e36449b62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b57c4d72b8c8c4986134bb1c7bda0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b3637c564e1d05d4c195c27ba453649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042de474cfd64e1b21966264f7157c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460114e16c35f40b30e7dbb3487a5e13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9076456dcb4a690169954f1285ec6e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbe36bf756266c1cf8d94c179f0300653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdfe1d83ee846795bada698c44293654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d57723f49de53d051c56615b3d8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c33c70827e3a463edd2b7cf0b9d975656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771f711bd74b384e5c506897ce4c291657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce820042b149d2d217e68775c6537189658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf883e885744e215b5b6442883f295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f0df18237947ef5229db91593c71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81311553238fdbf039b8b64d32c1a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f76ba6ac263c2b990d5126bb2bfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbdd4a2a0c2458223aa7298993f834663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a699df7c0ea6f5d9fea08afdf7ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5a76826c15802ca3b2142a2f9a7f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cfe2c4f44838a39b92975e9f95b23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a82abb88296ba671401e45413f88e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d706974dc2f86ec9977f29c92e8f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e12f8359cff81111f34bafcd7e44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4a9037dd202737030d4f19a5cb05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a9fffec995293d587311a9693bd83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a5b310b4d374e16d25da460d07c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d822d532d971c128b019a00029b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ec0d21c31edc7563730ab83f6295674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128925c957661a6f0c985406db114bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404d513fe9e1caaf9486631f5c7504676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69073fd259ed0b56cebe1de8bc5b5f61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f8f780af97cee11115897f19400e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf22c6baef17c8d20c6a6e40b18f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd681554b8babba8bc40fdb98f9213680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5319670e358e07265701be410e7dc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785863804fce59e502035716c9d6a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ac83e2b4f9c699a6b5363381357f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d02857d7b5e6b400a47c39044fc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090ea4cfa7c64b1186164ae0707c11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea153921be337f6a28603695e5ff1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5fb327340556e3483e40c0b81ba6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8ac424ba58e84dcd72e613f6cb5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6dcb017cf1a80d15c7957fe6a00c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455bfceef64360a173ffc9381aceb69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7689d41ffef8d389976dfee77e74e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9ad352d4ac957b22c49a9597c87c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed448c944cd14cff7522d27e0512fd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d811cbf0329e4e3444d814bfadfec99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44696b76a271b59244142e9993cfc4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b9495f8e44a4f1f3d508c27cb14a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d505feccdfaf843b0c46ce7adc86c87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6008ec95a3d15fe12ec9345bd8ab6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6c9a2f886760a2c842ef986b3c1da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4016868de6da53d8e962004e6e2c94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0905bce5576e0219b79e7712ef8fd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc21ffe05696f744b539cff49d01c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d8ba31e9b50620f750f50db0d541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0270865e925ea5ed899625d01b6a51f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ffbccf882ac000eb93fa2e55c93e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d97eb22840b20e444d0c663e448a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c43578bcaa52f0285f8225799c6ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6a5e940c3895932a8e7761b109756708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af656cdcd82d1569bdd3f26189dbd30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b74f736c85a7e31c24dcd91d7c96c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb804b77c6f467d914b28b884b53df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800714809917d3d943e779f5ab173d6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abca2e9347e0c1c1e750c0aa41b928713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9c3fe3fa8dc3641d49cced63e23a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281476c722ccb0c85b76e57471001395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a8c09370b3504b5b31d01e29524b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0d05b6eef0beea6af12235b34e233717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876111cfb051fbf12a8de584bbec7c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb06a2a4440943366cffc4508bdb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86d9897f0ab8fe470bcaca26980d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e8b1e6b5e6b78a384675f0d46793721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40707ad027f7cbcce26d42213e6d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69de73a229f3579589b00baa258f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716574621843a215ecfd659dd8bb667724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f76a21ab25f3812d83de676fc3dc9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b93760cbf0a8c9f4da02c4ca3d8e51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f797a27173ecef52ea06ac2bfb8585727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7257ef731a8b09361aa9fefca055ae0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6adf9b5423809ea89f45c2afc5e18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be7787ccf23da97f1d6b9b7174202730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4434ab40ee3f7ae7ef5a7a4427f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09847bcfd2fd79b3be3985d542970819732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c5e029beb8761c28c96bda62d9a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc6c97880e49cc86e37549911d5bb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b439255700e7aa8c8c2ee9cff4cf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b274935bb0e58e8b2042867f7652da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa4f258ae5649cebf75324928d3a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7156acd1e30d25d09ba4b1394ae8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30be6a09a8b338209edd33bb1f548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf113587604dce6801e6918e40d9d04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22cd877aa09010f465eda521b19e82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73be01619ce8e06b04968693515155742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b99e8c6df57c51df0a5a30c586ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea27bc6a2cbce4e4a6a8141c96c97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c75f1f72564fb33f4c6712a5417df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317952ee55f39ba35eb97fbeebed0d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebd092076bb725172682040906a565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e4252f08593b879693920100da597748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e730a1c311edf821f80067fcba7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca902dd50f6541bbad6956b0efd1971750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d169e6fedc43938f957391bb28249751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c794155ced3b767ba71a5d8caf792752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a079f8483e56a01979f16f44d8e74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c27d40c297f3010f8113003a0ba6c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea51b48be65f1d0901e9b67fcbd5bcb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff16d6529f91f7b7b70467c4301c9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5680daa87ae1b782975a3b18dd2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f48e45281fc9f131f1bb897806b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110abe6f33f97e36422b0f4efd437b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45c3dc2ae404cc7b7c4c8a0c12fc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971498bbe83ec09855f0dd8d50b475b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63b3be69fb0bb72791cbf06b74e133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e69f9a0693df104f2b55841692254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fe5a97a962a06cf7d13ab74c004c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b24fce993ab9a373ce018d7f844b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082289e4da575b43eb529b34b98e05467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d09db1f8fbe63d388d12079d768158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cceebee593388ef9c49d2499574a4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71d837e5124089afa312e5edd71a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf981dbfd3b8fc8b5aa9251daf411611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464fe20c16eb7370e6bd61575e2be2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a3f8f50de3dc6804ceaf06f301e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2d78b5bdd8b2e18c1eb6745d88d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe0469bc858f29f66adb409413ae4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771ef61bbf8ef94d1680018bd2625916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274d4b4c0ddb79b1d323d380c516c8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48496a264d351387d8c7bff85d20b02e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24aed2a76bc794fe1b2ec4a5f79cd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec7f5e216f536c2ed24cbfb684ca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08a627db395b8f82a89953828988121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5093c28c5030ad85d875541872ebc1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ef3c715bf7f250b578b5168c0c5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec053436aca733326612ef01b34c7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18329213535c62ec1c7d1037e265425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b7ad546ac4cea109f4e200085a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d7f47a644fcce5bd6bdd3d31110027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7e534d60b1b00c288102d188434c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd3a8a382733a47d1036a592e7660b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490eddb6a97039193440c05620dae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a49f98efa4a9cdfe58f36c7703f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868a0283f24fa26ac5689f1980a95a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352b35d7a78c8b1305ea6f3901165a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13ceb4e3547a8e3185a9e0ecde510c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1aa7d61e31a8936953755610d3f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d51e824404ddcf9f9e9d6cc3e21036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238d78954a80f5e0b7f98ba1271e2fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf023069e63b54b0e7ae49a267002f4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8243b151fc55c7cfb80cbf6aa4a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122071482f8d173d2049501ef5887f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615293d65940679d4f57fce535e27d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58025ee62a3bf21aaa7cfd54d2a64842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a011879601ba68b2d741748fca809943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a291e91347b3b3150dd1c00c76984244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654755c17f4064390f8d0de627480d6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af812a10bc6b9699bd3021e1aab1ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54ae9520cc64fedc885bb31db450b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6546b8da1c94623350e79ec252704548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c049089ab316e08644ff301d15cd6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74ec4d15304593a8922f09aa0b320950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41662ffaef5221af47fd87ee68a090751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4fd8cf89c5e004176aa54d886051c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c8d553ecd1b9c1d374e5ec9081a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd4568ff23e8c693ae0c9a00dc7f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84610b931d7eca3f608e6dc15435388f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db8554a36aba1147a708dcf3badfc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95d6acb9a1105afaadb76fa7c542057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a3dd0bbff65523f7d84bbccb5da4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef714425b047ec59e10cbde7dea2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0e2f4e9cbdfe4bb6b22bf26ad217860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e8a343cbe6eb614a759883bbc8f6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffadcbf669cf81226273c692ebee97362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d23510df3b86d6d70922ff1213735263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c1488a9d151f95de9d83a2b55e1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef70ec5b233c6d04c685b9ee9ef9b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54cb0de54c3ef266c6a7dd367d773966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba4cb26b9a7c18a9047c02ea52fc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf709777fffa76116334e3f5a5294168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5accaeed752568db76945186ffb2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f7dd7ac703a21b3269e27786b7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847325cdcc216b3577e23bb1e10ad56e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa8684b16fecd261db23b9b7fad21a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae304f0f6c8bdb3977e498a93686873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b463f1a52d55707551f06cf9e2a1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a697e475fcc31b57cd1e6ccc400234f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c7354cdb3e488ce909c9b63147d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20acc63984ea528821534cc9eb44177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d94248ff94b13999ebe6bf230fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd6efc36175f956dee95b168089cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db29f02dcada92718cd6fe397d97b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb22043ee9c6cb9e24d933cb4d31aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc08058d997eec7b626298b29ec60282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d0f5817169f1a02ecd18039b82cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359dd2700f124ed18845f82eff7703384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5253513548e9ca08df9079a63579fb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc11d3df6afb5a8efe20858c6ccaf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fbd7e550574a4d1b3e86fdface7c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d1a979c856568832419c3fa7eb5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266ffb620c8ea1114c9ca6d55f647389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3a59af347da58b9d0ffd888839e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d48a477f08fc796c581081d16b0e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ed312d4837a1b361a021c881168d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d693d39559fdcfcd28aed41fceeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a6706d3040c39b5f9d065ff3314594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7968331c65fe52d7706a86e9919d3d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdfcea902d5a1dc0b95e59ad763a1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d556c527b6eb69c9df18f46e793d7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a78453bf8b4f06ac9a02a0a6219298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dfc51511d9a49140ddef8a28b7fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a275da1ec73cd6bde1584462b687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1533143eca010ab3f8e8e3be75cbe4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7edc2662906ff8397714f785a0138102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53db3e246c598d163f9da1972d804d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b5673f41b08dec4f4434ae1c9feb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b84775ef0fedc7f0b32eff14a4121105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745723aabfe17b60c8e917f5b5bba9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05087f969fe6dd6895da6d553d41ac2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815cfbe923e0535c409cabe5be494be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc61c47b92a264e41154953d0b3517a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7928912af01a32ae671135c788fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8dc77c5f4b6e38048835d39178373111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b330b224ce0d518f25312fed796c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37497e8675f03de6248acdf1003edc33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db81bac3ea03f633db369b07fb07b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243621aed039a440a7ed573bda6f6147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337bdaece43a887d9fc57ee2c73e2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1e62ef52bc7bca6e48f2a7a96462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351846d089ed4b9d05021eb54a2a054118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416cfae52073cea0de6e87de34d896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a07a14ffc4101922585d9e8056a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a49ece440e2cbf2b70e50920eda3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b8beac52c93bb6ce68c0eb4853df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f8813d7db81b97329fa75a21dd1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55b937e31b830f1e3b194e5298552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc510aa9e7136b7e27367440fd5aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727bd5b2f482e683a8f595475e97f35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd415d8e157af420e3e45ea8211488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c580559cf76bf4f2ed91fc20db93ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c8a8c713bce8981fee3f4c21f584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff3f7a612dc7f3cc4f26ac675ebbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea60815d862f251daa6088fad2e840131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebda1eb51c1cd5927e5b3d2207eac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f80421cdae60a7747ce4fb901d21e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a617311dc4f245557b9849f24f42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b46a87e7c4e96a530bd637f7230d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d845e3727edb14159bebb245a5cded136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa87f84c1cdcf800e9965271153c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b4f5c3840ac78d5dc852edaa0b81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b63ef0b7d0718dfad4fc6719a21ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8914de937fbcdcb6178ea43ecaf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907cf5aec6aae46ddad48fd53c651b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea6275dc8936b102db84e3cd6ae1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc1bb4cdfff09a03d5c7057b89bf5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200e695ebb1a1b120ac4bec0c44137a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f585c25a5c8388618517c6c68bbce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f594d336a71f2744161c2adc0be03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f362589098d92238b7de77a57e262ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219214484052d7f0902c2be1bcea32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa059ee3de0f8e9b657baf178f343fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c939f53a7436f1d16e9f87bd9243a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11318dbf2f393c164da59ab5ae45b04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dff20a995876be8773c0e68435459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f9a1fd237598dd46cf3b91d02fe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9cb20c279fc64093306d1c1e80850154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb17aacee0c461851015befbf50f9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b5045a864eec2b6c8fe7a69ed78b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaf633cedc399e96c3533d3ba3a552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe589661888138ef36f8c02308c015158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30e1dcb74f88783fc9308dd326415159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ea45f1e8aefd2a008a2f2cb4cb7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8496ac1d655ceb5cc9410b4c8e58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00cc0440312bfeb0fce23c2c69173d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f311a461535e2e762e041167d036f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27679343da45ddb40dad8ece3810bbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcda4f32282ab0d88374dfd7897856165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a8349b5898433829b2e74afe42204166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a80778e081bd777f6e67fc5b1cfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05990145b371d67ec5c214d723fdfbe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3a1ee066930f4202c496b66e2fd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43f172c7c6a87a37b21517f2740b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b0bc2ae42d46436b2afdd85215216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e69e73e20f9c0a08162e53be3cedef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b68b287127913f8ef20ada405b236173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579f690883eadaffbf0314b9853de9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59758db518c7c5027a6c0d4efecf9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cbb5d80673bd3d18748aca6d3fa01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f545cd19dd8440e8a0f3f76c2517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda50afb4995f57ad0168f0ee6b30127178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc087f13eff3395ae01f233454b1d11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a5efa2ad2fbb7475008ddeaa8c04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6b2746dfda491f0272d2c91d8509181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748e0ad423fd31bbf6e9ae29bdd500182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fe64782d94bc71b03eeb104baac8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be824bcb85edb779e670f0dc51b1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa51d0fb4539ad11f61113dac3b60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df1945e756e3fa90a31bc507220fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41faf1cb2c3be914d039777e2d61e43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad1f34aaf79208aef57d9140c111ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b50bc8bf98641265f6555447d508b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f4be74728dd4149476cca39420204190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17e303ec7d73241f9418fae6f7b23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4d71843b3f57cdda2dfd173232bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b71e67603415e04e64f6438093c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7310b22ef66301bf217e51eee4acedd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ccacaf38cdf8b041e3c8cb41cab6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005caf8412770596efc2084e76787e3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dbdcb2b8a4a4c93ca44f379fe465f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994247732f4f15e69162b4aa36aad8f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac472b5585ab78e19a0f7fdf022bed6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc19d4c6ed5e8438c235e2b3820808200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6284b59853b1c64c67f765e698ff443201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874071f273429afc987092c670130afb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad70e0b5dad66b4f9763a9447ce9c6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6abb23e215aadbaa38b209718b8f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb720d327aba5d9f1858581dd44d0af3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076517e23c92d1e27b81bcae89992c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f5a7e36131d5954fbd6d4f68f968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3547819cf3c536a95d7b20e9f4821d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f552797631552b0c72c43d82c48a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218f6182296303a8d3ce959bbf54d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bdbec4b10eada2363ac39c4e8610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dca676b5a35b361239ac358e650a9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414747a2cef5de484e7155cf0a531bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a695d8848c92d46eca88a65def5e41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795181f3207bc9abbba5b7660282ee5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6284ef38e56789d41fbe1567188d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b6c551b4b35a343de165b3a3ced5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e1996e641d3654102c6a1b62140b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968280271b21da1c0fe7f59c10f465d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1850d7be4085081ce0682903e3e6f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6239578eba9bf0482cbb3300e211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701db2056b82b501a58b0e434a6982222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c874c5d783c139bcae8c241619de924223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f02526141d305dfca8d93935c82b7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0b993ae016fc95e5564b1d6f8ae52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bd8d2ea0dac03ddaf9f502657c08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898de003035f01f613197f329190166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d07c314ceed73b92f41ae0e9fa602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b688f6e7342dccf82ade3f7f0a7c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743abfd018b26c4561bf59ad7f971c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cdc1b90a6fd8c52009517e60d4443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e57eb3081ad76fbd5c95b68b3057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1816837d16d6455cf149994e5d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b56ab461d748f85a90af2a8d6f004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379032eba6c4828179db8c645f2db94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6f027a87531c2aa4aefc8804874e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338e09d20f72fdfc56b28c9b73ca26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c20049857c03a1930f9efa954f8f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e11a82296c5a3d66069aebbb1cbe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6121b033fde8eb66c39669762094e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177be68a696435f0fc5b85064fbcb22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869c5a740b6a328e494e9f44e7064c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07330563e8a8cc13eabb4f48a6c189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62853918154e41485e35172f95e9d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb93a3dc1cb14b40d1d54a7ca24623e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6432429c888aa1dbf94ba5be9144a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325688267ef120ac4bcbf45247c2b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e48aa7b0eebfe01fb7aeeb6170f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e31b3bfc108fb9902312d5213447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109bb9d6044ac79f57aabd12fec8f9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5d51740f16a8336699a323533ce5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3f1fbd608553840956226d3b84062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84812714e59350a80ad258dbff9565a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd2005e249938d8491feb3ba21a36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e63ed76a604d9bc04179b0f6db53d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d9aa3f05e97de5419dd21374fb22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca186c41cc68e4e903ca47265ffa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de6371e5613aa5837874d2ffa94f83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815181ea36694ca5b4b2a98581149cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b5e517801732b6011ce5a1659678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4629281e188a45751aadd6601b1e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea971506b071cb7d7f9fd003dd12d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f99b78cf9209de04275ffd445caa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdab78991d8f13ed5e55e68022f818264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46a2dfbf890834daf35e56daeafd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f678d621d9df300b650f5463218c26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a72262b634ff93ab5cb4518e15356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a550a6ac59dfe31a152b56b6ab43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f57a8facc44588e13fa97c7486e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe48900f885c356c8b9a51e75b7775270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd577708397bc2c084870894f8bdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa37a88e660cb4d920e918a4017311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc37c8356a09a95c829102520d6219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e81eec1c8fa567ddb772badbcf87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1ccdea52f9ee150d9f9aafc415b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887af3059063c4a1e7c52bc481894c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4dbab93d08f4879e43ff23dea1ccd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b4561314c8be7af5725ce16b1fdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff7cf65beada0e08adec1f308b0aed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea2d2aa15552568eff36b9dd9154d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518083890c26960807e47b44fb1c180281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf141b2bad119c4ae7086feb5a827f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e3bac043087f2d3d9fc7639dab21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952fca0fd3dc8843600bd7069ac7d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de457e2c2c2515e7f96c63d471dabbfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac75e01928232eeb21f7be69517d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53bbcea68eda553276b3036678008287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55de1b985ec515b0d54b8c66bcfda0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3b84b89b5cc941e71e52f734b7a61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a930b8939313868ddfa3fc2492473290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35213755f026f691febcd2ea214e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c001485f6e516ccc51bb5e0d6d8240292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6be694662995f29d6a55756a25ebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e670b0136f4a32900e7fc4ccc47dcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0060ab384f565a6f988a0f0f18d8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9b25f8dd1664f5dac663648d4e90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861bf115be4695108371d5872456f01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f097b3ffa280ed2eff41e556897e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929646e6186238063cb48a99f5e3f766299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c88e968697063984a20d0ad803f45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e26cb01db624fbcbdbf23462d69d8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea28c242e6c9f978c1233e9048415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326274f18f8e01b54f57d3b2a619d49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4021343a175fcf82309f7724529a3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d62fdf1866a1b74d9bce4adfd1a05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86e4e00c12d54fb82094ed32df864f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07148e6b8e16fd83eb8b7d2ee726f0a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3c1dd35558d0850647d8d0366ab4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adbb4b1caeb67379c01931b4083ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03013c8bbf11e2f144d1f6b2d7e82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550859e7938e67fb3359748b342136311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244ed3ef9d2cfc7d9c9f1a9ba8c0cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a05dc5c5421c868006aac2800289d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b842cd751905c11120aa7caee2dedc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0e4d5edcbde34ebdf9c621b8595b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e279fcda6e357a76939e0ec2eb5502316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c9a46fc8e23db8788450186fd8ea0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e44cdec6b361c785c6ea7dd36c7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07cb431d027d4d32cde415c69032e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834a3bfb53a41701d674c7833e2d756320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346185c3a8d0bb480bebcb6c4a66e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453243cbe5d7292b5c84e32fa5ae184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a2b5e2537ac284cce806ea0f88ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41585b51213acdc094041fd4ba78209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298cae2513ecc13b486e7d0d851008325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609ab5e97d1ea8ea15200430a54366326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc072778a006b2ddc52246bbaace5493327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35acbe6fe1b6f28261b2678a5ebfbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd47fa2e5faa3bfbb43a19859547a23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7af1e89310aaa901f3d5aa3113f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08f2d05c3e3a7b26c5cd032b0d12c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225463a19b7d4b93da9222342f1273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffbfe810698d09673ce946bdfdd3d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122b2fceb47e0217e1c186a72f6f03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d79960f448e42dac873beb4fb56a6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e6c761b11087b8a78925cdc2b4e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f819b5457c392fd3803853ad16f688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cf544ffddbfc3b6e9cc040931fcdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c46398827710359fcafb60c1a88950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5f1ccf7a9a711a51fff27138b5ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e1dbd3735508cceda9cde65b1d4a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d96b5670fbcdd3d41149c6000ec9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206812aeab65e267677c6631406e726343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f49ed4330d61e9b4e10add6ca7667344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0f58238ccb54943ba0f5529048171345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ea841e97982e6a8e6cf01aa28d8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825cca3d72a27f47a31a9b4aaceae00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2eacdeb7c6b5cfbe339f1d35d4692348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f559065827c2ef761db09f48509923349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef9ef336a2d9baa1df165e0460ce1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c43401e0aa865e18c06b0c8e7dabb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe9fc25bce10c99f21eb90b8d3ada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e030a4673d67be6f019e070f2153353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8d66c760fffff41679163018ead2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150f4bd307f9641ea0b28579e0b8dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e06bee990a1cc93be3cbb77b0d4de3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7638830bb4ad6248bb33c2b51f12f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1418bf076af76b78651ef45e49fcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a588840a74859a32a3f2ef9ae985c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70382daa190fefd2c984275aae4b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ffd8ce0dd2bb7782d462d0d5ccf48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63285f45c03269490108ccfd842c34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e16dc338658be9f6d65c0a15c9d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f082f20a059df2a9616ce6bf35813364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b07305d24cc60cc7830e42faef96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9efb442a2e8ad61b337e3391cb76cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991e31f8ecd52b65e3a67d50727c81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd3d716f6e2675aa23167767e688d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a0a6ea4151f4b33c7d755c2423c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acba350fcbf7c8535b01bde3f095733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596158b0e6f8d7e305b12e905d55c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929395cbd4ea4d9336f1e15625c179372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ba2dc0de7c84358a20d7589dc67f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625a84d59fb632c90d7415ab3c3c6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c15fea839d5a535d394ca657b2374c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43b4cbfe69479c60d04b36308c2234376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cded2dca3b4947d1bbc72fbb92da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0979dc053b62f92b32caf114572e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ff36417ae8dc7b14a358ca63a615379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c61d186177c385c839f4b09530cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769677654a39fa70d6973aa0d7ebd64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a4347956d7ddb470e27cc7581ea3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2ca5daf2619fdc4c90ec4b5c2e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0decfc6f705021b64fc82c3c92f0149384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f84d0d3e0c91fb741f0a66bdadd6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b162aef7809bff11673f3d11ea9a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1489a896e869e7ea673f3ea5997fad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b59ce7cb1d9a82ae641df2c407c4b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064873a5d39e26b4f53635190baa340389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b68b272e92b82b69b60bbb9c51d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63df5213a4e9160ada9041db08fe42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb40576e6f7e5f8a2540333920598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb635fb0c1b6191bdfb9e60aacc8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a8766060b6dbae6f47f0acd478cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6986390d4f55a2a37a66d55840ca7d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c66e1a2e9b27bb41b2e383f0a16b87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7eab59a7d6b0ca29ff35a744c34d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e804ffae436c47e7546940fb1b06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce310d910d82d9f64ae103f73a0214399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b402ad0b2b59c1fd73de4f09b286400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf6a1669ec40163a4b8c61bd005a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc16238f386a0ebf71499069dd56023402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4377fd121dfc0a3bdbcb06113e152b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a1c0acd5dd25442f44ccd4811ff83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30f7529445a139462b89cf8fae3f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190caf150680dc4074d0e8328834dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de8907145fb80482b5d212e0b7239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5037456ff47f56dae2c3b930c68b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8badc530f045cb264259e0146eb8b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419680568870accbf565767fcadc25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d602933964f3f4423c1fbf07231de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46c1895aaa89aaee7e06baaebc6da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c99dc08fb7c6950f450dd34dc341bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd1d92ce7ccafadf9c380ab28c630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d0556954b520a8398fa831e9d659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8cc9f607eba5b8cd91eb293d53d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ccffb8925b85ff3bad732bb21e6f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4b1ee9f9b9fb0b4d6bb2380ed63f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202f4c76dbc58e489af2f8f54417461419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a68de3f9f7226ab7ab5b075d5309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725760bfa8e66ec3c790228dcfc3c587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db622d4b3b3b26fc23fcd32d4b50e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c41e381d577078646f65847c41b11d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082a14635ce20cd70b62d11985b099424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394008872d261b5385efac964448c691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b994bd65aa1125fb090f4cc73eae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e32cd84b21b72de0af51884757eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51efc0fa732b703c462b725c6ce0cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cabe0551f551553101ceae6907580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeee39c14f381884ba47d90798a1e9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639cbe525e767e28a10c329340fe27d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2631114dbd61c29b211f5ebff7438432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c1bedb23d3a2b20de0015492f4b6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023654e0e52544d83bb54809a6df0abe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffcdc363470099fecde8e02dabf776435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa4946ae2c632b512dee8861775a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce0d79c46df9e285c28d99166d1fe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b37dd513d37eddd050fe85e852e82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbdaf1c818b34798cf7f39de59d011439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b7812eace429048b022f2289af6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c057ab8661c8266f0d72d39b6d1d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffe61e6a862d4bdea47e171bc862a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501044760a999f180dcca441c4f4187443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594d769acc4205e93744e56b6df31c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229e3ff62ad0d75121b9ab9cc713b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4cd902c00fe4aac59dd2b790ad5ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71a8f571bb3d5476834a4c28d6687447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ba5a1c4686fe9a22c8a7317b01705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952c3faf16c8be953b0dd2e80748e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f12a82ca7ea40f633fc035b1c002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce9cf8f95fd2c9bf23f373e6f17a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceaf515ec96ac05147e2f7070b0df4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4961a405aa3ee9a3c750116348f5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29736df28d35be1e33fe9de9525d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ed7e2eb2ca5c4f70ead66a451a73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665551e8ca65e0eb2ec47bae62076e97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e131db90327d4b55ac92c5e19f938457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b3542e8606a4964bd787cb40c7f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d18e80bcabe251d17415efe3885df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780d7c344d7d706359ffb8dec8d05b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151f52687d6ff8476735ef46249e12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad2454ad48eeca6c5d7adaf817a3b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099df933ff991e5207b152dd1de0008463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda257131a0bc5adb4ce0dc78744f60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e96eea3454bb9fed8385ab37409854465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97723db395986d333a90566e5730fdd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c4b9e49c394d0a0f6ee842167e0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95009f9377fb5263b5cf61924bf5c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7391e92084d400a169e8f940b10dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485daaef8c72922ef29049be31a3e38d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83a67a28c59fc35f071992de50613471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1209486b243f9dc4f029c0e4143a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba3511d6be1c4ba388bc5e612a17e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a72e8e1e7317242f472c2fcba75ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201a7cbe265f3ea02b0c10525dfee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1deb279ee5cd931d9712d303548b48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd43e3a39a755660aca69b877aac5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828975277769a0795e472bb9c1d042a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ebbafbd63a8b20d74b795c9c5147479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb609c4454aed5c3bda63958f843b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45861ed11c6667084c75382ddd29593e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0239b702196ea5d622c3142fd8d528482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702c041acca519e24f9ee1d3a04958f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52efe5d32fe48b8c9c6c3e1c7fc7d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c53631afe938b988f021846f2434485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd359404093decf91f69490cad74bd03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b6322cf40fd542003a407ac32645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f76be1c44c07ab22b749aa2e4c70e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff80bfaeedc7222257bda538fc76cb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0e76c99db1043b01951966a4ed42e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60aa652a000953228574b3b8e724af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6119ab064591e9779c6071929f193b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ee07efd3e0d673438d41bbc3b3f5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3ef077110fdf7f96ac1054bbf988494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91aaa26168d09c626aa5fc175d8d1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ecafbdc1c4bad3798b7165d1406c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a0a629733cda11f998c01e7f6c09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c592782e5b6a52a49bdfb93d3fb28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb9bfe5e807bce39e4521bc7defa9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a47224ed23687cd819c02226380df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6648b662a9f828befe344a243dbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8b600b94dfd95dc495d978695495502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce59ce9f587a6e95976a5a8a19549e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e30daab2bf13205c675f7b47851d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daa4faae4811b22a2197367cd5bcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad56d0b1b3675c1cf060db58ec0063506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acaf269bee0e95f1c4dc2a8e3d643d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6153d5eacd389fb03fb183ecbac6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea30a218bb0d90ba494cd4c586f515509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb243b88d42ff0bfbd637ba18dae5c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc988a186966119d06a86397de560511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf9d68eec489b3d17d220c055e581512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4332f64ce5533dfbc941d78ca22a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749825974ef5337d2d734848665455514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73be21f1bf3af08dc7f9909a3ede4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a19b6903382408a58c588460a3e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555b77131151727524e56ca225da8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73fbfd852c12d874e9807e93582b8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744087f5465e388dfe3fe87e493dd47d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27adb2003319eca342d88640461f04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d1fa40bc4f846821b3e4444ba02a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8be5bb4c365dae61dc067e73b54df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b5fec68da119f2f04cd3e95ffb50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae1c2d4ae186242e411a25c3754f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8529be6cfad15b598c531a6383a96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c48456fe6b95a904d72621fa8003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358244af29e75b23e8a4abe83dd38fc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dcf39198ff79b9bd9a23d5a7b068528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a7247240434bfac944af4707e168529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197562b072f6400614fe1bbf618bb71f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1587e411f751e14e3453216481bba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c2f8960746b730eb257b429032eae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efe3562ec3c57370d1f68ff3f1dd19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecddb3605a9b3cdf486149ff99f45e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38c968de4b3a56db6e01144a8bd23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99c58584a7d59ee339d2ccea57f4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec2fc2261d74ffa91e4b6776088bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee9d9bb32c64155b7cd590b3d5303538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b3ed98e2514c164de602b3862f59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f449c72faf1f1512afcb7dad551146540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127bd57b6072c6552ad139860a70f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074c125133de982077a403cef86706542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07869cc480ef09871ddc3e9cc880b87d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351123f17853864306ca2ac82b99468f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f488045c742384ea069112892f78c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2c80e8693a2affc11ae0272e2658546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112dfaa515efb98826630510f8b767c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0685e5c58afbbeb8f1a23fdbfd2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f64b0b7a8dd0c2a65ec8ca1c949d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd383f31963450c6f0c77e01b872e40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ce8bbbf58d683c36fdffe241cb807551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858dc1493ec1e1d6b1253e491010984552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233985fa87e1fec2f8af9ab7c33225d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6712e5145008816cca4c0d1103004a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d3e7c15f58c32405201e7243dfd00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187bb592ee9c0d8cd9a1de5d9da05d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c41ed6fc1a5890605ef56b5279d9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020539e055028edde00fdf841430cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe705d0464dfd70c88a0d5a33087e63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f54d703a4b4bfd165d16aee49dfc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66a8ae94a06a2a6a1f5b651d3be57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032fb716e7d98389fd3fc08afd840f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8575c130dc359fa950411f0349859563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106676513fae73a6a47966a494f2a710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e360f5602ef29a39679997c58794af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e15ebb66c0d0836380db9045f204566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb081cf02701fff533c2723768dcb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdbfba967911f2c84f0fc55c850b31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc7e6e1dbb3c26506c5018d467bee3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897a0877677f3d524d5865692f3e94b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f886ed31c078a668e1a6571fa71a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031448417031d812fd203f0552d500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d40db00ccc210762f7bda065c6a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77072c8329fe8f27c5b40342494f41d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77cfe2ec23ed81d322371c83cfc22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f580b1a654c019772e4a71defd62ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d0fb66f16a9d8174f141f832a325577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf369ba8ad8bf762f41b09f6b45c94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b22c59eac12836d4507556fdba0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1f5bcf41085b7abe62399164986a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a0ac4745724d7723e3d64333f1bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59ff3d857e9618b5cf1c715a30a24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad389e0a56b0242aef7a959b04cb70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354af6ba7f960337e479b56f0c38de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff782cd2562a9543f51207eb33477585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47fa5f0fdfe684fabe80bbf21119a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31d429a9c0336f5b0dcb442e92d28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff63e7f0de1443e4f815529e7b88f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95889c88a3f7c2d1159d79779659cf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de2ab7698f4bb7d76d06ecc26fdad2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d341496323603b174f9f0e19a891e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e76f67d9a4306be498be7747d414b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ba166b11116501a6137e4e3446de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede4d43ea2f8c52cd6e5a5690f8110594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30700df138a5cb54fa6f8e7ab5a006b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd6856b9210f8ba37e29cae464cba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec53b97f927856d4c3e87d9ffaa599597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509e83c7fa15c26d8206420c900a05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7951ac6b9bf1ab7e2c7a25feca7fe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e515f6db2b5d95033307561d32c1e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053bd141eec7e75dd385fa796ca5b85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94228bf12c41d847011a4e49f3e238c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1075e50e06b4e834fdc8a025e29fd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f3d21ab9b730177f97523c89fe38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6960eb1655b7c3b2f288aa4f7b6db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3b76fc73e45f2edcdada22253336606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ef9b13dba20603ad355141f987278607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfeeb28bfe589190473231395c5e5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc6859b7eac6641c7bb53f6406b41d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbf9c1ff8139823685f767975de87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75ebf27b2260a3a3281e454faa972611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea16a0691ab368583c6706127990d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de8569c3b7ec702ce8707338c5efe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f036ba2068e29f81b47d3a7c64f0ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316072707d1010e6586ca3b95c7ba8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d3ba9bfb35854bb7bc1e5aff0b54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef56725f35bf89b3bf7a2e73a16f9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e76b7f0af516b5046ad0b3ca193ee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce754c53b94cfe4b17e89e22be0fc53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4088f3163962e4894c1794bba03db6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff3b757f446b28f4a175ffeecc707621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63cc1a750dca98265326ea8b69c8af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a439c6cd11f20155e9efb45a420b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaffdcb08a971fa5f18ac21ff75c4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb341394eaa5e82e773b099d301f47c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2a1f70b6eae5a2d24d092fd528bbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0df18323e18ba7e285ef26720b471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e5721ba7c49e9d569de5011c4c9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095468181f0fb12f0d1ba6484e277306629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f6dc9946aa73a9dcac68675fbe26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db762515ffeea114d36c69088ab8de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63ed01de0566013f756d7bc827704632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb335bf9c17ec9066b0fc7b6de06f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e369b071fe2a21b203a6780a5988c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4658102628acb2846f87d68a109b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31432d22b2e24c922f325b400517ff51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d61fe764e9c824fd1d58237823f446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765830a8c03745f2d569e00456c730638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef7af7d00c7d11078c91c6ce013fe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c225762c96dc71940d76dc5b2ed8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ed124466602d7af9443b9c5afcdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44dffec9da223936868dcb9421f196642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858283251f7ff0a052570d0e80e9d8bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a025b3cd0bae7fb5140ff689485a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb59332f536ba69019dbe8c3e0b76f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc977dad24018b7f88ea733a637f4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e02a345dc96903816a44c9fa19029c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9bf356d56b087289f7c2e0ee7938c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe412b1d870623060345545441e649649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0039c5b7d64fe7b61b84b4b9c068d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda084129a294ab96e537bb53a25f7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47315c699b03d1008cd93532cb609e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d55cdad6c338fb9ea90772b344196653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3d5e545874273c47f5dd317b68bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec274b7b9b732c9e5b1555d7d6556130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0eebac60f3a7fcbae9dab08fbaa1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1855de623864a0345e00839af0be9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92d751b58c13d3c2b7849ef33db0c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c1562a926ea340b1e5c5711aa4c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418abcce7f0803d66f9990cd19237c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866938b5b0a066bee43238ac553612661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c28e966ff65cbd03bb2d09a2dd7e56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c29fd4e70aefda764a5a5d31f93bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3aeeeda6ca1b834aac6e453633864664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169c2649a65216d138b79fc606ca66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bdc86854efea43e1d1aa6d45ccce9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b75d4d22226d949dcd649c98da7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999c01c7e122877badafaa3fc6e5976668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a55dde01eee2645d5fc51bbe14e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd02c00c531a6d3a05c9c18cc60fe5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49233b661162908693d0bd1bc41b97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf6733c15fb3c7dfffa9a57d93504672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399fd3540f7d4079270c4d60fa7bf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad32e4cca56dff45a203e15345a7dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe7b940588995bc07ee4ba14541b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a1f86dd886509d478c250529a804676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3189670f1cd1c3aa01b2741ed543d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6604fd18958adad155ae8afc8bbd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2099993b2135b7e0e829835259ab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130faa53ba4337279c1c0b9349a55a81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a52bf9ccaba267e426376f2460767681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87556156d69f08f3efee67b1070631ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19688c347a9c2ac4e024de7c14d5dc15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf39e6508c33a02e471f7167de7ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f8b8830265b9f6ff260f69a98264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e4019901203fe6ab42638bc294a91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d540e1d5ff4473bd8c7826be8a99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf24b964c5573b036da9c9dcc5c90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813240eca254ade05eed6d4e8c5c6d2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae62d14334153bec05b463a5ec31a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fd2ba540d1f00bc57b3a060e5327a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702898684931f2bead542b9834f204c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c539ca4fd599e8ba38096fe3c779693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2efa7a90df33a8c3114559284f149694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a54fa7ffee6bd3ea65c7c94e6f99c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766a2039067f69fb91bb9e7c871508696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a312a273b3ea072e6707ccfa74886697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf4491a059435012f16209e39acc18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddedaa13880f726e9ec9819f8289c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39d45195d53949eda96c8df1b45e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8126bcd9a90bcb68f08189d6a7e839b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5736b44bdbc699c750b58001871626702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a7a1e35416e82a951644f8f421e8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98d9519d8828d0233a6a940763eee4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f2f5bff6562540df757d4860d2bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e03c9f50374170a6497f7c640678706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31931f8af2844e6598ae28b4ce42b592707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7c723524af66ee595a5fe4144d7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a22d3cf8e3dffc50dc0fa267fc434709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c26fd97d60629f0fe89442627ec8d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed63551d7ad79bfc640a8ff40db7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca92034438e2cea4ea980f6177bcb47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa52a11c8f2506f576c9622463536be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414d998e35b2d92a24bdecd239b580714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e0885bf00a0fe05928ce9b98f39d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2305a6d51131a7aeabed729f90cdf7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c28213aa8c2c1d2411ffed6af64a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed38e692abdff74858ee1caf6ae47c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce20331a9c96ea3d4e35b2db8a8673719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b720797577884bb02a63eee58101aa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eacee1e167cdb4fd9c87a6f5a9a9f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe4f64876608230570092fc07d0fef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c378741fb1353c69426beda03bc6e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea71ed5027737121b552d84f25d0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12ef59294dbf3da9f7c1a0a635a0c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5827de120e9d27ba766f91dc25414f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869cd87edd9a59796e90ec2257b820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3bd14448b2d1e248ede83628e5f0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5f82538439b352a490b55eeac53f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6af1e5361013d9473a386c958a0a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30c1ac949edebacd599e57eb1e219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea26b1fe625bf8cf3146d65bf0497e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8cf6f7cc053f2ba55db03b4bed745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a96d2c239e12e12e62647995e41ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a583cc6b3a330bc2151f0af9bb89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72dbed30acceefd04951da8132799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b92937587b6587b08db4955eb293737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0bd067f265586321fe7d4b726a58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac21700d7eca111900b429603cee95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0888bf0f36d71002903f021042647740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994243b5a27433bccb8cbbb4d4785051741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eab85c6d5657df858afbb3a6a74e67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc505ea05200b35025ad9d6b99335217743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305595fd07bb0a0e8c5801a6ddd29602744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9aff79c6f3f076208393332bd4f15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b7d7056cf18bc7ed361806e5403e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c710095dcf67ad5c504082b21812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a34694258c68a143f4fb74c8215f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515725d24c8499c35fcb1820681791749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982593c413c11ff23aaef276b409cc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d113241ce9d9caebfe10de8f08ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5afdc37b2f0c25adcc540b3cc4e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547d04602f5afcbf1c90b0d0597cb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6389f1865f551ebe4afe3e464493a46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9827273d4ed00a9ebaf5a412ab409755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe2ea1d8adb4f7498d73f0023af3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec8400e15652ffc05e157b1a40680757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36ed9c6508a7b7b8f2ae6463bc684758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b610873b43fcd05d5a3d683b907c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>