--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe257167b8be38c31c49ba110073d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea5e89e8588dcdfdee20b4c0632ac02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8e1d36bb35afb4dff6521d7f0bb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb4c4b6773deaab6083697589ef194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f64fac540ae102deba4430b05d5e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd797242225e30b48b242e96cbb841d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec0575f01f3f3333781518124fe927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263073a49179852dcb9901ec6f0375a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f115ec51610060ed81d8aab835ee059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d3bae9c0f50f4965520726d55e3bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de833758e888ecc56cd50f4e5ed9e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02656c1f58e74bb2d2a5cc8542cb7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21afd62656e0a469adfd20cae4ca2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245282ae707396ed30510cf764fbd5ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d2d8e863b196a88e44836d0a8d5fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699b11dea1e72d64c1d05cc2ea8835916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e867b0f972ebf671d8394357205217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9276943c5b800a152da10ac228df818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a016875f2249b69f1c6c16122b90c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddce0a3630890e40d493be2bf3bebe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45215ec11972ea88398e4d3a159282e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f299972947806077cfd31cbed5dac6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543cf7cb7302f7ce6b98c118895bccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9a15cb6c01a62d816a65e0e5cabef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30398f727a1d9859722e9a19209f67e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d01dc63d0b67d7a4d0b09db80535d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb6cc0e9c36926b9452f6c4de3b4f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550dd53e8cd741ad2cf73405eb8a53a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f159bc4e07e772a275f7eb52b488ff429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc96a423da0e926089b8b53de1112030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21e8f74083c502b428cd8b9a3105031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff005de0350f4865c69d7389ef763f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245190c02887066d021658e1c1830f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb7b1450a316269d61082c26bbd4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7aa99d8d5f742e425c5c93cec187435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0340b062f239441fb89fe478bf83c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97916a15b226a67020128ae0a5b7e1f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672877ba614a943c8e3d107d0c3c69038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd1643a6c140270167fd6b074bb5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751918cc0930a8941ee446d3539fa0f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fdbdaa5d030defd82873532ac0ecd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8ea0796f1a7cc15e3177125f00d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556c48b3455998eb36b7fea406953043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154e755ebfdda5f82967ca52773879044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8610edea2ea2a7f01b5156be3c834645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba4b4de77acec6e783cd2a9756535f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91058e46914641e0a7c421f2385421e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a407bb7df756ef0d51d3990f945b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525adf88053f36c01c04a55b0f2505b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5102c1adfde6c209b9bc899d629ff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12222db26570d91cbb1ef945f0297b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4b3e5204ad0176165e75f5398d5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286c7f32f3f1d02b3d0ed74eb5d0ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bc2c5b93cfac770546184e289a8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a694c6108bb967d7935ba0775aa42a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68810e54fd15508f2ff53af1b9c10a9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b7d797249cf2e14f4afd93f2ef5b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7d737b26d4cb8718e86af897d597358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207a6cc5f253824ea385327c4daad8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a8731d1e6a9ca7548fc4cdaef40860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105363bee8c749573eab7b8255401061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05ea71a3271ae3603b64acad7a51462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e907989a2aaa4dcdbc30b56c0b144f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34023faeb408686a0a7ccd753948a79064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2e6ec4e60ae76d86b540b6221d1d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495985bcddf6d2f258f2a9116f254a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587498b5cdb72afa590693a2f6a75767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee29d58d9671935e060d4f6bd2ff9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66e061b75700d910c9b4d13235aca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc9c67806bd176e7e1f34f670b96a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bedacff16a8e37da650baf3e67e34e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f66fd0df63019daa515fa09592abc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4a0918d70cc03e833e33de7cf655c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067c396e4350bc096658b5fa0875d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b70c738b8b07bfd8f396f2bf9a21975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7e931aef2073dd0bdd9d74fa181b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1133167a95431ce0c756bd0e09de8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7746beae5a6fb5d2989e6d8001c01878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fbfe167d3a75d28d2ac9bde4df2d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f3e392ad8f835178188a3035d1cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ee4009318df2b321ec05b789679581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2bf6f114dcbe7c8e99e9e1a48bdad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54d382a28ba9b9450470b4334ccbae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab96199022a37563af833002835679084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29121c216002c99ea93c4497cdb26685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7537499c47fb9d0f80901f4634a13986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9c1468747147f00d12ec77396b4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4085e03205c664e4cd4368f73f88b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65b88b9bcb77ef8c80c514a38e36889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc457815e754f2a1e833e0cc82acb4da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bb9470af467d9587c04fc183c23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4d79bbd8ddf70d9eea3f2999d688e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec318cc5e300b2e2bcfb9555621e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945750ded852f9c21412a8c53b6b3be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0a0d65cc42b27a3658413cb6c2f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656d47b88ed8b837f127ee6edf6d11996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5dd4eb79c3566789e08a4af312a3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb509a339d90d0a9c4de39492818c9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd613df5d644154d3eda8e15005a11799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd6126b0785a097caa6173ca18748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9197dab0b5a038362b7f9a40e33455101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c75d5dd2578f8c130e85bb85dc1668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7b02872766748e5084084259b809103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2182cfb76db2f4118d844cf89f34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693153d1eafa5433699afcda6e205f6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e0d5fc298c840171b8d7743a1bea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd0b2f6b956e7738f8ac165a40321d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238b5fe635e7d35bef57f6c8681553108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8ebfe50944fcd21f7cf2e3607a04f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fa3da2c311de58ffab93966af2493110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f079863214e1eb10c8557dbc63478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8e20e19430ed4ac8e754da81a5109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb1dc200b195f36e1f146a85fca85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee6a880ed4fd7186dda7a440f53dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84f5a9d57e8bcdc5c4021a365bd1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991958784b0bf42ba259df2a5cd4e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ffeb51948727d760a5d09e43806d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db494e4f0614cfef5c70fc7da108330118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88af13d5cf64424c4b338c0f071abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b836f262e399c207533c00b369c8f78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eca6453ecf740474400dfa815e0e6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbec25330eb6c5a3020d68f1b340e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eee65acff7c83c2a1212aa82ffd06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb767b5f53812949f9c8a958087d70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076a79f9a189262bb0ac373d16f2914125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aeee3226f84043f86336910c56079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40b543ebedbbebed87ec0e2662786127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91ce7d4fcf7b57e722d66f577190a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3766503347d6a17e536c8bc601adc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dcce1535516ce518ea381acdbe5ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10971672f1737961c2753f89075db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b4d1555a7fbe242345c95bb020bef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5f1c6fc96a03c431464e4eac7036133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715ca62179ba9cf8e9bbf870f30866134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf5cf75ffe7beb81a5e65c7e8e6c58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8fa5bde21e4d80a7d02944834c903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377c14ba9256cf049ea9dc64f298a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a0e4773961b1e98cb889f32eb5e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e9132e797c6d9e4c115626672f84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92214f47fb3a2d534aca5e8a4a5da7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58f5a3cc26c624bfe853717fc0a057141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b36ddbf9593a72643b5e24a84f713142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb72b144f443bb95e21830f4749f1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16105ff0907c38b78069ca134ec9eeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda685093fff3edfcf4a39253e9e008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353991084416901a196ec5967c823cbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92d8b163da40e3540c9135e9761d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d25ae1019aa73a9e93b1e1cb7fd65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762bc404435ce47926e9e4106c9c6e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a116a32a2731acf7af1911ef64ff75f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c567a3fcb6358e0fbf8ee1f95fc45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1693e26f596c836e3fc27217afa4cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd99bb8e4a7bd124f70fd00ccebcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b11d712c4795009245cb56ddf3df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23ee8a61a420c28131e7921240898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f64b7558376e785b6c9ad9b0b906156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94fbc0dc9f66df2395623976f22da0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf7fb11e213845c7b2c4dd0f3918b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0e52dfa9396ef4735472ac4344faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76d57019db864c104fd42578c3f08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602216c2b7a836505c72d9252ef7c487161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233f2b4c5a5cdfe578180c023d4bf3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1077032625fd91acc86aa8a85e50d44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b73082db8a7a061eb1c0ad9ee9e8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba395b0ce1a3c943a8e61dbe5a003f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a37f7dac1745f52c8983942a8c72c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfeec51bf6802008d1424d2457cb3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2994a10c193f42547ca1f6dcfc6e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f4b5986c2e51fafbe1146e1d1d8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591254f17e69d280aa522c67f533546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e534d934036cb27bfcfd5ae85202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34216d5b7ab34821425f68ed750ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16895abb07ca8e0430e45a1874aa7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492199da3bf9e98edd4842efd887f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e260babeb238d0bc2b407ce1fddfe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352cb9d5961d169a0c94df194a795ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955f694f3b708345822f2433625354177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0712e8ae91cd2cb5cc9bfcef12d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c32d154df2040c8e777ff025caa2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83181ffc040e7d718326f4d7f53794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a72ceca357ccf32edc60e45267bf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ee881da279336800e8969395651f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89447e049b9e358b04ce9e4b79f45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61543796987bf557b39a3f88bb9f1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b453e84c67379993b2ff575dbfdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6b7a0be4df92c0635c87ab6e225f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98499b986efcabaa66326d317b8f35d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241c6723b4cef9e3a15e6e496e1221188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b9a532470cac6349907cc61951034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f60055fba30d1611f47092e38340190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f60414904cfedb1e8246797f178ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32203e3eba655db5a9884b4ee743215d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957a12169cf8c66c0fc3130cbf5bcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714ef17bec2cffefc3b988caa458385194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e59f9558d0f7e37fe9a87f27d20aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beb340d3d2baf6fa6e51a43598a5b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed73040557e00e22d42351c0dd7131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690475fa25402e565cd05b2462ec50e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0468e43fe1643136295985895e26df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8627044d4a67c063a0565c4c1af6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad912ed26acd8cafbf38da0459a384201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac762a9503399ac71d58a4b185dc945202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f687f7571c0b279c8fa7c109f7820203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf5bcbb20969ee71692c23f2687db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6d6f6dddba879c4cbcd3c266ed73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd236dde02259a863ccf45ff20af3c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152db866136bf05f14c8753eec841b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328d67e2e36e118fd1acfe3ff02e13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5f297202e88818a4c0fb52fd1e9a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a193f27ad21e91ff4350df2edf787210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2791582fc9127e6cadb9ea85fed8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db971070c76f4dd07bce237bc928162c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa4e0dddfdc3edc68d50bb11a7dc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a686b329bafa58fe4d06937f759cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf23d8e7c85b950a09c70451844ce1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd3dd12ef325d07827894c6cfe9dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31735a21845bd9f468c30f629dbbe56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ff86b62f91dfb3feaabdc4c04889c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a3730f961adff1b42f10e7dde17be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8788390d280202e243aabd9ce0ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236e36424ae9417008cea4aa72572e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d88cf6fa847b43e7a20590b23f0bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212331a961de396347c8dd50de71ba2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f0e5281b54b3a8adc723f8275baf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69671ce632de60cb96cfb39d5ebe022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa749ba97940b3567e5ee46bba6c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635102e160142ff6d633608116949a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa601dccad3d0751e0c620a7654b749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8855aebe14ac2614d2694db3790bc99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef5456491e5f3ac016a3e3db71fe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543527cfb04d314edcb80cee08dddab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bdf75c63c84efebc530164ff18f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daedd41783ad72052a8431971e01870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d0850490c72df5ac935300c616cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641db41dbc6b032cba99cd496a9474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a71ad33401617721109a590522780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545a21c4d95b3fcb7e7e94553cf2152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c638602e47d6eab07e6c59d5fec272238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb577293f4f1f47cf96d2f9afebd2d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93d492bfc8d7bf8cb5cc69885bb81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6061ccaceef69b00045ca2f5e2af46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd4ea71192776a24215d83d4b859ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c83f8a67b676732b2f3acec1b034243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4dfb565e526097ea1b7087bf6cae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593f72e591ab5143037325a6d886e84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f035761d9c50cf160724cc817ba6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b41a1f23c87f5c48718fba0adad316247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38d883810b16a95fd54c1990d0bb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3f93cfceb50d582f3d9c56d20d4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734466792e8c8a1f5323b74548f58e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddb87b3841a749da6900e10f239da2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f887e69c53c6198317c8a5d33d100252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747013c669b6fca23f25dc399ffc3cb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262a84235d2ba41c9efbd99ecee6a5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9326cb0c8f4814c142fda0c650294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a423e5e230db5658a8f8f46433aa04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5221e41e610e7b0820f14e1ef232df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356fa95b3fa58fc23f2024d9470b88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e668187f869cc4deb4d202f9446cf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7f4f792cc6690bc75487bfb01d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4733f2de51d2d3fcd76be8f995af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb091d3090086a96f226a68ce3a616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6825bd36dc01b2e5354d2ce8c0e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471bff0919934e5c6471fbefc8e978264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69186e1bed9703dce5be4121a7ef83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c90bb86283f3b795df026387bba47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a5e410b8714b664c6428e3ed2cee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360bfc563c22585fa69261bfccf73f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d437c51fb423a06e46a287a8be003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98183e3e9829bc1e992c007d65b611270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91471468929f0ef3ffb86bc5d1529023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd8671208ca3fc6d7a2780f1a13203272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223b0f8bfd0113c6122ab752b41f29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae964d42e89885f15a90fca2d12ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a42aa1e628dc460952d1274197372275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d5e1d20494211cf555d16a9794a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c019bcbc8082e09228178462066d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f2fae60c6590d23ab9573768add5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a849b86791b688a58cdecccf6261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a8ab146851928442ce7607bd8354280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda46d187fe535a506d38db279d14d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3191ee3ccc484d74f72e1b37992838282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d042bd192a0a72caa3973501546bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b25c308bf5320a43b9b0876de1c6b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455bf337e73c34cf5450da1ee67e049285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19df19ab45547f921e208bdb27b63d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41419b947ff0da9b97cb620844f2511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8f59e5a8e6cdacdae4ca4ce83a2b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53149baca2a4d5c5590c39b8e2baffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ebf4a0adef495e12a5c5243821e7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c83d29ab5865ffb81c445ecc7e88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f3ba655591435096769deb26f8471292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f50679009d8c7cbd4648431d84d82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f8b304fe36e89a17eeb53dd881c1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac674bb2cf172a28953b674b3b53b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b483f8b527044c2197cbf141fc3b140296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37ae6fe9eac648e10a9dc1ddb94b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d496d4938ddde2c88359487dcd1810298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac54fd02d4aa205e15e564c785caa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1e5f845a3efbf6397efd5ba25194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a96479635542a64ff860eb924eab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de80dbc7c7e1892dc00a9785f263785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601cdee52817e3196d9ddb8b70efec4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0332953b8b78a542d1c5ab5df2c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1477b7f3285035958b66b135083feab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74894a8134c3f01e0c4ab047949a6c09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cafce56ccda9eb8a831e4c01ab58f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882041f8c70e6b94cfeeb1b98a16aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dc3295f5eead8ccb11e9c9a3d5ff6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c8b6084f9a164630cdf383baf314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810512f2481dc54819ac67e9455bc8e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0150bfda7a8c244003da18f531fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112719fce1948bbd45440fe8af07a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de38570c11818500ee4e3ae591130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9edacb8827b380e49e21ffd419b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4625c092ef1c2db143b4160fa585341316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c350c46a9b1f7c9c1bb8f7c16f04dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed81ac271d24db235a89a334b9259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88fea2a5ddab0ee2794e17586bf9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077929ca1773450fe62b78088dab5df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c57300e93806810439afc1217f4e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87ba92f260c27a66bf1e868dfc4e13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c10b966378916d32a21b69aa1a688323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb0fb2175ac9a781c22c2c1f2f59d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83637b238665e6988f0978c8fbf7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2acd5d498b8c554e3c2fd12369570326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0a1d11e9afd7af91185bc7237d41a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8bbbb5d8d406c37dc63ede2165cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9c345cccc44cfe16313b155a94e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adecb9511ac88aeb8ecf1c45a49f94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02701bb6e6c79828080b2dd2d2f25c7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862231e974db3fb1925163cd9c4a451e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ea4f6df608c2b5e01d38fd34db8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84c1567441dda72e1a36ae06d8acf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e7b34adebe33c687bad4bd28f18a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf04f18521559e6fb2ec3dee09277a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52da4055b44410477be45b726667a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a368c67419fdd46e986a1b62c240d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6a0f84ef6abc58ad80612531afe46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bd0fbb74aaf969b83433cbac3d9c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5c07bf1b44e30f50bc8f8b5544aa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881ddbbce88a916ad85260cc262218342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3479b2a309d8fcbcd801cdf49c7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a384d799d59fa6d6578d193b94358d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8788fcb2983d0b372ae7bb89675dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a720a179da31fde9ce5a160ae0e9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c63bb7354dddaebecfea091e2f611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4466bc47b12a2991a04d59d046696348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f11066009f833c45d344ebfb77e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c442282b731b2f2f62e884e2627f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ed1ffddc5e952ca4b0292c319815351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789b9264ca6f22974e12093ec33759352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8912edbbbad7a0f5d7d15f8fed560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea0dd2f8862038164b2fabd9fc5e97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d09cb8d2157a7fc30cc1a73e87c68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61668b3317dfb28ef49c11d9a834ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190ec60aa9033d51e9354de6badb25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01b24492735b7f5d7c7ae7c30777e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d962a170310d04d7b68bffbfdd77d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f67bfafa8ede626e964d53ff9dda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b38fe068ee274406a5a4b96be28e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031a9da8f521b6cc074b5a237b19360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df4dd216ab2109ce2729b7151e734363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d006ec9963b81366cd823dca071b46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579fd3a778b4504d505188b5b75250365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673e0f8ef52ce9b6271c1fdf636cf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b31855167cc3169a8f45f57c9d84f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ed224a36f35759eb81f2f53beb16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33c2a832dfe955220ac56d0853b6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f6a581c5564fec8fdf0c95b8327f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c6746151456fa6d4e940729fa165371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f3d5ae7f34d6fae84e0c8ce14ab9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4d67c2c6e3fc5c5dec22e369ea76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d681fd276181290ac89ac2cd2d8b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e3a0a8542901c715e5cbc249986ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d701dd528befd9c75a0c670e748739376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef00fcfb4d4b2730d9b3b6475e8c89e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a71c200fefacdd1db3aba4c32d24e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e40b27f763e9470721068383b837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09893ee1013e6db750c4926d7e365aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6b31778b542b33d9ca91e3d69ca9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d080989ff0dc8f5f90cd67629ff68b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27f14a18e32bc1e9c8dc11b306458383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628bb025432363c61fb41787e0c8e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f6a71ccb421a6d0940d45fa7ec8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf36811b799681d916e9bd22d0681386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a116b10d573af3d92b05b91b7905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889f56ee1399c01f6d133972ba5e50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608cbff640b0db50c984c2b74889b8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204786b5c593526c7d3fe3aef3a0fab3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a01379c5794452ee54707b8d1ba9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21c986b6ec1fca6ce5dc3eca47bae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44144363710121478581ebde938544393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9c967a377885c2b32ca39b65d142394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d1c219445d6e4b631099bf0da0d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe42b814d7a3ea9fec55b4e45d55d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a805c854a22324f423ace8ee186fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7ced5e39220a003c94363cb6bc49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dacedfefe47eb317f1901ae559843399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44c48bfbfe686977fde4eab438b054400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866248ddaa4cd4c9fec714c71c5594401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c70c2bf7c81026328a115204676d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abfbf70caf03f0da16394e2899c307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd127b0e382b9186921fff6aece95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35013c247af9dc10a09fa8dae0e374a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385734a41083f4282b4d17a6082bd3c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dda201b5838f8c0a3fc72ba7e49bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa674852374358a6d805495ec00fcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ecad557a0f4204d9c9e7529f92f0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe834c0c2f9e06016325a6a69607b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64259ef4466aa0be2a8564e75c64c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fe06bb0a403e59298f9c536afad51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180cb194a3ac98ade7224b11e4de6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b99eafd2afb4c68220b0c0c335d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec965c2e9287b4b8d91a7c8c945da2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b8ed793724292141f134612f62d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe2ef4440762b8135c1843e910c13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cfd626d0d55afb3af588e77dd87a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc4275c6f2907d63c72ffe2bccabf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab134f1cd37c4da8e234e107d8e8bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5b40fb0d4296bfced474076453de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87507459d796846842b487270c633cfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502bd2a8fb53266aa078422425a39b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c429fd275443472ef1b5f22dc018424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f6c3eee6462e2f002f3ac2612174425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fad4f605a3c84c23ca0ee5acbc61e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a168709d70022417c0d90003b43b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda3d796d6b330101ea82c2ac5dce3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169747fb4159a3e6c67cdc8aaa1ed1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca840c89286eb6ae46585cab8b731ed4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821549889c96c16c6584633e332c9c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8088fc17c82ebd4c420bdb9d8ec451432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded6d3a829676c6ee37d47aa092ce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd38d1f741446e664ddc46e89e193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40dcdedfa77c4bf54087bf521743f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620972f46df1076fd93111c7c361753c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a57dbc7fd7c4c32c83970dd0b6b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae42ec32dbe576da0bf8ba30be2f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464af8606403c2a988771c2f84550ed7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b21f5fc96e5102321acdd188ecf4d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171384256a3993ab0d09bf666937e410441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977ddf3bfda0d991918c25480869da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54e585555c741957e34f143808853443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f76931050b56b5fa092454b411216444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3bd7c22d03660913eba7fe3f0b5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a428b7cf0e0baf9fa35231b9a144446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9c11f27d9ea4ec67a63cabd88731447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934710ef79d7b7fc568ce754e918a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c119aaed5fa5d09ca7867a9b155b03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac9ada8bcb0b816e39453c0f119d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e50f55e8272ea495f2a273eb75736451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98d6397b123165f2bfaa6af281371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132371708ef6289096b23949fe62a38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148820daec33d7a2e8052631406e273b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed056ac15a539a621c79931adf8d390455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43cfff59b301322b202aa241aae60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd27e345b34202f778997264c474f48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a2839464cb7637effaa5ba16fd29c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3722a47bbe57222f8492ae9bc05e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a3a9cfd0a6960bd955e4390d5b9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1241644f53c0e3129eaba7fc450d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796fd1a413adf44cb7e5b880f92e44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765069d72d94c3389d741c473761657463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64704e714862df3ebbbbf9194d47785c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9a1c25da94f7b8c29e632d58e2a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb96525228762c9ff993ee88ea1db2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0cffb55fd7ff65d459d3ce0e1de6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a0092421b560a57c189fec9e4585468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0d74aa781afa04b6ead8a4ef1f1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70fd31781441272444ce1e2c3b32f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee422b7ebf671e6a6331425f1beb77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1a4ba74498106719654517406ce0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34d4a3c762d9efd2fff863a21042e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab39b5a1432e06a08c38715adc5913474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201997d4ccc367f6a8c4c7cc74bbbe8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb48430d5b57056de9e7d6e3ffda7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99fd2eb1aa6a12fb75e77e1e205a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187bb64cf2686dd19e2af2b6c7ce60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c032f3a9c066bd597c0f16902a1f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51be38b47ed62a674e46d5f73c57f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022bb6ea6defef777d83252ae813b5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eeaea97debfd5fa736eb28eb4e55b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da87ca6c7d576dba32291e2af790040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cced2212dcfac280e3aea76d8d987c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace23bb69339f43a796f8e5d573d0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14077f093555f48df9ee93d20ac0f2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c68b241c13799ff477c1fb59c7e982487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7174f9fa2e127a06f06dec1ca1011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b877ddb112960e93f0a8509a6d35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea29527dc963678c328f3dbb99526490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc5a58203198eb5c9c65d493dfcb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde2159a2b94fc0c6fc2111f23c7da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2df81dbc93b64eeb6f20db179328493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3280bb6a6aa5298ee339cce1de2fcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5b03492f8c7549c1fffa4370ab54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e967c7a4bb4929cc36df9995e441e49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea45156d25a4b31fa3ff690dc8d45ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662cb91ea52c77a3e5d44d002eea85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707c2a05b70d1ea978ae5ac524e661499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a29a1d77ca7f7d463850a5cdf675a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee86508dfe83f36ea678d1443bc7d40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741ed8fa7bbaffc5051076350ca9bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd0995a748a02eedf9457ca1b7901503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe721b5a13304c63f1da4a2323f72e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aae6b373c777cb10bf9f60379d437a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a92e2890919a7f650b5580ef16fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f151aa903cdb318f1bf59318ec4f3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d5d5c1e6d5e64a71b647743dce64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9e6e1d002196b17465bc529a5bf33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b23abea868178d04a96bc7ec357f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c06023f4f109be58fd87cf4b2d4dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7f6297541214d6df02ef8ea0b0382512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2caf381ebb7c017ed5acd0cbf917df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe350ed24aa6363b68313b577a7d787514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e739d4f8b6d6d8a4b8cc23e7554f14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee2df9947ac0fb7cd59446d10a0b74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58149ddd5f5c484288eb004bfb80ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a38b4ed059e3663670b5f3e2e4a9d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64badbce5b74d000837b0f762a792097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e06b6cdd8d2f7deacf61847ccd004520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980e1ece35feecaf5a349d8a70a487f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918352628a0794cc5af69c10d9fe8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b877b8a1c6185e51102c7b952a1ab92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eff42d5bccbd9ba1df4fc5d52deb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba639e22e77437af18b78f6e358b51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf28fe6ba32d6ac838f5e1f713cc697526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e7d49d927914db35199c721e27e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800ee7a750023edf4b6b95dfa230d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8d93870ceb4edbbc5bd138dc18daf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e524720c4f694b2d43df833c6469a60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b4225e3188490f8165b70d3f3a47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81466526759b0128f51d5dbdfe04fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1fbbb348f2a11c683ce758bed667533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635540f66ed2208e9dbf4242bfb4fd39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89817e136284ec37f1f42399d9f1db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0153545869a5aeb1ba9eeca6b001d97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709a56f9bd1a40510504d804407e15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004141ec92908d2b697b326d7b53508538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff9cc52704b3d81fb82cb3f95fa17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354234fbee62b39c7e308de769b958f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13775ee4ae2dd3fdebe31445b5787f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de26a4c53df9e2c66671e4a1ef054542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb9d95c24618ac63747a60569761f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b44726b5982542abe9fc3a0ef862544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae78500aa3b4a449eb140f076c602545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aad182cfcc07a6ad71272986dbfeab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701081dedc5864031f254702be9a495c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e684cdd5841301308dd3efef8c238b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953148ef6e5881593a22a78fa71167d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3cb67b56d762e9560337aa69d31a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465962c09f3487866248b0ae5079cb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fd2731b57df75ea529a8c98baf7b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaca98b4dfbc63cd33d79eec0229c27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6350d41953d66515f9d2c4d449684b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8507266b571b2c0ab3bd24d74d654a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941178f6951a6dfe29fcfc276c96d7b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bfd0152190b6b70ae11e6bea2b070557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b94baae37ca5bc0b23bb267b329279558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95050de697cba160630d5a71057cb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fd868a64a4cd7c518bb694e5fcf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca053da4537a3243bf91594c52bfe59d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2650db634fdb7a3d849aba6b68cc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842663a07f3558e4c07202fb1f9952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e692668434a8b4e3a9ab58125d205564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410818bd8a0e9a7020017a1ffd7542d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ee890992131e898b4406ca9cc64f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5557316e272f0b11883b2efc083415567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6138ff4a4085de00e42387c81ff94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea950f5d94a43c37b9632bf4fded2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b496361113f3722f296b19ab131bd0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42aa28fa58746bf0652ebc465a3f00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50856f3f434530f7cecab7091608c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75039e2a54ed453f2ca707b4579bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf93685815d3db44d088e920ea7f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484da72c16a18acb4ceb0fe609675bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d869f9aaf709a0906e4f3abf41e4f8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78de861ea35d2950ab5560217e5e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974042ec8866b4025c768ee3fab292dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3471d2274b4486bc527526646da6e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6878bd38d709152e9f4e83651ff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b3392eab91ce096f9130a59526cb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee5e1b2388517eb8d7d41b1af865ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1656deffa8239a7f00426f59666a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4503ef24c9cfe9be284fa7f0b98efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af3e49124836004aaeceb95dbaab09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083810e30d819ab05283ca3168dc964586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f92f83647c3c0e7ef9ad6ad61af1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf2883749afc4e77e330fdec3b4a2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb18dfb1bbeae4d1241119da18472589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a8b00cd75e73bc0f17406edbd6346590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9485da82846deedf2ceb7047baf1ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7455d7dbc00b2264265a00e9bfb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f0c5907bddfcad4586e127a60c08d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0828ab5518d4c2fb6490c4bd47332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59d9080b98ec1776424a7db450252595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c0ff0b0a78c757b48d86a67acd46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e22c6e60d29808d80da75ee6f7f3a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f1c90d969cbb0ba2f7d32d4c06954598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36df742044a349ff38a61b84bd173599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aab1853f0fc79d6a9c52ff61f08ae1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497390e1fb046f6d9906f9766033307601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb78f51ba9bd379418a978919ea7fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4d211e431b21b0e913272bd5a2190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f631a2139a7cd2d155a7d5395b1429604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cb21ae6bf0d9afaaeb5cf5e943f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c94baf1b02002a90de5058a8ac66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b5d3aa1fc81bca100554ebbd73b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d989436414d805990e5df2c48b66f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78305d07b76ae188f06ea928e7034d52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694143447b320fbdf19b380581e730bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c2668cc0e86075b36d3c31395a68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0866fc3b30a1407f33e70e81b4fa68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0efbaa3cd0374b20b4557ea93e5f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2fd593e1d5727a89003d8a1c4c59c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b10ffc50efc904c59967ecfda574cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135791b9752e46e3172d45dd9fb105d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784762fbc072b7575b68797f5b5ea18d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18090d431b6ee1520c71dc6b1348b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d82d69f13a7c74e2ec26db69c844f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269a46d8affe2641d681abeff36eed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ac1efcef0f56091ba8cb400994260621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7605cab193024e766a49d08432044b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571c711cac3208aa8cf35d6c2dd4f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690b4e4696a7717dee54f4ed4b8ec1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0625eb13e7b57a573aa107a1a322c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d4b2cc9c5bd7e4554686808e8e389626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008c62ec58ef0c1fb329cb7f8375a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4febc653a9ee171b465f5d0ba01f09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485175285a6971dc88934e5004b1169e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c3129e55432d471c565c92b3a2b55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc59a9f185c43455c1ff0c402208a59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08a6d86e27da010d822e6aef38f17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aacadb7e5a6525f76d1ebcb6fd97f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a427cbf7b7a1c08f35803f0480fded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e0f06139165fdc12108bacf92134635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e42c2b89eddb15242ed8af4b7524636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b0ce5a6c4388e82275c89bb6df442637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7b5b3c15d654a09a4dbf2455d9b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be09b5b8ec31bb16b7546ba3b4b751639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44258b2284b2ae3d974ae2dc9a8d1cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf372e9854b778c3b39e9a031b362641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae4063c8223bd86c4bfb9ae57ac958642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85371d1f16fb7e9fae6d13ea192ef7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd280bafdafd5c5fa7da68c027d21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eacfa17cd48c8a53fa1199cec0930645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4654ae67ebede3cb5152a60380c64d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acb8df75d99ce7e7da7344ef7ae76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032124351d272e077ff2a3442c9ac6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3cd505b3d48bcb7e1c5a2d2aece72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e58e11ff62bfe9dad58b6b0db5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35aa5507e56f11b8901a5916f07bcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403182a5abdc16d5c1898585c7df1d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6cee00a439dde511206ec38e2204e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647cc2a9afa8be8deeebeed810c2b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800ac094ca2e7acd7cde3ceacc7f0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be83145bff19e9791de1259e3b640656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d1101a2535f0a7785b87986607b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb11f57d732396f758cd36ef544fb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1819b7f2394a911f47bf7b17d627a59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8c43943c27d5e40f7e2781156e49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce11b73aa0d97dad88d385aba9aa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e234b3a514d8424e042fdbbbaa8ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef9e3cce9f43026878407291f5199663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3c8781fa0cd257ddbb5aa202f6c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd0b366992aee7ac856dd1cdc9eb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e125036629330e0056d0408892e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875d41dfc3771a346af7ae0b343c33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454f6d8e56dd480203010d5d211314668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5809a22cca5de401713a241860822669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dd99667397f23496aa6e7fd9144ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731b2c377760f40ba54d82b35ca1dec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33221a17a6518a04cf6c24c56c53f26f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a19a01e51a6f7f7c48254275ee15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c9ec806d2a5929c131124cedcd35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948491c292061ba0c5251aadbc23eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69827cc41219fce1cdfa30849c114676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621c33ac26a02603316757321018b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86553e71209b666e2c47133a3417f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73b967d63e839cee2e7c2e19b2de2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea5771790ba7c503cb1067e02b7f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c49fab3fc9b4fdf0d2178a3ff8e48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4796529af591415f20e302a1a6b23c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c05fe6509658ae7f2a196530a336f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89c7081d6f828d91f054fcde61e9b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507616dfbd1d5d835c3cc33a239233685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1261bb7ae3a3f203e0e6cb06bba337686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12797cc7c181c2a55043ec1c7e8f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923f37f8072d2358a9960f8cd907e55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8af33d483b34b5f85c105e4504b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e461077424b71c1c3c712039fd26b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e310d9eb864e7d9f38b22100ff580d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3efd2db1b299ab5cdede65dc8a312692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df2a67ccc056bd01b8968051bdd95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33748f2a4d3be84891a54d4cd6b3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25837391ca2b924bed184c9c343d4f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b34717cf311837a4f2d2f659b176f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688fc3dac4a276236696765cfcb4a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb739f58afe9338121edf8e16ce4e628698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a9ddeefe838f766c8fd7958320e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55b738e5aece5628cf747d426bf8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4092ba06722e9564b1c7ddd56401701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c686432150e2e910018c3d0c5bef797702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f31065a198b19eced114e0405fba15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13009bd81e02f86e1a2200b6466097704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2fc78514e2c32112f5341cfeb906705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2430f006520ccc91c9579bf51f556706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a7972e0a2f0a45de4bbe9d3bb75b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339a3bfe16367a5a997624c7ca5825708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a640d160ea515175ef1349e12e7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d03deb8c05430218a9eda12f22bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc804228d4306cb2d5f49afc3a7940b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b6d19ae6f6f53ebac86fbc0f19309712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423214d59d3ffaf1db771a3de0552a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca2f2c7215cded16b328a9e222c5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44beadbf2cb2e261ed89fb529d33fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cb938e4154cc9c9b190e59df65ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9db993a2a5e32fd1ec4d7cce6337717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e36b2666e9b94c5a385b7baeac3175718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d135be65af3cf1d913ffc01cd08cc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee9b439abd62aa40bd9cba705ae736720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b87454799b7a506e95d5502aee132f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19431a4fe448fca733a208bf792791e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136f27547f21c35147fcfcb2116345723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072684fdf5cbb4deb684f5a0196068724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142950bb6c9afb19b25a61b631aeca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb10e9e0e8890182d624e30d2c9cec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c466415b238dfe91d60894fb205a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb29184015506686d0502f69e9436b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9e28364001f91b325a82b0320fad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209dc1c752e4d7b6cbb472779d7f40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de56eeed3c909bc1c3a79760bb8e14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd574c4a4e46f03e3cc10c3d01ff01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07db98f15e6f747653c24785d42872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1bde4014140ec57e8bfd4b9a20fd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0b47fd94684961aac9baf184cdc8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930068289944c9db2836adc2fb0eabb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09a892a71f7911533e1c6f034a2fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ee795e5bab14c62cb697748135ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbad48e83b6e27351973f0b2554c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0cedcd76d4c196b0b8f5aacab1012740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef6b8d30ed2c863ddc506a27c9b9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79d83f14753b200454ed29aa2f00f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d973248407dd72c06acf2e25e5d70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb93f03ae0f26757dd2ba7a3971be4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276266d389bcc74a5e8c065a7501c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b86c8969616b5ea48d90c9bfb16e7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c83c619f2ff50e52313853036748747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078571856bf0d3ca7a238e4a2c4e73d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47c6a737ef993f8bde5f60bbe695a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c6f09ad91d0d540a78e47d017366750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e71a29f86593cb8cc3fbb1d5ce052f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0cdfad019d0c1e20347c9ecc4ab2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93896da311383c7d2174332102538753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3bfd6ffe2a2854375a3b666469f73754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a460b5e299f71d8504daa15a60b5b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2e99a73cd3649c8e5e677f14b6f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac288ad9b56acc6c12a05eaaf1bff48d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b70bdf8d45049a824afa937c0c43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a3693bd403d916b2b92d863ab1cfa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbd193e6a46e826fef63f96db60f481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d4e499406fa05de0ba4572b2fd6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e251aa732b81ca93b7780a526de43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e70f47bc6219bc205565ba930ac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000785e4eba787db567b1991e62c78d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a976c97c2bc8b6d6f6dd209d8e820a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f682092b91e6b83af999d6888ec37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeafafb8a44a749bebd6006dffb7f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02d75cbc41c867345149a12e32cc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c7c86fddcae7f20ab07831e44b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7283eca96732a967815326b14f2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec5744d554e35aef30081f78fc1f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d854d53bcc5983813752c50c36e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec839769a4605485e7b244995ad006714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956b2b348bdcde13687b1954a2bd4d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007cdf05afa3271f2d38a885594d16216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224483ac64789b41b8f09d1cc763a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc986e4edd266ee6e573dcd1acd7422918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4791e3c4398f19a4856871caf41a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930253ebb4f33f2f49c97db11b07cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b34f1a583a38c2e22e66f26ec930c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27db5fca0580dcaa9eb3a310ec2c7f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1be4fea36d117f4a31c9145f873d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142012bc08f7d0f3d53bee867e5e3ecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6837d45e9826416eda97820f68125a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff561482287ad28d1e751650a1c1a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459bf8136b86e4754775c606e23eb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e489ba6aeee69756e98e0341180c5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241925fc1e40ef9563aa1e1e7541131029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9bb6262161e50805b7924d05c685d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb088bbde320f8d42bc6345b690d6f2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb887c5e2ba469c52dc71bb5d209af932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca2d6da22567decda0915e54848d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1218976a01d87a09aac813cb4a805ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b52eabbb21c00c3dca5b954dc99fd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b86b1b0e6d2bee907458b3ece5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499469837a2076365bf6b8d096d5580737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d395f9367b2cead3b5e41c426ca1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7d3f148df8ffa33c17bec1ce502f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf445bcae7e12944bc105ed4c3fbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108217f6ca2dca941c35ff06525f83841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee572f2ea8264c8d22760bac64dead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd161496fcff5b300b0b02dbbb909f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b05ded0e115db55ccf729eed973e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943932aaf71a0cab4e0cdcb20d70eac145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976cf93a0a1346b3aabc5e690ee8d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67336d8bc4cf8b2188e9580c161be03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32791fa965ad27da68f400ef8c6c5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76843d02b98cfb0e7c515951ebd361349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba63816fd5622fd639d0e8c7cc614550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bba2e3d3a0788d013f27acfef81951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedeb6005246afe99b0fa3fd1e3e8b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696d84a165ae161736c01a250673a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a74452102597d5644253617cb5a4d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ba47397a99d8c146e00bcac76b76a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f11731fa48ba0ed65de36d6b643856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556c6f27b92e302579a5286089adf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85020cfd3cfca7142fad709ca5da745558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43db916965b1bfed56f780f9eb86f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be171db3461fc1fe234eba845773b8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33e0cf17b34a870cf6ffa1a6590e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207cb2319f9f6736d68443fc9724f3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0633284b9e482364ff831ff656ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82ea9784027efb2de27dc4583169264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c17247dc0b7374fc730d8bc079db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d3ca9cceb925f7367cdfc002f36066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a366d26c52b02b80141d24828d02de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5f6f31bc6ec443a08e3c1feb35f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d780419327925e803f064647c1855769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac3dfa37f0a78c729e25b8c6d671a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbcc10823c50ff6f3235a66ec04bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836bed27a1e3b33a563d0fc510befb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf11e4bbd3876a764d237602d7035c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca2d247e2f421826620f8679b380774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113bde661d3fd06c0910bce393f164475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c2c9f2b6ad26faf1bbe4a2de924476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff47b8c0d497df627fbedca2a05fa5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003102ab61d2bd1749504dd142c4e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a1d2e75f9ef50d84b8a70e5b56b1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf01d016db94d163421b7772020d68980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522aabf7701286e6f2e89de7b3169481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b9d380ba31335f7e7a5f8ad22ab782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374132c9f8ff924cc664f6499e0ea383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ad8d731759fca16c7b52ccf0a97984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc8d2208d879a066a165e6cfddf1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633225fc1288677e5a91568cfd8a2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef3586b4faa831667413c1d07ff9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a759844ca5a5cbc2cd5d69c7209d3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c8ccb42113d04384f86612f342c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29580d2d1a822e99729a96c54716fb1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc6481d1064121fa633f45e88a4bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9dd02962b45ef3f12143af067a69592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519842cf99d1e3ccb596d16cef615f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd743fef3253799a41429958fa06d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b24826e894046fd3a8bafb4d6cb9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def71df1168ba6663d630b6697d349596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1717cf9e2e6888ec9c105b0d6f9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07437f1fa60ab6bc0bc7f569040da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42916ac3a014ee8cce9fc653ab44499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2515505d934039e2fca3a8b6ad3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ee3576244b541ebbde5429fc9a05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457521980b145cce0493fb39d702312e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce57e546e70a86bb34e4e6083d4118c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffb6afc91b9978ad869b30ce97b3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9579ed07e92b23d1d705ab0c737c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6a0cd99aa016963e025a9d23716fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bac2f66d6600c075e8b0a81405e11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a3ad3163bcd1201f48c10ff34d72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb62e062550e065d0d3206c18e43c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3a53ef2572380feb045116be3ee3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858c7cb97551e01e1da2409c9fa333111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d0570a3163bd6cb269f1bb6e3c22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b834fa81e557211f3598c5c10932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd81579c5f603a0391ad02ee7dd258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b69626984d82ce9a9bbb1339ddf67e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d333fea0f00a3c00beae9334f0e4e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb061f9cd7bbf1b4e914ffebc6b6e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df73554bbc2274444df62577383565118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a841eda7e3c03e3387e37b63f80a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e236a5796cc8981c282407aee005ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f7c0bd9dcd9e46f26978abb7c3f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56c86b907963cd3fe1612bf22d3a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921fd75d51e48808eec66642350b24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ad68ca9fa4f261b27bb8ed9c89ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f6d098ccd0e87fd414a4dcb8cf48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e82615bfac79c64d02d903692e7eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75466ed75f2fc5a1e3c79974a4dafa43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a81b95c8305698cf169f551a71b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143b8d89a5b1ce21d7d3c4c04bee142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46749b37800e051d2274d543e7171130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fe7dc37f65f90858daf216ae39886131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2654a5c11ac4c43f96675c2df0c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f27430bbe5f25e9624bdfc8d9d63d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44cc84f40f94843d055484b3ffef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672eb764c33d9860542f92636506ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296bdc7b147b3ec7dc53b98e12052a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11fa976a5f836120e48e8c06ca2c9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a833036a4b7bd9456b6d6d6ca744138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddcde5c21c4d5190fb809e1504b90d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652906ee2503c82456d157845ecd6ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15b911b8a2083a339be9be381906b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd88fe7ae5c250e8056c206bb3205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21899c0c656d4c3ec20732fd812d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6687c7d6e228cd59d3aa50b989c41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1cb37e1df0d17141eb003083eb385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63759e823e1d51f5ea5e448f24d0c32e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736360d5b61761869836e48f45773f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ecb922be0635e2b75ec123f27825148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523693663822a041b32533d8bcf4b1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf28aefa2dff4fb1f3fc1bc2c178bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d8de35ac8d25f28d2f75f6fffbff1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9e3dcb5bec5c5521d70ada6c7d35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccb3653a00b82e6eba9b0a49e0c7c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a88441765a0cd523868627e86ce27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8448317076e9909cb463915614ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a780d9344e260eb3691915a9e63ee2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65640e21c5a7a874abe3f21bdf78ca9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e735c88961372bb7d8948ec99e2c34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22962ee9a50e1eda56f9a7490196ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e05674e5dba4144e5265669b528a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc15a3826fa3b914db99817021a678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1495aed228b5cd9e386e4901cab18a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c392332362694e9a6279ced20e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb96f94258889d06235450364076ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bc5eac6b046721e2e37bb6a3c24b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6066081216bc0aa5e0891c49d25a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419b7a277e67f7b9f6df2459db17c99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223db85c0ce888d5d5a58f64a2eaa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474303d4d3ce641dfce7e35c78404c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a06d55d1d57c40f780dd21347967170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d8b94babf255d9297dd04408068f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273b2544dc740e9729819bfac3687e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eddd1d69d3a33e16cef05fc1fef566173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c181041647a7fa154ce1c2bb25e74f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd87c89579b89bb0550996f7d4d87b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9196d4634c7a4383427b76d9c5c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ece2b540ff8db1b4f480398cf7231c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab65e79483cb39feec34ca83f7f8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784222953b2224c8f1347217e5dbda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0e4885f5bc16e4407d7a446d2c49a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07442c55dbe855ab0478ae6a0e9965a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c4c09a949205d8608afc731b32541182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d63510a09b5c2dedeb1792e86221c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966791d5388bc1e4d34f1b174935fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f850d3d56734645f04840655d554d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf249582dbcb392741cb8c29b16d81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b680b16c271d65ad5e7bc9d63058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2759ddc1f34c60f0515be0b4048594188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f01573111450b44fb695c6623bba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb35a034855269a899abb4ee7e8b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514cea173ba7867aad23bca8fe0b5a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd31baa3428c0b1b93dbb46e4e16cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f29666c2f4ff4b8584e65688343ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c34717cc862c4a6de74aadff5ac39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef73b2b29fefacd31d613c0543acfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0d304f5b546db692750e4b3677e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa0d45d9b0be6b5d42ec19875b41a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870b41423cee2e6cd5a3e17e0d3b58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621239a05d6bc117fd39a92ceb87e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d7d391f650df443a8dee12664f92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4781c9dc75acf33f7bd6cdb5ff788a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f8a9fa6d7ba0620e074f3969b271b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f374783264beb86e5845e1b35a427203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda46be1e9d0e88cbaf21a8cd5dc89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aeed24f78f3c4e42030f028927c9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083f8ec037868f37efae50b92e28b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b40ebfc96f592d47ec29d8694371207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff000a09661b2e7190f843ab436764208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c7a81c6e2611adf9f28bcb31d4f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b6294cade0487a3283890372db5ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94eaf936ed6c2709a31db6b263e09e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9522276497deb73ba812a63342a36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94d91bc0a2e011463ceb7e9964d48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446434cc1b04eb553f2c0c635c68f61c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a7f94bc1d11c132c320e13ab7faa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0675b368b211662824fe277497f8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fbfe6bc17972af9124e9d0bb5cb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f63ef41e23a7950a203dc5e9e01f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7101800322c755d0ab1c41a636e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f5fda2074e076736abe47ed212f51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a92cc386ff7998cb653e1e2b73ee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f11ee6f8ddbead1b7ff905529bfbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b65ad9b628207e40cfa997225e3e9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba72177bc89a1944100e2c4613a4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df8ff4c05e55fb8679c2ee07b64f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ec6d4b023537dd9a958c9d03cf49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123edc7c583172e194876155feecc781227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659824f21a1b1536832e0248d9d4187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cfde36710eed986fa5e9bc089f788229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f8e4b7f6f9c7ca271b5a079891c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6bdc80866ff3ec99a39458d841ae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838d809ab5a79e6eb141a18df9a964232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649d0f88bb36d41f3ef07a987ea914233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e04c403a4fd270a7b9fb86e4833f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f35eddffa5643776afaaaefe8270235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa38297e4f71a8b4f815d8d0264a47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e22609f5b176fed7a3b82b908fc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef853d5db46ab7d7af8cc82c40f5de4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed388b733e57c1573654bf762973967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249bdc34786c1e2d6d9433060bab66b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e9e01b3f2f9dcb01a4fd642a9635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d81731f7012256ce065b28c6b428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb809696b3b0e8d854d922be711574243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d94bf8e0f565c7c7a024ead68e25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c574646397c56c8d61a91f89e667c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48572c0e8a0e45c5303c7a70d0a7c99e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a16bd0c832c8b1cab9f0f8490bebd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ae124ba6bca46ab3c4d2fc8e365f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da887335c09516181d3036f781003f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26717a69d7222b724ef430fb31781552250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce6ebe6c64b2318c05a5bd2cecffd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1ad6f5423f2d43c51cf8f75f01cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b4a1e3520e84724d505d8a424a62c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b38837f4fd3f735475798c27cff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980bbf4c7693a1dd7c0a64d6e9fd78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917280acc431dbabfbe1097263ba14d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa1e214ceea32ad0c2e452afda217257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c902d8052fe07ad88c8ff5a9e063c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e172a2949ff94a1c13d429d11d3baa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780480cc29e5b022722e18ceb25e5970260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4fcbecb411032157635b4fe48a857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9e5c01bffa64521a1e4c5c164d23a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee56e2c44947f6d67add5c36c3ddfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768347f15830b19932301a9e97c36d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d56043865f50774156fe4f55c00e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c2892a77b2c869abdd4c8fce1156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf73d641a90cb38963d323ee5cfb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee975112ee0b66e4c15d40eef87b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2747e90cf3c4f5306fd5d250ebf5de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21c75da290dfc095272e0ec9d1bfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf21e0a3f82876b5291c0e18f09da1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ea164acd27e61f17cdd4ecbde69fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0a1454ca8486a07229aae01de4e00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeebf2be2dba543f776525215303b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5e6930dcff5bb353b6553056247eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10118b4a3c833208449fbd4eb41c8ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d3a04d8400e362e0bcccaae7a5fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414fb58c02c26c3cbbd50d389b11a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b7738f9b9c927261d4c1600196e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a8b1ce9ec789f73b9d33328cd5d4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5257172c5fda4fe7de9b94e6e344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c0afd0ab7126dfea384ca13fc369282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c77c76abf7abea22aaf5200f49501283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd461adab8894645591be9bd3a891c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620e347388b57cb0d01925e7de31bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b2c9024d19f72bdd1df0655260d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af20412c54bd5a427592ff5914d0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1829fb66a2fa8db78cef51e3ab8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf636ec368c43e2c75b13cfdf6244289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6a9ac0feab77d7018c1a55869c003290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76fc7b3ec326487d01fe21d6d5ee8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b01df999648a975f7298525934db5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432a4be939884ec22f256a1208f694293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c2a967d5090fcbc61f80eec7116ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b352ac2e9dad8fe34b1e7299da14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8884407c08a62f50db5ea3d422622296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0153e39b1eb66549222bfbd0b64f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2fa4d1137caf49946158597a1bc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80222fd07504ae5cb6944bdee230283b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0193bdfc51652e2c7f9ff81914182300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd41d9887fc79b505020659dc04773301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0c411916f8ef909d7d8868a3e2dfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07aa36d4ba600c0fae0f39c16739c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fc318de9a989b4758206c68facc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277c93c53205746c682526cb35e5a4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e0a5f8e642afe7b4711cbb3ac010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189adc69eb83e1d95844d6f56c80ab8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bef527e9c259e9cedac6ac66dee4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476b8c43294f23265b141acd34223a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0b7e6de58dabe4d01b8bf3d2d39dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592a188d197bc1ea1ef09517e3eaf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85294ed284d2e1ce0bbfe5226e58d83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc47c7fb8baad233fb932c0756f956313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058560eeb1036ec5eacac97e9b3a212314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143a4eeed0c3ddfa328bc71a5d51d77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91eeac2664126cbfe49d58d0fffba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4bb445961fd8fc1df07bbaf76708f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a7665bd5bf7b138187cb6a575d72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d4741cf970f16b413f678c6a5310319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740dd6be04cf59ac6e9caf306d9282320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e994bf5dd34c1f3619bbfd85752a9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5afbb3f9908f55f55dd6c71cd7aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132cf7faca956aa14c7be0480ed6ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b7ef6a016cd95ff7ee86cff8b6ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de85436c012a612da36d3f81bb412c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f837b56b1cb2f092a18d66131cda2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa4b6312afad67ba05add1b838d3e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d332ae60fdb93192c6b0e9b6d945328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea343bd3f3f789c9940962d1469bf6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61504ffb10aaf2db5a61fc1fee3efc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b359061a98e4dd5630e54e785edaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f016979e8c9dd06296daea3a1fd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef5bb627ee01cfc7118dfc507e7a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a3bf448b8987ba46a9a1eb4bbb0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be921105700e08acadc3ba94156edea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e86e944314afeaa3ba892486e90f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec115aabe0004a96afad1bdb3c0fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea332fb27cc77fcbe17c786b4c43354338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7c7eb3216ad03d80eb8fcb0fdbf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51f268707543a540b5400583af9c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f363248ad685fe2f489371550e4905a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09880892d586db9ae8aba96a89e44f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c58081866754c7f476b91a0544b3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00acd4e792004018747a9ffdffb45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75497e1b219681d557cf32ad1b9a220c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a89eaf31d50ec2fecbefac51b50d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bdd22c173d2f5d19c021ce746aa3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f4ce4e0215470ef8b2a734a18e8b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280cc72b9034484661fc5b43575580349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c186661a72538516b65a1cbc1dd96ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f130fea99b3837a25366552b3d202351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d14ac895a146c877d64fc3d903818352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288240b1286699937a84ad890731d24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce3848c20c6117d2de89957cd257cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384009229d9ad265f8fa36f7a6c6e2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1865b9da2b49a408c5e63dd6545994b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f47639b2ce22aee7a2ccb9d0396b46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3446aa0f0fc61231ff89a3c4464f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51bb2ad237f052145387dd7d850a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02293014ae756855a05993f622145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8028834805adfa27a519c96d753b8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bcc2322a0a3f682292feeb987d800362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1acac62802ca22285878123c16994363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc888540a9b293cf67888689ad4f561364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180e2d95c2101709f2474dd9d2bf24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b966e412db5a51a8633b7c2e9465965366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460e2fedef530308678ab64b1f3204367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142ca69272ade94b4e521b5ecd0ffa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f760d557b25c3a47444083a0a08cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93d3702d9bceb7d4b8de4c0ff28ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff25946dfa6ad736adadeab5f67246371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe95f0fd800e163a922365164e6ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01f25ace1edbe80eee46bb4a9baab9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bda3cba34e7037b16536d22188578374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b8ffb446bb2888e4b0d8839c8781375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e39d8d9e8136d38b89f3c9c293ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c673494d41ae9b6212a51acc0acc7e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964c161fd38a7dabf98d0bf769d6c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad07fbf8c9251a1e3d1d02a550e860379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98f9826c51d9d304b623a151198ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cfed80dbd43e6a7c2d7170744a457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0086479320cb19e111dbc04866596f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331884298278ba299153bef884c93e77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e72cdc4b84d5f05252f6cbdfce04f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c0f1064c6c52177b7044a52925ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e35792c808eefc479075850360e022386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598918579da3c09f53037ceb0bcce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ba2dfff2cbc1be56a9dfd9b91979388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11146d61e219628821258e06637c6b4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ded6a64372712cd9dbfa504e125bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc60d062bd6eace14207132bdcc078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66619d947ea91524f3d6df306f70a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57b9e353b4ad897d18918c6d470db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd3e7da281f1dc968ef579e54e4eeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f03a316caa8085d73977ff1c780eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41135e48d8b551d6ad6dfa27f71623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941ff77b753601059d142cd3f52e31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fbd2b91d780e1e91fa269f8ef7d94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1cb1dbf5688602a706f57ff3c648d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387c86b4d20dde10cd8a56811bf527400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c1397aa68f314524916ad8cad494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da162fac1fd6575b93426029f239ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dfb85998ba89123649d7ed85505d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d6e871e55e4da67382a7628bad9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cde10310f7103f524c26af63191e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121789c24d620158809d8d3a3ee24402406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454edfba8f2412d538eab606e3cdcb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41b75b29dbaedd200612732d1003df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7daf04df9a310d1097cc67482e0d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c52a5c78883a3aadd31755b2a5234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f9f30b2dd2b7dad471e32e3bf366411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a4ecaf90e275d5dbac6e04cd6259412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd4d528c9da37e2cacda53b65cb8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65930f968d1ef892cacde2bcfdd1ba1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6dd166e5ef8800c9addc93cfe266415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ccc9e4ddb5894523d641c548dab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5df1edb93b61aa49957f6fdb228022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ab92f17d29164c635edf7371afabf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada16d624eba69803991060b747593419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60732d5166f968a895de59a558bf68c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798f49546cabb9e5a3d407593bda5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5967efc5e50454c587836bef0d4a2a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a7fcf29ebb7ce0418c3c6e9b5a9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079611ce0aebfb22f86c71548d07e1a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f868c3781c801345a94e8554a550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14bdac2987da47a18897faed7bfd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949690e25bef6ef23075ad70c8aec47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010735f55a535867fb5d3f7044f8fac8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fb13c7ac15e9477112985309d9b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b3de37c10a04d23f7dc8d701b2019430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b9d70ad8c6a208aa048fcaf6fe2a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fb267e8fbbed7a699afed8ba45ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ba92a2ca3ea16b637dbb47e713813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2dd4f6bfe5e5857c473c45ed03086434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbd0ae36b7eabc5f288243f9d79f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf2caaeed829fa5852393575c06e99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f7cd2bf40753062c94c740aa7ad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd844003bd27b1bbf3cac73c3437c91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830780b8c78500b7253ca397617755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95844ca4c0b15ee03dafe87d410e52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f7338251be7779a727d5a2b15cc43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c45ace6695b887a2af95655c95a9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09ac14f53b71716f7b1541a507beb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4869457c7ab6929a194dd283d3aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486728aba874970dc71370fb08ffc4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab60ef054875d69e160704f61b4c698446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0183ccd1b07c7d395581d2a3ff644d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9760f42591f2b45daedaaf60c306448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af73c9fab9acb93cb4ffafc0ce271cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9b11bf7704013a0ec075c08d2e97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4911996655594f2abd65c24848422451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46622c303eef5d4013f36c141b29d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2426baf161ab70155eae7713d98dc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5702cc63f6579d0fd6d620358da89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff607db246f0d5960c4192aea0a77c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa8db9206764635e62aa081f0b8b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8589e3b6e71538220b1aaf79eac6d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e618c0a8ed14de9b10635aefd2e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f967be7796625c8ef7794289c711459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a60016d0ac469d393e9f1adfb8fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0388d0d92fbfda91dc23c69d48fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227de2fdd770986f901bbe9157520db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f9fa4f7fedeb203b7dce69ce4150463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba58123b60bcc7111b7581a01aa63b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d32f1f380dd5197a43b1517c815d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ec33994bea8ce6c1584a8294d00c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd1a6de444d89e6412e55de182b64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e681993f73858e31f13207d79736440468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f71b6a7b724e3d387ee4b21b8c19bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938469571bbd72362bd2db77cba00e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f69ad25971654410d300ad5e758d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b30184fd981914ed29e70b5d80729472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31fd56ad9cbfbcbb43ccdfde4149f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704be4c40aef93b69ac834b61d041588474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916e4cf7f507f6213b6c4be813978b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f394e7d4443b73a0d65c8247a0cf38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c188ad5c4bfce68a5dd7420ae15a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721d9680db5619ac284686e66014d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004957c00402316f4727ff85eacb08f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b34f2e7785af3f2e01a542ed520ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38680e11b86395dd521cd8ac6987105481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fe00dcc37f27bb03c3925231a3ec9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5eca83b0a8db2a3ced5335f2101f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e69a05bed586ca925d6710773ea2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c20fec827fb5bd49c1b1f8da152b9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722445496c3fa33115f5fa087351a063486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4039185e5b474ddee54005a37516b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a450303c22444b3b42b952dd9e0bc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a76d8e5400f2441275881322d73d4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9848d54f1671ec66f6efd1de5ef5bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91800aeb9cf8d2bab39cc5199196746491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380bea975bd022c77332861117ec2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff5c622ed886c5fcd962affa03e67c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efe49fe1b8aef0b9c89aceca87b9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddea0d61228193285e73e1ee8845aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfd31686ea344b84922942b53e3ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985dbc0de428f5166126b1a86651b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf181780a879596b1c25bf4a13705f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1deedc81631479463a0b936117b6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb872c8e855035a22a8bf1d4d7632d09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d3a5d1b7f8aba841a3b8afb3ed70d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731b67226eb913c04fe4b9bc58ed21e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f832c5d262501d772af2a5dd44afa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db12b4b3eb10c6beb0e4c6cd2d9e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa01875b97472b41ca27cd759e1282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a0099db15cf18f2650b46f776fbe5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9d057fddfc0498b8bf5d348e6eeb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fef5eb2633637e6cc86769d4fbdc75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f73e65d651d8c887768b012e6dcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632ed94cfedc50ccd98639c53479376510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3ab37daabed82e6193ebf08f55fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d50e9766b98c30189959ef637efd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574d9f95f203a7a4fea81b0f1138942513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e121867b666bb495d65e15f7984274514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f681ddbe16b9b882307225d2fd26c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e369601c4c406cc88ae2a8ebf4086c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402494f8bc240b499ec580a53f59fac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f15a3b3c2de5ba4df861359939f00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec4d404c2ab11c53f4984257098c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35916a0f3e9fbae735abc652786cff7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d93b16f343c55bcfb968ac139c69d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e818081e320a88121c3abbd5428a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a5b148a2fc4a1148ee165e2c74f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dcbae554c802008d66425e343bcf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293dac5616cc04022da083c6f94e2c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8eaa01e1467edfddecb6ae53a023526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db791ec6e4304abe58cc321b4671e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a3b600a656ec39078da7a3f59101a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4db7283918a65840635910904aa93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e50f0cf00eb77fca4c699008c28ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31509923b19148851f945400d5aa18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca69b628b47ee46ed8a1fabf412eb37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a034601ea065b6e67236e5fdd0ca7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1290dec1d6d71215a06be5c6703e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a19f9ce0c5048cb857343572b10aab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba811523e3a13926f095de4f28876dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175b32a6eb2e8babbe7d0fd91ad996c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e965dc4253855e4e94d8aeee33d5ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c93286db59718b01b18a6cc65adc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7199bfcfe5df982f6b24f0ccc21db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e664f3052d1af0a89218bf17fcad2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa77bc05d8470b925b7ef26d0e796542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5791ca775899a7b7a00a783d230c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a1f1159377f0a72b399f4d26f7c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951dad1420e0e31f1daf0903f0c314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed8845eb5f10e8181934cf3a7e9deb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee065487c9f37813f6045545d86624547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46dbf6e6875692868116b0f5d8fc57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47d8554fad5e385a179040c10f6705549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b459e4e6078c56ddbf4c024416b4d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909af4a56abfea8b9e037a722f86ccd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f941fd3aba10c694c686a00a95ad9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf32bfe0d5561e7bc291bee091fd5b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251361af0a4684104dd35858b8fdb15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ea689a3f57dfbad561f91683f85c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafc7429c42846fdcfcb004b1c61c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27034c0e0b3b02e26c892dde8833f9e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309dcac627ea9293d7476129476ec53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ed870ac98bdd561067c1b4e44397559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3877bbe2294c8bd5ef16aa0c8d802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8809f4c058864657c6873d86f2ffa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49923ffd40af13d567f0525487691e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d41967d64940e1d5626c283b71f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a5bf81c024b8cf3a5ce74b0c2784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f76c6096fa9f2b4db80cd3571ff2a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf8ff2d24817f3b58e19909c6de1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226762cf7191a0d63098558632583519567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d55d8f0d0b09d4aac786bc76445df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2530362aa1dd4b4704ccc21d2cd210e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2809b2b2a1d6e3e964e846dfbadf7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8702f9e2a77040aec6b9347323f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445b407459f83e8cd3b0d60e0ad4981572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c5c9f733cc0080645c6022043f7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e350fc3e456ab9563ab68aa397339574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09ef20ee465bb2dcb99aaed7e3f83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4102880ff65edc8e0d1a2ec8844aea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0624efe7cf89eb46f81e204e8316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50987983614cf94331115ea881c28151578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e394fe31071cbe25f0edb4fdf138947579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0582b87c93a8d9dd53bfda2f38764d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae79a25835562632d962d509afe4d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6affe9a3436a702e2fd3ca18c36ac0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d0477e456f7fc1f6f64a0c54c6de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040aae5281d606cb385a703de955da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8b2b1ecf7a4231945dafa8c2bb297585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527978a5540968dfcf83a91961943676586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020d9d57f1477d63986e66f199845d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea336ee08393737ee487671b703346588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2a3505ee3f5b5aa9cc86a3cbec2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399ec83e37ef13c276dfb5b2e59f6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af955d69ed32008735ff7eb34e6859e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e996db85d17c3bc1dd67a373ffd300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6fca190326f212606091d38f58a2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde122d60bf0b53c5ef75039d8d8e5a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8173177936ec8300abecb02ea8d0e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f9e5093826388e7c6c556b1a4f89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e710705046657196d88c8f5b2e11e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6377b270462167334a1c6bc91a32cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed491a6bd2d1c3a4613891c80a273599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae19eb4a242ede749584d227f94c11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83414624b7c0da8e090ea38dacaeab5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f031a0881856d4383e39f9cafc2f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8cee0ed42251f7121b8ecb530923603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85958418e41a1c34ecc4a23c42ee2b5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233fc42c4289a2747725ab2a174a245605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac29e917a91d38d490576baebb8f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781bca9f3bf9c4278eb201bdd70f1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db911a3687eb3fc23bff88cca9ad756608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4308ce02876e12286a4042267ea0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a439f5c15b3186dbac0c1af0517dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f73ce197ec4dc21ef85267de743e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee251cf2ef4684c857819124ac5cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7569b0a336dadd1dde2733de6dec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f92da65d2696b71af6aaa801b83e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d070d80c173888c71df410c15ec36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d606a32fef4d5bf8741764e36870b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8667565967152ec626b9340e86eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783812fbc51480c75a652ff3620873a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5d0e2716a6969044344975d202c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd21fd364f182eef665a07f058c79e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764b05946f35240de298084c0951c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84822875872433757e9f15f0e63f0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c3a302e745ecab1a3f936b5261ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc5c5eb71d1c828b64e37879cfbbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e755bed49af52963bf1a68e3fa14c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d0081352310c401d9b1afe0a75a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a5fe338fdec82beddb5e3b8e31955627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436786486dada858f61bfc256b8dbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9cca579114a5561f758dc00d548d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f53cacb08368a4be3768c07fd26cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979027de2b14776b54fb430a049a68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06eedb8d9b5c656aae702e20ba04f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8cf3a6d951cbdf45a6701bcd2d89e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0fb08cbcd97d25b2ee915fbb0ed48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803ed16a8c625d35b428a7a3ef12e37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782c29a3095750e21e07d3bc5cd10b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287ea4c482322b460cbe0d4bfa5a119637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef3f41627d67976a577cd8d92c947638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f929ed49dbdab5b62b48175bf262a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d9da4549e49a15db1e3665ffa83cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cd0f7e46bdf3e7669c8796cb22fed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be83488ffab73ba2bd201f6e35397b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014813ed7ba4ee0c625a284b047b1c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a105de9927fa2a38fdaab3be5ec8fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9fb4e8e666e8af4ea6f2b8d1063c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ca18fd54053e87b18e98ecd26a0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5927a85e85489e8c4db05243c11a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd74486468b86bfe0f9398aede9eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e2e412bd172454a58847923e9d77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f20bdd1009168837f60a15b30c1037650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8c1a642ea0dd5cbdb7b769077d728651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daec45ae3318496df98b776d96f863652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5a5daaae5bb8eb5e797f2187f42d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce16c47d7625ac4fd3e5defdb32d97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9e3e18d74e1d773367534ca014af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd9b06b41e871eca591c6e5b387b95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5dd22b0d4a8916f5e0c1f73081d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91719a00188409addc2c92b9ef4c67e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a02d69a532f981c08a20c11a71fc32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7b464b3a2181aea911f4a90fd4219660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd8002171e296b28b12992c4bbc6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4faf31438dda128d242d72e945ccfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977500346ec2b2b6a5ddc4f6e2cc05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10dea8c1e4e37567dae4eb5054433664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c4bcbf8d78ceff7be100904e89b5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166abf914163c4d5bab1eb4a2d5d8cdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a9504a57b7eb927703062c6def37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8492307223b30ac23efde8d725ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956dbd3d69fa2a7b9dce4605a0723a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917c0878981041fd68ec9ae1a8cdcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494c7adf01994576798d2ef5021617671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe63dffaf50d46aff08951b24d4278672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7823e568c1a7cdc2c458d681de42cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ecdad77e95823dd54c94823f5b2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0980192f81cfd0393ed30bc458abc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed8391df1f9bfc3161d5e858036a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c3f089ccd81085e0b5f7de37f8d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b617258f49d02ad45a81aee19ff4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163b5dac2c7d7b9e1ad528818f8f1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c495053d578b0f796a287b7c4b251d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe31998cb25e97e2268de2780575f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b50d953bef8dfe016ed1d5d676285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507230ca42df88f02c90223cebdeb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a0a2567677e94aa91bf30935a3a14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce838175ca3857d6f43cba76f846b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63287fa8021a9b1aa59aaa80f42120f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973885bc24b5b2f6c36b3078ac4cd72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a061f17420cf166f39a0af1de1aa60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b69b97213dc84511cbdb4c004c60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4130edf18dd10b38aa329f049977c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2e1af79042c3dc86f8d06c4e29edd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8fe3fd2fa9e636951aaf6c0084ea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc2b9bbd118e717d1cfa4a8de0a20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309a23edb8a104c4684b28cd758bb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13699aafaadc04c98965fa4f6744668695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ae68c4ff52d27b51607432186692c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b712c6c5afbb013946b64849c0ed0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678dc846f0a9f7b678a69dc15be2d1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789361ebaea977b9a1e47abd1fe4624699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9281ff2f0a4e708a25055d6f749eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876cfe2c19dd298722df43c2a0e6cd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0ab9f2e15b0b61defd87000f65be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f810aa00e4ceb1ddd0380da6cdcf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87951a141cb44a2fd7bc049fb7420076704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3943e7ac85a93cab88469ec9dbf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efab867db42c5fe2a443d9ddbaeda2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cf9ffa3f296696489256e8da2d78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaee635a999593f5f7593b919defca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06312722b200947cdaa0de722cc59a69709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c1f2c3d3d7dc8786a87c86616ffa5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395e40535b37a1763616fa2a86dadd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb7ca6190f88f2ce551a7c2ce82f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d34b11c8588c36f9940509921ec99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368c94ece35fdab742d857b261b25d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f42bf30724fbfc04a4af5f6865c2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c6198f39ace8cb27eaa4112db1b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8a1996a04253348788e2fe2ca8416717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ebe8c7869c68cc7a79bca680df758718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aa648a31c9b0b2a89b4b4bdade171719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4a8d784a12cada512959ab27b3a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486827f4751e806d0d518b4a2564b2ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05bf05dda724f48477c7c28669e52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d06654d59051c2fd139136ca6dd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21392872344546ee80a626ef399686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084d9b567733bf238dfc5a447bfd79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552df14972ef5eb21318f4a3909b259726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167693380678fe2d488786daa7475057727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb1c65c381b12f0575e2cbde80064728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc2e4cbc5e59ac666675de74ee150729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85527a9a429bf08ddc12fcd39b288886730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b5293eb91388f2fe9e7efa8f53ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b42b4606623b5bf479316492fb4ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2741b5e35f8a48bf3dbac9f30bf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71debf8c06180da900f718ab3dc6e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e670a65cf04171765729dd6f8e80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f23d4bda90adeb81d0677da79325736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c4e930563f68134453fbdec66ae2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a18b0f9bb01ac8d06cc2b354e775738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a61fd70eaa3c3c0dca5ccceb01b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c52fb9b7f4c855736d3868d15d8ed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fa841e7869957665ba2162a57fd2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a4cce2ee8a67030ba718d96ed9c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be13429519f018bf1e6c5d3a1414de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f33464b584b39dc19479425658085744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74370af51bf7971031c23c47221ef62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc598ef90300a74cb9763efb9c6163e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcf235e868d5c3c753461e92ea4d5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869fbd1e806ffb531adebc9747ff2c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820b5705a934116b9eef8d454a048f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77c9b078fc3c658543fb7aba08835750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4c1c893505e2d2497682eb822239751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9ae350cf2753e0572aa1d61d8dd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca4aa8d2c1dd21269430bd9f2e854753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f1593243d4a2eb009d2c5b641347e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c595c153fc2644ab4d4e65475d9a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c2be2b2b0ffbb2a076453a4305f34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f94ecf7f9e7405044936f18b3dae18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022383f350f8b2750303844eab4f83c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1e657eca2ac7304f3f6255d903c4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>