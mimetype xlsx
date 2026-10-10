--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22be2ef8593bb1898ee1e2a9e27961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3ce8e3057ebda5ddb97851bb06e602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d9b12560b68d6380ff7337bf84a023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c918a260d84ea38e80504b562bd374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40471911f460f754213a5e4a22c08fa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec7554001e64299e74b35d3328ac806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f550c6af3fdedc4e378bb4206f5d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5bbeb0aaed2187f8b7fa9f6afc30c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba87a37cde0b44a410d3d8562df8729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f02f9a1b0fa637c7213f09c7a3d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13e10266c7e08bcf3acb93268b4e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577a046b625c8eab16ecf0c3c31edf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3601ac0738b294bd64c7acf3e25e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148552b3796b9d546a1d2c8410a91d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f5a7eb9d13b787e1e9cae1f8de4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608de0f7c7176763184d7cc623dce5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43baa9837df982156c12b1e3123dcf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f557d52e2b768af8a39d1379b940918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e274abd7c5a980e1f114c4c05754d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29bc6bf004babfa61490347399ab020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a90eade2730f92ef86de6fbe12323b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2aee7ea1346984e5bf26d16e041b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa164e0e17db47c7a57ffdbd0c30ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636327ef2cd7eb7c0aa3d6322cfb6fed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d982731e8d9ca8ccc4ce4df2f4ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c051eb2039b4478689d356ab6ec226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46908e352256f233aed294b0c34ca527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be70fd81b719f807fa1bd62dfc2d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea645af9547d6b62a67d10d6b7db85429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24174624dee63d22ba75da8b7cb780f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ab39c20c397ee695d67912be307631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96502869fa6820bae8509b0c21b24d4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b03ae6c162297a3d0973dddba20533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002428507cad546f7e24326cfe63aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721860e5f2b8e4fa50be87f2ca0500e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdcfec4a7a882bb0814424a9198e5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7887bfc88fbc2c702626c5dccc99a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d7a6f25cf17ea06013b3484ecde538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba58f6e4ef0fdedc4c4c2602dadb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979872f85f30a165d46398f433210a9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fca3d05c5af847f38d369ab977a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206030f72f6582cf5f5150f9bbb04d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb566f621139fb16a83812c144dad643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b0588dc5926ffaf60a5653f8fb18d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029200ee2455fe7caa4153f34600e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81162b8da99fb5940d2ffec6b439bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa5cb106d8a9fb8feb833288caf1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9dad5576394f68ea9fed9770d78ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba721a2e2077ef877463bc908e250b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa5633225eaced820c8ab854e4ec950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee5b2e10bb94ddabc839eddf19d3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cffc25b47737ca6b43518a1e3a389152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc2e425738a184f2115b52906aba553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408efccbe911af258389f23dcc05f45f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a8b9319e0ea234a9ebf7f163b65655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a1d5b0d50bce48f491c04bcd015356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c730ec6c1c9d3071e13b062b4f0a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8004bdfc4b3fd1f7df0684493ea4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50107704d5a087238cafc412196286159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeb3e4239ac4108ff80be0ba73740260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27337423543bab06764145a1472a4a0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e60e5a6aee1a3c93191b897c62141e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e63fd5f537e062d088c563106ebb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542b1719bcd46d501c58e384f9519f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c891dc54978a0228af157be317e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ab21fb2d9e3dd4cc14b6d527e60566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39fb7ed4efa9db1290ce13693f43b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d000c1368cd1354a8f7df8cde1feb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae7e709add66bee20a76552b9da3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb68399e5a54919ae13f69c85f56f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17870204fd9d01bbd0f833c17db8fe9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035374d4e5b05375fc3e48e7ca7191b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065ca91935303fcd900f1138d9d47173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca406206879eb919cb0dbf774c290474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72efc00df718e684f54eb9b323a9ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd41e0c7979ddf052c5f6df5d68f2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b23fe79bd5e2f7d2039312c7c8bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447c1f858321cb6496a406ba6d287c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d4a16acf9b5bf7b521542210f299c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b1d5b2bcde6a3c946fc78d36e83080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a7bfaf8a2ab056a30c6818774382d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655884d94036e56ada3898bbe5165e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc474ecedeca967b4048afd5f8fb26d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd10bb5888cf0bb8666bad5c6c6589384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716bc5be6764f16c8bb75f5ab85301c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c20620cf47bbf366bdbf708bbbd5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ec35aa4d049e37b52121077404a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67357663edbc1780e1a8d1b8bb4fd8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b0c2d5396fe5283e439353a1870989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aceb34a9a1947212c9d5a323b88a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92ca43890b7d5a5ab3fc4d5b5941091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09464e07d0efab5b9388e1d2238b5fee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf60850b5d4f670b2bc3c2ba711c6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23deffdf256c09412182bdd301b64c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f333ca9bbb501a7df9ae8360c71695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8b7d136a9884bd28fab35521375d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281f84984987eb33c32b05581ba3cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de882da54b8550f6b3f20f0992e95fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1977115876b072ff55b6961b3b230e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1f2f48bba537156378fbdae0ece0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa7e2d02b977a2494704a7ee094e8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95d61fbf8362182a53c376c9057d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74fcd0a38cee876d63b9fbdfa065a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90307a702b5250b69729bf57a05c159a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6bab2e329f1869222c5b16987948105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75753b51c26a80e86fbeb2d2c25a49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6658fb63d097be21419c2dc8c96953107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95531e1b51a6697ea3297d933a2647108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb156097ba41338d4cb158f5fbcc3c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d4596bcd5f8f4d7fb0201608d420110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612e7e08a026683a4c306607e5fb907111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b732d45d268dd748d3661f55d00ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca38c313b2ceaa5c4a327cd228da2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6141085a62ffa0e3235e401260247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558f478f0f9ec72bd0eacd34226136115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92a8fb314d308da1088b3af2333f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04268273e94e23a642771dfda5d97142117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec829fca4e3279c7b714123055adbbf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d594ad071cf7295c3b68be2ef018e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d64c5ad7add00e23aea5195e8352c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05214f19efbd832deb709133c1e8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d38306f3a7761f5393531d8a8177de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5964e467ff71f5434af927e1605315123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c0c1e98fb19f991bf158a8738b911124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492d64cb3758d8b304dd1c01b88b16e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c514b898d0c42bea0359cc28c5c90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03eef2d2540dfa112f29292d24e991127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4872d70e210fbad9087a0a49b668d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e079c2515b7f95f137c605f63ef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade109de2686885f5ace454fb1d646e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3581de974b138a1046f5345762787e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090762b4899c697ea00043f3bc0b0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ad52ac5f37de3d3d38dc75b8afbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bfac0296dd36a77bd798f2b9544c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d91b832a6baaf00fdf859f370445c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbb65918bd73a5669c332a8b32a92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4363154bbb2f1b6f9036f17e46595137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260862153fbbbe9bf1fca19be042f0d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e035abb98e4d040663215e3e4507f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab2595db1d2ea534e3e9122383fd91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90953021a9f6b8798cb01db7b9f8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290bd498902fce99f059a096bf2e77f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19bd4bbef94c96fb97af9df0b2306b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ffeec3a689238ec1da69529de7b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09addcf847c8599829d831515177da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8371060b9509d11037f15368484d1ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104eaf10db3dd0158f00885798778b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe2e5fb6846a7d78463f4f0126ffa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2a79bcd48de3760bbdb03be175cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7f1836d85aa570a70ae30550b582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0901a0c63529ad5dcece4f85fbea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ed016a978eb03597d9546071edd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c0aa27b96edfd9598f832175044d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d2cc2dc680fb781859844a670402154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5455e637fde26f8dc4104adc25dbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d21ad19d1f8ec0031a97d6b7d4d9cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a0affefbfe8e5cf4e7265c5fca62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f256bd6611091abaaac27cc8fe0645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cbbd4382670c16fe724bb08cd5b98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45754c634194bd85482da67dccd954160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d53f2e8a02340c1d2758989a155d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a6c5a49ae9f0114adacc50b3faca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1d5b97bc2cb275de697cc0cfa836b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d678cb09e54d0b9fc239248bb88ee0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae58998dc9c1fb04d990de56d9cee1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09f74852949dbd9fe21ede3206a255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0731c09ff282c9b0bba3c0759d46c46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2040bd921d046695aeee8d528a76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eec99f19fe9d30aa8d0c950821c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a8efa3ef9f12f651cb689186e44a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb5fd8bc726ddc73e7eff1caf353c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7013f23a2cd8c5ca5ab83bbec95095172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747291f191e84d7a60605d8388c0ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d435e9a2d9b63f644df78e33fc7312174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6a75dfe6704ef3ddb65306ab28b83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c2bafc49154de9442121408a870e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3633cb5d2086c73576df24b3c29757177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f6b296f6fc350c24f60c98105b6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad10df9494ee4e9b2a1703910346f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160dacffbbd65006b90103ff5524f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d1e70929f4edde240f87b2bac7839181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d557bf01de117bbbc6c324bdcbd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a4b886747e93a1ea29231e3c0458183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36922433951c30a107ba1b935ca2e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e44e67f1792976f066984ee22c5cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5df810093b3ee9b204c5ef2bd3899186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878424cbc02f689d5377c9e763e9be4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a2a0c926c18673bf5fc8a041953c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f3b83fcd0ee96c55f6dad3bbd3ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce613c50df58dd0857c2ddf7177dce0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995366ba0c171f100436afd6578702191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56813d4007c01c307b41881d14e32f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1f79ef43e3f299cda73fd9e0760c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857107f0b2bbe773244dbf7ef60ac1bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010071a5a25dc89ece72623977438b73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225c3136245889c8beedd420648c64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b722cbdecfb746e3c62946bff8055c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c5904c0e866a4f3f1fd343ebd947e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2e2f8293d1db5f7801e4e5030660b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45923bd10e62f8ee3d557df8fca3db4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69209e9e0f2864ce818ef1a223bf733201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718932eeaa21a13a4e95d4c375e59a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1f29049c18cd07b184e87b086b61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202888bae6ec4dbc6f11b8780938ba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf9aa189c7a180d023df6ca9578a75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243fce9e6f843f1e7fa4ac8d3531c6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd055acc656d022f0008e9ac63ac7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3522586fba9a4c0aa2dd624a7905eea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd6500dae73e4c3bf59a55b60599db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a039626e5c428ddd4892620ad65589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e9d674d60cf2634230c7f2a11b0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4f79f14bef0b3dc349ca0f595df7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b45051b1af1a92fb16a13099af095c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b8719f7158c465bd07c02c15c828d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c6cd89f85d58ff3fbb1658a50d61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1592f4fe596d04a438db464e5ba9580216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99deb38ac71c61ed2b8208380db12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a1860c1965f4589c241344fa4ca66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99029728feb8fd8696730eb5be72c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d337c326cfc35476cc29ed32edf4ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa112a62ed3e1a38d4fd35919ada246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d8fbf85ae8317bf2e3a4f01c6747222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381807c38f60986bc5314c2b81d1849223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d63430c63cc27d9dccb173010ec6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5348cee7f82edee8ab2986e1208b348225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31840482c133411a8470ccdf53338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ded38f0cafd42cd082f35034faf921227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3e6efff3c2052e09b9a3ca82869d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c6c352edd8fe48ce9d7ab48cee47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878937fe86bcbc5c4f7302715e2562c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98497ef3176dcd539068fb8f05e03d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115d0aae6d20a70809ac66de86005b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410385811629c87747c634d0abd95e7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6640510be49e6e08a6373ec3c71cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1376fba62fbe48bd6a726dbbfcc9506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0f9413ef2816c07bf1f9856fff7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28c11d889d1ecee2771a828f242b21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a74c3e6cb7f9bff518c2324643fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c10810c5ceef5d24d783a89bdda4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b89b9d4038469a107ac15f8f13cac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677de03797d823c8a4738e55bc45831241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b78b30bfc363ca29fa62e7393bfbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f7a020901e6e42b53b9b4187601f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef44db5707fa8c14822e707f7660d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da09f860361afb561a0e3904991ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dee94700c08eca505b70061befc2fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b552378d3f152280f637129d2f66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd81417ea72d98e324728cf2293c1a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7bac929a84f1432a11ea1aad9fdfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062887695944d0ac45bbe21c60699d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5524fafb52a9323999593fb6129e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67415c7c114e48a095df32e903c33208252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03b93bb4f24fc146c92b055fa1da2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7191083a690fda47a9bd76349705254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657c882d130fd218f6c07f5ca25c81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985afe12d451642fac8ca39903b269ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52268f4198185efb299e75739ff77370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b0ee74e670ddcc9c73fb110262cab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32110f8f8474831c9a6b244723503dd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb695f744fb3f3cf4e870c5fe3c5c24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd5bff085fa2fb319a0ffbf68af313261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b7440169d608f34da681317f8e912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e3a303da7e9925d9f068dcd944d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e348cb79dc2b1f613f8002f77062e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781e5fbe4d945393232db70bb7f70b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b97b817b1e21e13b041edf10481c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eede99b39dea1c454da4cc73d919a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbe930395ad7e7c876e34f19187a5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d9ca045904a75e2ad1eba5a7b5eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49b1e4223e1d7221257eadc3f6a04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cd8e9f67ae0f4205a19a6acd6286a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94f80ec7a00bf23475abe4a66754f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469abff72f154c3067bc4a85253ff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ab2872f22857386c3ad49f4c31c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb5e5ec5826bb3ffdf8401b4a64f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66d772b4d1cdb976d296b49b91c19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a72a88b7ce1a04d212bac1fb66122277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d9474853849e4492918b6df80a32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b344bd3c21a650e3f7d1a1fa039eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e18f32e747557a8ded45a9e20abbd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58c258ec3f7cf5ef47cbe329da2d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25965ab4df9ad9b3d7dc8597de16b79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde29e69085f3435a6086fdc3ff9958283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46e1c97a544e2c67237bf1a775159284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d329db2e97b00860f2389b21b5ad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45ab13da72bc5b70205c1b63733d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591c002d5ad10cf63193fc5beb88684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ca117baa6759bb7b7f6b56de1301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8ffa032dc6a5836a5ca730bcb938289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8369b92ccce7aa7285c2510af2b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f62f8c6d22a709bef258f8df42b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1c0f4cbf09d893e23ad98a0ffb50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876ca659621340be0580be018c8d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88205f2124badbf57926c8eaa4109294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499bc924dcaa09c5b73cac6fd50d6c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68854aef1097156606f7a588743f852a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ba353e38b0ce17e510132d74bdd93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d13a3e139300d96b9141f79ec1c25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445939648b20c2b845a96dfb8d5eda3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6ae4956b7cfe23278ed9540d94dba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8455f0b0d030813f3d9d5134264e1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9bf3588d1017c2a9af6ff6d38d93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ce5355feaac186c15dfe32e66268303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec6078b822f0d9ff05df64ff71e560304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fe705a0d345630b389382ff7dd84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896067119a498d73643d6fdba3bc5c8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcba017017c2230709db080a1c9cd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ae2de865bc54bba1ab7c202bcd3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3394d425acbed2d8951af790327165309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41a28f1260e037f063128ddea49a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc935068e010717b7b6c01bdfae3c4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62001e398496800f8c8601d9ac33da68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac773f5e772dff107922f48522d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b065a8bced795ba4453ded7196823314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145000b9efaa39e3c16df6c898e0aea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b9ae14ea397222e3d7269f0e90d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78abae77abaa9a0b50f66088d1148a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265c07074d4da1fd804b2c736d63c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b29368564021e04d7115d77819631319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351de21518166cdcac67f7cb79f3f99b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed595a7356b6c44fffaa7ef7fa72f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602dcd7632dab3b286dfe808db22bbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c607b4072eec4ed00ae8a1a80908323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5a4d13527f9c34cda72caa583d1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f24be0168bb78e724ccf6727008fb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef30da3b6b95317c47144f7ffb3b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b76d1dc8618a559bbbb2b50db085a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ac40338648fdb6523a7e2bde69b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be870fe7aff19f1e31174b02b4708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ad763c0638203bb650db24f105d3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3941287f308e3bfeddc886f25ebd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d1c4f2d8b61074138a9200cd285d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0cd3267fbec5441b84b275080d89f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d17e236365c90b8f42e352b681b004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454d1399147ae71fa7dcef5ea0d9d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399059df143131b86e7a7ce3df7854c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222300ee54f00b6347343730e3e2fd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f370cd0a7a3298154e1e7196af9395338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd70cf5dfe48901c24de9d3ae55f4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2003e959d4d7f77813021df3e291340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22bb750681d8904c5f9c734a65cf48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddbe4d48a74ead9beb07be7a00d017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0cf88c8f2dd3a10b10657f47ff7ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bbbb658f00217398cc9c0044d6cc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eafbfbe40c8335b782e4141aec4500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023baa69137957fd1666277dd4ba1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549e49ef57d36649f537f0b155e26d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd3c43dd65620c2e6ad1367de38c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de08e57e80a23c4de0a9b6d413657f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829113b616579075a590007a04323e87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e63b5fd15f8b620b3068664e1a96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ed74d0de4bd7dbc8decf940a5588352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268a4c4f267287e2612cded3419085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9e319fc71ff8acf926dc103f39214354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd360a37e73bb78251eb1776325a2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a216c846eec90f4a3a638bab9b68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8281ccf0e5973edf5223160af676d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee6ec994ae7e747500ebaa6ce3d7c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f036b30e15a0866f3ccdf9dbf86b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad03b3ad42a945e3dc8832f921f335360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67b7aee434a7a213d284963bf3006361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d73db3283f4e02308eed380480ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7c4f99c4574d0c82b3e8b36f7503c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e84aa629b57c6868c31038885ed776364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787530976b29389bd2c7a51b035eb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13400de509c9ae9984796facb88839366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652f6be5413fc2f8c6bf1b5050ee5d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb7539f83411f350959211d8cb4e5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227cad8174f073d5a8618d5ce9145c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba63e73be5b47b38694f6414791582e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6f1fdb2b7c061ce01dd40fc8e9b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268d2734ffcc2e9adb5e3b2e49815e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ff67629d34dd5d63c3c608b3227c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727018dcd96a6e39cc0b62a38b680bde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b795f98d0d08d2925a31f293389feaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6f213390791cceb03f94a5f805ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffaa065080d9989fa6c0aeb2368c0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d1065ba27391c7a2b8b8c56909548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed01aa80af5134c3e3fe67b55631e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa655bde5270d3fb8a05e786de8b6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88d5634bd5598272a5e0324f13235381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6e3fd570d78bc4f428c735ea4a59d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c99caa9a8f64dbd7a2b3e33fbaf8f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d937f196e4f3743168d67d84b8bd453384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30be29a5bb0a55ce41ca66ceeb9b4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db349e62441ab97663cdb820662b3b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43d46e019038de39a0056d082a745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26edad8d071005fd4c687449ee39e81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264328edf76b492358134ece4285ff1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afff89bb01ee4c693e4cbd4e8832bc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7219e58022f15bc582deb1adb740b60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ea3af99ee9470884e234aa65cae4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa69893f6c8dea0eba63ef965679a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597bd0573305fc93e343a4abdc6e3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d831beaff7115e120044229f0743d21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101050d3f28e6fda098e9e2069a3c10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faea80d1bb596b3af47a97c2d216538397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a23cd18c3f6e5607e577f0c53d94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e058fb20a80d53220c40d494a92f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3d8ad80d3b0210c46e8ed736b856400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5418a810bb4e5c0b1096c6a29c47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b16170bbfd975071ab105e600e3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c213539fbfef76f982037d1eed92dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639df64ae6adfb9fa968abc12b27623404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a09b295aab94173129bc8a59b854d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18320a2f400a1e85691da109e7346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367335a84a5dc52d374abd0e393497a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6038723cecd189d91bbd088076cea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00c16550c3661b125d4565fc900e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0823718fd433686d05a60bbeb6ec1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb3b03778568afe7aae5230455c4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4357011084cd3cd943a183c91b29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cfed22238dda2a7abfaf5aa7b688413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae9413330e7ea4e4d3be04a2296662414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff51d1e84bfdb853e330663c68e28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78db59d2dad60c3410f321e7576013e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89035a0a00fd1afb36ab75f2444553417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082571fb757bb62641c011498303b6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcd219a66544743895f098b7984a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f44f8353d71dece5699e978def05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71d215af424f5bbe48bb117dd54bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440426595c10b90b7213027bc1ce591422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911a54bdca97cf1931dc6bac09f4b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc3817e34d9cebb9c08a989616f859424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d146e720908a9550c3bba94b0c50420425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249c059c928cdb28f6ae06b336bf099426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e23bba431c84861fc9443b5b10bad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b431ba3872a5db40f682a4fbadd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13baa90d659b92b99d54f2d435e4e6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0030fcdff3061050441b51bb7a993430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c0f01ba89be6293180022680edc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e855cecc2340220cad1f8acae0c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6030035a37080b34fa8269645e9b0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d8f0557d5c77be7a7ce71acbeda9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc1263e331e7ba392c7f33fa56a9f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64294c18f2cdc3493968335cfead21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78199109283099d90f94188f52a98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b550c2a298b7710c6e4ebd0b512d4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be68707242f0348e9c3a03bdfc9f18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cbd7a230175771720ce9904a3ba59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdf7bb832866dc6ad34c98ad78af3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269713f4af736ad648d41da72e5e3016442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361fd88da95557144f9b031e1b9fa3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804103fd4301e253959fbae2134cd36f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129ebf8a87bf2d528b23b3db1347b07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af72845f40c42fa7e662fc600f173e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7bf4e96244eb0b82721d52e21019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c653935ec0c2ca565d03c9986802fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b73365e28bfbe5282ec44458c436449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d972c82691429c11792fc9e1dbcbefb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e9583eb263af4a903ee9889c969f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33d49a6adf8f3cf92ce0620b12d30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4744ec420fd09a427b2672463e636453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15095f7ad6f83a8a61a7e8377c1a457b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f27d4093b762d054e07676401bbc0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a48fc0ce0941efca5ba2da508f476456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90441db56bdde37c6d85f6e6eaca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80949527fa74aef164a411f4ebaa833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac41bd3bd737639a03c68e0a88e7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77325f7d2087d6c5817493f24460f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6819cc599584bccf3d8064826e0215461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5f6ad0d3167091278318f3574bfe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277f1bbe555d6353485a265e39e77e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfc3f612b2176c352a2a50e580ce6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ad7a0f5dfd89ec0c370875aa254f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113a4df3067c7421caf60ef0716001c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfdf20ddec6ff05022308918a0f2cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc588bcfd16d2a2b08c90659a16cdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9820a23f122cf33816100f7ff541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f782f3cee6986ab1096f38932dff2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47eab37d7ab6e0979f42b52900074e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196fc7d08afc26f91f59c37ac5cb56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407b3cbc8f0b6c061ab4a47fae4010473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4f8511396cf87fde54e14e2f21fd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2254d12075a6d65c46321035df60e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a323a4eadbadf29be20a06c875150476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd6e8a6c622c0701439ed958d0311477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f89b536d2625d72f5b870009a1353478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a602c472922baf40d4be034562bd88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa34158b813c2298247a9b2a98c2d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b0951e90a927dc933ca2a8e9ddcca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f9e1165386f4871dae7cb89f97f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b623fcaf9c180e20f5c715f36a2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32f2fd6553c6f555e663a2a3515cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676798b4ca6d62bc886798eadbb79a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de329f91767405efbaae26f8016b33d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ce4fa6228a62830f794a1b0a9445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ad6c54c47fc4d7061b5398a470af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68099180292a668d25785136351e4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22302149b5e80053697bad2033e09a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906159ab0e64d0bcd5e9cb477ae9ebf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c42b46229ac005877c22a9c17a92b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782105989e046fc31ff25a8fb0a9e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fc328e532e545ee5dcce0e2de1968494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea49bdb89fa6a96ca99082a54a9d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed1247e9b30617a4aed6ff0daefed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4726477ff1701a6a0309a2a1c14b26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591e1df4e4eb18855a4a134ec11c35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb22cf3a5e84dace5f54164184906499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eafe7a11db01a34b81460cb304e4b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b84c5651e76b82450f4b4a5b41b89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f5083eaa4961055749c8dc22eef37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a98b7bbbc7357534e8f0f70b09acf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4f0df85cc0944380cea1ba498ed4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138943dc420c57fcb0e4190e7d072522505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104de5ca23ce3eec00ef4f0b550615506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcd24152e69b09e43a1f5731ba5684507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed10bd5c8a473cfc283cdcf8cc5101508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303442f8dfe39e1da627c5e6e3baf3fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6652c48d3aba0bd922a4b079964e9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4581227b28fbbd592ae94e2799544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59111ab5a7e7ace1d46c1db050f4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fa79e6de26ac76553e6345e1b9dc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af696b3f1d9cc3f0cbf90c44de65f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0400bf13e31391aa8268c14ea07bc3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c4570b73ea68b6b61affbb433a161516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690c5cbe0e1ff2e95481f3a609f16cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3078ab93ac8bfed9ceb0c2b57751a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b20873958214c656077a5ae03105519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855b9f8ee5983cbcdd2500b48fd5da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d9dd00d24d5b02240b36a40568f8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fa53c1bd412f0a0c9a4f42dc7607522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ee8b9c077947bba27d0c1c2c00a19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a068859331659e9242cc59beeab398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21aefa969ea93e936e2c99fde33c4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a9a06628a5f990a2276f90316add1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1408053d4c748380165768b2d3601527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163cff5f2b4355eadfa1363e7538266528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f56b6509cdaa2d3fc7b6c509b7340529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a9a1203de980f45aefcb710a16de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bbd77a5068874966cd4069532c376531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197749bf042e2889a12d24bdf325216532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1ea4370de5739c03727474840be6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f07b87d9a602586ef8c3dcc61a3fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2826f1a3213a73e7568c8f7140464535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2611938c41d7885f20422f8ce861536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32887171571c01d30bb964330fd0ca46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187678ca7e77c77d5b43af47bee30e22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5d706b8d51216bf10b9995c1d48d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b6db93499cefac5452b9f75d95e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a4af43919c77b51e0db9b97d74f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1507dba9952eeff159973ae35523eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12681a429204c792dd5cc935fba7e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644a82b37a1b4f79193142aa46ae9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249ad5e1132292a2def614dd5de8ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14748630be50e0d860186c4fb29e2fff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ad50adf199ecc014e4a58abfd721547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb010171c0865f9aa6b23f5492be737d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8fce93bcc6c9641b7bdf3741a68bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237af7c51c2966364a758a0845017721550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa3117848616e34e9981bb1592f779551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906535beceab940533a1b05b96117c18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f3442911b0e5e0af02770bb5af8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5076410c3d61c48de2a4c6a55f81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1d7a37d90edfdc5d045543955eb66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a4613aab999aff38260a73f6fe5e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac73a88549e4b99360413e440bc287557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff09816199bef1350385240bd4e6a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b360a4d44cfed3f5e1cb95137f2ebb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a01052c7991e76c49a3a555b656a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4004d7022d95f4ebb9023d4dbde80b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f09baccc13593c22735a612243abf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2fcf6eb9517d8c0c18beae2f01551563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793680dca3e8b05e129c5d3589d4a6c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fbd91f0073af19f3dcfce5c45930c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a508db99b7a00dd91a5084983416769566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad8b4b39565e09c7e60890e3a5f7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34adfb5a6096287a76355296234678568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494106286fa7de7a5cbf58e207b7dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49bd2fce40392430e428f72db905d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf674eabab03bb17855f0a6c95d32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea6a3566a00ccbfeb38770dd438ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70f98b17b965372823fe4ceb344a9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2cdb4aae33e5e017c3e50a4c052d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c928169ef6c6731fdb740b22d7a81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2844c3e0f631cae5678c00c9d5f731576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1955567dcea8cf9a274c2ccd371d48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e404ffe30e7773afa3a076f01f8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962e8456df37ca56385bd1c306486f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66620e2e3437417c1d1714f6fe38ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b60a0a2e47c3e0c7c02357c3eda7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140714cd57bf3f557b643b6e5f79806d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2136f30e9af81baacf7d8d227cd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5d803ea719a428223c502a57d3d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98daa50af83ecffc7bc7cb5ac93085585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804fbb44897122dd554b9bc7e8c849586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df9c0949eb3f69941c0e2df0ca607b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bfa61ff32ae7526381e2d4bc512e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3533c9a1ec5e1c97eb20edf76a1345d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d6f60c244031e718500363a6d60f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecdcde20397783c7d9af390ea7a1ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a7b20b3f3b036b82db5c2d313406592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f40882bf189f8c6c793912b219be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200efb2c0b7b437a38f7a6d8543d7ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a024cfe4d0e7934bf9871fed2de252595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f40128d705353f79fd80c1a7aa1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6537cc4039b70735962925c96931597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e1e7bf7e53051e23885cc8f08ceb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0f4e729bf9ef86d964d61ab2ec33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2c90406796c0d79d4193f5ee8ac04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6775783bbd7c1a6bfc5ce646aad3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa816173081e3f17281bdc2ba63f91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537b6d40e79297d68873b592576ed9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901b3ad8133da9d91e997ff2f8d6fe0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8153507054b8342d8adcb416f0b96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a952645b25facd518433d4e3f84f56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0eb4d97c9aeafcd5254021ca76394607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadadd1b993ad35d6eb50dc15997968608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e88465c3f74332ad922eb2740018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcfb2709dcb0280ca5503d8d0e0dfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ed22cb3c84230816db0f474d54cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5d6cc28c0ee440f26d03211b9d994612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80048bd47a758faa324771bde157a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089994314f93b1f035f2b456368ab3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d790c6401dc5f3432a690e3665adb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73bddf18ef89da103acee39498dec9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bc23cd7de3241013fbc0a5b709e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0c2fcde2f030fa0b71d401717892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1223ed4b613b288e0cf925f63e0ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ba1623ac6b4142be7bbc320e4652620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5b3e4bc31cd3f0369974cdcea427621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff405b7c32736dff7fae8c83b2d568622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e34f2908f9ec6828852ae0ccd4e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7aac41ee9ce05e8bfcd82f16a4a9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69286b93abab19d79833e76e526a4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec3b84ab925034a6bd2da9aae90e97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affbf6d689f919357c796b98e134857627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148228fa9f3b5d54af4c79dd98a435c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b1a28753ea2c187b52fe47fe87d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b99af210370a4c6295359c1d28a3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92bc637f0170700f23cc8acfec91e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4a24314ccc3b19161255a0cb70eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165042f7d3e07e728e12bd7e439474633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376d21f5e596a3c6a92d66e3a4c8c0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6454dc4956dd9e0861bcf7cb4f9fefb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c88385318e7fc408aed839f8da6de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ea36a9515e01e474f5ac0c39dc6e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a5f94e4dc14194ea4ad996f132a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f12321b416cf32d33fe15653910e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed3f9a77ef6c70278515ff40fce189640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f4856c88570f0e81ab9b012c2ae0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aaeaf466ee93b72b3a61391a2f3f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d75a793fac5fe3047788c1aea1957643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a390abbeb421d17cfaeef7d10642f95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f25c9c7b20a0d2cd91cd3efca011645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1613a3e56fc59e266bba0a436806e82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427815ceed17898d13562b82bef9c7c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f15a171e36e8fc4022d406e50da7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca672e0df74be911ac1df4bbbccba3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035d54799b57884fe9ed35b3df2bb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f68b708235f3e876b86d7ddd8c714651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d56ae5d164b7a83c404f5714f08e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e013609ec7b16f07478a40a7878448653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6e2a9b83f01a0231fa357bd5e37eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252557bb0b1f0cbf8b7e56ef052a78a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0510fbc4819e3bf3af7a1adc1bbed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e25fecbf6975a014adc965a9260bb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0d9d55d2e89cea1091c8c032dd64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c216d64d5b7a5c9ef2aa84f5a121d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf62749cf895767483e3479a817a58e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def75a470f100ea02870929880e5958661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a333ab43fc007c446ddbf220e3b89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cfa404e16adc9d6636a3d4df7a57b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd73a715cd705da570b012f86220e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afa38d8c9590b5584f77aa96eac694665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca878bb9b7b73c2455eaa65cd8a76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64fd63f4718c46666dc1a067cdaa11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a04e5ba917ba216c63e61adfdc2ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d773ad9fc7f97347780d9c8fe650b4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb9dc70d6a7eebf5b505a03ba4f14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172930cae8e18f87e829bf58ba1548f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e477b58a49cc5beac93c1fbea2576672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a44970a4318530227a03d711c9e48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dace7be8b2ac6e915d88e423b34f2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845e939b1a076da543f2def2bd4be6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99106bd28de7588e953820629430a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89acde28edf99a278c45dd10737c9c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f8355e431bcd2869984e8e22392a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8d68b9cdf527f5449f46b38ad2cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0422f4e5802150a08f76b71bac049680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178969dfbd68564e8dc54e3d0d9045f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b6b05b6f030b5a1d77cd299871cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e5c92b4d52b2de72c7fdce57e7d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95baa1fb7425f71995364580ece88a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f0f3fa5729fdc4c4d55ee3799058685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b05b25cac83d2c1e4d451a68882dc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf4f73d7a24d6dc11db35cf8fc3f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990fd58dafce116ed7d44bead0301e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fd28578cdb35cba8ca431cf10ef9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bf4238266deee6c93e67f09b3def9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab9a1a2b5bdaaaa930076bea052cbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224b0ae81e539f039d39afc9c13c61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8d510c800167409bd2a8ee1800003693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832bfeaff24359add0315dee44b3053694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a04e0c884bd5847c75b206c8bc6402695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e20a4af4a66e57e9e910fcfc5d42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957b0a1a419d3b7c0418d07e1d3518697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a0aa9a737013589eafc09b07f7bba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd9bbf4ab74a2eab421d64c1008b78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cace66dc5fcd1aa7bb03bfb69d686700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e19fc7400fb11d2f607c8b2efba3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d003b2dbd4a65db52b93eb7adc3f2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146a41d2d6db6533a621b9f6beeec1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee064b0b50df1355364f984234131f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7c46d1e878e72f074d1a5e313a58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e4d26de6a6082d931eb5cfc75a2ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f622e177809e2064d6afb284bfdc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57209717a918269aa99e28949f520299708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372065d956a7a39b85139c5a3d5bdf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294bdad683b8fbfcc794bc16493b6ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c08780d0bf9b9ec563b49f8fc758d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd02bf263b1ba884207d4ac56eddf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9697697157006c610aba7b69b7c8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b412e266861dc7d82696fe5bd165e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903828a78e4cd60b0ba2aeccc4ba5a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a20b881c8c4663edff2c67a71c1cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c3a96d01258a20776ffd2e728303717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b02573cb8c69d90a93ffd38839a18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c9ee113886c0385703d5872e9b2f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389a42d3caae934ac8929d9aa24675b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a258cfd223d75079b396665466654721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1e6e37a73f8397805b4726d63bd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacc432b13bbcba50ab02ac58b84146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a475b062742e93af47c44de513ec6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8d5711636e7a4c9319b5036519204725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe8d48a51dab9f4bd03911e545a9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31837afd04454772c1ab07e35c199f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b4aa0b496ff5b6ce99afc3e3237b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ef3e231e52fd957a8a551072a224729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df23d9e37b42b8fc339cd67ad890f64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125fd79e26a1ec39e91029204784e4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255210714be921a6341f5eb0ed58a1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8c01e95ac5d20c6812ecc2fdf211733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850ae966d71d56013244b1e2179399734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161fc7cc847336a8f634d239515bc5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e2d3692397768c2f6f0af3ec2753736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049341ec2cdadf00de8fb7a71b73648737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95bf4668c177b5c8afaeca3c27bbb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7b2a3acdfb7ed8b4d0136d29ef0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36e8ef60655870c68f9efa1bc49969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436428455af2f156156acb38109a23ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6603fe79fc8df37e8cfdd1e3752c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52fc07f4b2a672365a04b9bec5c0b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e606045048cec50a75ca90935eaad8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbcc9ef0fd16954cad9e4a8f96a58b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7abe4d64df5455e4fd55b47ef2ab5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05378d77ebae2ceec5a77b747e7349747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed19d248f66f55a3bf458f2ccc70247748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfaa10310309d935125b405a170045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f1903545e3e1bde433ba00327aee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e59102332a085e3b73e5406426dbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee023698ef5253d8c7a6f0c1a19abc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946b0e5dd00341fa8962011af9dea9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe7c443ef5110f3bad2ca3e38e96d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e98ebf96dbef6538a6b6ecdb05c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c8b06a5134b1689448f8ca003e5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d93528b479b19c0d591c9c31f54b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f2a7d7646a2c1f58b455c3864f6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff03881bd365c3bcc51cfefb16dc8fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a201434ca43a030162797944d45c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e5bf039e8355a3a9120369436c932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69b0b6b5d76bbdd7ad9d4c69b61713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bfe6618bd8d75f7e544c201dffebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370686ecab862205529dddd48a7804795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38320aa1a2380ce0b1647570092d0c296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86eca35153947497ed3a674760b657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad1787a436b3b35ce5231d207a31848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993fbccda35b739b37fa83b0899701f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f6e95090b0e1b4e9ac081e4c0ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b10f6b1c45a1378ba947461c3ee9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3db377b47d29e77a2b1c52b123ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b7b734cd0484173d4c83d336f3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6f4f053c0998eca59119b53fe9b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51cffb3aa0995116ee59163c2033dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12bdf4859b5e3374a6615ac72bde216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba1b5053cf2fd68ea0ee0e5ca67f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0732ace50b494e82f3450ca0e0ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ccfd5d9d20f0bb9e45e55fd643c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497b4a045433dad0ec659c0548751820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce2a232e06457b393d5bd0a54f40121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a607e84acda498a7f57f3d98dec0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07db30be776cf6151197707e5dcae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676cb6a6c0571ee107a8507ca1f596e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13846a9e993ddb57e26ef754bd6826525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d43f9fd87301bb2e842d6a238c28726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e1dd2954ea047df957ae7c22597027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6a827cb82104f9fae68b5f34706128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0531dc0e9093725999169548d0aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdbbaffebe9290e47626fd1ae3793330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d9aace1e0ef40693a1f208ca539831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf7c834647ac98dd10055c50beba532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b0519a29f6fbda4611a4ba30431a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647e5747db6cfb6d550c9c9fbc03ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526dba7c99d6a5ff1aa55ed6edcc2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd465bc7ec63e61b28ebd0f70d0c3e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61656565ac7531ecbd3a076b80fa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74b06028ce6a5e3e20761130c35af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697d9cc52885db386c59db27c2ce2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7358cc7ffb79bfa54d2c2ef93b3a74a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628353fce86a3b5e33eae7e09b01c35d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e449316fe273647edc0d8ebe9b66b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724baa5490077c3474dde09e4871cc1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c3e243c50f5996946070b623cadd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910f97fdf6c35aa660938e9e3c5bc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7554c6058e964fa594f1a4dbac434146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97977ca7ff025326dddab0465517814247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1a7e20fde4aac60973ebaa4dd727348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da02d58055524adb445c189822d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6542f838537b3edc232a06c0ae46150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ca45aa7c69d704a3a9b5a074f89251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973695a3c3d834cbfc133a040422c1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11296940fbd8fec30672a86b63bc96fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd225ac14e37643d0cbeddf8d45b26854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d952ab4fbe416e41d74e5c426b169855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2922bff2b59db5ba9547dfc9d1e63656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc20f3b492e5f5d412e78f2211d36057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619585c3cdd67cd9f472bbe49b74295c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376441c8cb7f3e4a5596791c9854af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad02cea53f70f1ea684af3c148c869460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468faca8241e126b053ba0eeee39f2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f4a2b0e3f1911e44d2abc1f21ecd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa9c402481876ea6677f623dedcc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b97a93eef198142209cc1685633b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cdc328b59d6abd7c61879c8b00d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e3fa6303800fd7f95691ca0d0bd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ac5d52bcf99cd6069633bcca94d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb6a25a227aca5156fc1b71d40da768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3795ff8ffe078ab3a9d47f56ae9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cf23ada71c57cd7ce357a9df2b21970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3fcd19a1fd80f832329852d38bfd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf4686ba504986443c74950a7318272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1357014dc55fbb3176e659289557673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf8a77254753a88f6b99ce258b59474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097476fbe14925039cf400f12f843775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a636cba803d87b3c7486d06939f55476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02337968c964681cd4a8a07cde0290b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54382af6de16b2ee8852e1da089bee0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3ea74a29c3c6bf04c2bd9124690279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353042d673ccc142a4b3ef4d5650fec880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5599e107f0cddce5ddc45094a8c9c7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de4da9e71b9e5786901c58350038eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493425dbcdc80b7fc9c153fee4ed84483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d46915c5cc10fd66696daa7f7c76a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8957a08c52c7d461f1393ea19e2547b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8b988ac39fabeba72a37f277916586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d398d19945b332213171877dd281e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2acecd87209cd1a27eb0064a25e78688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7648af632b060b3a177dd85a947fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de00cf36c8a1ff6b203785aca69b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd86bb9fd1294aedbbc558860324ca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f3308f7d38bb87f4026744897e3bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d850a7b1a7663e3e101210b5a260bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693580381de599a52b7d195fd828785194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f5525d7013d2203d0dea4dfbdeeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880547941ebb2812c64b23836b255e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eea29624a5ee6ef049a3c5b9bcf7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252cfe930c544cd584c7bbb301a687a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5bac8517a3b30c86188dde8ac54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad43a930d89d6c2eb975bddd21ba0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b455076143dea6487dac65f2edb37f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdf4faad6a0f6da90fdb8baff5e22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba99d34aaf92b4a65d90740a98400e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919ff6e210786c74591470f5c99162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6578f5ec6039f58c09023bf987fa4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088566d2cca06a7a7a604bcdc5c55134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa6c65aa9c143ca97485afd5c4486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94b3af95896bee600510dd24b553b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841759cca03406cf513c3b005c52f60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c51b3479889c76d948ac31a9670ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377c4b3a2c2695e023a63b28181db9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c042cf3899f98fb4d12c46273f84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ff850008b22a859cf0daf3546bf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659235faec3592d9fa63f99ef9466650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf569e0e78a4be8ddf86da1022801d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c745889bdbf8832a1a950c75363e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602dfd5124b8280d3d530b6e83a8719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cbcb58f48655456a0453cc65e28e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018659c776aa01d2d9951e142f46d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401861d7029a4eef0eea0d7cc2be6001120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4dfbe8607cc6a0aec0bf9f46632a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfc6aadf1f9de26c71a944179d4d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b88325b0750181d122712b1f329f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa4f596cac743e3e15884cc6a6dff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e71518cbf4fda9ffd3acb58d35bea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed13a3652ca2b8dfca93aeb293d9d4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db22a8c457f1844e827152d9dcc195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336fddca5c0cadf21a1110f75ecb58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5847cd945b67bb283dd16c5d1ce22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691d7de72d34d126999fdc6ef29f92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a999b3f5aa281f76ab2cc223158a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556e41f256befacac278e5e90db573132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f1130c9a38631f5420fd73bf5754133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf028e092f3410e82a15d291ec64181134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d11b12659aeb77d9d832eacb38d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd557a8273d47e6339039ccb36ffa0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c67c51d58a5a829b0f27228ab9ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdb2c7a6f3c83c888bc3470ea7f522138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc4a7ffd24f1094fb220d8152c772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27285dd16b387598ce116ac662b947140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afbe43e355b862ddea2e44ee6cdb18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cd663fe2900fde0db956832e81fcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d7b8e6570a5ff4ca21fe8039ae56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ba56c4cf9060f339c58c69a0b31ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f3ad5ae33dd9233a69b807c3d309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcadd3b793a9bc1e6baeb37f1a88e57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e5047443f696e1f56a18bdc4b15a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb48a8b0b0155f24bbae69e2b350f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65212ea42c50ab13da29463c673b75eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eb970f9fb51a9edd1a872e1affd60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd007abbd4837a533eb4136a11be6377151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5bdcd84546df2c0c740cf580bf103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7e78cefdf6aa664ccdc650230666153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcef457d1dc956010fccc4b8a7d305154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b7e61563f9bc279d752c315577b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0dd8ac805ac6454a7a9651b9a4e96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ce941acd783cd54d094ae0854cd01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e64f1d276cb8ff04952653ec477e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df92b5b4e5d28f5db0508edad6f3e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929a7dfdca2db5cf8dcf1ca9b37795c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6258c8e6144edb658fe537752b62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992fb313df61856ea03550f3b6a90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d00f627b776835d07527da8c5a9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470ff760ec4dbd786736207f7d08a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add786324d9d7873a2878082dd6f48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd902689ad9eff667a33c8823b3772f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d5d75ae9a0452491a91aa800ddb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b8fbdc1806ea91efbca780e9b25f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7baf295a5e7d8e768e61e61ff4cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f13ebbfdda849b49e9761ec74df92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594524d4982db941867cf9b0f20b8e8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa86f68efa0623dc095db4981d192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bed8800d729378ce634dea99ad537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966a899f7b779016f63bed0f626ed9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caedf1039cfa1f35b724f5045993135175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79ec100904701e4bc5be005be044d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036defa53a906664089de603d0e61e9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f20424174cfea30a2f681e5915e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60929991d843465335c0bfa498edcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12066f963909521cdf456558d7800a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73039786e4e63f535b4ad5580776b79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4ec1d489a1035e452e9a0f52e126182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd06c8e46a84977f08e98288d466d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544bcf2c899a5e404eda512b36a8fae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e9cc21845d7c280197f03f12aabf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc03f5285aaaac1bfa3fe3abe5aeb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea8cde0a1ce7b79384cf8d08f39d3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8085f8abf5339ea34ff0d9497f6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aec7a2d80cb25bafb1b36d25bbb34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89c79eb55c3f0d5849ad34fe5a3579190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e50420d2af9301bcbfd2ead2e52bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c573461dfacc5b8da0955e9c6ca9fea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07498ecbfd595aedce871adf7851c1eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523b08fd1be1dbf74b610f83301b7d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404171cea1fc12b14f61f234fb784386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e44a2501d553f4104814600951df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7eb496e425eaff9732c391cf9ad0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6531a1168bc266e6aa306249eefc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a389683c68c44ee83ced7bbe8196d96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d82bcd167ed176bec10ace269eb9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b305884a4250f739665cd2e8dabe317201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3159786d6f5715a2997b151b6d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b6982577286a70afac2806393f14b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290e8e8a3fc611fb0671eeeab7045b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a7fb14edcdf6294fa55857584dbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217abc400047abfcac0e176f631b828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26580fd1be3084eac56e4906615402207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434cfbe28b3a093125a7f5f1b779b28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd5c0b3f73c0c99021d9364e1dd3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310534e44bc2dee1a83711d37b09bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9530802a7ec2c728ac7d241d09d0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e5af4d86bf56b9f1fa33527c65a93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624cf8cc426ab78d3d7507e79c18d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af21f8efb901e3ee9d49cd0c8a501a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c00debbdc607c89861297b0c99af2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545830b8911ad3e656f1c876abcd46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e120bce2c1d4d3b588ea7b749a68ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda8c2346149235a12cc64361850cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d8d658e65925aec8a483ff209ba8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d64d92d39a61611c5fede85cddac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0a1404adfd928eb01ae6fc9f5912221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ad8ec1bef885fd7565dcc192c200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782e38396864fc5eaa9ae48ceb5d07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3706eca7e57f57f2de63e745c1025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5603141f0f90ce2cd7019727219da2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e95953fd313ba4d02600b6e87c20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecc98d6ecd4720c8732c2b492b292227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff1bb49237fd4b8705856634472be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656da97a14fdee450360ad8da5d874229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5dc2e1cd9eab428acc4bcd4f10983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc495a623a084e02af0155af8ec2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54a0c71e7e63f97dba6c77b22e829232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083445567cdbb53436f207e56eac93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a5d9fde880b27f0f993a65a29e86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367eefc0daa86c1f9bd1c32a0e522cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691bd133c95df09f4e0b34ec6ed6689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0cf5970f2760e6f6fb880a569204d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c67248cff6156d80533cadbd7fdd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129105ce21ebd84b7fc5812b1933229239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e2e1af09607cd492e3324ded89fbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb3a43db5c63495594c37bb6a7cc53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba54f85872fcacf48fdd79d7c1d63c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a1255326b8e36293a6bb026c244e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f74917ae73d5f0e48969f11bdf0226244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f8d4e7060966620a59876394e07d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa590ee9fd3d5946661d3c0e36658740246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021348076c77beedb67241f9118f822e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae218a257d20de206cfd04a8a6b0767248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9c462741e52ba64004531bfce081249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596393a5e2d0f78c79b5a70b4b645f23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2d98c558ac1c95fcd638311ff63db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900657391a1b1321b464b4a41082b62c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd04eeaf3bfafd30e1729bd9410ba4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bf9b153d6b7d04bced50595772f74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39556af4e3532e1311674770b4cf8f6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fde70b00c60b9ce5f49ec80bd7825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c517e3932706d74774f5e4535ddadf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3998b72f54c97bb151ab61e065e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbc0ee415ed6f8b9970d5ad4aae71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc81e45bfaa01f593e85d12b9dfff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db844bb721332588b8cab2821b5b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfb60b306385550d32e6e25b47e0ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad87ef4c02235ee6d512140d8205c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c241fb91a36129113dbe78582f46a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a3833df474eccca8bbc65f06bf38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db3a41124a06ec43fa92672696afef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b3eca27c76c5c22d49b8faf7e48e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c4c2a2403489c1803299731f0cc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6112144c0af92c8a932b2148a201269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3ad0d360e5fea4017396c5b0ad0b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb59067885fb41769262dfbd1f6dc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d9906da8a84d758caf6b6fe31624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8714679e9e9b71ad723e8118ef3c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606a1c985db85666b04d9f2db18842274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d481b5bd564ddc676c2333809ac9a84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f3c70393457ccd798379cb8b12e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2842fe2e582158255dec2736e1e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328e3255e43c1dc31d00fceec040894278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f428e7c5ad6855f2c4e17440c981279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d505b9d34f18a932e4f5c6af4e4561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d2294d7106d68a286e4c7db7c610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123e63bbab73529e9ec9bed3ae5f187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ceb6fa784915830fd49db707588c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ea1ffa51d21c01230747cfa82ad13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128dae2aa85b4c80c9e2e01084b00d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6606af4f746a84333180848cb1da5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a17b80a1b1cd53a1e0520940262c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04cf62d2e392067f43b95ac5815a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974637978443bc0aa3f2b371c1f2d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507056b646479720e901d1b88f3164290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c6400fd4e6a1fe4c9466f68d178c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2647fb8a47a7d2e6571a6a6e0f14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531575d0c447c0055c2997d7194b01b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f662aec6629f9e020d75f9013d7f2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cbfa88f0411656509e1c7c07c5ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4737556b00cdeea4d61de2d2391e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474876eadf8f634e7c608f551eaf6fc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63275c3a003cbffc9ad92dc779af4328298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72337f7b414b04bc0e0f368265213f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21eea1cfa147d5de7dec2b182f692300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f6d8a5d5f688958ef450775b758d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca599b07fbea8f5aa5de20023a38b9b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ba6b14c15930b8bbd11e51be25cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6048e057e77b3e2a91f8b0229722e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30346931cd08a2c3b6147c5d195923c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f864f94c014c79c108c7114b1808caa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24f3007d7a9cefea76a7fa34c53b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf9ea17c4d67c0c205ba5621548c03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4203939f37d8b7885e99852d0bf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4732700da6b5da8fb45df7016384f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a52d87ac6ec2e76c3c40d165b1a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7ce7af27b15dfa7b2d5822a1e0445312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7dfc3162dc0163ce596f88485a4ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bdc30e82f39440d233dd4992d7ce9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63f3782ef6fa2ee5ef910546ce0070315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b376d02ec03ffc3c51edd2b5c1df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49abde6e6ffc1720f34d5a2e18f8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c1a9408209802133c93b511a0c13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f6aec4cf3799e39b45a21fda6ff4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0639e7b8ccb3f857a81a5eb206549d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced721479f365d6b16ca0cae87aca203321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fce713c975b5ba0b17debf0d76340322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926cd6ed65640c630a05478571f184d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19967b2cf7744d5f739e12e1a2c3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b29348a5ae732b389657a110c280325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa78bd637d708c23cd2e54b9c9a3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014b0eb1f86728363a653bf2351cd63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26459e1153ab4a8a91eae235b7c325328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063ed16b4cd75287dd0b48034c2521329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e0411d88a4ad0111103ee8f49937f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598880987b574ebe3b5e26a2653357331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b51ebf78370753d5526190b7603af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42977a6dadbdebc495f0c2d439fff32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9aa0665abb491dde25f703715b8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8698eb642ed2d9c54a51160c3bd4ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70db3ed204003d5c7575f8a6eb41a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4f6d1aa18fa1acd37a683a2863e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832749153147b6fd3ba5a2eccd43be99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ca78398fd8fe992729da960851ed0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63910f4a311520a2fba8113a23e617e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2ce8c8a59cec3c31b5d137cdfc4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef3907cdffb798fc06f62fc2871245342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c0e31e5dd29639c9c0f1b91547fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5db365a9a246fc69869ed047256977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b5211873245d84913cf3a9f5d4037345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebc36e6649727ad4b850166c9ff03e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab393c5baa3b7b9d48f3e854c909190347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ecaa0b7af1cceb3c3d4a6c70bf606348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19f05266999615aa21c6466a3f70e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c27603e0b21c037221f1351a33fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ff37034797364412d832356fb4c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413dd066cfd324b44708f423853194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2483055705e81d2ec6677bbd1e61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9aeeffc09889635b1b5710ecae61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09e3de65e7cb119b1173076c56488355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78f67697c754e79717f64dd519c14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4754472d14aa8735f2138e7e4112357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c10fcb9cce1b98762f6539e0e7f59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5f9abc468413977d8ad0791f16f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98bc3baa44556daa21c90f0f266895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632aced6d30bb7357dfcff2967153b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f081bb15c5a8db5d09c95f42e9f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08118de3a799ef87cf403fbe3c76ce75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666adc09d88d05252cc587aaf2932e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037dd4431765d0213df69d6913a78d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924e500ad353d4f8d2223f7c4cec0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5ad4d90d8083862cbf97e8fa834b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc037d4c5c3263099bd3b82ff84349e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9cbafbcd2304ec6c67fef6e064c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d695e279a6bb9fcc2c5f1dc365261db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df8a35675036d0e9336bd5716c6ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28139946cbce5fd9a0d3c2c4014298d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd6672641329c48ed0e01c35c69c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece60fea355b728a28d59bb01bd63934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e491871267cc26684c2415e33e8bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee0b3d53ef0409278bea17a9f42dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ba900ab75e72f42c90d47cff01837377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ea1721f54ae3e9c44712c446e2a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0c8c739c14f50add748b16418124379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a9e674b795d201ec87211c55981d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc55ff4324bd091df1ad53063f5dbc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6fa8147016d0b8b3d093d17c153d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c84d6d6a3990b76abe891599fd6b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903a2807b81153fac62a1437923df0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75c8114d41150fe65db3e0d966bb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e0e8cec66a5a2477c303e09be7f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b938c7f325df52c8f8829ff9e2030387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f305b1758c44648656d801d6a9368d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d8cd25d01d47bc0841e25589f9b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8015723a108f7ad483a6b327cda614390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dfa003ca2f699e29d9f85c2037dd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48f997c89b29ca477b996ebaab32c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ce17564a4caac7c7b30be74e7ff7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca938d711e4d56d99bdb237195b08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069b8468e0a01e2c55dfb7d165d7b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b009e251888c4fdbe0a153285e540396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb952bba0810df6b1785b7fd7a042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941afed81deecde079a4154a9d7f0a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee59aeb59285edcf0d03825eeec00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55615d3bc77dd8564af4a3e7853fa4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becab571a543a712e9992c6f38331fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaab3f11a6ededbfbf76786396ee3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b09ebaa5cd3bb3de3ebb92d4e430e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b5f6086b4e7572908ff81fa6d7a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba74ab991ed255a7fc2fd92330ec9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839231d62db2f633f005382c043685fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026305f7bfd730aa54505889c91e21aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027a1b4ad6e62d2e75eb3263d4faf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d189f8472579d1979aecf4f97c3308409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bce2d3d72d934df83a73367dcfcc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3e776d943f8fa9ff3897a19f27f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3492466ad5df5b720cededc488f22c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da07cd158fd02bcc5bcff5cd57e388413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b4e5edb2f5c3c799dfac52a3b3f35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0da2e2d9b5dd1502311bf3d4b126415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04826a5826932e01ae92ee39d3559fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13871ffbadb2519a5b577a8e3c93031a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba09f7fd7f92d4524995f4b6029d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fadf4e3f1b31fc63f3cea726718acc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96f43584c23ecf98034d8f0db3d33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7288580f7e7e644bd11bc494ac45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6466e6e5debfd778818ad1f1188d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3b7809bb6068cbcb99c883cd993a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1e4f93edd66e1f7bcd2b875d550f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989563186ee2a485ee995c1ad6f0596e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ba4c7cdaeda737972b95db0ab6b58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9d5f394dc795747135df29e133ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882f9da921ceebb3db1e90bfac3c0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e917971021a7618f88616935d50121429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a71438797f6d95606513e5d51d1b10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6247859a5f47389b7e8d0b66926808431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b82532b7057109199dd530e88ac8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7bdfdd303114b00f337fd6800cf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6b5acfd3c57335260a9e5fc50eaed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77875d95bfab9cda63accb4ddb267f68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041122708563c2d273355ce3d9639fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292886de8939e140f0ec1b5d83f5e14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ba3bf90af3228cbaa44e40db709af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f921a0402ac933c554b7c8ed026dac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daba2e76bcd71b6c08bd2cad2415fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcc1019b12d75b32f845f226fdf5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa91b414923f64439867081a82e98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5908ae046f032acaf0628d1151353b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0463d29a6d18c2319297f28133972444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faedf8380be93f70c242b9da9cbe1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a1f96faf48fff6a66d5f65386b10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eead5d9d79f3a070be635c2eb23b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578931a15925f9f25a54f65628fa172e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc94cb7f0ee47563b3150d082d9169449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f338d9ec43162a8cde4b92393be7b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b02a0973feb71c89527e1aa02f478451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565db4373299b155c875d02561506fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701355638500361ec22445c1c76f878453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da3cf340cb4f4dc4b89ef226e13d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d751152fa2cfaf756a683921e45d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e35b4fbf20d6c9228fd4ad06af9361456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e60e01ea38007e35f2b52ef75227f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d580879b473d731fac87e0925506559458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c66097b885bc4b7b9bd2c4016a67f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf40dc4fd2d685a8c3cc8d8be11ff3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e56daa02e863e4a5effc7be14db1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babc8cdce8d5afbc4eebc76cbbb52bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add332acb898a6018f17a88f59667729463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721650e3cd291d3fb02deda21d6d80c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac993a5587f72dbbfbb5bbe7fc54d77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c27347dfe619749736d037f56c7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19a3b406d27c5eadd79e67b3a3f39a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e573db6587a1e1ea809831bb494e04d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7efc4e0a849d204a097d6d0939e66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727cd2adb2b0bcbf7c440d95317ff4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e103be352a240d62f8fed5972a47fca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3352be7c207da45fd83cfb347d06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946f6fc5780196556c05317399e437473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4675d9f90a5aa32c9f7856636f0a50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080151017738f4308aea4d5e6f5a499d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9201677c15ce581d5955706738b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7ac22b3a495c5ad98978c33eae11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3bd6e157666b9000f937c6e061e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6310a854296ab508f3151e0bb3e2c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b845c8cc6246dba1d3c17cc07d3383480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63060e582d21769b7eefd1559c61de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeaa72ddbd08c67f28daccd421b408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee14ce11e70543676442cf8ea3f2f12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d1fe7c68898b152ba93458945fac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdced26d88d05461f5594eab346d7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58867b38de5af770edf42bb4a9ce70b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e12ae4041c5c58cb2a4054a1496e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916d432b745fe385939df6b2dee0e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a37deda82ca72932db34dd10f3eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34748268ca5e814728f22b303f44e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f401ea42a0c191c9ebcff74647c2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89471ecff1c13f8daa04a2d4f50a49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fa94a6e1e6fc4c4044e01bdb0ee0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994c1c69e6d5552723d5bda29e129a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dbf53d38794ac412dfd7167a9586495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7b81c10fca1f0d5e4ea6982814af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1521fd39c84728de64f8c53d3b8d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63390793ae6bcdd2646f583ba14699e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c837dac4ce90d7cdea757a729741499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541e2cd8dec0bd6223b5c3166ad2684500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ff72adfe7a704297c14d1fd5b659501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d147d0941d67bb64af61c3d781c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243ec50fb60056df9f003b0ccadcaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa9f8ed3da7e5360cae7bd667a515d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c494d49be462a06adb27185316bae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b830cc6b985aa53073af519aac6e54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c39be1f0cb4b05111fd182f967bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009217d782978dee04775440dfe3ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a538771add7675e55fdfb24a453d51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2a149f2e52ab809d5cb463dc0552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545081e23d9bc8b6de51ccbf782d067511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26d3f9f04cc5a7e7acfcabbddee989512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ff125dc780adeb746bd4d694a153513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052850c097e7b8378ec4bbb11a768ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2881c344820816740b23a1afffd9ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d88647fdc51f0577fba137def02857516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d533a13bab56beb208bf750ef237c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b9f924d598ec73ae4c431535e99a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4a097b3e7c75044bc8b340a78433519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231f6e0a271a9947cb060fec94c2d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c959895f73667c3219e7028a82ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646aefd751705eef864f8320ac2c19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165227875dd4a655d953152c9cfeb2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c5551171388670edcd16cf566ea8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1bdd9875bd9828c6bdc20491e0acb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13728773622e8ca00a022b8d98132b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27109723449d77bb143deed4b8abb05c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e6c5630af251ef01e031d3664bf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdec6e79ccd84d3a8828bcd4def831529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ea97296dac81490428b8ce627848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299efba737af2a2efaab872afa7b28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed4a21d5ad9bac801fff11897898d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85854dc90d68985bfda58596f04f2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f051a1ba64ccd69919e253cae3e853b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40b1e707c37370b5e012f207a55fe0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4256a3364302f797ac1a5900b201095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c405df2a7f879b01bc6f38a3a354d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3652bad7ed57d3ad096d060491a1fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26292880f94f535c6b4199362a071da4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc118d2b751a923632b2cd14215909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b84408018bf6f434aa2eac35a5d7b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f61ee716b3fedf4b03661d03183d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce257c61f026c745ede53593b8d69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b64eede053f3bf4860f9adc5416a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2382699584e4d43941c09b3a9285f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78025644bebe625d35ee93d724d44e9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17d62be5f9ffb36f62c9e636fac38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a116a74a283f58ea476531682d1c0ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c723d0a32d93fa3fc6fc531175798ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72614db0e6b2f561f2ef9e98fe97a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb93cb8f9416a0650d5ff52b76589551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083bcd60a55425326d914f2ba78ed2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c1e560d4493b56ab9995048073f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832c837fad84105eb5548e6dfc75aae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c104623cedd3c6db6d6af2b95d56100555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e3bde78e2e309686bfc197a20254556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505924a69bb491aa35c3af8497550a78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8fc966e285f85d9c291ead4ac48d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a61e458ba4dd1a688076fdfdf3ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbfcea545715b59cf4e75e7fe81070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1328d25d120702e264a23f88f9f53b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f30aa89db0a79d5aebd3667867b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913822ef2d0cee1fc278a4bb7eaf03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4660558f4a561b5b787ef9a20fc7f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de96bb4542245556379dbc1aa2682565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ab4722b288d44458e3cf7894e261566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0de1d219c293466b8948a0933c824567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f49ab335f7bd364120a29a076b9ad5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9fe93b9059e7821f69deb481a8e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343790cb73fc857b45bbfbebc6d4057e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795562c99cd284310e2dabc7e77101a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d524d69e2de2b5973bd57d783a936a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5972186859459f3422b593ae3cc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11595e33f876a1471dbdfd2bba35ff03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d023a0083793c9eaabb48a6a22b76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b663dbc63efd92df6ff68f002f16f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f7d027f1ba6a4e97aafec149195a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24ac54561dbe2cae0cc9d1e85845f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13633e38c31bc5d1c99f2cac43d8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c02c4e5008f4e0c8c6f17b48eda1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a016398cded3399a125fafc1cec4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa116c28b5cb292b0a5a10e21838541582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07e649c9e2e09d486f2ca25a47e7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff986beeec155b4f1180eedca8895f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c1035763654c24f9c10d66e0cd3cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092826708c100837d7daeb0538903c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b550ef1a1a5ca38cdcb718dada4d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b1e5461451b536342b41eecfb8f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3cadaedee5d0fac6966745e8dd1d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4fc4b7cb1f1995e675c40a675fc68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8fdc1efd61045d061bcb4358e3ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa8efede8b85611c741a201c11537592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed360c7c6df9c0ba5ae02bdc29a25d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc7c5d337b2b0cccb7c86c690d885594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9bed4ce87ea688d94e512d6ab2ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de8aa29f8716a4e2d615d08e16dc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9158e280c81cb32c46501c86108db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657999de95e6fc75c5f6afc538d362a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92d2600a53161578b31c6c63118409599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e7d0f327903fbfc4e7842750b627c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499fa2a7ac7c78f647ea51736354167601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d62c497e41fb7994bdb07b3e4d73f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67542d646b0d925d818b08612fb4fbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696736c9496e1876e80c117435e9adc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbda8c4664134fbb48b099ffcbfa41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165692c19cede354aa59f8fe5dca69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4548200a5212e04b7c374c9dadf3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7376a6bbfef2ff192fc9d1918c78bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120322d0f1be5d2c59e65cabb6da9f86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953526973b8dfa5266c55547f9e036f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac3d17cb30a3e540eb2e3327a3595611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca4ff1e014045ec8a1b0e4c7c969d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3d03a717dfc7c458a3f6b4c975c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435986b7b92948db29512ab7fe78bd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27c71d84cf33e1c15f709a858dd32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1330814cc57bf490d8295a8919eb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c71f1a9799505290aca12b089a30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341d4386a0f1230b98cf27a85e1541618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99235167e5b718f3fccf0f0ad08ade54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7623e320d261af79f9601183254796620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794abff865a497d158a342d407951989621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b39c5089a540ae00f49e49cdafc9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d04846f99c19577dd3c692733167623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43134f984311083fa8ea0200f93d38b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf127d65be2f085e6572e9aeb5cee58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0d6474c975f5c6b2c42c7cb995c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418fa3e9cdd30278a47b2229ee0547e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39d316aa585a91c98acf0398eb185628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190484cb9c56577f5f8045d65bb70e18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999d7893b268345a382d460878b7f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2340ea9b9f60a348a656c810b8dad6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ee426b9cf6e6b1db1e37b4c17328632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d22cddb1f45422e4cdefea2875de10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bce66941ab02195cd95213d4b8d4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f9aa3ce149c952d19fa5ed221317635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0aefb83156894922a3d6eee3eb282636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f331aa2344b413df5c0ba0e94f3c44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d7b389e73cd99125af72fe7cfcf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ab41959535bb7ed13b9ddd1a329d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae87edbec9eb76fedd9a388a85ab71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb90816e1c54bf2f3802886cbfcbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb8f813e0472f08e6efdd832d17cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cad70248f8ceed313424b793a763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54d284214b54bcbedb0e56fe2d24e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132fa63de12f60be1935038eb291e3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea81ea5b6e13fde4885901fd772905646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113789460ca584c5c7bfe4c523923f71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff166e07485c01f864f915d8d39f67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa91b9fb5c2aa913d21d7891a6c8a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc2d4a4aa0e1a49ce085c23c15f4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e833b66158aed2741ff386d806397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429beb0a6957c20126017696be553fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd9d5e5bab56fb55535b428e60e3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5687cf8a0bacb65277e035d9ffd3ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f22c0a35496bd90eaa4424bc1111655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03e77d8d1cedce8bc2e4243b49d5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a9dcecebcaf2f7945831ec8e07e8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237843cfe785d243473c29f765fe5927658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d2775029d22617392641e76fe954f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5207656baa09a63c909524a9358332660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738ab849db58937f5d212c6c1024bef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54657515fd3e7540697a8021d57f37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315a8bdfb97822c813b0fff6de399e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728415e8870cd0f6164c57bbc4f750c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ba339c7549ba1887109f929bf7062665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66d973bd2023df3dfd347d8da9177666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c4d5f18ef26f42c7d9ee36c6ddfc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f66db6975388c98ed25a8d459b4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea25137e2d7e9883d2a4b0b4b0be93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020acc24d394065e253c91238075c1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99456a90b53d04700522834fd0a06713671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbc19ade6177c35900a07fbfe7a589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b50944c54851e1dee6126e4bb26b5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87fada96edb8ba9d621d6459bf597674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d14246e02178b345fee2927aeac2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d825a9c37946590636a84b04454bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d68b7222bd63170a21b3a19c526ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f2c8fc2b349faee8bb022ddaac3b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee247c15f64616bada2f6dffa2979679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a1fce60681ec9627f923868274b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9417898b6c2342a6498cd1f062491681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82f4caf1413dbf9eb788be4a8282d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e915d767505710f0884bc2f42ccc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb06d67e2b603acf17557bdaaa2dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a7ce7df028dd6d22a1c6ccda1145685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813682578081dfddf5c6409b4e58e677686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8025768eef18183f812f0a6bacdded687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce56cbe4aa10247feb135ef5e46c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d519ff7dedf6bed36e6762a2c0084689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43de1878724da3c1469138c83e47c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0037af20f7f17f6c78c2c40612c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f914361e66d33429f1994f4bf34cc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1ef022b34cdb3e8569186e119b45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbdfb1070b2c9f4868a02934c14b68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24320ad57a53622192cff054a754b6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096c9ad18e6f277bfd0a9ec61b9b490696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129236e69a1f7055aa7745130cccac42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa0141392260aadcb1b2df15718a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e590f1ac66e32a96698ec4fda0c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d8b96f71484696bf209d1831fb01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c193cb5222b05fe2ed7048a3011db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc68caf4bfb2c1fdb3747dc16e9593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053f48c4fb3ae55ab95882cbdf51c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88ab4c370fc8c61ea5715c50b97a2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca72217ac48f773b6bb6320ec0b09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e1d90e85eed4e9f9d06ddb9ea040706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4da25602a92dfc1c8ac0003e4dc7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7021e34699fcb388f95029ccf1ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb3de1ef456aac7a9e397a36c136a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9362ab7ce309ef2f38b2c1c06c75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebc418c8d2e49d6ad334ac3301688711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321415ec247115b3ec4683bc21c52ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa539434ae9a686d6b98a9e9c3488713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468880b46d065806200f427da41a96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0dd18a8280d45b2331de61956325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cad1d4ab33c0b29752174715e5ed01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf522a6346012a112512a90e6334b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a915a07c982a3bd269d8b5e752840a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134126034c249a9e7e1697218b5ad8af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464b02e8727f3b7a559f0525784d9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c143393efe3959a49d677c7f14aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5d7978a69bb831d3f5e3b03071bf6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d68c6716edf925a654d82535b1786723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae9930f2070dba61fa4d126b717f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0cb6f7569a463372631966f6aa07c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77af58d86fe6cd0453eac1b31c452726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac94d7f19d8f9d7a9e3840fa21b2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd76c5254ee06789d457b1200d8306728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992543a0fedd7b3fcba25d10a9e3034729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f008bb9423ca401732708d06d4d40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6d87c51f62dd20dd0f3a3b7614685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db63ed35b2de91a144913c647c981732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491a6dbe476b8e521dbe1b876c4c4d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84d4e0727ba49611709e7641cbeaa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1fe68ef0019a60948cccab4d9abd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df973a07138ed15d319398dc3d70e8bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a5ee29c037d220dd3467bce4e940737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a26fa66b75cea7f3b5e64829a6012738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08e96f641c596d985f26f8152c30a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d88748c682e4c544c7f508fd5f1beb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb1f3ccc1bcff08823cc370d85299741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e539e2d810705260b9c7a1e4191f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb3828203363c52ea4221f69076cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350683595bcb4a6a7599b5320dbedcb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f2dc1a43b464db8305d76ee1f502745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b5173455f7ff538c0b74c875800d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d863111c6e9fec93686aa9506dfb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1715a07c838dfec35f96bca3a16381748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80a64d15808dd90a355e89de38e74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f7f9253d7c8318a42ec0f4e56c44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183471df49bdd1f9b36dae3bead2ed6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbfe8dba4ebe50da5d40f8191fdcfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bc61e00f973b9114d681869b4f6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4f8a0fde36ead6f137406d6e4bad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7efcf4aa6edab1c0638c9c23841c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b7535a5e9f1aa957bc11096e03f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dec0afd5da3f339317123b2297a24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99a2cb3c5c53f19a3a333771048e6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e19679ad028133d022cb8d6d777a24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>