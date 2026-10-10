--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce020fac4700cc2d9762b9b02706fad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525a83b3a0ca897e66d9318a552f7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7490a07aa6478c3df2b022ca99c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780308ae042333229d1b5f903ba3e9124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d99b2c37fa420d3676cdfcd6acae605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91317964c097d5eba137af7b0c8492f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa498f7dc4a85b24847e49bbe1bbb797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0c2f1f3af7e4525f2a1ee848b70f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1e5ca18bc2539b69984b87100d5129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357b2ea1a1f05c4babaf36ff210773110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6fa2a2dce96ce2e6b61b677f593511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa61a70e6d4c717d7d505ec52fd62612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773b0fcc8dbdb4d6634d34d444ae4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a661f6704210bcae96b750eb5ee9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f018b30e6c455b4e244636e76fe40715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cb4bb9a240098875983db0c5870ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a9949b4eb8b65b0480c0b534d20e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f22c01ba25e64c202254bcc7972718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e77c7f8082b76166c2edf24d71f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043aa1ba72d633030f783b6205b891a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5abb5117b2d9ccc45ab13a7d81e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5b23500ff14272f550614f6729ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7140e6272e751dff1499045e64847c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82615393eea6283cd8ca6e806a713c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a93c41fef96bee97cf65c1db7b6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe80afbef38f4bf11029ffe5abce4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d8cd2d435cb5ec5b52e8cd6fa48a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a110395b0506096b74e36b19406a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544eafb3d363284fff405f32a0eac7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09fc3316cf2c4fc1afeadd86b175730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025cb1bce05926ecf07805f6e9db1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7632693fe2989e84d326376cf718e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5e91f135b99a64df71a6907eb82133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1132fc09fc2872409e05570999d3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c026fd2272445c21fd99170a9036235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78953dd524febe0d6627b1a33cc3de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4a648dd7bc344ce474f9ba3fc8df437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c148e8928f6a604771c0c209de6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8aa9141d59e989794fe99d8ed4dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c3f0bf379e27662e821c70253ffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e258550d4a58d98580d4282c3fe0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb124259c0223e0d3e65fcacd2a2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b314e527eab7ae93bf1acdba10e02743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979b519a0c78f4feb16990df67d58ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57ec58e221c253d56bc2176cb9c6eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd46e504a01ab7499f08e570eeef446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f2ca21ff0d4bace201b21571b8ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467a3ce9b1b78300087fad0a3d469848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853c6f6cf791ed071571865e4b1709649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203f047ae5975e05e625b0dfe1024050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53dfe8e90050b8287b2f4fe2bd52151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742586640ee8f875e31b67959f060a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7a2ba2be534328bf6add123bbb0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555f7e188c99a8f9f51e3af511435454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b26a55bba76406f023467c4ec4ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1974a5f8babd0d670a9f5e7970de12356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d711da80ce9072436cc4b98cc8db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12c83ac0a5e8d1fd5bf405ebd1bead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261562651df8be321e38694d616007159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d00c23a826b1f490db8b834b1ca7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa80832e3a95fea90ece425e055b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb6052a74aa63fd17dc20f113b92aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088838cef5b5b8d43a1da2689b4a3e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb83d6ae731cfc2291bcfd534702064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ee1da6240ab978cbb3cc3cb13db0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489dd793bac23b4d2e6581cf833b4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378802f24445391cf355030e8336be3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ea2fc8a1635dca0e93144618a3b7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685deb8b8b9bf0ea9cd78178a9f3047869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eabdae56c01cb42cf4ed69daf990ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0bbf07c7fed57a1395bf6dd27617271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010a5e09f8d03c9b0445351b6360e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d71ced6d8a5150002ad9f6ed2a30c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602281bb2b13098779c9bb811a4058174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dad31ee9c9d801082267f2406006475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7175da323cfeb0b0038a98b2d987c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81aecf8f56566b39ac1cf0f74cb1e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1bb1e523d88ee68475a6e23fb4f2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f33816af0c11d0af3e5dcf1a15bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643417c449e0944c90a74810d51eca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d399e8e672fb83c3c1bedcd5c2a4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941dc87a50979d1bff2ab2d4388b5d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ba752deecd5a2755640ce967473283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f9e50232c5e3c5f305d4f3bff60984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1eee55988586be20f82bf76c876285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599819e6668aec53dfab7afc020f0a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1086db7414da6e1e39a6a555678487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009968e698675e0513fd960880530088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102274cc9fc1c37f34a1a820bddb75389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0668b780ebc3f608bd5885848219d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d6c96362be3ec14143986f22dd6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2e6f33622118c629cde3dceab3ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f15a76853ac77d309d8d0a0366b8f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe839349cb7248d47919b8c3800cf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6372c3aebef44f5165abed85403695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f14df8c9fe96f98d8f577762cf2e5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288881311b4bce9b332ab47ad4f47c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719310bbb002fcb415ea10644e49c63998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca4724ead30df9dc06abda0958aa4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e2d5746095af2cba97540271b2d72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cddb81ec9fe7e9283dba8257dfa75c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c094e2e8387fd17264c10293a3f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19c073060e55f5cbf63d5856ed5dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc6c8584e239c0300e4f92859dd30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a94208e48d3796541adcde05e04d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11435087150dcd5f20c91ed7e4ec9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f660b2c66a55c49986f31126b055eb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8b596eec5a1540aca113ef46a024108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3afcc2a69b9822566da7312341148a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239990ccffb6a452617b8a1e07a6de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd350d6dca58f815e9844e50fc20a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a9a349c932161d4135b72fb312c7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ef2f155f93bcb22db71a29eb94694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d939624d030104096901c194d47bb1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d36e61c758e99488fe5d2bf131705115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d7a4fdf5f9ee179c6675f9e39f572116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637be1a302e3c4eaaff55a4323e65fe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6b9d4042382deadc6cf14366dd785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd316beda63fc15fb7d10ccd1f2cc26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e239cec37767504ebfdae40b793bea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ca2e4bb67d04d79d213b96b3ebe8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612875a0429d2e893502946ff4f362122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64fb31e56bcf0628a1a500c8ac9bf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa18f1a0d3e3928c562689a98e2bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e21e999da215a4a3f346b73048eee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6b3356be9f109e192073acac11b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d051df5c0923ef4ab917d4c91008d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b4af6ca57403be9705a80ad51e654128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dcd0b32279adb5a39ec8920e15dcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806a1d5656b212909e88b7b385c5fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27305ecab90768f9915080b6c477e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b93d8b321861177109a52c9f206f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8181867af7c3336a459f7e1d6a33ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037678e6492bd178b54559f18e3ae9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3f029318f10e36093c43f320084ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d7e5b70248fe23c610e791d4c3dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a8cff7c84e99afa619c42efca13b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17774a4c87724b18d5418bfe24a050138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f615be32ee1c8eca635f078fa7b564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49961ee35d949c76bdd98718835cbb26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e188e4991fb29990bec57bb6692a3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a631c368fafec65e7deefcbf12218142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa29503385570485f61f152bee89ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8500ff83e06cc67da00661f31607187144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aa9aa2ea07c320bf0557e5467da82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0b3fbfe20823b005e1e05033dee0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b40805b78299c570f93c5206d99b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad318a5adbc5f045d6e24bbad06b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61627c2f936d2c7106b79eeb8d844629149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28badd68601c8c345c713d20f1753f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e8e551271f71b151ac563fffb492151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2f75d5e83a7e57389e44af43bef3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e053bd6047a6ac6d555506090faf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895458382d6d9b007a130b16ffe3bf29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e1da8c7ab4283d829e8fdb0933b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33da2f5d333d84ed91c66753e1b19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88840d108ba9a1b02dc6d21cd6cc6cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9687b0c0041e8ad76cab33e4812245158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2d6bb42be37043a394d858427a22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a8e1d17f88095dc49e48506c478e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0136dbc60c9e0a43ee47555e1e01a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42c8b94708220f9f76718fb01afc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e501f4185035b5b931e8dab3ecdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22eac8b8aab41e8de7901390c521be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331474ab3410acbbe6bb95a37a0a2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e8a4fe2168cd75d085e641f1e91c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7aa5c8feffb5137d995870266a2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6950616d7b9688cc28312ad24e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f88b0215c736611f655309e21c970b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac80471b3fe7889d5e7eb7addbce6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034dfaffd9b39638f145b3b9dde0926171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437c0be4f98c9e2c8409f770c8db00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6109f0b16b3f2cbd5f1672f30502173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46743813e4586d0244ce854f2fec1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25cfdefa806108a9e5d99572189714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed629c6c2b006bb65edb9ada5fe30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579109a9ea85b5de8e5844ff39cdaa9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540b69b29c84ff24d74094d39d5aad6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208824262df7ca17aa1d35ba21665dde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bbc178ccb2748f4d7fde5e3fb051d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbcf79763fc9e3f5e64a01432fa56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294cc88d86f44eb16df90123c218927182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05eeb5f2c3089b7d130222f98d0e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a874a570ce8d9370afff6271a5594184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c96defb8d5fd90ab64b246fa6243d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366b0a198cd631a8ac5c9642f542a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629ea7bd660a69faab94a4d56108a6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6ffa55d89ac9c24a40c8e41da1cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b328fbdd44d0915c59a78d0ef47f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7a4cbbb9f8572805beb448021b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d517e71db2e921765d6db7d0c17da61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae84e6faf71ca1b53cff32c68cb333192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a726c0c0ef6554175cda30e34231d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cedf82512f937c169ec57db40ecc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebac7e52d70fc51e7373ab50722769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9642d520a352bdb953dbe1b57d7e81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989bc0226eef33e59f600a5ef2a765a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16469870b6868ae98ad0f2f92ddc31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbb449e5714f919fb3c57f81e360b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d5b682f1b7f6b40d3468fae1b449200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab829e8fe458803413d8cd5ac4dcb41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae66184f098542c3e35baf7f8ff9ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800d2d1e72fad04e5b9f22224f20a83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b671de1e26967d3b2ff8722538a05d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27c3ccafa9bfb37954504642e02ce5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c0c8cb045439105195e5bca56da94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b4b5b02cca7060403fdcb7b1e4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bc0bcfc96f03599ef75a8e58e0f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a3b996cffbf8f4cc2691e2fdceecf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ace5b753459ae3192d35c41c064974210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f7981152a80a11a31a21f1667d31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b87735118d3852db6f696e5d4fe7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a83a8a4d5b16be71ea6a6531755cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef29ed5c715dbc3ea2fed5837d16c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e77156027fad80bc4d2a4d957697e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd002587733d20a476020526bf5eda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d79dd80b4b1f1e92b25e7835f0dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa83fa24f7d26e03c6fdcc507010e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736cf627a654b58d47397e452017cb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef46417e4afcefc4dd828b08f92138f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce85697dd59f5caf237bd08df9c6ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a3e806786624476cec76049fb744222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c277c6e0f1b2f485375f80e41015a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58a6340ff81147b1708fe89f712fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0f7eedaca7aeea2d331ec84cce4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b73a508291e7c653387438ab3892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735ab2cb26e6038e0b0886f758d5eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c022dc12b31403f0fa61beeb155617228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856783d38739fc172c563f77efd2b2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d73d9aceb873effad44dafbb73bde5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213325d0df9d2e202dec24f2ad769c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ead22d100c12013f302bd47a2d179232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e2b7627218a176f99e4fc90cba36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e23624440f244c4689303af0367c9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1881164c7ea15fec8c2ffd03192566e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddd89519017f2dcd2d7addb12aa2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd995aee3945b3d98dac4d2bf6b9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b43d53b69b3e3041ea1fc34d2929e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bab74958c1f4b938cbcb57ac459601239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f4eece6fbdfe4252d85b7f9e7166f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ec0a486a54b63d0ab74a90b12df2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2eda8848993b57672802156fc0bdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5dfcc6106e7481587bb888ed0e23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76508d3d27d103d971d9513650fd4f05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0ebfe65249f4332a721ddff2546cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4079e1d1e44158b63fb0862f0011ebc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892c73f723146060cc6d4021e2c7db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ef542b4de1d1b8ae14719b4c642a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d45808f364808b2da53ddfbcc87a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e24305b31cb05776e633ffa6d74c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d34ec0546e1abe522f7101378291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626d8a3204f696375490e88cda7ce3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907f2e17fb0c8da2986b3c6fbbd722253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccee15159a6922179751ab7e8d59e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aece2961d41322b13d482ade2de5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4593e8627e0624fa093b14fce60620256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3f96886c736478c94f92490e75773257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643d34a8b9adc567ca6984d63846e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555461b5442ef5cf934b58ec42f8f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3929c893e703e74526d4706e5dbf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98375bf9997a648c5a18f1ec26ee277261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453a9c7f620d59a978eb1b2e9a9eee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30e04a7fb8e7554d422fd3db4a789263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d30c8fd860b050b8a1e391090fbdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1efd5fd6b20ebed48f9447f3d029a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6277177f6a924b92d814449670d1aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14a5cd0bb32a2a7ae2df2578585b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c604a5c3cbd1cce89d2020137dd557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e5f2a18497cc437118808e3fe860269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97212e417cd9efc9e97490bf59d38c06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e1b6b1bef2332417a3697897593b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efbcd1d094aa5a2fcb5ac509a297f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eac5e3f58784ccdd03658cfe25638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589d48c2b888df9f6c9199186aabfed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4074d839219e4ad0573efea59826275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2775267d6fa8fd0f0b527dc78921e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bda995253fea8d975f703187fa237b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696edfab68b6cfdce3564d4744f84c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216055fe82c7b72b984ec87139915f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53ca68d7614f1748d05c5c4bd1379280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d36fd259ce69b11fcd50d8849e901281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ab716c07ead9eaa43086c641cf3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129625b477bb27db1644e20aef17f4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514bc3dcd956f5ffccd076ac8df2d85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06137a015400d54eefa296fd8a7081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba327e77daffe1c2225e93787ab907286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90a2913e627f56dc64701328be214287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68f7f062257e17261d13b518e3557288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93b0aed01255c1963ed2d69ac51ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9872cdaf035c11d65fd55a1901109290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d690aa594feae9718265953c18d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a8c0211a256c7e2faf33eb315514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dca06893dfb56b212e3b33d1a21e52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf91e4851fde73bd912727233a6e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b5e5a906088ce50e496d1851d5799295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0afb188e9c988b5657855d08b7fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c35704c35a0a5517602d4673f41e88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48dda3cfbd01947edae5f1f4b1a34b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a6abf250a05b20ad49e343f8eb95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d06cc824648f727c726e67221b4ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979c7cffa8ea1ccdd0f74a05f0c14d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f40ac440e1a02e27d1dba9ee413a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d4dcff1fd6a014ad4df8cef77692f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029d15cadaaaa3eebf8bf77b476ef6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783eb52f131950042413dc04a64d179305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2c370d016093620a8202b64264ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9cfd87bfd2cacaa8045d1e766007307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bcc82763f97672853c4cfda7cc7dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33c6dd727ea97e9e6367ecba7a022309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68a06aadffeccb87e81080a79097e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3040db5b6a7654a9bcb536e6ef6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5715d469d22089c22f9f93bc0824312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767288c9e83f917679ad58f126beee3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0471317e01aa3a521c7e8637b383a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba9718d276bcba34380bcf04f2fd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a962ba7716a92f6adc458d1950f726316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb1d0474eddaa1c481f71a4ddc0c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eea810e8e46fcc8c373f091db2776318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d7d0829bf134a9aac09adff50775319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9293c07d9f3906764b1b156111f2cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaba62050deec2db308a0e5204950c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d40a128ef3edcf4e209374abf259c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c941a46b1c3faa28224d3ad5b1f5d1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf53f7c7ca1767b9246ba4bdbe4e96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04a87df528975434d0bc9fe360685325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf3108ad6884eea3a423f21ad084a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb47aceb6f929c5d67a3057f53a4e8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c687fa36ccbabb231e9f73234f6d95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82015aa8fba5dbee2cb9eb554786a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68add2e194651c0aff6fd17f2c862ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dcd45f647b8fb63bbb296073b856e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22ffea7dcda2f36ac547c78b58704f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921cc3ad18fd962f833ea350ed1524333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0cca2da4b13b78bba30e0cfbbed6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99ea87794b32f3c140783e2e44026335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cc596b7fc7412dcc61420c68fa33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43003c14bb751594a7721cb01f30d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee2d400dac2d0126018dc1a90e336338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca586641b949bc0c5cba0361e334c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e280cabe9713743f4fb28f0211cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a2a6966eac584b1c4127a0940e3a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8da2df596fab243ef340e2f6de216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be52e57740c6351aa181c3765076bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749325656c8d3d9e6cbb37c959212c53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362cd8750e5d8533f8d49c3d7b74fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242071932c0b81a05510bbee0bc47669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae767bd4895c2138c7824ccaf0987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043aed6bd02454a8e2fd2fb3a050268348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d974d2cbdca40ba3a34e2b15b64454349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54716e8ea393db821d4dd321ecee7254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f75fccff1e3fe8c0972719b409c7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578427098c3a5b5ed167f830fff8a0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee41d35f2440bb543b0aa660706706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a2b4fa3b6754da7cf8337a12cda1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcefc6984fdfc6193fbfe0d86e023e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac590b94527f488dcfc3811de0a1cc12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd369b355cdf81c3750690b5fa853e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a897109ac2512368408f8d3aad8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4a13cbd8cdc025ec0cc8f2f8c5eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e02372759281246ee984807639437360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd906abe5d6f46042fa3d0d7d6e943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3e0d46909e423c48e0f733756bfc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132406ab6f2c026b4e440aa388912b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d9db992043bd9739ec2d04679d64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacaacc7ce7dae224a07d9a3c7fb8eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2303eaec80e460f0000e0d9fa9e0bfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23cd9e4d64d4d86cccf1ae51322330367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d227c35b3e99895c35e96842867dda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27938345a2da8037d6d80e4650478e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467579ddd114e11ba965fa45ae6a7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b516a83cbe6b7a7f02310331becae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e77cb5874b37bc9a65989fb7c57ba5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab141afed837768cf4a8e6a7212897373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c622a3072bf6be8c6bf4b507350ccb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b9cc0282312b6cb3d5b584b7fddc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de458a57477684a0bb37cf44be702bc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46ed42d5be4b2c4e1a39f47466098377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef161316db5207d88c0e988b21001f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe2dede97280168534d7d556e812b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3dc9c6d0af9245b8c20652c70ef7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50614f3baa24cde01c117853af188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1843ba2d5ad673174a34ee5696512382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e39be97f28ddc62a3cb316c3f060f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8ab9e7213ed36f524e7e96b79d220384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad91e6aff97101b04ecc74c3d43b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c8ddf717f99d87173949205ddce5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c27caf30e4beb31fea1ecafa26fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27037c75fa20cd24a0723a7d8c1fb31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47907ca497febaec73d5d0142a51e59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ee16385280af103e230bbea1ab507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fea7ee85720a658137ebc1d23e952391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bedd0f5c7b38a638267bb2e701931392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a66180ece834969223c394350b608393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbfc0c4e61da023aa571a3a3589cca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990656b9ba30361d61a9ca67e1a8e0c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02800c421d73df97eb509038e09211bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2cbb8f2baf396d53da028e0bdb5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a139d252594cd69592ee908386d0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2b2fc994753c229d7ec108c73be8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f344bdb85fed80e66297ec4373a3a73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef950e2846d57ce8a1d04eeb6a878913401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde85f3e2d6395196796ade26b485217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad6b3fddc17d58ba62fca81a14b0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d4da7f6a98ca3fafd35bafdb4dea8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9652ea3a4b8c82f8a8e4b451a332eb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4c2337a05cecc4d88b01ad68bbe9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c15b9496af424bbb7c0f0e74ab705407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f9242c4bf0d43a211c5cba73b66c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce78153a3cd2a4bd62a43b4ecbe5cf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8ec587a16b17657d0d45aa12dd70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075daac7ebda2e92c86c877f576bef3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d4e9cc6bd4e4706604738fad51fcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2c95a228cf3b7ad1a7bf2e59a6c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc96885ec99fa966de1938d3de5a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4427d857c9d86f5acfabaf7bb19a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563fb974025e0b60f0f6d2cde7ace8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db060ae55779007d1c5ec8e4a79939417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eac4c3d4584ded84d119296e88f282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71873d755ce2042a6e735ca1dfff60f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a97631ea347d90e320db89afb6124420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e88d97cded4396dccf941e69883f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac037015002b8f7eda322747f2217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384996b2a2ea99725c8f1b91d66cae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f2e45fcb6ed635eb8be4fcc6629b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8469f4cf2b4ab24e12470c1d7132b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041875b08e1433e117cb9763d78ed38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243defb40b3a3b41c8c719f86341c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b762d802a818c0347360bbf27b3764428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7cfb7085f318d2c2f343dd2aff232429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95bf97dcc29099e7991b0047cb6f22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60dd85bc98f2fe8124851084226b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360c41d13da6c2d0e1508f08c4c6fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebbe08e41b965003cf15ce6c31f5a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02529395935a8af23fb94bea74dfb43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a206d276017920963ef88f21e6093435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69550fc5e0d6639a565aa02f3af5f6de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0c408653f7ce0e6e00386956396b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a146f5204183df57b3ec9f9e962c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba939a8c58fe62631792b592e20d0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a08f4822aec9e4b9f6fe2ad6b6c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac857be3145aeaeb38488f35a4a883441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc71b8fd40b556e35cbb82d42104843442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b99871dc463f93fddf260cc671ddd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f67680879aafcb2d1a471106334e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493532f7d180bd1037d383efc21d5b62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdc3365fe7b0d0d1aae722b1d3b494446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32bd4d3477d0bce45b34829a113ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db5abbeceb83ad49aca32ece0886c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45397ae22e783879f06935cdb9c541449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ab0e8d42e487b2b5b82a3e1bc732450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1242c9cf772aab54352c27db73f5cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428136e2ecbfde66381c6a4766cfa4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57623e79c553e3fd892e20dab5ca491453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb851a17ebcbca8cfdec3ecddbfd7ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565131f11778d5dd7b7e1633802470a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f13aae1fab8e548258cd86eaeb3e67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805bcdd3faae3e27ed833cff61bd98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e8c69479bc825e68130d52aa3c56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61014504c72adb582b8ff528806d46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcd960192628799dcc44b0f29c802460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0d933db2143a1716e456d1f140c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c4d42e57e8b05689d72568373a1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2731d0e17aba3080ba1450cbe1186463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2586f5a239829f62aec06565d5aa53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ef46b8296cd8a1a9509b9cd65338d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f690cfa07cf13e2226278cf13c35cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0847cdb085191f750d1cb450759e033467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e5d16c478cf82cacf194cfd3e1b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9653f32dc3fa73f357acd1bc7d7254469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3105f5fa3f647e97d40a3f46d6613b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd737041c595a92d5c05903820ac3b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57ee46e56e77f09761e754e4a2b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155df3213194242698d97c565930fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb0fab251428335301b61fd407e640474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f92f2034cf29cbb97068bc9792d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2d2d44a1f5f6ab25bd816efa1127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a92c7745d98c7c79aa58a09e05cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dbcd754d7801e2516eb9d3ceea8c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074a93e104b0e6fa702318dd2c8f31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604b0f5b7e6fac3d45ca72080b5b9f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f0448829bcce9ee34d242981827e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa112aa8a1084a234c5434e2ad345469482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ab4dafe59fc534ac4f5ef3350892483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ebf3397a0ae9f81d37e2fd4b63148484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b94a9bd60a70038069c00f49ecd76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584c0cebbfe2e5172cb00611cdfcd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531849c3c04a5da8c9bfa2b59c491a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194c587753538cc7b72e62ec0f13e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329087f111160f4282860d71d39fbc5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98134ea9b4247dcae9685a44eca34505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b49f4cdb77d7575de78f18ae8486491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ab4146d87120225ecdc8866574f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65e66f394427c96c56313aa1d013c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c7ae6b8eecdcf8489a7e45deaad1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7795b58d61f9ba26eb4c04e76c04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ddceb0a09912d64e654704d74ab39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe598d8cb08d6517edb058de6692e5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd91a8b3a78c879e9abcc68eeea25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec334aa53338b20f64c34b828f327499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78728997f218f03b0ac497e151335a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136e5805b584478406476fc68d42831501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc192bbaf8a555265ae124ddc525a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23444bfe4811cc8456053052b4837dca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c47e2db4748fb88d32d7ad2ec98787504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8de76d0b7c6c28fdad96d8b220a39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74207110fa191a329aecb7f7e60803f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c05f2f093754382f9b870b9aaf4bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185719f0556a51121cec9cc58a829716508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b7cf74b41a3252b0c41ae2fd936d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c78dad741e353bd706975c14d6ce3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb2d4813401c72f92ae7d1a2a0c5cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae33af28aac0628530b0ae3993932512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0743812549c4bd7231a55ef6a76a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6e72f3690f4c3c1de341487174f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ec84a22b9c4f1483f2887ba7cf2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e00e479ca9475c8ab3f6eab97399516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d628b4f9a9dd0b7295605e419600a8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ead54350715e7bf04d393b85d7bfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b09ccb75c50123839d8b45baf695519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0306ce75cee951cea7955e568e0c0eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8196112b027e4450993cbe7664ce0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01637e3d456781ca544e89f85b1d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e50146e899471e8d871ac98364bb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4305a0481e97aa95016bde4880a798524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267a502c5cd6229c7e6ac6cbaa0f4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a126d898c64be90850a3ea8d83b85b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e519ea2996a8dbc31beb466b2d421d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127cf60ad44c1b54d105cbc3cc01d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d34db6fbd1a7bf4cf9829b8a2216529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867723ee15d9e68dc6118dea11bf7976530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e3ab2ccc1d3a134c3720d26d6d907531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc3b7df0f847da5d059246c852646532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c85a4514656a3c1aebb264e53c53a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b174fb003aeee2c8277e79bc7602fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58308adbc139d67728986b3148db75535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d771306841cbfd0f09cc986bba4a0d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04b9bc6b35d7900ab00d19e444fd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8379ff9df2c2f7a8a56e90787f180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39aa1912499d436843efab90ceeb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e418e6e4913110c2ff3d166777a778540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe28190afe9f7555999adc489589d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8f03a89252abc0c2aecd1d9dbcdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3b2d757ba8a45a66646ab122bc9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ebc176b4731a312ce709c5f18fff6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641362d98069a0611a8b6bc7408da8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6912572bbf15715df1acf9529a8fdea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd03a0904eeb5b81536f7b19b1e72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ab639ce19a007e0444edc035e466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba148f4a2197dbe1909000af468ca89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a771804f3c3b965693232cf22891550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6a5c9d510484038f5d8136a8f953551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98b5d0a0fa0b827861aa6027f4ddc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e0f603291a5ebc1f4c500bca23778553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8260f306a18a244445966589e52dda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5c5aa399eb39f7c1b53a0cbf4764555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7b933c9f4bd26e55a61ee9a24ae0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f599e74716c7896b40c1cef7eafbac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf76c374689954f1781cfeaec0f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3755eecaa51294ea2c2c422e413f14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503988d88be0fd0757851b3720f1b0ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e214e96375f6d15decd55573ca9ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f67b4d3eba7c2c235c84b4d6d196562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f1833084df89e0170d944b59c5d0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf6b5534db99f5f211287a8a5d44d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b4b99ffe6b5bbc92465bf15d156b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e75c8558a621b77a49a90f2b3cf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ba06d67547ed34e05ad89b29cfa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877f5961dce6016e7efe7dcba848be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e1acf6d5651b6fec3b93a883f7fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4e1678de61f34e30769c9e264a38a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec733baad671a0c1eb744ac0fcbd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310f15c1aa93b227201cf00ce0b7d7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12df151171fe95db2ef7216f7a4637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5472ae645fbaf3d648954aa94f75a30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c172ad0719c525de391a38bfc5592575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce5afde481dcad861ad58eb489ab7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cdd3d190f62bafbf663cfaeb19fc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a3bd60c75c92dbf5b42572d8f7e9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143054aae37d6ca9b4d8966edfb830e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3109a8f85018515cd7c1c231d010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae12cd82f1bdba89f838fbf8225a22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5eff6fa307ef2756cf4f3f5d10ff2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6079cb6023972bba89afb41ad9427f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53631d84c756bfbd5a7b491f1103e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9dd014ed5a1389f4932f3cbac3311585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edc6a4fb20f93d740ef2e2512f7844586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d162f760bf693ab67a66ca945d229587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eecb559e7413fe8b29edbc2af5877588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b2053f5c69b710a0ae07e8e601a9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef99db3c119e8362d2d3bda90c0f51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573a0f52756560537baa1fb1f01f58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4347a457c5f6101309994ad515e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dda62e835621bce6a064a9affbf61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2e3de90ad5647691c4d648dfc441594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87a20b97ee03878027d7c03293dce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b48565996b70ba37bf3cdd5dda6473596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dfec6da47b298e9338ba43661689d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98335dec889e27a6c4d579960ae54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e0b9b582722750e06510cddd4a2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ee946024e229a3759c585bf50b55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2dffabdb4ee2775d09e3f85967573601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9bc42e43286250b6ad1bc0899a261602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf386d28a8d535cc4a7ca4f1db24c37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a6104346914b16e6ac7146e922398604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba1710ab6fe35560d9895f7ba68106605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a0bff6a44dcfde9733659e1fdd4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e13c6dd4a5e9019d2e24276c0078607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc8ebf62dedf2fa7aac20e293be10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3c511ba2ce86ffe9ace9297c7f5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2478aa1e84644ac91ae6fe7611e78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d79c9696fb9f5e70d0479c6d423ef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c226cf55383b621d22cfcc9cb8dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d458b45507732f097dcd10582fb0cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c54b9465a83380f84809b4fb6ecf4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d411460d31cbe238ae878c11c385615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8a17398f07747910fc82d977fb40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4323f5dd1cfbf14ec2996e377e02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96701ec0077d3d871d283e7a01ecb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb913669aae8220a7491828d44fd0ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57918fd4cfd915412c80f78a7211e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c64b1d7f318b629df1edefc5d10e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f1fc0b1b89a59bd191b7f188ebe9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f339325b960e6de06ab34b76327a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16acb10d49c4b99fc6d51f2bcf417bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792f831bac5ba33c9b5c56e1b43462625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28edafd216f13e2cffcd2c0902120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5743c2db7d339e38fba9d0de3d96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20883e4d2bfe39f6200808a07f865628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723bec5efcf677605f7fdd2169ef7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138a74f3539cf2aca1416f7d04a9fb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613068d43f54869c379e1d3f9c58ad1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2664d44182618b40cc5a446681a4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5fe35c69b1577000d885de1dd921633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963fdf8f9b5d45552a6887a8b6aa96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3416866d5634623a71ee244e9e01c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb1040fccc9f8ae70d50d2b7c3ba0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94713004e59589755ebede317b46512637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3371427decef3e05c22161613f54b6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af007c42cbdf6e00727f08ad46610639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6bd9658fedaa3db5dd3247f7ea89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a795eda0061874ce1c866b88f5626641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c811a9e6fcca15ee0ff93e96ffe577642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439484f600ea12894e43fcbf00f26ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea6cc45f983a3606f033554f923aef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad3e8f41e40e35194ba7c753f07be8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef65d664be4410884268ab01b6774646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002a1a18210f8c61ddda228e08f15a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2073f3d34f8efcc7860f0669601e13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9d3aaf4693461ed934951870962a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ba784ad336327a8cc69f08272c6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8be0cdfeecca6e9ec0d87b6c6884fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e748e7cbcf0bf71984d36078970d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb401325b8a59482296d6f878de3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0474a41de29998f33dc17461537e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0383482e747c55822626a40fb1a82a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa30e7ae794c850593a929e1c9fbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c89cd25d8b811c12f190aebbfd4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e76eac026d6170673e9d9f71007e40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f6895c75b9b6f55f852e4653d84d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2498b3e99dd87ed403af7d43b0b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29107e352ab7d8ab6cdb9ad8ef3a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734539e2c24edf6c033ab3876790b6fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada4bb8bff69300eea45d113e302a28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64739da6101745863a215833fe70a692664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b620bc9db24092f95e8f3f131c9a0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a8784beedb8f5c28777b72722c28b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89115a7475c74e1c366b0d79d696c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b3a3f8fe914472b2079af30256fb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e6b874171190d7d07ba031dbba8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc115ae9cd90a3dfa85ec772ceb64f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186b90f91e2db5ee0ea88c15182c14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886bf43d52acfd29b839fe78f0cfe7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e4b65d3462a3d51af0364a6a298a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea95d66b7f723d6989072d60fe0814674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44c18410fa0991613fc932ba35294675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74480ece905d93eab0ec534b2fec01f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f62330034c3b647476107e65273ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037f60207aebb3bd22535c3f060e9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ea1a1e9d81e6c26289371cf2605e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0cede1494ea3a41ba541a75ba593680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85f3db80b3a07f484dbcb5aea936f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a63340d4cb562ca3c67ff0e22dc4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073a4fcf0ab4dafa06adf897022727683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be068f13c730f794f34a7687ad6a106684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f1f240c145e9350a4884e5f80274685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbd1e836b6b2124791e7dc2900bb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0d624f515c409417d9ab2650b7fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3e70b49211031c076ccfdea10858b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5917e4586b7d18eb86be9a83b0def7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e44578652e595cae6f478ad05588e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff61c14b225563e87942bed36b7cd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6247ad6d64ed2e47ca09fc1833cce2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec744fc1630463ad5b8194e37e231693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2068c20aa5cf1c32ee81f3c7a7a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b467fc2cbbb3070c75187f0a53ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d14aec9414d15d463e7b3d84b36de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d34ea7de371583a6165d9a5a22288697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab372661c953405de58674f4b6214698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d35dfdd21d02034a4971113ac4e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa592fe400d88ca37915c3b1e391d04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eeab3b3ca93fc3a6975fa52af3ea4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1579d3b8433650c8a7157642bd928702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae075f84bd46a4f5ffbaa20ff16899703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67753bdcc74ca5c42f84046e64c1fe6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352403f2ee1607372bed84e973b966f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829dc669cbdd01dccd42756492733bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a5cc6ea99bad12c381e715f85b69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3053ac96d49c48daac0bc9b49df6ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f2c031367301479f2c3e8f310fdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a1d8ac303cc77dc9fedc4f0949aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b588e5028eb304323a803c606864dbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0293bf6d0806f5365d68de17e948cec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878550a29d70fd12f3199b3c1fa86ca0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8ba542ed47f676c8341386b8250c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e70e7d8bd3fa8c731d2923d556359715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808d16898b2265bb1176cc9a07fb6d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d487f1d165ead0baeb657306ce72ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492b1e005551f0d2520e8a3b8fa277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d666d7927ebd848b92ff253a9e41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4708ec1a8a362710d9ba852aae4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112edb2743e73544806772c9a3792f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6103ebc6cf299eba835f16ee80c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd50a684f48186788bf5b6b6bcbd79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3a9b5d68c6d23a98df68c86c091a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1a6866ce93b8e5249d0326aae0f5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1856f250afd66587889aaf8b104d4c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7713ed95716469f14e6fa8393ff6b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c1ef1d08264c3cf620e04fc95bb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa1d574a0ffd680e6953843cf3c24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfba87b93235437239febc6c24f8e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005aba40ec56894110bafc591dd8003731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b0ec3e7bc04afb0126d8e68f7a398732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7d518f9171aea2c3c23566390c2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1bec1ece410cb5a3cb2e8744e950d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a33877d41c7e4172706bc9d809c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa10e77f9168285ed474b2c9b12c179736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7fa153c656a19f018d48d10985d6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4831bd7b6af49ed2a72c584fa37a88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34291d8c2b31dbcd81ad657dfb5db196739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4cef0bbd908848df3fcadf5efc738740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda88c317c3b44b8556583633861bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177448252c42d405fa84115a396512742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d383b4b8ad82ac4f098b36ff8912743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c494e9ec212dad56f36a12eb4d5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354954f4d595c1daa3101358eb289a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906dff8d316b1594dd6b20b920860e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c89160665b589df6a47b1c1ecf252747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d2135a67dd0446c24420de6b587f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a635303dc6756d2c3230f76552d80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19932c6888f374cdfa03ec50f8e4860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e85f91d97095fd62d33293600bae7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d055b0b65736b1818b64e74bcfe7b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005dc983ffff8d8f60ceeae7d3d94f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8ffe6e2a3d8fb513b25960b17901b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6b3b93039d53b8c42bd774f427ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5aecc8650db609b0a4000f7b444f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8fe8e848ccb8aa28c1b08e5f856f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff23f6526550fec66d5e6e8f8b3a2b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a954b199cbeccbecd2ca6cf584b754759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6c97cba837bd031964be05d956af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769609e73a003339ef0ab197776b04a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51ae438569a4da487f5d98143c93ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc68c7ef826df80fac0afa228ac164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847cf0361af00494a46296975341de65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e62320af37319096ca3b242063e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7cf6a699e1726e92ea858d4e7c117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab4934a78864fa5f015b6ac4a96228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bf2b29dd2ae818441e50697f6aae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd28587390c86a2656685c98d696310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba67f130883aa7d3a3060934dd98d6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe547769cb393ed03b251dad63809d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d4b9081c089c2ab49aa2930c680013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222939f1f0b8a4d288e97ec240e68b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038790eaf602ebae9dcb0f59dcb1b5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3596e6e7244bac07565c731b24ace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6bb485cb79926e8880a9459fe48a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889443b8800b6a8e595268f9e3cf0b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b94f803b9507878a0b6f81388701719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897a450e6c58b462e968a8cc1adc7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8929f48eabc728d6f7663768126ab1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5180cd516b8a424607d7d72e74ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22caf00dfb59d965853038e686126923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca58a390803392cb3e1afa9a0a76d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d3007cc22dd1f019d2dc9cc9556b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e00ccfd8bc9b959e1f9b769b3a8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12dff5714a1c6b618ec7fe34259fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1edc1b4085db3882236efb7d61c34228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0970044846fc60f648fe2e7d4f2326b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88e8bb8f9e44ed25ca00ba41aea88830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0eb0793b4ada6b68f67802f14f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a135b2085a8444c9001558526dae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d9dadeda4d88c13a1608821ab98033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd4ad0ff04eadd68c9191a5add757f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744da654138346d78f6ee0604ed7125835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69c25ed959eaea3de2e5d4fa77a3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2e6e1bba5258b2ff6cfce79a91f6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688dbe7675608f08e54cb42c8c5ad938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a9402c2c6454e593c45ac45c35cca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed991689afc064aa492f9c588237b6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4556b9ead25fb30f28667a154f9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80238160f3b0920505be33c0149f4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb721682209e65ec9e1a7482203d17943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cac57c9023f339b3858979492d34e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a362b4f4a09942f066f9b1911b3ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2724324c508ec73368cd9098c175ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9196be76e309c63e83cbad3e0da128e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418198f2b5aa01e06913406c2a787248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8d5338cb847d1589e20dbdb3a64149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f31e4033440f8e83b9dc9b63561050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04184a88781a662b6a86020689c9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16a09ce00a18771cacccc6af252d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77029b9f39513e3ecbb29337c94dc3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f1cb4178f4baaa0449d07999c71154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815c7de131e62b70b48ceca2fc3178855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0443ad3f7b15a7204db0ffab325f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7ed4856fc90925d2439e9b1c502a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fa511a2722c8094fa7812014c3d4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26d4b2c1f9b7c2770829f8c5683ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c49c2e951937b0df53914a1025c81d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d73d655692cec0f23ce43425acce461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ae9441c5628def9db9b4f3696a2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704281c4212344f64c95046db710119863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b025bf6cbbb3af5139d2b5d2e73a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd281106127cf3bef9a21631984b08165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c23ef6f2986904f5409091573b8e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32c4e854d8ae00e60107f5100a24e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb796e41fde4193ed7516b6ca68812b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d3313fa87b54cf32f0006cea4d5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ceb2febaf7546553208b0c4a549670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491417dacc4da4729f2bbe30966afa5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852242afb5ab52be1dc8d37fc1913d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9788ada27079f770acf678bc253d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e1fc965c2f1aaf3c1f404a15d462b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec146d540a3b695dc7b2008bb74a11475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa40d3002236547c4ba721afe168fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb80cec12911d8118906fbe4ac554c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7eaf9300adc10de29c763e082462478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b12d80a27ec5cc9fcaaebf3f7fef379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588e8fd314206371b3f88ab96f8d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158258b83ee6ba5ff8375f2f4b761b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cdeac06fdeccdc2d39aaf6d1a742b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747387b00b000a94986f3358f1978e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6933de0c2fb7791f52e6e808cbbc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796765d0bc010da86c54893a81a347e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face1769d65301367dbe433bf7093ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4666802ec67e4cd9b72979011d100ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4b1bc19605857ec0427e25898d1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f967865b6013f632cfb685ab541689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b800fcee4ddb36dd552d136fe7f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaaf2b3f45fd9785c47b2c996107cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742fabdfeb4267e1da380f8ee083b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407ed6e088cb682e114a806567e03d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d481ab1fe35db4c15a896c9756355a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf676f5996c0d25cd5f56c66a703f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab9dd4ec5bf594d007af74cfb7e64896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ea78d124e21f69a0dd8d8ed4fd03297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c370d5d9fa6d1ff262061a6fe6fdb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3634b0d8560a08d0844c17e69df499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b53a9a34aef91e5a6bd3e2cc7a7fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89965884fc2c5cd4f33662552f60c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d704614ca5630b2cdac2ca5822908e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dbf832a30502401b4612125efb331103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d612efcc5de6d57e1e7eaf88cfe87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb3efa9b349965979831e517964a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756a85819759770311b1f8f865ab7a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e669f984319281d681c4416aeb6aaf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b4382b54e8340881f88033072c94e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681f649686765df6fb4ce3fe444d582109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3b5f332279a7fbbe61acf0db9fff2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa892327b273ab9b3cf4ea63568713111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e876843ccb7672d903249536bad12b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa705ba57d31627f02c48041e687e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd8827ceaa936e51640d608c1c596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d736b2255ad38e00fc8a9cbf2d282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fe4f9f6945bf4bbbc4455d610e4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b566a68bfd414b26bfc51939502d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9e9820aed35f99a10da7c3ea72e13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ab864ae8ad29074ec6b412fbf4314119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1495d1cb920c749a48d0c2eaeff45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db57be8a46da0c02330cff9959a6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aae680067a846a65b3e50e83d5648122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc06411af43ce69e01dd4267ab310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf318c3789d9f5aa3a618f595c8c917124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571285d04e2c26f07781fc10f069a6b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5aed2af041765cdf3b6da8380625126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23394cd2903e211487c92fe768c6a09a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df63ca4eed08ab21988479385db4bdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb0d11c0c2edf290b6ad20ec13dd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df8fe0345e4d0a4a915a46c1b7c27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172353aef46114acea7193681c898d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a372dcbc11a02a5b02f974ba175111132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0898de03ae0bfe6a93d08e13894ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e684c6de87064e6a453a1e755d10b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f48ec7ff99bfff0fb8d1169f9ee974135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a5c6c49dc05f89e5069535eca3f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8339e9cfc2dbb19745dc0b6e5781fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979841baa421536ed0b670d449e3ff85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec6a6b56c97c5db879b295e27b144139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3c0ac4964861894fb1dbbe305c7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fa54514e750a5304fefa51576e83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd910a62dc285685fdb62b9d504a383142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224027162b6ad2c83877c008304118143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0141a20a6a43fff93c5efa8c1dc1ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d68cc1d4b4421a2764c3a891d316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c85a85ab5ff58c70b28d875275b6d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5820090bf664b2d0749921966c75e02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4cb38a02c33351de5bef5d6cb354a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e8145d082cb3bac494051d7795a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a914d02d374fdc9534b9396fef8c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3910e81091730ef67a48fae1f94a1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ed81bfeb343225ef1f16f80319cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb29e6c924044fc3b81b3f837f48dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dbbdad6b1e643bc6a53a3f740e379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f427873c99d7af6500011bf24d751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9abbfd795556697837b40b5bcf186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbdf8ad1cca6dc351173fd7fbf28c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1a665edd6271ff2500160e44760b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f64b24aafce7a24ac50a2f24a891a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eb1bd7b6d63a99dd0d821ea862254160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb361fa1b9f14bd7be4f96c4ede78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d75d1feb1be146af9402213e8d70e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae079b5daa8539e42d891ef8d5f616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16773e8deaa18bae55f4a075ae5825c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e28c34a757e517aef8cfc2cdfe6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa52c4c6ac954c285a36f3c127a6da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990da2cbc51c22f20a527f045d229e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74698f4d866b17c4a9a2fcb1fd4c50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50547db0c1984af4b7466a2dd533122c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e48c65bb2b9f9a3924ed79ba679ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48d6545628e537c02a6c7190a97ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d812e250a4946f070464d2f779a95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbdab7f9518b177ca89a846118b223173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d8e191bc7f66b02e24467695bff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23357a50e42815f3e88458a03b688f12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efecefba5ed6c952e7d5a7295a26bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0413a42f81d4405dfc69bfc1a7dbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc0604b9d0e3da4bb103f07ef8146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058018f37f3aa56e5e266ccfa1921528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8478acc4970523af60f226275d392180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060639a73ec9cb3c81bec2a4afeaf8b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3d6b8c39fbb6477df3b3f42e39dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb1f6bc27409118c60fe9b5c98390183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5667b5db670e407184f46f07b7aca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111da44cbc529cd7ce4dc26491278d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb258ea647a640813d79ddedc57afa81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcfd24eaffc09fd30d2c2c213db447187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e5746b7bca7125f33e4d1ce4b66a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb80eb3502591eac05f386b24e89f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a94422fb32742defe2d4a5137c70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2ac184284cebab57ea57c4fc2293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d790c04900f17fc821095201291c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b67779199f7dbfb82a79c0695553d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a43b22d802b9b5c2123cb0b55c94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653817194101e3da4277a3cf614ab500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae660e97c5a977c3c5d855ea6b4295196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8e3b20fce1b0358ee116b6ae94b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64517ee8359ee51de6242d97e45358a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ae5fd67f3ccd589b5940aeabfd48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b7e965dfd7b1a7a9b25aabcf93924200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67b6c9a665316afe78d71e83583bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689382022072a1cd847330cdfd82ac64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c95a4ede791a404587ebbe1f86434203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0669d6c33ad4616134067d83e3b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dc0279d37d2b2f8d7d82e9dc95ac9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05ced296ee85e879309b686e3933c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb5093af41b9a5df5904189cc8119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48557a3f4a385f02f537f275047ba66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca8c503967f4de975544c0e320ff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976d58c16c4c0c36e67e4901dbef11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc3be444e493e46a6658c10310cef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffcd27a1916edfd51cd71ecb089ca1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566fbc0773bb25b4205d99a269b2014213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff111c0f92705a1f2aea43a44db47e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e125ae4ff5132f4b8a7c6380b1e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5400f2e4b7f6df0839e299d3c45f28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d6288543ef2af406bf891a8b17fc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487f50345efcbc9e99481745d82778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96fc3bd4052c97d3b301f0ebb457f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0d38f273feb17a1abbfca66f0edf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e45dc02c7abdf9a837233c3166795221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa66c0d0d1c278a5f740f7355c789222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ef253fd1cee86d859b91476f2c9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee65ffa690c1756f35a9abc489b040224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b4f6afa93035c4d69a01c88c8847225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d8d1e98f7b8f4536e519ae56c592226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9dc8ef4119b88d2bfa9865ac8896a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83718253d836af99b55b3f713461c42d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90804d166e63ed4edcc17471aa029f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8b5f029f0a901208020b30a499eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9437f3abda504f1f749902ae6dfa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a18c388e00c4d468395cd20f9c56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bcd130718d0691e636e0456b8bc59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ecc1e6d3b00add3af739aca3bcdc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f8f0739fcea6731aded7c17384c92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3af9a67bf6adaecf6d94749e1ffcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c56b552f5d3d24a1189a0ee18d08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a17d080527f61025257fdd31f377238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b7d49d642d795125e7453e6731d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21396546d96a12156906b56d3e568f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056914350068bc756362513688b7011241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e85ff2ffdb5a46fc734a8dc9e8c1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609484958037af612245449430f22879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec656fa24e286cf087e6b15c63f15b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbaa82dd2f584174e8f2eb641048c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336073c77b144d9b18213bf1c7b7a30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44874197de9d5cc497a10202699b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd941cba5e86f902e9fea4532576f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e6932db3562544de676d4953d0a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244ac4e3ffd8175f37d23733432652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d1d72f05f6b87f644382e35d17d51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e567809fe7361c5b98f34c8224896e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875e3bc4dd5f83fc57156469522c6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057aa715ce06df2c5e5495208c1440254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb13688cfed3359ec4253348d6b40d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266651504f9ff0084a4bf8ea2c2b1e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af7a09a64211b2191a4c54de8b1a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2bdf3e7be6e4d28830c4f6a3acd09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3d2aa7cb38c4b422ab790d320ec3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c941102749d197df7f17bb8bb163d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cc3c53ce29e3f0e5c18fc241cbf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aec6a2821d97e728113039165f62e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb4c7a5752daa99c5fe9ce48059673263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4268fc6b6956ee93c789954150ae0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df807147b2b14c9c97aaee8ecc12e5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70936a076b9dd0ae7a0824ded60b04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccebffafb42fd34b1bee7a8b45f327f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931fff192722b73fcf4fbc7aa829112268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a12cd35bde37eb9e0595c8a9eb4bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c317e015796f5fbe11d8fb0918b29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6363f73fbabf5094a62203c99cf25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671bdb0f4417bdff30b0e9c1ffe17b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d191b76c3f61794370af4b06540e6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fee59f4a214c387b9c7182fb6f07d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3259d00d7bebb06659f16189ce750275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2abb0126eab18f6da7d50a13676c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e51b04c798fc4e3aaf079b2f40561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3731ac4e8965c6e43a63508a3427b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4dcda2c1202fa9e70435b09f03db6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd978496b7ff9f3b75ce110ff89714280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c99aabceb66e6ba57f57a88f6674281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c5e7f5348f64eec1b5bbddf950f15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b12966d10c9edd2fb42b9e56ae876283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d4de2ebe96c71be24cbdeaee5d11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d19f880dccc4711fd18f3262a180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058a9b2133e5afddbb4ab6d9e3f325286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2ccd0f024dd7b1e46460528d2c3cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c2859cd47acf3e6340a5f85d0efd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75296572da127435756e4e166dacca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d9e5d4aa93b310a5cc22a1c50b00b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbaeecf33528f225f3cde4e56b466291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954ec80e7ef2be15b6fb2a00fcff4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84839e4a687268dae4932d03d42748a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af130d69206f32097bca2a1f9c66de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9c685f0388bfa00fce88327392ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585d750ebfcb178dff8d762deab2df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b2364d7d8029913e3345bc034560297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44caf8adf39ee7a9fc83004d5b3e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8232e1ff10314b747ca90b39db45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095274db55aea230a265db98956d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee919d2d61194d828bbd26f6462da54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109deae679646371f80d532921b981e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da2497bc9a033c0000a170cf5567b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53169298495773f05ebda60eb7ae9a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdf2a9c1d6df4caff95049d6c5fddf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd429bf8382daa96a36add634756d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c87245ed000aed2ad840accfd444307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ef4644dd8eec3b67e18db62618e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8823045ee4353ce0828dbe0c699ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d7da1b1bdebfe5fb1607dbb6f2cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f607e848f0fb5d16ec7c4b32528ced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0029849607516787a3d4b10bd92c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6a9b5bda1a29dd5c288d8f2bcd0b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903ed976d9b16a4ef977d7be9a6a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a563a8bbfceb20510d69cf695ccdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccfb2dd17eabc9e664c1d4e9d3397b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06093dd9bed23c6d32bb985e5c237e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d92884502420b808207cd3f451de5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbfe94f27feb0641892eb5be7c2560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bde21fdb6fa9ec5682c9c3180d665320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eca508f8aa73e3275813b5e005f02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30365e7fef9393241dddcade5a2823322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487862646fa01948bcf32fafb656301a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af18a58b2220bf3b0878817d9541e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5bdd03ad5529a5dd45980f4709e77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e01532d0908dd3b3f0223a455ebfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b642cdb6c4ae12b7c73e9db48afc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d766c9953aec087b1b0ed89a08e834328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f1e2e8b201a45d986c573ba4bb752329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9542b1c08ee9f89ac67a7119b92a0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53100be1a0f6edcd8b29ae6d54c873a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3980499936f47ca61690749a1b2365332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ac6b9ccd3944593afc04098806b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac424e9baace73d1f4fd23b633e719f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4269d855f3925bbd8f1439b30655335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ec3516df29618f5beeea71c442e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2eedd5b0edb2cbe506a2b698b1b76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2884d5586119c2ba3f75ebdcb7d4a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef2890078d7a148e415f8f301e7db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be5aece554befceae149448ecead73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56371ff355046569a9612680ac093e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374236f498eeb3d7de8724d4b6d8d9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124b84674d0c5a4b8d81fa7e8bd146343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3167187673d4597efe609b88ee1a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89cd63bb59975203a2201e34b1d2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910616b66133909e2cb44cfa7110a5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb861d6e730c1793aaae2cc21d68fc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5098be88bc9d7fcbdeb00639b8a124348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c7b6391d98989b73e47a52f205f1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b562b776f1a26ba777bbb7555a4ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e8d6af3c874543bdf5824be7c9e97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f0b5e11a9f6479558e4b137c8e2fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9968daa2276f776da505af7c493d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828d1d0c69eff355ebaa07fbdefa45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad65422c298ae8e591ab71ae507053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccad289be1611ed810c3b105cd53f3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e076b925638e278e63be159adfe14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e126f2b5b9cf70b0b6d975bb7ad2f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118388f83416d67d0c011d142e37a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0bf2a7b8a820b86a665669b51a2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4d0673429efd5b56c5e54ffd31b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b225ca9a9231a6c290b9b44ebb9933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb9538697e1bfc4924e1e50ef5fc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529dadb69602d3b061652e0d710ab66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226740682ad5571b4df12674981650365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9cebe1d3dd9f68cecd9943cac61c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0829654455c691bcc05c8ad775050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b10ec45ce578812a4d99a47b0beb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f387192bbca20bb5ca388437385d5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c53764c2db97e04bb060bb4ab098370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb218341b597b23d47903751f4717a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9a086be2f8915f926e04cec1313d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d59d12e36d20be66a9dcbb50a85a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196b7a18714a744ef9a9dfc11268b74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8aaec09c0f06e83e5c5e76d2b5fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae965da36d6775ec16a72c312e00d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64e114d4492257579295c704865aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d33006902382c14cd8227ed62e90a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4be2d6a791a9a63091c16f668ec8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0884b33f22cfe63209777373fa451380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e74c53efd1c5e8af68ab13136a781381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38365f47dd816635567f8c052bc0a532382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020abb29b73813dfd0b97ecc39816fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd323e3160228c5f736de9c5feca5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b028ae899e682df68621e2037680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b791652dcadc2cbd57f1627d9aace8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1bbc31496932518ed8f1bdfee428a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442cb0ac7cad949b1fae3a6d1372f6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03cc5fe78fbe9babb946896fdb74f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936443a21f738abb7713ae7393b02739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6f3178d1894103167e6ffd7d0d47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ffb09cb3f5f15481b3bb465ccb9c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359834a2254e14a06ddd616d97436779393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23dea0c00be655adc7963b573331b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d703389f432c1159175bc7b278dcad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f1294537e4951f29a9299c5f8ea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e51585852bd9e3c6d91f760501cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ec3fcfcd3af317e799a78f764b43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732233857d7975c27741e5955365ca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc70a24c4755e09a8978a1a6e01ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cdd4570afc955b18980d8edf8b7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82182d9b61737ccb55c67ee01ded40e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5084784e5db2859b2cb76327c68569403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a2f4511b7bf682d9bcbf21890ab3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9471b0f926186beacf8a49976d68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e907ec1109bfb70c4c9144d748f985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f449eb926f9520db8593fd7509480a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75cc7b6cc283b9a6d171b61956d2f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61670caebea7488add06e531596bbd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb28343c1be1bcc31cd87327ec543f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c53f95330b3f7f723da6041251506b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd302c997f5635e38bbfdafd6a68e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422f2fc06fe33fa4c787901eb70f9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1f64eef09ad39693d25ee03020934414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25864ad6086932cc5b07c8f4a6318a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d3efbd3a5349336fd801b0efbce6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ca836a31f0010d75e8850d364339417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a1107306f7cb34328de8814badee7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f7172ff95464115bf25ae4d5e4e42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b7bda3c3dadee954f2f660797ab7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae664432c42505851f349f20589290421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66bac55e0f83809edd0252e957c67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeaa1bd331c0879e1d8be03cd15534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc4e00a85271ca853c8b6e0276d392424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f964ee45302d9989c22a411b959291425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2fc9e181cc92769d844a4ff03b010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16f466d215277f70fd037d1e78f62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e40de8a04ecd9b95447fda8aeac5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917bb3064793a552a966d4b574543bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a997496c74773b8940a631baf1f66f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66a2c537e6bf55522fc3c643f1054431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988d9461372e2590f0c169a73bfd21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b076b3f15ecdc717d64bb8290144433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74615f32bebbe1eea35b2d59cbf5b8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153a807d2eac8c249122fe1f568074435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1411d728c1b55b264909a0e125207436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714983f47d642249281746b1aab7258437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada30c028691d5eb1a5289bd5cc6c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c3169395c0c8cd8d90f808996995439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb87fb36161220e3050dcac192fee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8220b819fdd29a7bc04484f4c8d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58359f0c8585c631cc17b6516b840ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad1bd609f80f5a38de2645bd0761c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3d2b9a7fce6ce27c90d2ec9a1cc7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf19b2e7efd860a962b49068bb65588445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3ab6ea66cee8d600d0dc76031017446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23da43c29e992e46909ac779cf8c08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea426eb67d3f1c13cce44fb884b0f58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c753a324aed69e13e3407c418605455449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e9778b679bfdbfc2c2472435e6103450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830905e432b688c297818741ac59fcaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f5e68cd96dc3798361d597a58be7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75a8ef7b8b73b75d1c8a2e17b74d46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f9b27edbdcd88a8c206eb6987b294454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f93d40a0660c2ed3fc0fa364f8d5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea87286108603f2662f04c04f72c00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc081ed31ac3237a092a81ea3c05f28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077106884a378893f036b0d39979309458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41566885a84daf6ad15dec07b2ca2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0ea6d551e4611d2952e4f05320bba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb61d133ee49448b3ba2a6ebdfe44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125070a1fa8a4947a01110d1bd5e30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d734e503930b4af7ab83ed7ed2e802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0f36180338745ca1194c47811869464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b38ec7bac0bd7eb774a51aeb2552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d3d0a40325fee91a2980b62298faf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c92c66b6ace22e65adcfbcc54b076467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19b9ce556f2fcbd6a921cea886f6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4e4b9290b2573609aa024d412552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141b9630cd8cd5837d4fe8e6f77cdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12009ba27e8e1e995f932b3ea2399b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837f11dbba12647fcc76598f421a80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afae5e1f74af29e65862aad670d762473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704f1a198a3d77c67f9d6366365969a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21676a523250efcbdf71e862917140475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86de27900b335f7a08b5576809edc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c25b2724b9f9ee5f003bab7f7cf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39585213f2ee9eebcd70b1da4d66e9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdae98d91fb456196347c66b1c9c43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6f9e1afa3f39ed61aebf69a9ce40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1710e16e5b9add8fda083ddd091957481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414748e70b0c5c8da22ef117811ceed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4dadb375c191925ba4d5601057a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9dcccc2705cd266e83aace6d5ec16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816b1fc34e875e7fffa37890ed6695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294694e978f182ed9696ddc46579a650486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63dd67310a9db75a6ab9db832a175487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c312a22dddefa7092599c2f6486fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f70a3fe0a3c9dde8ad910236645c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1dc41973ce2bd38cc4934422443a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3efc81b32beb619491d301f540e3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae753ce825afb36929702da37c326a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc68b889d03ea073c85cbb239a44a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c4649658c7ed2f2d0924df55b623494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d10070b25ba2248438561790ff85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84311426ae49e4d0c77975c069a34414496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3146ab037ae813a2c14c91761b6e07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f616663c951760819dd9ba05366b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8272943e9672a9b3b59d61e74388d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c734d80172cd20863ce2d1798e6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6831913b706c22410c7f18a8bafd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d19e2b75c930cdba57159cbba94b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32811a183228ce8f762d83e1761b0a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c934bbd899badd61ce505c3b655e2f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533589c9d57e75c3639db52461a3fb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae3595c65c2cc3e24bb4787debecc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070a4f2b2bc3f83b13d37eec27af0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096eb20d0792d56e6959fa777f46a64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ddb565b3464a337f603ae3eabc379509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a96d9b4b854159d02f95bd3a806ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e297d71852d802572b3414565a52202511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d04dec734d521622e3d8260f521b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b2e3dffb869e009ab4278f6c79fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1eaeed3d39d69ceb6e56db98448c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c25a631f8f66730292e0cf41596f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f3894cc2c708f069cce149709aef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baa8c4f5b1f0e1abad91ec431e9993517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3717c63069cd4504a03b3f4f7b5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281b194418927bdce036f65d63ae2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb114d71032c00f87d36ec989085378520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f505f4161d7deb0d47e7454b1b8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff61e55d880f7ac418987bf3fb833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf296d26e62071ea9ed4ffec8a0ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06c6d40a25c35470e076757b69d6b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d94bebc1081aac108e60bef142c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aec9477d25eab30f73b1ae7e21052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876960745aa8f588289cca60987691527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486f9598923c35f10cbeabd9d29467528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f06dcbb1bc5f7eea41af5ceafbaf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77454ae77f3f2467ea58533d4cb888530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e1fc77cc28dd963a0e43202ef201531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111804d7f53ecf2c60a0bd2b28a97f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611ce6ec3696924643e820661c24403533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64b95388e77dfb99132a7a4f4ca1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c077371248080d50ff31c5aa84f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e987c805a9adf67206866fdf1883536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ce81b4117ad873f6bead409c3d8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb38fa50f9df036e18dd5701bfc8d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c85f45f6123948a8721a6a1fd45cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7735fe77c4ef22c6bae2f4b6cfb0be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371d6c7041ee28ddb5c050cf2a17ea3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b43b6cbe08f33d0efae40c0747003b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067fe7afb69a69e7b7ee814a4a67267543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1d5bce72b80b8bc7600720821fb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ecee7446b363e5e5aa84f46861daa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79311a323e5ec919c7cf7cff3f9cc54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2956176ea85d4e426b96860e5e794547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9f5099b848441494b1d211c06df65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119527439ec89be6d742f8c5abb999a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef6dfa51f3b4da2f03ab71e78d536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fda2f475478bb029d4fd3ffbca6f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c4f42f6503b7f4effc5cfe95161c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7f6c3197fb431be44c6b16a42c94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f78def4b80aa12f8f75e7285af5c59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad691ecf097975aee6b99007ae128555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7b69b04a5423bb625e6ed1bca61c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a361b7922366ceab9e3fc4f243c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339a7a3d25152eed36e2dbb04598b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a051c9cb5941e646dfed76709bc9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499c11d32e7ae3ed0fd275c2affba80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192daf8c10287b54f08d96374160006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b745939db15a0e3f59f21d2ddd142a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34a8ba1e97c5a7da9f8f63775abf5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad5a386f974c07e23ecb8e36a53a02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d50cbfa1b2f442b7b2c50827b8b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15728a6e51ac2a3e4884108eeee344566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd4795f5898bf093b968fb68f03d8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89760db66cb22a48db3fe528e579f3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd78e3aea59bfc119735871cbce8d8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f824306736f3b3370a2f8aebf46316570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926536c20c05eaf6ef8e964243d04c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0bd0b0c3bb55ec371238ca3c26ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8da1fe50c9f33043f6695b44f602e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be648328de757d400632eaa80131bb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56c9f6aa489efd7efd2beacda807a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40cf91756a3929136ef6b650e7454576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c8abcb643d6380eef653b9b9e0dd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1538482c464268ec8fe44e10912e6ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8a1bad67d0656fc2f05f6e9fb620579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc53fde00dc5a2c69b9a9885561ca20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b038b5528e0264643c15b2b2faceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397e043c6322400155ea787920e39f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24e672c12a9d3291fa8da73724dbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4628bae1a9fccfa2d2ba569bd7609584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76afc7ce5791151a52f287eda138b94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c91e26ac273f38ca83d40a6da05f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299db38c6283b077ad633a8c4eb80c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e8f0291caf60f4e7783c6b5c9c1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec617eeb9c25c1bf6f22dbe8c2415589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0853c163aa4d9d36301e020725036590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4fe111f87f80f16719a30a6f5d662591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506cdb441bb74b6f6aec7e4bfeb8704592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26d0e7ae94e1cd6c532da091f61c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf91ba89d5e6446cd2331e3d1621ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcea0083a24189f40f10805085c371595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c6ad7e3abf20648db0f00f8f276c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a64b75dbe7549a141c6198b3c4d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae4e86f0c56862b065e48c271c97e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80fcc5d93060b173c3ba6d63e91ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecbddc6c166950b76e01de493af9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c14997866c82e2316c5521a3c25c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08964037c93d08393ca5f9af9a9846602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270337aa220979ee5b9628f7281bb99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bcb9ae6025bae7eea6bba01c230e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229eaef007f517b1415a23ddf678ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981df425acbf569c61689b483606c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a376b08fbed7fc2ada748b19e1d2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe0907c58d0bf96bc66391f65ed16d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15be78a7d24d05e5b3f76d5315773d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6638a481e8dbc4ac881750ea1df163610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523c1c9de7a664840805c866fa9512611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c106374ac84310176b3e42df710e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e8077cb733c14a64eb0f0273bd9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f7ffab2a7a811496d941585dec697614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f434712417f5b5b42b93b9b9b625a06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877e6641f02e465063ce6bdb85e77ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2807a48c9404e348e643659983b2d4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cf93688f4016f6f58e61a470eb7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704927494c005d744da1460d687748619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad349e0690ebf65b8f4cf1dac8da0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f08af8cbf637540fd8f432a776bb1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ac87cc8f01d1b4d3a95409cc8c026622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56153396a161a3512e70126abdfa97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363fe85b7fee58f7cd199bda5daad42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340d23ed0c8ad5ede65734dc5f7f384625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362038fd420ab337a997c5971cde6d1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9123beb6321143bb22d3d92c6749b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d2b10df832123f9c1739b961f464628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9e9009c00db12bfb774ac7e6fef70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d9ae2e3d1a8392951af641d91e50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217def5450e39437b14bf3b91a1cdb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88644841adf3b5dd8f517ee7c54b21c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a339b5933fbd50b96f4a82ee4148a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de354746ba0ed861a8072ab8a7ff5cde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476717813b7168f3af3ee593ef850fa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb9bdaf3eb02a442e44b854561dce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab996eb079812fe13706fb31d4efd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fedc2e929bc3c44ab0c10a4df8d9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a3fe8cb908fad525a68ee8efb038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520f7c7de8350e85d7294b46177d73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8edba2e34e017dfd40c1c2249e3462641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bdea88300141212fab3d7aa0ac91a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffdc514b5e66c9b93666f038432c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0745ab1cbaf46eb3e8fde25a6c7b53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab49a6b5fbf79a79b70c83ae20b30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc183d62382469e5addd90948db6774646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5cd0c45d44acdbe0c31a713b94f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07834f6c5c3fbe46f9600f80b906e80f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4b4e53705c02e1eb1b911127c3c40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efbc3c8023e31de2e74b3627165951650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b5b1c03cfa15bad8b415ab442f74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a7c694a7c10206bfcc8a7e6ad8503652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692355c58030e563960ebcb68c4db48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94614f002d4e1c2f0be8b9c507f7e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ffdc0896383375ea7653b7f4ded5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646b84071deeb0b0b35d3d83c832a4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494003313cd7d2a2b504fe3349800924657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f66aef5f7db06b32112d625a533eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c595ec11fd54616cddda1b4e1364659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967504de3dfc1b88319d760b7a29dc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345e861656b7ff370c63ca6ad3a275661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58b315a6780ceac6ae35b9727c675d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed91e320750b7677054035187c10a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf6b8a79f3eda961c641629c6af197664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a0c082faca7892b319afbbd3eb25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880937eb5060b5c7eac4fa58e5eea9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d05c13456061f2039c2fe791226b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be48e9e58bb7ba1e59f39cd95351c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f259bcc8fdc8db48594b38f4a0eb57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b486301673ea4fc7b61afed286e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509a4453968d717b6c20ac3c386983671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b32fbc7ac4aca923dcd0ec0e73482672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6bf2d94bf3de07479db1549468cab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f6176290ff6c13c6cd5d878768f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5de060c52bdc12e9727ffddf03dc7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1d67ab21036a1c03289a65c838d92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085510761dfc376fee66f6c9813f2966677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645e88deddda430055af0b0de80f35d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246476166d5047ef1f30c78193a1db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14cfa4f6f90e8551be77191d10a6af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd857f38c746081289c217cb6eacfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84e3b1d536f01508839e8284d1d6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6fcaceefc97bce678cb8a67543684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef34d14370638df130b54b40989d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd25f1d1d9530594d0e3976cdf1ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea40ba0000d82416f063daa1e98f44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dab71d99266f9296a9145cda3c085687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c2f442ea4694980f61720f17fc13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc676bf7661cae6e227ef9fc8abe423689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc5f8a0c14efa9fc2133b6b530dd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ae96fc4fe9a845f86a7b645bfe044691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a469f49a9002b271db6ceb4f433c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7117fdf945c13f9e8343d951cea02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9097eea67a9a84a778519f22650b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2a43a8097b9fab4967ea643860f7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1dbc5fc75f30ab4e67719c513a138696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c00d4034cb390c8c90a5ffc128ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4fbbd63e3d07ec422ccdc4278bb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc2d8d7e892a68eaf84141b973104699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c93953344b762d91105b7f163e50f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c79a3c4cdbf339703efd6587167f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800908c2ffeff62d6e3fe5fe9298a06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dda861bb6f55cedc401b9e289df00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8945c40c967855805dac4c3f2ff2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c231bc1b7d0f397b443599709da2f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7684537556862b167c44ae81a3a2aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c2e0bd7d3033e2006e6f6a4c334ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd84758a29acb9c607ab46ad1228f91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc52e8f5a683952847ce73a2e62913709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5567ad9dd27f2f2d5a5b16f43c5456b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8150a9fa87757dfe52a2b54ae8b859711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5989509d47582dfb6232aa799ba8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b543f8921fe05a49982d6955d664c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcc9504c0c2fe9ccddfadd968aea86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2b8580075a5929234828d0032427715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ca32f1017b54b5f2da153ab5c4ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f410ef1c360143e2b902eadc1c2a82c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c6e1d61546c2347f3fb94702a6c6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab685c7a69af83adf6c12d19453b48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9abe30b17acc1ca8a48b6db9f6159720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e81c582cd0a6b5ceac31f58a7c2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91de44a5afb4a60d7d68267a8d1197722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c95ed232a9b459f49077d79824a73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9e40d182ec8545c991473c7a1862c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326a3a4dd29094e230a030056aff76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c69c03dd2a8cca796b229f164544726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3054dbf9b60540a7b744e28fb14e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c99f01a000c220d3473fd064fafe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1293ba7b957c8390190f8213980e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8cc6813b55db0c2a58290a61bdaf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39547e6ea5efd8cc73bd6e7b6b048ca3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba1a416e05a57662c71c5aa78ce11732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6677dcf467587e49f2c2479e5e4da1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e7f5c3a5ba66406812ea000f7156734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf070f89e9f054ac28bade5875c4d06735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117194232be130cfa4e9297faccd35f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2d66310a5a7382afd1b68ad7505d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54dd0472b6ac884607321962ea00c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbf9b89018b5c79e284ddd7169695739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6e969f8333561e34876adbbdce90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d8f106926039f9b35500e2a75dd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e75a897c33b3f95d36261dc8b5bd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee46e889a9b4b2513305c691cb5c22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bf8bb77dbe9f205b48b2d028a37c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b07c766f5ec3c91f7cdc9ca41e39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b3d981e220899c6a68c5ebe0e0ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15acc4147894823988e41a8976b2e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442b3218129383c4722fd4fd2fd47e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc80ceebc9f56a5c6c2610028bfdaf9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8200f17b749b498c75831b082e9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c82704b0e9846c1ed802334878f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d91562459d7168c47579420b73fc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262924d88640d2e40c5f66c44c9a7803753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>