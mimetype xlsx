--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd959464105a01bc3f7f4ecb868575b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d43e27b6e98d7e98b4b4b42d9a9452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9ab58ec346241e02be870231ac1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e36211c17dc30d9811cfcaf3ba3ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e60598c5ecb4330667553feb1da8c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556179fa352acbe24ec7e32eb5091d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d2e464538b109ba110b87b633c3f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5753be7a8782251d60151d2823fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c43c264483b36749bb2da9c8fdd0c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde3c153b5eec7ba162c106550e3ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd238cad125c2e6b5e2d6e70a2a69311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c87625b4653bf3eef637feefbba3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59406ab55a9f42d456df51ec059058b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee245f5ec0e508a19c1b3c20de48e3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a647fb5d6537ac9663bbd720164d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f21637fbffb047b9a1b2bf6edccb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0dfa3b2c3cb833a3370ddc4759c2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085545dff187cf0e8c2ff4b0b01bf2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a9813734051db2b9f4a0816d64dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f92939ee26f5e9fad0f483e8dc08d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d223c22872940d6975348666ab2d4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a10c3c69104010de246d8eb763f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812a5c02068a68db8f6a047bfd9f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ec6a72ee6c07aaa95729f235960c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb057cfc15132a44288ffc8395b574725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779b965f714085ec42ffc0a140f2ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ba80538a0e14bdd00fd4d5ad7a4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa8bc45e6f37ecb0a49b182ea00b3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326036cb615f05f97d829d5e814e2d7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa8642dc0e5ff5a8ec60d1976990e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459502459078970cddd7f996fdd72bbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7cfeeceb89f5fb659cd59774002432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172dae3e71c11888e3b84cc569dc77a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69448882153a8637de6dd98c2d6f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11d1ad1f17a34c951311607e313a3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e00c18b590844db6971d5ca88ee136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d95b3bd7d424c6d9a2f6fc1e1f5f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74bde8f2b73fff584bb17caace69538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e94e7eda67239c36c5c856e3afdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec7f9a39040a3612fffff1e2278a3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085a712eccc59a6bde7e324af3752941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9f60b73e8bfbe070e65f50b2b4df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ff9c18fb1ec2fdb85248e463906643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6e8bb7153a8d2bf7d6474a48eab444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52016001f79b1688644e4df25150491645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb236b1d1d1ab30337a67e3310a61546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6e2755ccbe39d471deec4ba5775747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0b47bc33e82ea999643c14c7c0a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebbcdbe3ca851bab520f94a7cfab9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71318a38f46e4680fe172d03af3f0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac696138fdf970900badf0fc2b5fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc071e3f080a50505e5e3835ddd2d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e5adf9850322d560efc923a3a02153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d0a471deab8bc5e4fb62007c12fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cb00551947d3b1ab118b6750dd3d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0780c7c6acb52dda36462a29f7015156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3e8afd8e2ad48e0dcc24f5905bad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523456e1fdfa663d27222e7bd61203158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd34f40cce80b707357cf00d14aae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fee01086d343d41bb7a66f7e0c75560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1c7c24ac61d77f8c87fdf1eb012861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e68882f59d6f2d7fd0556f7f53b44062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497673d3cc8297b27836072b0580b8c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c893d4fea4a5906b7681811694a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804eda86bb487cfdd65283f90bc57af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e7f009d9e5ab022f3d0d9e530c09566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a4070a53c012c7b7ee8e76a784c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd416049fe631c74b3f54edeec15dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c063119a773acb7fa84418fd8c38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c579a23db9b6b753500c2ead767e3db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2d75c9dbbdfb8dbdf3731fedb21c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c862ca9c459faeb717b754d7a01e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4537099848cbb2c8d252ad391b260873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fc8c7c2335a85902241de82c95f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee06c9d3c9afe4d2fb6f01f0ec025d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b10a32e38e049f881137aa5bebb1f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59fcb27b84cf839cd5b1dc093d853077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70adae7e0a2bdd6fa082587926ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee1d921d942c521fdc252c94339fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94e214cd5e509965fc7beeb5c3b7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2bf7d382a72060263f5ecd3a0495981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b63c64bbbbac1562814c5f9fc90e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc0ec13ec107614aa01ddf03f448383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa2a154ade210d02de13fbf0a502084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2adb0a9d2f3ef3ca383a421d83873e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297726fdc79bfd0a93c71854ee5a608c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048df216af77fc800b6e9378a93daa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952528879c9e92788b47f873c98b11e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af729bc2e4eddbcb46db348087fc236289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50901ddf7a7515311d6317d2191cd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23f549e716baaae096c25ad334c8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a25f86ec79780fa66255086d9c23dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2138a1236728c12eea4039ce26fa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaccca44febf0c0d916646c7ee7a7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446124e991d1e9b34b08c6c2c1ac4b5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5e77bce52376262aae4af284b2e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e42c13c8c83dac0ce4ae8a9c3144697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ad85517ef24e1b762fde974e0ce698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f91ce79fee3dd67c02e9bcb78ac2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f6da9e0a8fedf3bcff9c88c44307a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d1043f0c92965f3022fbf63af774101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3917278a489db02662edf275578855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaadc00d4630e3dd770d2496557ccb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319783c4a656a58fd5a72a41fcac0ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e9456d2825fbedc7074cbd08cdd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268423f6ea544d924da0bdc62d9863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da94e8c24d5182390f6b82c3c8243107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b502b555449b80869d9e87347c3281108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5408548e8fa2ad7c067a98d357c738109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2938ca764afa8c17ba3e57a39f0b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7c4856673306d469c05e7725519f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af7a48d994752ef38316390464ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d8eac74a0dde3d10fc7fd24c2d470113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1bdfb4e6cf509abd6f4c807e8c23b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9c562e78213cd4c3947af0fc3087115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7aa9582ae5526d1bf43f7712727c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd71eccc39e8be22ec9eecfe6cd573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7e371ce5230deac2583b4f9abcb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a4530c9758e58c2dd67a7ff091452119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c067063770525f3ef779b37db44dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc99ba5ab24d48905cd981df631e83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f24b1cebf0ec05250bac6658798ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69691f2901ed75ffbba9ebfd2575f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451adc7891c7e8b8d2e7334874789ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5c327afb2539b30aa659bb9354290125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc996d43024531c9b5d5b94beed7187126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbeff0a342a5eedb03f61760cae7c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6af300177ac058b844e7e966b037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16669ab74ab3c49a0e47b8152cfe6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208cce5f9117edcb4048673cd9171f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff57180b0aa757ef1034dde41b4965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc389a2c9013eb7a3edff4e4a41dcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a4bf0e0f2efcc688f35f4b4b5293133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b51d9c1b06fb6bd66ef2c37786787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622029954aa60758118f4aff4ebb3ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871a42605099187c623f2329c77321136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b04b90dad37bbf1fe76e37d639f68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c4569071248cb53e3019df23975e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb606e1507349d6823551898c1551b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc862ae3aa58e2ee6b824cc3cd1957140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97295379e5ef456e1864fb38f4fbcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d9487710911d8b90215e7c335da7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d46a3941bb5b76522e6a1b6f993c08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b103029e3cf4156ea17f3f33e76fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc1f10346497fe5ecb1dd5a062880e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd8bf0d829e0e3299e0fec4660011146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5dcaed51a88d8b1fd2af08778213147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a608b4f35f3c671915da193f34290e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36804a152c23c8de5cf17b5d77831f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9312e40a19323e6b15d15766d264963150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e9dda788be65c03220dbefe33f272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d78d7d3b30706795539a8a948eb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f23d7a9657f22cd414dc62c47bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cffc3db60d4471087c8fcf9e982665154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688055548aad656f723e774bde561f25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1809d648562344fcaa39f89bf80a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c05346d1539a7a75f9a4a5405111d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cbd30ddd391336ebce81ce2bca65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea3c0d7dbd6b47a04996bcd9ef739d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e70fb31d3ca2fc39f3d1112a41aef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e85b30df85fd2335ae0ecc3ed8e2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116197140e7b930da6f3222317b0ae7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f02f781a7569c6148464d9aa0246163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788979c2a414412ea11c71c5c0690f9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e821e1b8fb7750e80e974479860e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9424d2a0d484236483cee3552c01af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56170c9d0c548ac1ff1f2a3c06a45663167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c52811eace29fab6ef460be222da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951df12e29ac94e55603822bc83c70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6d9e814fd994debb171691d81549170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c1bc419b25e8445ca5f59bc0a77f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49763f11a527021ab89f761949a45982172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612480fc2d82d50d696c3049fa3a8769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da32f20dd7407c6942d168f3b7138174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeed3732209e138554f40ec7baa0f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ad3e0b58b5e3f3067e08750ac23f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5e042a3c4eb7cdbf4135e2260b4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9579a92330df8b1dfd17e908b404a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdfd58e27b0cb155aeb60f88bdd564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac850d86c47944256ed0e4a1d85d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af8afdeda991133c584798b637d80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cfcc1abf50ff47b8c03574002120182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0b170d4fa6e2c7e5ee9280d088b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb69fee26095a0f9acb779797a2ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff62f086fe60e8aa8ec4ba34ed99dcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950583115a9d3b77d9a962fe8f6a102186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a447ebb098a7946209d88e0cd02bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e68bcbcd8433f39fba1adc297ce2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92be4f6a6e52ea2c6447d5ee820b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ed71d25a4c36a15760a6ddd721ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc168198bca5405af5ffbdf1dd96c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f186749ff1c2dc306b0ef49ad7002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bbe3aa37daf9ea32f7998fa435154193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319469a214916524ffe0033ba47cf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2dcfc17c3a601f4648fcf628bb6dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99383749358acc64ecda9bf7b1a9e7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca4401434868ecc37e5eb6a2ec2583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d9cef2583dff5e30b6c222f5caa15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e875a1fa454928de98a6884d676fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b972bd2198554a8b2151932f0d5964200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4156140bd35e23335fec9f3d7679e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfde27e31a05da9ffee0d5f6ce0955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed154e3b0b2bc3977a63a13da2b8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48babe8c151515a3dc8b55a2e6941cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3bddca06fc516e9d3c7678d20d574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a212531286143646b39244a232f8e53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e06e6a2f0df6d2edc62f81c52613207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad17098c2041ff9153c4452bcc36d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd9a30846e2e0491b4cd0cc7ddef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32d05df0be06c38a57412f638c6d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9969aff752523ca747cf3dad3d5779d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e456d84684270589766e921d07cd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0fcd28b68e55861a1f140ccdb788d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954304f558e02d8600dc15c34d1867d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7ecf3a12273f58f3bebb3b1534f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311abe9bd026c537208e43479ce4ef5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aad434d294ff27cbc67a05e0590ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00373632318a22d6cd633c9b5f9f4087218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af59c1eecd46a331407258383d848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c917ebdce0252786c9d6eefea182b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b1a8d4becce7941cc54ea1a7df04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748d6edd2415591d7b98883b474ebc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6a6a0dc540d7e77c03b623fb6ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5397201e02d9b3b31125f5624966e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650c9921e7753914b20c1ba5d42c6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67c33651b2ab219f11ddb5575f1912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed6d1b809588e86806028480901fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9150ab4e4bfc295c95761b78576fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bdd7abf0f09a3fca04dae4d42221b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c134a6aa69bc5319fb52d26ba7b52e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f1b35452a09d281eb13e93b2ed77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9872c7c4bffba75fc083f5f58e8963232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38975590e649c646d0b9f5e14b0d4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa779882d3cb1a3d5feba0736c977d4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bd4e09088ff3d28f8ac10b638052b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85134fcfdf02075f02a9a3ab4051e52c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7507d98d5c32b917b981fe80c214237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5efa295f9d262dcb8cd4a45e6aa6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32e5f6142115c23cc68edb04afaf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8999e03a01b50d67e94b92d3c7dc03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f042b809c5d87f641e46ee32098e07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e13bed24cc32e30134da682f03ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f0a88848437b0eb8765813920a55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1093959f84fd38b0f1d6454a924b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a47338c728c99d9b7f8146da52c19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51ca246646059ab0a5480406993431246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb67b16aecf9a49e2577ac291c9c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef56f75dfc23c00bbac0364eee95d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e21d2d6e224a60153bf9ce1de77e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f1fedd90f1e2b01a4662d75b89afe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d863c678c726f0bc91d5284500093251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b8823dba1fc7678c2f479a5caa09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570a146ec9b5a234f35020261caccc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b40eb5ec565045bba568158b52138254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748769bbd60b4a694af34321dea357255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3e28fe5f8b6c0b809118560bddcc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18685b44f34c5d11f61bbd872377ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454eea6e454d9016d53e2e2693d7e9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e72738ea4a07f23109c54e27e3813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebea73f684731f791670ecd2e5423e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a727c86c2f6f70f07f653dfeb57bef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbbd5b6148d7b8cb508b0d173a3116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e83c4fb956c498285bd606c49effe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d251d84f1ee24af1fbda7c1774623264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc681b66d810b66df86e9ff74486c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec6f77dff1f0f7e8810a27ccc4c98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00223e848cf932330d47df1fe384b1bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8714dabcd161ef570f03c0162b43a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839cb86acedce53b882b627100a26e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7036da3628fe9a305ed054c1c76f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0447f400220dc8bd90dec0a297ea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d396546f4f9041e7cc608fff61c8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019cddc475e70f5444924fdedb9af1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd55d51d7c3920e412084301b2c247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a766e70e8892a1edf2e6bff74555a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fcfe4d36f3b67b28034c10ed71189276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548362481595db160102f2a8f4b7e6af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b907a3e2dc3d0bc804de202f19ad6e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df14f219994b027daaa4b1edc13a79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73770286766acaa98f29171b429e20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d915eda34cfa124e7e771c030264281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced362a11d4ff355d26a34f251a5aea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aefcbfdabefa6bc7fc238cce7d90b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be49cadea45df7b82f317468be4a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30072b1139874bbfadc605bd8f6c76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed55f646fd48c844cf3848ca82d153286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12835449118f9a1ed96dbbb9fb5f8da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdcab6b6511dff1db09bf60ea23f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2172370c21034d9c48786fc2cdb19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2346518033867f9718046505427b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bce310bbfb5eb197c629ae1c5b0e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6b7632417855c87907432ac18ff27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31539c35d5a877d4c3e50894aef47a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f0ee07ecbbd9a3e48d806fe7f5c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11d73973869f2f45cde81816d3fa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fda52e2b20688df5ace3bf066e388296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e02a5ebc375f8e2afb2d4ab2753ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0fd9b333cab46be5612234cf9df0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eeef06abcb723152c0f670618deaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cd59497899850cb45816be2d1ca8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de9f76a48e13ef5ede472fe220508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a4ad743185bfb71d74d68390f66c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d200c31bb00d250c8a38982fbce64c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489a9b14d8ad5f4ed7081b64c2413a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f06a17dd9402de30a845fcb4f6a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb7cabbfa13445c64d812b05569d26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e7610c19439057f79a40356149c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db5961778d0a4e2768aa9b6a83a318308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011dfb13d1dedf8c24d70587cfd2811309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d41031da39c62a26b21122d075803310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023157fb3a3a82f0874a414d86ebcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e85bcdc594ca61cc43895b39d8e542312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad01c7b78f1f13f1c31c86c6b317fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4845dc24c7a9e19462eb4c8699ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e7fd6c763bed9f114b4d55aee4c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a8c3ec791c240a40a4d496b0e78a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa774424e91fa7c671c5e5e6dd85b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7c6173b7ed37a475bb3d3aa23d1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21cf832437eb093b8d3f3a8934d22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf30647e83755c63d520dba9f2db54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a1460ff42cd2fd543341ffeed111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d81ce75675d03a40d96536d3e7ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da80e1c697b45df944bbd69668009d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187049fa1f1637154604daf097e5a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136ce147670263f404da56b8f9ebfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9e84a1d43d622cd6c6237e04b4ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c111abf41a87e980f5e8fb979f618c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05eca3938574c0416cb5403025b4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66122d3b19c9fbc988a9600ac79c3dd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5308783733252a8b2cea51b4a4011a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624f5c58179725504c1326697c138a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e08a9683a53bbebf5ee90c560700332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c244ab44c4fe32649999315cf401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ecbf4d2db0c5ddc45d889aaa086b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef73d4eb8c0fcf3f08c38d8a5c9d45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44917998104359df75377b985c7ec6bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0858e71d6f260c81b2e20a353e20a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98de3c7679db7952be1816f6515e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff133b31e921b9b6c5920b4450fab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045292f4f5719d5faea5a036d69ea0e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45831b676bfb1a0e91ca309a369db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dba3f014405115b0fd13702eaf1ada342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4907ca28036a7d0d583ad4f0e16e64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cdf8ef9625270d7e2f0081b3e4203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9aeef9363daf6b28f86c645f01a09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d6ff93e8c2b1311ec1822fd86df18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d148f469b8fff6c5e29b512602da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871616d952e76c7511a1e6ee60a195348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5105553e6290f152fd43235a0f6e05b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d43234270b3fab8e1413a0a8dd2c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaefe5bd320159e4c9c53ced760e4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08417e01033c5d7c5b53c8ea819babae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170334b428b9b4dd7bfef2b7bd8fabd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2352d75f6ba9cc6d27d9d7913bd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e8aa172b041fb9b52492fa11c95d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de110b4e1fbf394f84a7a6113c794356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee79bd1ef23e8a969c1f2756232a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc803829a5b3915cf50950e1b7276b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db652c18945e5eeca5376f26eebed5e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8197d9c9967fc89b708b195bb7a73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99795c1f483ff5051b2a1e93661edfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addda97a1cdcfb516b78a4bd4b94b4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e4894c1a0a57fad59abf917155068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c766d35cc1057a440a0647413019d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb9db341652db853a6a106d6b18d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71657b376c37a9d780acf0db01f259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955923a80ae5d62b39bd7e52fb6b351d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd871ac9e4aea9f7bc9d1e287c4077e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf728ab1001d6a854b5980336a2c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e431fbdf76341e47b5ea1ebf14740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056a687e89d03a224da4c49d905027371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca41e4236394c86556edc02df9992b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c509c8ff8c50cfe0ae39dcef8744b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d8ac739a98b6ad652429b26d749c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934390b3ae0693f940e48a4672d5bcc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe5e2f110a4fb77591a342e3ed1dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb5dad3930b69c67fb888d6e23d97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60b97bcd96000fccccfd3f89b1667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac70c74546d18aca7a2e254d76f8b3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae261a95a4fabcf7c462a68bc2a3d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b7b2e88eff1da5bd11c653a6ac6a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238b27154bd4b17550468f279b43c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f069790c9cfb46259ef2da63e6e366383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea4875a150c7ae399ff68623df815f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef0becb51fc4dc80e50bbae243092385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39667192def8bd86909b4f315fb01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e957790c7dcfc21e1cc1a1a3092fc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fc4e903e40124ef384a71873ef4e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc5bbbd6fd8100c9ed18308e80b67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ce7c2ac0088315b27f5862c90c32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449fc6dc610b78fb51f19341c8cb48f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea86125ceaf50aefab14906515f01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a240670a1b82a5969cd36af021eb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf1f1388f120208fcc4f886f8e1ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e3b4ae78e088cd91ca4b5e29ddf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93c23c6b0c9408293611988efa1ed3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dab5d12f6f70f831fac2fb8febb37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0e63dc4e368ca160827f69f0eab3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ed208f3944db55eaeaae47aa95db8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7039fbb6571f765895a0ceca23a4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2bc6813b39d8b5b50f1f1a92416f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d459a5b8fa984ae147b3dc6a7510d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd063c7d95b65825e8b12fbfed25c11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c1c9fe2a44ec5bc6ed81fc0fadc7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12f5882707cc4c94da501d3a2d3c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69998059cd53ba8c2e30955cc5acbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331310fa454a6e5fb68b2dbe6927c71c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c799b6a51aec139b8832c956badcd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0761a17b6ba2a54ca33844cc84eb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0ef41bf195269e0aef1627be8d35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4b6d01ac0b39f3c7c693161e30da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187495af827748e40530fe92ffc270f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffaf0baa2303117e5a844fa5458d93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c826d5969a1e82b0940930a095e46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb0e1f6099861942d15f3a896b997415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83956402cab8d46c8b1cc6d01bd4dae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b65bd841cf60c8dfcfc2df1eee51b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19851b98119fcdc3f154a002f1dce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866691083e70e5b1481c6defdc158b32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9f3dff43a9f300957cb2ec493c32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7a5d1921e53fd4f6db401eb6e5da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7c2cbce8c2771a60ddb890227478422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf09962e5b3085940c6a5b655f0139423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965301284a3f9037afeb472299a8ce9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c27f5efb3e4c4ef3ff01b7c344b53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7e22379d97b67709d37d0bc8dda0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102fa910eceb23662305177a20a3c31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85f14f48c9eed33caff6bf6ad2d9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe77e95edc7df99ea1e87d8b4140ac5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079848c26a91ef38ff1695b47dd4a131430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ab9bf1146dec523627afdfc910b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae16dd75a7fdb13795797364509677432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de521b646bde8c827bf3a27f42d63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905e659765ccf9848b2e781ae2f14ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a16eccbf0d2df08ac5f77fa69bc2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9760ea440cc78b929b95db5061c52e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ceda7fac2eb9dda9096dac238fe1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcd23f1e06ab4376d47be0c660c6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9511043baf1f48eb4d1c1d6306421439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81466fac223b952dafc13bfe6c47bf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeafe0d8b47e1a16bd2af65c5896717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e347d7108a34677729572f871e63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a53fef9c3b5c34881ac5b0c1bd6af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79dd211f5b6f361e1d2265bc356dc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b998063dd52a1430df279bf218e54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f4fa3ce2beed5098c418edcf7bf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe079fd68bd04587134fbdb09586e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e83c2c7c156f5fa45a18bf018b85c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772d1769a7ae3e597352c6eaea11a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f15ead58672a8589112ecd1a244b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b9f1f7c03a9c05a63708a23472cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343b4296767a109758a5a3a653bacb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bb3e914b5e8b3625da78687c56f3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e560da16cad8746a3000a5311b2af8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a0d74036592cde4c59477a111234455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00bdc9ae485fe59aa8a77e2dc3112b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a487e3a20a47c50a8650bb5d4e2d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfed48f9268fcde55614ed70b55813458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c90802ded4af6bf8e6300b209fc7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116eed797d33db0081656304821089460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5eca14607716ebf3b0537a9a1f6a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025419538b241c604241d53895f9374462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8a1475c6687a2b84424c85dcdff8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c209c9d025137b77e250618c67a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad32a24a3a8438da3c61f731c06a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf455ba7476a0eb5619a719dc99517d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc43e48625bf328b1e875b0b26e4dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7624a87af08f8ea0b96a9558777b78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941a7edb26a65a561cc3f1927523f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a54181c335bbb942f0142e5f2817470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d8cb6e7bb4c7eff46c5898c8718e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672995191eb59d75cc4c25ca0d5971472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70276dc00d33596fc78de6d05e7054473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9349efe4cc58cbd262b9424377d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816f9a0da565ac3c45a091eb117a78a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612d74558828fdc0acac767b0a8c541476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb560c07cbcfa13c268323a45ba1d8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a0182d7e0b6d869c9c433aa3e563478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49be3a234a894918b2de2b1baf954479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8470154f0a46e67bdeef035fe13ed78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c094992be8ec4589bc18d23de7c85b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b6dd7f4f29f7085490fce6cdb77a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff4c8e7af58f6b5fc462e2b9cfaa8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a550212966af6c59fd612761aceabd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0379b78699829a6d641d79401c3028485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2d8bdbe2242a04834d94244d9122486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94c5f87ad3dea67e387b946ca5bba5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c0347eb174f375cb1c6107533a2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa3b0438e7f625d5f16f0c61d4603489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe8fca8d9a570d07b8f8995554194490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e7962a5ac8219346b49c8616217b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b7de9e82561b2d664d4b5127087b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc413961d15e3e958b8149eaf3a694a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f603c48bc3811960eb713d3a05cca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66043bdafdbb75b9b00b23a7828356495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5663c10613f5d7633d3a708de505d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca8ed8b99ee904b5a1d2da7ab26fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271d3b9a6e7515c838ac83b9da9abf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc0005301aab9065a53a62c6660d5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdeb3b5f56813f37bc00899619b13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bdc222d4b5ec727e4899cf0bd0615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022964e3825991325665acaa530985502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c6bbf745592ab9026a39db879db49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f15c5cea3d90bd8d1ffa148e059504504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a90903b735eafd1a60953b522de5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e58f612bedc66d5a8e66f2def9b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8033f377a52227c0f1c862c661269ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbfd309d5f6a334c914d8d791d38c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30186ccb3c358653a64f874a0a5e916509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7add54827cd90f3c810ce9b96e36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ccb3931e32f8d0024641327d743aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc90703bbbde0d0952a70e06608011512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d280ae61405e2181c87ec65e41d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283def68335e103ddacc1f5782032c97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ce12c9f56b6e3de7c5616e98d836515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5733b7e50572310a73e47e8426c3400516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c47654200d06f5c4fc870c41848ff2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e71755db0f0ea15b8169b6c190019518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb982f305328526e2616ff2346d99c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934078c4587c833f0b5b72ca3311e7d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687aae3f5e9a62ddf8b22dd071f7090521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e691880e08182bb90d2efb8b109f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b039b26a8bce20cf301ee69ad32da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7717236c33d85db4fa82e185ec3cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff5e8c7ec20c3ddc6e479f977aeb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c071d2c71d6cf0194751093715205526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa499304b1faa67e3269c15741a304c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96b103c43dfec4f429d1e74a9ffd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6d492cc2408d8f69c5d310b70357529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789bb5d2c5b66fcf02af8abc6468924530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac316581846426c538f632a3150ebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b33baa4a8c3e625f4d4c93b6708e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c726560591541f17935273a4eca875533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c830300161ebdb59a6e8064f3abc0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1142b92d9512010169aeff4eb79a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89067b959f5a83bcc40510878e24087536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5541314c9bd126c867c77778c5ad5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45ab35712ad2dbf34f6a266ceaa00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c791d4eb03a9d009615e5a912e3264539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead25532970f4c5e91802af36a3836a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54285ce12164235224ccbf7cc8060aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d813773075ecb2f1aabf941a7a790f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98effb660db122cf1d87fa6a866fa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0219d96f884b77010d0f6a47f1d873c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c4b1c1e380d5437e24ea09afeeb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfe250fc487f1052a8cdbb376c22c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117037220768a35188c58da0f533845547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f270ea5d0a888e438e4d340afca1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f92478b1b78f4bcdb4c0d2d4228e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ae8d2956bf7bf6f7b40a9be14826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b701447a44e746610e480975cf2717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3bc08e21b2b6fa894a0096f180e19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca80934bab4f78f4f89eb3d2981b0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459cbde0a18f934c525b79273c17c89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1109825edf1cfc476d1499197a83f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9abf650f3fb168c21d3cd9b980c38b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd0fd378cf08a8add47e60100161e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de5b64399279609ecaad37fc26866558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f176045cd4d6033c7d871b958f6dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c17064ea5bf1038a5009b5a9226805560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5e3497f733f7b1289c08a19482fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836beabe87084ec1d85d017cd9a226562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f8956ab258804dc568cde0907a467563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c426cfde3d67abf1d640facc22b9dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba107f6b5f73b7e85a9a159cf0e7d93a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21c9d3815137f8a75ad405013b2d41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a7e690976b708c693655a69b3ea0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705302a80c3acfd0db52a88cecad6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26179e877107c8a3cb8813da8399bf7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cffc0e07eb053c5170ef782c39dd5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110fce6bc2f4ca348aee9c8eceed68a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae381e97c3476c335fa8b138dbf8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c10afd76d83f09ed9a076997f200573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de909785379de59ca34a7ab8be1db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20092fb6b45d818e3e125e5d75540575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b6c0abe738a91fa5f4a965a21271576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792cc985adf11b5c8f2053fc08c617d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea43eea19aa8f8a176e11fcb4f7ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623574bd84fc5c0d64f6abf3a69c8b5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fda355daca7e5a7ab477f436c914e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51565b20970c18bfbfe2c3c49f92a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2be8c259948ed3cf3d623e2efdad9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddb96ded3ce32d790263eb0543a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4991ddd61b84d64ed6a56f32670e288584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862ece8e7ea26a80ea61c25dbc954e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe067e451fa5e3ab2fa633359bced6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa5415d3ac15ff3cd8fe489724e0f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d84e26ea7c0ab7125238546f35fe8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc793e562859a8e2b2d05a3fb67b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114bf5032ee9d5abb4c4142f1446ba7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4e236c7dbb0eccfe3c526aa3299d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cdb1f418b16e353a32af4c34a0539592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8728b74fcfc0897f90a6674d90e15e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7029f02c7c4158ff097b89ec9ae19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2daf61a254b9377d5e16307d41d7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f5810dbc48e7153818c278090562596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb10ed5ae5e540ed68dd18e63b979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9f1e6c54c35af1cf708a58d04c71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80d13d5e5bf911aa3da93fd911e6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a0f0e3cdd9e6c1c9418e1432b938600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220f0e607d5cd4289a7f993d0a9d07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c8e0e214d1eea9c4d84a1225450d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b636106565cdb5d358f7b740d9e98c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde3692fa46ed084ba129bb9582d74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c253de3d4162b1d361a85e16cb21c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571cdd2b901af6158818f0ce0b1900a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21b67ed6bc3416ff45c13103134b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aff41c9ee78eaae0fb65a0bce990c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e14e71ffd80c9b4f7175d8134c38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac09aefc7328f1b6c5bf3bce989b11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66b17fd35e2d74d398a7960424fc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd8d1019e4491cff9af8b758279d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a459de3c157edf19e3f75af20eff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b3094f492c7f834c6b22f8ad1583614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3350267ac8e72b73ec314a1e8f887d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93c31b09821ae9e0f3281b7552b71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de774e2e317556f9f846185c9255b196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd28fe556f587fc5b368e8110fa470618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70782f351fae686db6f099c514fa17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21975b7a42803cc79a259d5b93daf19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee04dc4d38ae090f04d55a0366b890621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f3b57e084bdbe9484c598e8a6f84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ccbf127b2478c82f3ad4f185efcf8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90aa669d95e241a6170fb93313d6b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450180ee102d89495196e6122c4ac2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5521713c90797baa4deadc66cabd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8b769c12eb0f7eb9be3adf1d3a44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11cd66a160dc40b037f7f886f84a9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded54fe223c7edefe5fc8bcb99f0fed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21700c12411d956de2ebb25ea25ef61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aaa50fab32d7e7411415805eeece2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff3e68245ff4c8e9617513d4a76084632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66787b7ffbefe15b43dc11413e1be5a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4a8a43635fbe52567cb2dc6e8eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee70587d51488161b05517ac75cc9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec809cb544150aabcd15ed51ccac6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ae58c53eda5389431a66904c3846637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde913e9919fe858cb1e065c42886a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0400fe0b0301d69036e1477bd57bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b23d8d8ccd4becb3a63e5701b4463640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ce034bcd8739044b564069c5b099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bf9e6b210e4775a9fcb6ebfc1d90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf0410aa5d78c8918dfca90a4f69c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536224f0a1bc5298a62dba399c370a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb899b1a1e550359998b0e435d3f603645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c656a23396e796ce93ccd5d6fd0d7b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f7493f7992c2164a7a63c464efa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06524400a7fa1e8b91e31ad94f381ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efe76dcffe6aa6b20908ae0f4bdbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f01294fabc6153021a4dfc32a1087f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e500dbc5a23676f20ec6e03bfd7fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b062e78f967310a04a6b0c67ad3a19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6f7b1ce07f55360520e85e5842a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be891b86dcf2d7aab076282540aedfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b8403d0faaca4e20f6365872edae6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526699e590a1ba0977113e6145989437656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2bbbda6d523c53488bf7037a3176657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d958b87d6a2e333a41b2bd5f3074658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a63e464a5e696fe9711dfab4d32df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d90114a7878c58feaeaea1fda513d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03936ca5e47d53d0c7bd908119dbcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b2e0880bb349dea4fb61abc653e7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b400c547bd0b60fb49a2154b1be0e0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128590ec0d06924f3e5e528f7f95ebe8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61746368d7389dcf23670200ab418665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307e0d6a37c83b53663cece85a9bda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677780b224a29c93a8e59411363d3a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae7766a58ea5a57f36599e30f4637e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2872ebfc83ed447568033c86dde4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3b078f8e5b96a24854f71ed4b299670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde8894cf11e9c9262730b9414512d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb12514793a112efc29df23ed9fe3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a82ab445e5e5d3aab208072ff17d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b21c8395f6f5c01050f4e5b31faf5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a37d99aff7ca6c99e5af47b0c73f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d688d543a6804cd8a829c893e89c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c795550ec5975ae64d8b02968c72afa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20efb18dc380a928f9267dbf8c82e43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1f2ece1ff6a3ba10dec341985419679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0805dfbc0587edbaaa48f1b9742e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e9f68d1883e60c71dec697f474a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb87e721de83700951a0174be250e03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aaa65a38a14125d90af89e39361bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98d77091ba6ed3029f099aa2f0c437684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad278a113d59e4fe71cf7e9001921a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56107166af5243718613902cdb52910686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988efa84db88cf0c59352569b459fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafb1d9047ff9bea26caa8e2da9513f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e8905be4caca65ac0b0e4273347d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee9b7127b82082e9a526daee19750690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42357f8797a9df85dace4ef142b95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608ad3fd0106ddad501eaeae22cd83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245da332daf867d7be9e1d8f8f7140b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540ddcd3eba9e8baad9c8a9d2bb7ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a38020f7afff74705a22809bc5fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d669430272cd992143a527a17884696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec3a66a9f79b9034a8776b9445a5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b881410a6347c022fe558b16355993698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547725bf014236005bc3f22603147d0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32f8b98355e255508fbc59d50d8f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262c15f62a1975f9344e57aa6ba476701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb8f224167769cc387c04851f3cde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6446bd0ffb80a0031c4ca4dac2a5490703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa2b0cec97afa32481a7e8dd2e4b18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d14c4abc87fed28d4e869786122d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87e2d08d71bd86714d42bae033f6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec98504d8c218c5a445ac047f015d8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a27e9b1a12186ddbb6653f3eee9f76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c58a3250538f5f70dc3a6dfb17b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c488e43d8b9630377740ca15bc052710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1218daafd63520a10dc0212647da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b18449bc2b110939bec32587c9a1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb29199b8dab1d238d5db11fb60bca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621dadf9e5e90b991c66f835248767f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a4024a7dbb88a3d7e290bc4c234b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e3c1d2a42d9725dda86269b5c8e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4020c8d7ff4c5441c542a6d479f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f98676e750d0ee8a067c10f4c13f47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f45daaf8a783345d7cee9ad0016526719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14da35d64b0d9a764e8e67b249acac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e14d79bef52a4fc962c2d8d0b373721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990b910b0665391b4aaaac634a7de7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3486055dc09dc57165653ce9b181a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74adebc5a62dca9b9fe51b95f710df5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9589d000411397fff5e324bf0094731725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa857fa8318a313f1b272fad83ba083726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de611677d093d0fba561195b91803f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77397400113dbcd3028881cae0f86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe55d0e18e2c6d2d5887075e1b2775729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cef44c416749f9b054f106b5c5022730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaff0645145cb12892b6bbfba8df900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9946b322419b3324069bc4464d2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33443457982dc7b521c656169182149f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28074fcb620a5c29282b75257862b7c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f99ce13dda02e4d9e6f849474e3ea1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b83bbd44cc4331c82c309c2005b8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5008c6c16b928a6b9bea1488e8624737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e0efa7aac5ffde3f856aa4750bcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027145a61e0da5808fd102993f95531739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e21c3b0b92f53ba46df5edd85b89c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4a5e414f8f8ac61eb4b0801f6b13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec2075e98f3a69e44bd851e31fd87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aaae719204a1b57e98391b3ab4e9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166d0a897a8e1c75c89f44cd598101744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92accc7bc58e3b41e799acbef10cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0226859eacb59554fe7e287a04089746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3b30f641042e69b3eb3c4a2fd62f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a043e252e1527f96b9ebdfad5b685d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91b5ad70243a2aff4bcf1f772bc3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d646b81bdfc5190889f4cb91411a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaee307ec3bb108231387b172d8070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d8d7df73009c30ac90bde44e3842752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec8382c581e286bd0e8539c885c01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ea33c67804586b80a02d965c9de6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3302f3c8cfb6dc4319b9a3a010bc4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418211b555222b610e60e0dbbac1a34a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade301260c672536ab7826d37a02fba8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b5904cf9771f1d045995ca21c9bdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ae9c081767dab377112f8c6f4a56759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd49bd882eced6fa58cb2d10e4af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9041ed1cbdb3cc5357d91614f7a272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a92f975a4947546d9c208540b43cae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54407de7cf3500a2e22e1de90615e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d458b20b6e363fc69ae429df4987525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4bf213c7b252d02b934dd359809ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750cddcdb5521e52448aeef595991a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f6036a69d6fcc1710678b7554615e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a278e3e534c7b3e6ed1c9eae097819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f401f975758399097c1d6e5a59e9d6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6addb41d04b30926d89df6462ccf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683783510bc2982d234f0b9d59cb03bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c0f810a9575575eef3cd2cf26fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7285f91dd2e24657d51da402347eb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8190ef19993eadcacc540262c7ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca84676e1c2c1b75260c58ab4566c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47e59ad6185490f9696b2a4ba923c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2bb669291cda5eac3879cff2d73df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb30cc3548347fe266ea791b72e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822e53a4808a03a72379518c9ab74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce162c1b7f1dca61cc462d2a7c49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e3e1974b33ae696821770c36d5e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72c882a26113fbc1a213168fe3f7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2fa5c29aa287b17c47577fbce99d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4390478dc8495f4061252d7a5bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c86ffbdabd6f90fd431421217f6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09926fc7a5b8e240cf87ce0009f9d13e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558622118ff90d2f50118a4d95211e8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25276a13fa87b992a1d70d739f58629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac460341806666dfc727459e8d716330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed21d919994dc7a54d0fe4e44e842d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67e1ae4cd8a7902a7e0e1737c781332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a6ffe0553be4749589e71f765ad333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ccc9d1c9429ff7bcef21cac216ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99b4640e4d40ba2baf948c23c11db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5b6f604609bac7d750e2f42f18a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143cc96c843b19dd39c23b3cca84ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e24e8d9d9e57dc23fadf39efd48b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41e5caf5d53401e98af452d54c1de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f74847da88f44075be08301e3cc33e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075562023b24a2b8214b10a36a476241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20c692df9ed42d882a73f8acd5600942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfabc1cba405419c6f92ee670b4bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1dc8ddfae2d87282870af32d0b3b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788fe3a87ea7b66e852056dcb08da7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7a7128f84693d117fcb29c76faa2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52f586b72303ecb10bebfb7cdaef647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1831adaec930f973736d7a361a94a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154a70bce20865d7a1402228101a8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f9491545c829965f4391699f8978450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb452a731d756758190dfe0f2ea2eaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a90e6b669be35d54b25e4240108052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77636dc62173efd6c01002acb98559353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556a566518366072c4740cff4a7d0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf18d23a5a0b7df93b0769913fb70755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9086b4196d91e0a940f8b470936993b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb53b425dcd5712ba3655e78775e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca064a5ddfffbbce781e0fbbe4a7bc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea70833104b176a50edeb39bda27e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb429f06a4dd5efc6fd683fed23b0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c093a879786de50b5b91d99f3380061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9f5fad2498d0d4ef97ace4ebe07362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c8a3f1331b426a14e6a7b19be43b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95d0f13ddbc42cc697524ebedbaa5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53052b240575468ccbdcbcf6761ac24565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02380d407af4c151b44e012d373ce1c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb55f2089bad59ada3e87f58e37efa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7bfb73b1200e87b3a12aac0fc84bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad2d5754dddfa3eb0bf6bd427b10c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315be01baab81243aede0eeeb52444f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cfdf8aad0d2d785f1506d49539ecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce2bf8f4e2c39d737c401740023b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297620ebb130bfd25f0ba2b5c64483273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd9efbe485ea71de86e28e58d355874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ab5c8152bbd8657f4b5155142c90475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a25143375c9ca5bbf8bf617c312d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c610369a8453cc230e67aaf28893d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66212ad752ad9024c6fb86cc7ebb27df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436c0bb991fb1703e2a180f69b242f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b738552100edaa477ab3741a965380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3736d9d964321df5f2464e8c7bf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb65ac0609eafd99a0a682304e1c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd21d9fed124b57604461e51ad75f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfb1d678a2a39190970530c7e140684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1092b3068a33320dd82b26f5bb453d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e4362e234360bbfeca7a51e4c32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd367a98894431c01842900194d86c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a4c170d3ba898479f0d94aac060ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13cfc0981ba10ca9616d526e253b2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bd1f5894dae0880c7566c2adde6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97612b9eaac59e3b374f8dfe6c8a4e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98f5fba9a4f4f6d25ac865b19873f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef017d5450f82d4437968c1ff254d6c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefecb0e3afdcd4a34617000dc3d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c33d3cea6c08f256d9e74580e98b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac597aa09beab22c01ae970275b11d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63af9e5381483d8da6d22d68b2133597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb858222ad4a1a628a8fda74c3129a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9b64fb371c65dddeca1b8f6816cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e0ca00b1e37a32a2ce753247e18f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916075cb55000c76a1c3d51f7f4f7cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14e0a3399fb0dd2e2ec8484b3426f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f77356e23103b0791501ff60ea31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855d53c25a931cf340f66bc7236aa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eec75c312e43774878fcc0189891b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b70086d8cae9cbb3d1183fba25ed50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d59c83726ac140076bc5893c493f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aae9f886b68adf4768a254c5bb6f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c867746df06d330535d55ce67e625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9d3aa3fed5f502ef043d8adbbbda4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266bf7c6f338da2f72588d924c1089111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530c77d300c92f7aa34dae55eefbf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162a97a15d13ccd82a32b800b9072a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1bb2680078e0f52bcfbe519bc12f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106168d8e4bcd041b22d35da16bc58d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a02dcce042d8f74a2ce297acaaba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9851dfea4cdc9c740f834cc59a99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c1342884af9e8261ff171c0e6689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf8d4cd79e64c5800ea45c255477c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b844786aa55699e47a953d576b6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1eb827b0bc758500feaf8f1bba693121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f5d43a460033b34588cc652bc3fde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e21cb0de4238cadd595086021a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468476203a3960fdf5a713fe7e8fb37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe635cf51953bcb81a56b413d27bfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c79e6eed1d5b32c26ccdba35289c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098eae75a0edeec71c2478020df2a78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0281b41763e81b1e45bb3411024d4f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564bc64fe67b8f8f0d1bd01038cb3d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1dd13cb7c921be0f1ed8649d1996a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006225950e952cd753ef5fe22a8f06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad5d48b79fbd33a3e031b94d0a0e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b004da3fb7d552316c4cec4274629d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6aafb0de93335cf4e8c6fe0a55298134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af358377434d96677acdc5927d34523135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db5eed1f678a9b4723d1663e130ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bda8edc237bdf66be03baee9727bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea477b40b68ec9285d0dc0bb9987e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4522feb1bb479b4c9c40efeda174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24798668429e3a95dd0ed0879f7ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d291ab9f2a403516b1354003cce31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b576e968c3da6e0009c786fb840884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419222087938b15fdde93870292049f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f8b968162218c2f7fca10559553a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8065c62976a31e53f38916444a47fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8579bb3d88a2fa86ac3c13f14937c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c90db9104d66e7664236111c61311d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440301625d549a6a8d52401c22be40b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0f45c2a07eedaf52aeb7e567f738f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94da8500a8af335b425670b15a5b45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae5cced6d3ab151cc1a2139a11abb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9350586ae5e8e179df25352dffd5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5338bcc8a3a48ade493a44cae66cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c946e50312f5e3103db8c8ccaf782f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae652f2a36692629df2af9024a28f9f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77293e27542005672767f414b5795c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a75c106a8520f0e4d2521ce77a735f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7971c2fafc3e97e6af54d92ec713a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b221a57cc542fee2c04a437de6a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4b58d268d8808b7fad5225a5be58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602b04d96840ec04589b6caf1b67bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22132a8bd6db6be916dadcc49bbfdb47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a57230b0470b2dcb2d92f31b3f7e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b968058561863a58299132fb064e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d216e2f9004f882239314458c109165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aab70cdaec8873361da5906472c8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de495e63ec7eb12628e1108c00acc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a070251faacde929832867de1d08c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241747698a599c5361076050ea00bda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128477cc938617a4c16157ee0cdf3133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db96030c6e950b4db6745aac5805ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339550b0db53cd1bb36b46d904df60c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584ada200f5dda9d6f05dd784d64d1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df83d5278f2210b9e34d36f737d91b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079d9d59b60d32fc5fb317713538a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a18d8a1139ee2b510ef90ab6fab0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3cfd789453c02f34bd09eab13c56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6eedda5eaccb2e2d4e52f1b31870c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770ccfdf10daa4cbb8af8ec800812e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e50e220be4152470afa7be0263d54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f9d852c20bf7eab5bd77418e0377b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d00b24d3c29f181d7f958397a255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c72ae1895bb06d815af6a953907c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d24cad5c6ddfba35001d1a5974ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12558eb4cda1f831bb1c10a15c4d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da156b0fb8469a9006b74ed71183d113186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced89c716e1031dccf4ce508f283439187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee540c31d116ee89fd0ed8e768d89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7c59067cabfb80d5889b1de765dee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5890b6cddedce6a5934f0a9920f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad187c6b5d45e861111581d3683e1f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a64dab7d410c7a7c7ed51e15127f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718bc0039a3ef9e45378445c41fd5d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c3fa5e900bbc2730ea7318e9d5942194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc451ecc7c20d4e08ca35bc3856739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff40f4533d3a15d35b9c391fd0975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750210acbb636196f144c9462a049254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1db5e9c56beadbf4bd6bad203b46c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5f980f1fd2c6853e36907bcf4b1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad10fcbc659e2bf1028d298a97ff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284587fd1db4fafc6e5462a42387232201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d4196c0ce7fb51f1d85fbc5dad3af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561135dc498b44430296e1077aaddc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344d814060c562a95d6ccdd4d3c4aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8b326aaa51c4e122a626d6f3792b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb8016580f4e04bf1562cd5e477c9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e3920316af066adec5244d8b1d39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6f74de3de050eed94369705a7e3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ad68a77b61ea5579b2f75b638490209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497234f2b8ee0368cb403949e4befbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a430d4ad1ce4ffee1b3964f79ccb386211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73059fe9c1f5802a70797adecc930576212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffffac9effaef9bf87a5c5860aac4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6577eda5400a7ec359d83f8ec0840214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb9d9cb2a84db14eba460b75f46df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf28d5c98369e95c5833af59c9a3f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e1086ff4f330985bd48138b8c22c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb0849b68c107d96255a2e9c6a73f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce788496a9b487440d6a0170793a39a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765767d76805e60ac6e4b211313334220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849cfd5349f8789a5bc283206dc6e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5355326b186c36dd7a663b79c49e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeedcbba7d7ec5d3cc442dcf89ac99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0520a0c0884377de20d7e0d3786b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb978b65740e31d0b57c25c847ed6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2107ecbd46c2d0d559291cb17401a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f93c7bc58c0f8b6f3d8a96ea5236a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212eee4de106d9f3eb38827e2c3519b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37530a500d289913b1c2967a576af192229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499cdfb9521b62a7b79df01ff04f31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bddc413a7f7fe8d6ac28f81439cd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977986d5e6db0de734d203de390167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2b74efbe89dc33d9a741d383d484233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883719aa95afee9948688e51c6be48a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564398d4622a07203a27ff2718ea192e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d2a9fb9da721e869daead98adc17a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27be96ea52b23b127ba24eb3dd9a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae5d815da85a1189114b7c3704419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3681f827b39bdd3ce8b5bf6892f2cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1549219382c6940d211bf2a13bb4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303eb6d9afe8e53aff5888e180374fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfcfb4916f19211637b7cf11b28bd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba867ef4b7b1a2ffc8f7fffd9df86c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd137593a941a3cd225dd8832b08e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599858df910d091d308880f93caefc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a415fe070044a9f7d1cc92e19f9647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758a054c7e0c8219ee77bcb6aee3d82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa8e18c2059b72cc929249c13608ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6822f621a0a9a3636c8cb78d79ff1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12836dcbfb67dff1d772f5c04c86350250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ba445ae02b3de60f996e602616d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c578c2ebcc5b1d1235213140c2824b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be0a446364e20e66cae7a2c6dd65da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018693db2ef669ea5f41f3a7584acf77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246784ece49cb4fa45152dbfe667a7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa60760cf284f962040055b8a237b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5699307d720d2b83aa3f8641464955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d9f02874ee582f89b0e870fc58f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fca7f0c9a6377c18e06aeffeaa7d0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eaa830efb14a65614982edc844250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d34aa7e878d95358038089f5517f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a54ded1b067e5bf5141c4274172f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9716c2b69d106fdf5e4c4b698b77d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e80f4e263201df8a7c8b13f3092a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ce6566962bac271e694dfe8520d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c79f7516c7ee1ce94227e9ddb363266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba5cfc8b46a607b903c12e1e8fbe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc3240e07ae9a6652cc85db2a11e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2882f2b5b51fd2a678edb234f0828269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb1a41cec5841badb1f23e00cecd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e79012a9280e120deb65e632e9d08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dee1e43eb018f0ba282a721912310272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae49b0ad2968914090c0c0d16734f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6b6ff9afd814ca9d80cf93ae2d0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec8b7073fda66834a52b02a8e2a33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed10b616c3c8630a674efe390e9a4c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f163e15e908d81ad4c9bc5ae4c1a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375a8d16a2f7148190abfac0584541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf3246eb6ff417acbb3bcb984509d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4141e029f262091473b78f91d9384d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8da4d967e8a023992299037489400281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad637a0ac2cab28c2c12955adaf018b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b0439d4d46dabd7087f9bbefd0376283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd609702cac255ca0cfd4ffb86e735284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72437fcc32b8ed7412d43ba2ae57f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9618d759dd57645ca7831075f4a68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0147efb546c563ce7a609dce2b419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b62169ad011d02b4beda7109b5e8fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea210e7fe768a3002c35b156254f755289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05fd00573140faaaff6f8fdb13166290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44069464ba0ebc3bc1dcf58f1cdbb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e21da71ce9f898baa3a5d48706ce6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e07921e26bb39a024a0aa1e7dd55e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbfd13d6d9db441f7e84b7a271635294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738cde8a857449354e73d681f9c1440295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1855342ff7d482029ede0706ff89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745599910ae9e4d7e086db97b1ec54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f031ebddcffd2c519ffe23f870803d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28eab5ab781026254c42092b614c73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1720a3bd2a4b292973332058e3387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ddefbf4c2fc398b9e9f7ff42b184d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b4daea2b2718ddd67159597e97ee3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534ea81f92e9d14b69ca569e55ba552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a18cc04fa80d47736918017dd18ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106129b413dc267dac189a2e8b750d20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7aa9171022a514c0c6e5695c256dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed17cf50821d8d90f2bf645315c5684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7ae3c25d2b73c906acf92273d3f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7d4cd22ed0b6efbabc81167f195a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f8639a0831f7ef30bf104e63381d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332829761060341de22c96a7248a53ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573842c469c84ae459bc23ea5d065536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6ab8d68eaca11ca3a2835a4ddfd11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596ae889af2804fcecc9a5b682f7ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50e0ec6059b1228dc09732f6094b8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df68fe93958c382554435dcbed5169316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5b6f5396cc5e92370d57bf0cf896b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569cbaad8acd1f3b7b449a394311532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a2d7fa5ba97f097a89b9c56907a77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e10b4f72fb17676236375f45370a78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cdc33e205f140c40d94ab2e370b63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac11191de89174678ba73dd3ffa354322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c82fc0e1958ff5758bcd3144be15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3f45dd4ee4b407ef4a4197dba310e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc20e8ec6aa27f6dd9f8521df50edfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a73950d2ba2c5b26e6cfe25757a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2d796c6704f44d1bda73f01f535b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3b529cfad0c878c8f162c48ae179328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1aba4dff7508f8b249eea3c99c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e915926a71383c742dc0c29e581009330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992ed984f071dc3e44ba263a7964dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea75ac8cd4462d4fa824023a5d7adb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d3dbc60c7d4d235885fc5493d7b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777197eab7f350fba860c65665b51f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f3ee70acd9f4dfbe150c5ee965fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c90facd6251654a3d146331c99ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c02c7a28ae08169d13eb55052e6d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1719b12a4ad770c9e5a59a721903550338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3820755ec4ee765e7b7ae5405c972fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e9bbbf0bf5507b14c71c79d223bdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5a00aab4d39b016917c4de7a2ae9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e02fbd03d5909f47e670130e68f18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f13d28fca2abad92221d317468fcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec69dd716132e048349392a053565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3acb21717d72e48de1d96e10f219345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eeee9cb7f0e680b8ed07ce00b2d8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d974daba2b7d5937cf524e25b9ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35095cfb260ed4aa1f8d1f6ef59aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42257155ea33e81b5e7ff0a6833506d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc5df3f971f574e9718683bb1b0e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127bff2c3052c426b9d145dc9dea95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1276eba7fc40eb69398b904e0da8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b96df3e852b50a2f8c0d772168ba1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008959ef51dbdd4bf58baa454524e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f09bffd38a7af264d45bf639d02cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c771a82b18792edfd4c9963deaedec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949871e0b0d64a1a43fbe6db1cb3a68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff3ade068bd84a0ee7a001f9fe567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d6bacda884efacb36fe4ce43f3b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603f42ccbec30eaae27602c0da8136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41d0c8f2b3ac30a9dff72849f3b87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb53d3966298cd19f923166ed15b38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec021230073d4f107a182fae71df1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac469b16d5071e683e1380c39ace92d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739db41b881a496a0bfc459fba6d504365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e4080c1a96198c86c8706b7e4833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e61c13eeb52d185ac93907fd3c4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a1d14af3277addc2ccdccd157457c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c57ff5010a632c3d7aea9b94300b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a58361d2635ce19bd98aeaeaa1b96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67d3b099597f2436e30d852776a12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12bc4dc199af5cf2bf65562eff648a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b693245a04f4d7f80c4c4bf18d4ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1445433b19ef9c5ce1e51a3c794a65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9583c00d784d83a2e57815177b3b41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9feba97b940f4657f49211c9c14606376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e85bca5894b17c5cab1ee80eca1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2c4d60ed8e610864810f916089740378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ccb1a4903743d3170098f28832fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26284819e3ed3956d40d961e674ff1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308e0d58c63976b1de7fdc1fb532c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e4e7f03c2271eb801df993d29220382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8215bacb027d9eefe39ac9cf8c2440383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cebbc7e87fec21c4dbd7aa17d8c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5e346a6d6f002785ce57026f38a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9017f492c1b2adec9b29dde2d1af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa80d60bceffc9c73a2854db6a390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59180498d81c78da59e8fba38ffdf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f9d93894b355373b501c41831c92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc1bb5b774ec88361f73a58a85ab88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71f87ad8ab0ddc8fd6e7151d91a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117c9883aaf9fb1a837c85e86bf1e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44560884a1d8d0324eb43eb75b868ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53ca1e5da64460fad2e0f21b57bf6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aaed09b8a4b89df64f11c10c0aa0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc96a463f8e77fa6f3d37f38cae947396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b862e7353ab48d74dec112894d284f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c1ca14d18db163234822ae2d547e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962457d31431d31ff162e26cb5ecf6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cf5c47327ceaa45caeac23c65955400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fbabf779a2e1e0c3d360ef669bfc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b41f74ab9518881a0ccc36f9cd57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ea772d87890855663a79b6ed2b57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f70bffa94a6972635531fc9ca0d5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1e114a938f974ab3b3823317ad69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556432e020003dbc386c2286f8986b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208f0b56e9fd898ce9446626760157e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d08928e554abb3e465e8df288b54a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9d5a01a8c8325ae2339f248441f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b735896c06c543f2bd699e43bb37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec17295b9d722cffae3c0f407c2056411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da143128da636196c5fbc961a56ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214457d2e49af2deec8ac615af54991413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3deb779967c5d5075a1ca32a53e26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0a858bf14829d4e13e6b8bc32266415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101643db2036596cc70771e87e2efa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5ed04dbe62cfc30b64a3141d804e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660843c691e04ebc2e21cf68aeae6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458946bf44672550d8923e84b44549ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566628bd329f9bb5218edab4e9805691420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e694e0fd7a6aaceb877db6f95cd2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d1d58e63da3a14fc7b338f130088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dda2f6a100fe9114aafd9c4ba39f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4fb010ea29a30f19da755a5549f05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096a9e051a6d167d4b97c456b6df48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fd0d6f4a331b434acb28041fc3c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bdb151b3dfb08c9a3a80967ed750a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508cc491c74ff63e5ee03914d07756f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095d64bd1b4cf5117779968f875129429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d907a94da457ae96c0c5be7e74163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93236fa0a98d8444d5088cc2f11a6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f77b5fd7969ec35dd1f2cafd703f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7260ead4244e397275930e40587dc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c31286067d14f5c6089552818b1a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694cde25dc5ec1f6b4c154b40e9060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04645844d5ada13e2d48f32d87699436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087990b624abf096758b76214f7742437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e105488eba4aa5a9d8928c035048dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513466d415f0f045231e4a5067c90d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909433659b8a5bbe65e849b1d3bd465440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612019ce2927a11ab5f620cde05a86f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57957a230925801252552c781165b559442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4e1b4420101cd6442d62c1bf2ab9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f04349fa91499d120ff3960481a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc719305b0936c5927aca385a7f266445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c03268c811ac8d3e94b9b6f2ce489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b6fea303bcfa0b8b61a61bccbe01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3b3c46dbecd8a1f5f094af89bb38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fedf2dfc7a9b09c5898e9313ef1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd28fda757795a8a70d039a59aaf64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a355c030486680ab5eeda44c650fc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1f9b7f699ea856aabf3d9515cdac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3893f957b946a792edaef836b6da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce68df3716f38d20d82d47c724f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22ccdf5ac18b6750dac26858d5d350455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827b3f99588e187f1424699232a80b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9144821f04820594772d6a561a8294c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8040e42b3038a831a541fd56963339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea9fd2ea012d0db1af454d41da1291459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b42c3b0afcd98585b0a1f742a644a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c1f6be3111996a2c2c43b1afe5f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de31daf117f4aba75cefbf647e1df05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42a7d254a0463b13f42df6af8e816463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad924b3c046868305e8aba0b910dcd92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c0511c49581a04a06ddc72a1324c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65f96f887ea2f63dac6f7314c123d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b51a3051efc458ec3929d2015be71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb6646e297cbdce554a96d44a5cbaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf2bff6048025e9fb44ee4b420466469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496eb6c97a524108a256a3d57c161e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c6a06e48750468e24004e018bb487471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37d9e16af7559bd0a35b5d18105e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841641e84a71683064d4dde514dff86a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629f9f41243a444bc427705ecb2611474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff68641e04cb7331f62494893e6e8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8a9f8f2da82bb5c91c3244b6918bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb564277f556edae6bac0375e3764477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e33567999557c5a9c6d274e1aab81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e96d6fe102febcaa4e6eba444ce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03544409697eb9364bf0ae6210390480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e6832c27c7a699800b07681e1b59e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9831762487c95bcdab7ec4c688f084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676662ef67f3cf32327a9950600abd8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8a86798229bad560d4daae2ff4fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96664b0216beb02ced35ab286d6891e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e82ab182e6fd4a70ae1c60857a381486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdce98a0ef7860ef74b870fe07b56b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe42836241e45c9e6e2242fea310f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068789c3c54a4cd114dc2ea5a3a75943489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db58ee3d5c0f4b2909a620b6ce7048490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b171e6ea1e7470d1477dea588edd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268fc446a00f86b8f43f4480290375492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626823d4a99db4addcb81c8dd09fb20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694e42ece9df483ddb308bff767024494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67662e5067263e02064f62ffc3ed0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8499dd8799f26b946849b8b541a341e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352eb5f332fed2fbd40483fd1c2ac7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec48d61605f100e3faba7a23830db8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de2ecb736c5bc1428424ae15ca005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed9358e342078ab00be78aaa46f7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6cf758b954b63b10f8f2ca8c3fdb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee37f363f18c78f4dca54b02058b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573aebc484d4e2d8cb6eabbcbd02ea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9016185d36685505c73d95a2f6abc79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98c00f60cc898d53befc019ea021d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7d39be5a517106422314b5ad5950506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdde7a28106b25ffdcce4dee9ef920507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bddc55a6f945c9409bbde4f252d4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93a685d48f782b6baed6e0198040b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960a0455f2f72e650048f7e93b70ab1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed742464ffb64a30da2c58e229a6fa85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f78c42325440d6c8534e4290ba1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bef3637e6de1c4af87e7c5113eacf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43ea640c0f3f0b7753c502bf5c614514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6ada59a52c2741ca84ef7049767bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4386846762bce8e5d233557ea26516516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23791501b863fa858605f783528811f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c79326b5caef3940d412a4cafcd941518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e4d7e04f0c838dd299ab69927b697519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847a13771f6f533d5f4f51be37fe64f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41899a274d3f85b95bac44451415fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185958660bfb0316db30917330070f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1985bbbe69b8cf617fd2582d4f80bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd941b5a510d8f69505be3aa8d7ef663524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c777f81ef9b20342c590d325300f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1111aaeffc3c9631846c576f6fdbf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34da0a6c78ce0e373942aa9141429c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80bb2fdaf40c908e3d1b84639dae5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ffc3207170f9a9ca63e4ef88f83b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac2a6038e66cab28bf528721cc35a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb3baa06d3f39f48f5bc73e8b4f79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04c0a2aad8efd58a1fe89ab49908b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509ef7aa3b02f547285480a2b24434533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4ae29dfe1456c310661d327d2939534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c9fc0aa9a90b1d53e653978167a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5e0c47966228ce6a011b3561c1e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28960a019e09cd16d5fb303e75e5210537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635138b463a0c05fdc3a3c8474848bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bfbb01f0506ccfd69152aa08cf67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798b1901e9364c1a12590df014afce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d64547c2fe723a3c42f80a611b2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31786fc247e3d86434ad8e686285bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b8b83b4e58c6f18a14e417134df1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb29fec6a66a9917d3b0ee5b5dc123544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47c6564528e73d90234e4249703942545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d05138fb72b4ebe3b9a34bb0a754546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c129f3fc66e619cbac6cfc7d8410b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f706063b4105a7bc5e95126360cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c46de86d14c56d4f8245611d093c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bba6e7f34292a187f88358bc204dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67b2f61eaac2c29dca5fe2186926d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8ff9a9b260d09844747184260b7e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b693743f58662191c93421c6f3475553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2483e1c80b9ce6c325d44a9a87a51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5e24814efc2a15f77e1909f1ddc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481de8852fe8d3275bfddcc91a41c9cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a753bf2a9d04696f472b85bdaede557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f350b5653ecad41fc2ab1ecb7751f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c75497c0cdbd067ab81b90970ae0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab6c3679df6f5fdcc6e2d2d2134c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a510fd5b1aece23ea7fa3e52186b8d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbb049be66a5b4213302ba52537ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a56201635763ab45bf77c3453d3c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2674abbc88f4f3fc1852f2dd27033a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2710e6ee33ca5ae24a9c06371f8c5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03383c936db3ac8d328c5fba73fe0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85699c9d86f4996aea1f0258bc4de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60549a8b2dfb53e62e6325d9d81a97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb2de8c502dc00d9eaf25bd468f8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a2209453e06f8c0ac4bb3514981d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda05a1db19aab9e304c5236ff5a3cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e46441c75727a75aed16b36d6f81f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b17e2a68af2109e62192b495a7621573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ef29728c63d3b456d189bbfceea1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b6409ef7011ab58d1e81ebc25623575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3505fa9512cf0a300f24581d9a3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a15156ca1f2c57d019d3b3a50dfce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c79d8dede0c8945c47548631fbf7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc4cbf5d6763721e11853ecc57df6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3948fc5b984220146df55e6fb882a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79edf9ab40a7790a9ab754cbd82721f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbae38b3a7fcc0557577f5c2da1e59a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0d4aa1bb968ea42875a539ccb64c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588565acc1e60bfab9b7a664ec317748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93489367aa8466e5b0507847f60cf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98effceb58c3f8d238fb0c2b3e911586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f5ed712f6faba5bcd22862029176587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b990876e6ba3c848a973a37f34291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b192eac31c20d4aa88da7fe9e0b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345834c3b0653090e6a1f9a9026afff0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdf250e9ab3473024d9c2601070dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a241a304bf5dcfd431f3e949c1e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4655991183acf60bc5257ed1b99441593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a783da887f67bf2e54748b6c6d2da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd26e3fe5e7cb1994b9a05ec15d8be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98655120275a98867f6a2a5ccd5f80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a7499ef43cf60434ff98c726b430597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b1a53fc66ff408a396e44843fbd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a527b717eaacf73f5424339bf4ca7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1f97d4f64682a919408257468801600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549d03d7d09b893a5fbdf45472cd9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee449e87facb8566d5ce590ee2a577602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85c4747122a9fdad2554009096b82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61581585b567a1956944971277a774604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451983163d73225d3ab5eb4d1263214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada83a6fd08e9b20a4cc6b53ed155487606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10c4d44ae9046e793b0e32c12e0e4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdefe44ba6cd507ac4f88e23e833d42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b88fbe155acb407b6e6d4e31a03d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0bae71c7710c1e4baeb0b5e0540f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74624084b9b9b33e129ee38cf1eb68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e6354d04b747d1a4194496b61aaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ea819f77804ef803e7b8a4cba08aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb8d9b50282dbdd7008f613ce7cbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8d02d33b9e4907c7bbfdfc94249c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5112c01243d8fc62920e353252c12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493e46ddf9ef7d34d7f7f1f94235f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41a07de22506f907b3abd0c347576618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1eb609d940d782b9e3f773f64169619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3784020137dad65021652dd10c166620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80bea4e3ebbba3ea7b364a81cd23a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451c592f1457c6835b7ecc27faff65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4a132620e7dcd82c7ba2db43ac23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3e349c91750afeabfcdc115592b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06858adf0f14789278704b98c2d10da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d0636e999b7c14cd221da63c2df9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc518df879ad919751c6df2900588d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e025fdbc8d625c93260ca669150fde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed443e5429b0b6848c70d4d8ba99279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ca2ca39fe90e5f967d472af35aa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e5215f68b309e8126b151b24a6f31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e82ebf639999956cd6dcf2246d943632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4b1709609b487ca7e6dd611b717f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832a328f5138493635bf83ed2c620b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf22c55a7892d5fcb2bd2e458d6973635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db57341d06989c3603bc7d232695f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615f114edfa69367e2dc1844d1ae4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a1df8482e2168773bcce7902a403638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a62b3b48ca9374662026fea26bc5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e66cd4e0b5d57453143db9b5bbc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279350bf0490a8485661251cf418e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b694e3e4e6be81b2c36db195a614642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783f78f812de2a6d441c61a44e369c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6436932e3207ba32f8b7d89c3fe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5fd7762953c8de11135c1005b091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0571a7ff7665d8a7c92569ff3209646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85557614170f16dd8cc970cf6f0a278647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077771f64718dcffcc115009be6cd63d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc3b32564626502cccb04d26d3da6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893394cbef44120032b8ad74fce74bb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487e23a08e06ccd36030fca00d841e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73d152ddb456ad8cd02ad74a28038b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee4295ed0af4c89d9fc31305094812653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d6966211483c45938872287fcac2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395fe0b3c78c7a1285cf1a96b32b40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242748ca2112fab0d16750a7f383fce9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02aded91ed3466b232df2243082017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658115a04d5de8b2b5479a449184e36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b870d4db5489f840da99e42508f7c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d742453960a898fe35cae67e79bd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce4b370f596bbf6a0dbf525d74cfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8fa2ef7bfa268fb784a59240548a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e49fdc1edbbeb514854b9b1e8870c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3efb2e7a2e903121829c6ef502100664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e3a9835feb337f1fcd434a155e5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d4b79c14d71ea41926d66e718328666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0529ad04059db43f5656fedcb7df27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f8f2bf3deba0c61cc42d826e0fb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc88a187ef997bdf7b67e5409e0e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca1ff99a12f4281003d48b1eb3ad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04061cacc2a1d12881a38e6ac51303c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31abafa8ed17df1da7193fd52b97aad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399411cd049f6c754dc4fe175062ae9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9135c39f9b523496295e423bc5840674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d51e230f97f69991bf54b57d75a3a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a04bb63cffdd5f97aadc97c06b6cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c31764a1ae0449c8595af021ad97f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c24afd8848f3d76f77fc36047c0546678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c2ad4d4526826fb3fd05edacdfee6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360af4403e965e1abd4e322e9b27c4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea295343856ac9d8d0a2193624e987681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c6d8f8aad41f2fdc2f81089868c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c29a1d8c2415d980977bd72df5fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e15bd6e47347114d9009816f35215c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e3696f48ee793c9bd97c9e4fd3328685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ccbe5373e2fc7598da4d79325bc7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35781ff6ab90749f274bb9e544b8031687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032d87306566f2a5e8767e6d8b2270b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e17b486418bc6079bcee998b12e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab359622131894693d2fae88b0339690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0bda1d91d1646c4437e4822aab1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25113fe56531e08a6efe7f003c839692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8f07e94ed570f93107726edb84d6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016e1713ca6885eaa3bd5b38f00bcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f39f2cef49def500b8b9d53bc9a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319112fb8b8c80268c471d8e6c1cca4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5438966d5829916192693627f3aaae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e20e1a452a084eb821fe8e95ff897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbd7eb99e737fd54da1273560e9d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea195662b74e0ef90fb7c0047d5432f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2148cf86d78e0bef73461a69ef76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0496c2c1dae12dee31e69881ccdfb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c4dcfde88a68eddabcaa4c99d9eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12d3246c18ec4c7204d46db5a718d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f736ae10c418cce8cd3803c669f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233cdc095207f189ace69430575017d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533b8c4132c8d0cbdcede803104c4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798231a2936b943ed1fbbcd3165b48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f982221440e86696277e2a54b153c88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97637fb51d1478a211e06b6e9d08c144710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a8260a52341cd24eacf8270394795711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e72ccf9e709ec3d619192cb4388d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef63e47ffa6379c122ea802e3332847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8a3bb6ecc6717ef0e135fe78c87f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c01b3e4e5c59bb2031c0b68fbfae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa0c6cbf22d97725b41c12cb97c2e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e042953fc6bed7456faf73ab57fabe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfa4f4511ac86e469398d0fce3870718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812d72925b0f3edbf2f03f5db9f3ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a86097ee6207ad0172590e67e1a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c67a82dd0f4ebc2addf2bffbdf1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0d5b5515a66f6375996ef81d0b1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b502184c917d620f3b468cc1488e0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244b784ee56ac2513ba66820f0673a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffaf6353759a76f39b5503789f04a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4b5efb1884c83e824d7cc6d052a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e951b080724797d6438b12acef63bf8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd62d05ee38101f45d96787058957728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a26f0a1675ef5d1af6440839f0beb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e7811694dd95336ba576fc49c380f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634993a042f44b844421d103f51a40b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89961ec1b085d399eac970a7587461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918539ac0685ce1f0e97d84e85576e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a894f455b972f1660dae3ab802258aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e003fb80b0f151823e15a31ac01d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292e58fcf13d5b106ab295c3bb341e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880a5c8a87f491efa5ed476c5d086a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb492ea58ad97f05dfcf66d03ab202738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2351d7332653bc5cc85242928ca8b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e436d858513c2cd820e0f3b6fcb2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d02d99bf4745d93e6d74a8530eb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6de9a6809133955c02134d4be64eaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e192e0c536f93fed2ebe8ebb20b55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a20f7b3f9e79f799d7b7903fbdf24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2eecd41dac6992b8b6ad99a63058745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b6402ef869e9235c75d046726b00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fe2c175491d39025a771286c2e5f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0051866b3cfc68631fea4be0eae6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008414a60c709cd0ce81399c9da68a72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63608586bc3f5a93e793670aee0e0d1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81195490d5c5ba98679d0a6a99063ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805469fe6e1895501fd6fafa2b74f00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b5d722a4dd256917586eb4e86053b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d33c22f18a322a96702058b0dc35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a737c2f1c7143a6f98c2fc4c3a1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b99a2503303ad4733bbeb45c724d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22bee3ad89244ed619a77f75bec126757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc30244f4bbd08db61b53ec1e234e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c59f361203575a6bcab0f7593f856759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>