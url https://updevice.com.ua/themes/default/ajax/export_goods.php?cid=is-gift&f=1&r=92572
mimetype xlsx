--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd308a07d0f7ed209a8d12ebe08f7ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287105fad4fd70a5c5d4ac8dbe9786802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbce0a3e07eabdd415a5aed2697aec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2d3384b89c0136ac4ea0ce64491294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6dea20e539c92086937386d04b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408551bf67d29ffd2924f043cbd932a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cb3cfb51ebcb78b5a4262f11578857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c47a9a7d47fe16d775bd1691cb75f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea6517414d769f7cd713e641329ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d8a60a23f17d3c5f2873cd63776f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0cf272545cae5ce0d4b0c36c83c8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cffbf42055be9fa146949828fb2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5af354326b041653d14e79d8a3b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9a647b95f98638fcabd6db993042314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244764c10ad7d3d94a0f17f52243da715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143b3c5bf2576c7024f44505b53b4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e31b35e703296c7de759eb22ef5be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24325a8830d36721ca83d1989484277318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366cdcadf4e49e753f8b25d584be3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28681b4458084c7cfb9f98be176a22cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf19970d8d3b34d33f24ba12be0e4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328fa2871eb03387cdf3a8665c7c3b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f398b6580f087b15c5cf450e1c71c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d1f4fd8f8a32a23a0285b690f5e1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a505ed28a6afaf611cda406aed79dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf776e985cb81f52c23443916d6333026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07558528b525714c5e2512aaafd37927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc098f1b16b63b5cb5f29a5cafee3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817dc550497d70f84c99e22c25dd8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec7a4b50d3a563aa944c04d8a0d1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6c970df22f9b42542d99eb8f501831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92cd64a752429e5cda234d290d09ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392f39c7b73bb29834aeec0c8d074d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620efc443f5ff2fbebf2179bbe27ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389472532da77f3beff3c00a6cef0cd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c80e0d2d8b79fa7163dae3ed1a4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06311ebfa0c194ed1a9f177a04ff576837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636b7bfbb580aa226e9efc867fbe8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd585312cd84be80011367fc8bf3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51dbd08f154dc2b33d7d15c3e123240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec53e1286e0560720ec80128a251d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8991fa90bc3adbed75e9909c340bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704f69c5f0733d21da7638abb8de3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1dd723ee7b9694fe0973a21e5f0ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e3fc266597a7f7d713c9e3d6e63545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b321cdbb1389bf34e652964d4bbb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d465c72d4fd1f16e8f00620c7016dcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6a3742cca0e0a6f896deb466d21f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7bf1a0ec614e10aa237d11e2a2b6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483a058a94ab4070e9c68a8933001750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13b4c6a1dc46ed178656e5a0ae20051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b44a7d9db7b76be95d9cf273ae2a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f6d27356fd7da79a342a3972ecf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb7174316f9f057ef4a4ec584175d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378a4542807ef4ffb88b9757f4c0c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67677f611a70eff0e526eafa570aeccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29323c2a065558834ced3afd40bee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f493e0ea0651fb65f88426debe26b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af75def2e5fa5ae65fa32511586c2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57f1be5f5cd882c9d53a475682c2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d853303eedd6088bc67ec97141cd5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572eeb0be8590cb133ee72679b1072162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bfaf0f63a581d097f4acb4d278bb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac234850029cf4c3062188ee76001c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99f7a2063a0d777430f54540c96c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db31544496c77c550186891378d4c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1edada3be9d878daf7778a4cf6f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713b3ac1770cbdb8375fa79418e60168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905c9d295cf2f943f10f1041d1767169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213168c177a7cbd4da80abebc7f387870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d269dce1481a57ddaa3ce35976dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f4a4a6556eef2231dc280d7dd4c4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee8a9b90f4005d6e29750abccfd22473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7454bcd8e52ada466775de6655b5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7219e5a4163afb37f50152f1ad510e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e69af9ed88cdb0c330e2539914cc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08ea4154f86faff080840c1d74a2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd594e9c66f992ea76164dae974b3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e662752e7ddde8df47fa7c6a96164e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a61195f75329db40bdd1dde348bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f005447b62564455d48c2f6dd93d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0594125eba48c4d351fdd17676be5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c718ef8b956b08cfd41b56f96f1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f737e3b69b7be18dcd7fa5d350a2d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fbf3b52a29b6feedde73f5c65e8b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d1105fa7c9136dc49be537aab0a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947350e9fad3158ac3419de5b7a290787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae358c4409f7fa6effe79a18f9c33f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b5d33c6b507ab5a43f824daa4fd8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6e65579ddb40ce5b3b8cf930c6cdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb284949d4c8a4121bb0883bcd6f4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8ea5e1bcb587358de369cad76bd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678362a19a34d9e83cc1b8e445547dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0003c1105600dfa04ea6b47f70196094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acbf9b871b84829b11bf607a8d1e8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163699c681b6936ea0860f67ef44cb0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01468eb719398bf8007f0de26dd2660797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08eeaa5ccdc62049e35a273cea8cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93bcb8440e4f2be2f17cac6119a04199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edbbaed9374aefa0f00368f880c887100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241620a9db85aabf03b5caca71a06e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa221a142c3f1b04071dd0ceee7ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8258bec7c2ff92b16ed230805202103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c874bfe2e6910fd2149323d786b9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda4a561063552332f4ec4248df6d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb58505652667e5120e86391c5d54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae6e5b934c601e8ff33ae48ffebc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b84cab8f1833c8865a621f9e5b009108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5089238c07ed6487815ccb2f0d6c8f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3e7c93494081e905203e12e0fcf21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742fbc49b904a51f0daa45e44898e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c1a734ef96a72e52c06d275704738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbfd32d9bb3becb8212eeccc07a7e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99688d07aa6f2e26055a56d65e71e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d547ea0a3eea883cbd88ca149632eb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f00cbaf4770e0b930875baffe267116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b00c65aea5feb367dd1fbd5d289ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a041795625199ecf925bc54924301a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f657e90bdfa8a8a096ab39c396e97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e533fa6e5eee48280390f9c67359120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0908ab7b458a927bc9e56b44f1a3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a7fa40d535136761fd5d40dd910d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34e052e7b8ce04dab7a6e76ff589c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7afd2e4226954f80a28f743311572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10821b800c2373528639b405fe05ee43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c2d8bc138127b16e3a08ae6d2a8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2e756465373735e2048ccf86e1a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71510c81b8ef188e0800f64ff822d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb3dd748e726bb2a9855b265a776a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6584d111194c758c24ade404ed10a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129d4ff80a85147b3b934033bd562e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd119a6ae193778650eb3a4e3da58e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db334255553234e87ab3e1de4c2967133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccff3b365c90ebbe8eb6908ed5b7c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ea21f556a8c39c8b17fb11f14ece135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09dce42714a3ae2b83365ea28f820136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafce2629af7f5d2ee9c5b854edc6bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f962eaeda236017b92da8d2b9684b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0972108d4c20871873f9db1c21ccaed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760b9679eb38906398538d48d456caa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026d534758c046f0d3e3b6e1fd539e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac17370ce0827dd13f82985130db4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ae43a182bc74b3272442ad02eeddc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f5cf4ff7e6838fd05e9d3f51e01b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f4619f0018e351e7ae95ca4e21ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c8e29c83bc79767a369a65ff8634146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac91e751aeb40f3db7719fa33a828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55052f7a5c48c6fb4c7e5737fb3d2727148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27167db8fd44249f07c01874029f7ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b2459b6c4f435dc25274135a9269b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f371f2f0702e502cb43e85af10aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b7fdc4f9007f94bb86c4f4732c07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da87978c3690dfbb4b8cca6fc8aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008b44fb0e83f912a0377c7f67738c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e503c285853dba3beae0e3114c66f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece0dc2399a68fd7a9caa941f0457e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d396614b064be33c381058326a723157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7df3950bc1ed0a4274bb202344575158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c9b44e8358c9a6b69c9e674d349e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dfdd6427c0d40536f8e16bbb30d70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519fcbf540379cccb338354245f1c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96fef5aa9ceba43accd4cb13aa8af4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab7d5dcff4f26cd8e469f45bffb65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535cded038a5f35a8fe6fcb74861f7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51e10963693769e0f5b9b9b659bf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f4a81cd300e2828f82c2a001821b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf83c753695525fc38e7f5372f9e988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098cacd97218db04d52665132d6d70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0815825faf7f6ddb8a22606d60d8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c9469ae2a714d9912d3af8e17a6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc77d830c8012bf23b92b56814eb53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f17f2571255ac0b1e414833708054172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa44beb5a5fc3446535d579159fa58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a1349fd4f390a9aa9c7a619c5040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6c983a857cfc7e727fae14c803e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a44e4aa4b8e0cb73983417d4369816176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd022c07267d09041fa786960511f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72a684b95484c2edf1b7efb009aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6f490b0e8b4e91538b34de593cf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92260a576e80858e9de227abf37c2390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383301fe4f5f96ea2705938b150209fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e606054261f2e243c20a5678e346f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56ad5418f5e4638fe5bd70ffb2624183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498d2da278a8ca7fb8c7f04ff186cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9498b0e47dd3702564986f265c58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b818bed2af617a97b7434b65fc4162186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76384663c1c506295d16aaa165d6bf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063b9f95cea37f6a9ee58e48e09a39d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7ca7bc5e3403d278b5c39601565d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6547f7210f34bc35326a38c1ba287190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d9b645e626ecfdcc374f7646bbd47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea52045212ac305ee564f46947a3be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbafa7e85d9d5de47539692e1551358193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d02c59b7932c1be7725454794404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ff10ef9c97cc2fd3e49e9e7fd676195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15354c1ab2043a228a0e7301d5ad23bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11918d3547a3a78f91388354ce8a73f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a0b670fdc0cc74908d1067ef84397198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321e6e8e0e2de9794bc69ce0f2b6777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1b9f349f15ec984c07174a4e96c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0127b8b93968cb35a961a84dc590897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e0cd091fae1d7695b62e25798fa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e86ffafe02ab6efbbe39bd11b31b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f578b2c7ffb0692bc0db944e89318204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe50c403a3354aeb89ea4432966e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c53fc8751f4991d7982b928fc62ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fea3e7b68c538d9f736ee49aafa20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf213c15b1527d6f06e4f50ac1eb7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec8efa6a7091d22b014e5b9c65306b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db066889840ed2df267be83b7a971e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c561c6703b859907ef659cc246c96cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f30abe3853c1a88f5cc238b5995cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af45e369c732eced6f95811e4977fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9dce50f3da50bf6db08ab4b5f14c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a18cd00633af46ac375152b3a267d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a0ff28d34a4ef553807f4f9d3161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590ebfcbb8eafda1fcf72506bfb680217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9e64b67e8e0cf5740d41ec05b7f0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c55fe99bf03d5de8dd9b10acd757219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e7d07e1902c11a73c6d6debadc60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cffefbd428691d6ad1865deb3159f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab6b4c826d71877253cd59727ad44c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289b295d78123fe517f2a9d72e38107223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823f20a76d1fd81b1aef1b84f334cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10944154c9077d0f8be642e6169d4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b81c09824e0c5c99ac16cc7aa43c38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb11657542871200029c80c2e863d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39a20433f8e357a44824929975980228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4871f0404d373d4a73bd9db846c03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc478d0e2d91320f3adf75833b8ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec05a252ba64e8819e04ce4e38134d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefdee9f83ac1481acee025bb78a163232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486cace0b73025a195858fc9f8385a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19efb201ab5a66891b14e6ef76a4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572adedd02c6826282240fdd2ffa46f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe28b5ef4e13773828249a3d96b7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965506884e8725721d185c7377378c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cdde294d0263abde6e9fea7641ada238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578aa756f1d1b1736b2d9fb545401b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff40478e67485a01ea1cea8112013240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0c6b3a4913f4a7eba5097b602392241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d740ecc25b5bd66191983ea5eb112242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e462f03cb0477504b54ee2d854222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b91a949c141a202bfe7c813d8430244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10eed677570bb7cbf429bef032786a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c42655f4e6df2d14cba26f6ed98f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377d9ea615c7ff7d5956e1f5e06610247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d654c87560437dcf710dc31981b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc684b6994bc907584047d326f8db13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69af023803cbb594022ea39b1925c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5020f87d96e9d7b0346b6fec68b51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa1aa49fdb7321a9c62489333e9e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2368b3154abecff6a76e2973c4ff9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ebc6c1aaaf42f30acc9ce9e97b07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6436b74116860162a7f36335a39513255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486c8ef426b6c01bde90df2c0e40b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e687ef3346ffb3e49d1dcd4615f1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c71329dcb65fdf6db2fe6ff1629f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab789226e073d3cc2ab54e10df8511e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305598789caac76ef7a752092d0ef4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb72ae9c40dc3160805128fa7b343b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7a9b3246e1e8372724f4341af892262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae78573b56fbc45302277fd6caba9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9488a500476a8c6a4dac636156790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bf671965e41eb10b0926948265eec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e08909281dcea49534f52d85d5da0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd736b554064cbb7c7d9b3da77b728b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10f7b65066775d9e7536447e11ea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536f4dc8d872f70e64cd4f7c8b0c58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7eb41b2d49d9a20f940a4c3355eee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092ac8e5dd0ee7ff5a56d8a30f3864271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8961b65f849ce640b59221b0a622c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3871c60c241b603cebc91d93b3bd6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2e4fc38b6ffff6a67df95d1e6fad0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b75d9d22357b151672c7a91862fac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e18b03aed14b044e1c21319139388276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d140bb3a652ff2d4e21fe8d654f7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdbe234b373a05c359d0f45eac93d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd56f572e515f157b53a44f1c3cdf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b9dcec08a9e1c9a871401290702c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855b2ef495aa4ea56bffd6772e7e00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b9176c99a4bf78581915296d4112282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4372df1dc9e727a6b9f439a34a78b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ae1db15178d6789829169b71552a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae36cd060802ddf9c9e0379a9d5c51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d99451a5ec523ea86a87fc7391e44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85a328268f96a6dacd42ed94416e24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec6ce794eab5e27b267ae9cd72d1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c3aaf5492ad061455f1164092f220289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d6ff2ca4214f0b23045a57a2d7322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145daa298449eb965e37fcaeb3e46d61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f96dbef99ed4f5b83afc684dde473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6d7bf7b355c67a9dac8beb88a2a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81350077f1d7a17915bc6ea1a5ceaed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1250951e87efa68b2878a266e2bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d879b8525e5d2928c11fed5310ab2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c970ec04e0e25e1acab9ff310da1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2d05f02c019f9e5e3870babf76b6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a764219baa4985f76b831652f0fbc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e43673ccfba553b03b3ef5a666a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252d1b2b9d78133c836e72ef26a4ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8828078371091892bf3239087f430302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677204fb9bb04c36dd288ba8f5fb36b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5f3e5b531660ec9279fddcaa14ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e8597b657fe5b184072b8098a799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfd86ade1a79bdc08d68f932eeece306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f4a97b58f9f8d38d0332703edd7e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e6f359e55f3683df59b8f31fc04e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d5e56a454096f73fd3c58bd2f0c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b96fe029147b5b24bf70d76fa5922310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9dce1756443aab4d3af753e2f781e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d7a76bd22a237974d7c67fe305bcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cbde56f04b12a4be181d6d43cd02f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e6a94cf9fb56590373ba61abbfabc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8ef5cab037c1bdffa2e989a87281315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984294911641f8b305459e5ba678de0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc13cb17f74b2bf3dffef996fe012e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17da31c806700ed47e2ae04069ccc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146bce770a2f9daf9e520efc95fe0f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c58f8a6814fc4a7fadae21ac7bed8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542df06ca364b587618fb0995f10183d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404f6f7d3f7cb4371f1a6c0dd553b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc8c9f946237ffcf93b0b440080d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231cdc65968518c7346960feddfe0f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47cecb9ba645e92ce038909ec116d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b063cee30ba65d5756238c344f38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb682d353e39bf628af99adec56c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821edfaecd4910293bd2c14136f2fa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e3574e2de42141202f3d852fb368e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7fc6e84a7f8dffde00fa014ccb13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1cc872eddea68177eaa780256121331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f5f6ccf689bf54c0873595e2124a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca14e76a0f2dc89a2eb8bd999c54f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7ad403013cb2c268bb61201f7dc37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8395cf437e6abb67d8a05a2860483a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe22c673dc9c04abeebd2d61b85190336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3dce780618de2aed6e74077135ebb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a3a7b4150339a8ff6e1e4feea99ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6326c663e8ae49d47149ebf9df48d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0836023e640049a8bc3b3b38d25851340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197261b7fddba915cb1a3f96756518b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a67be03e1f0f74d7e60e78de5730342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f694a615afc8a8c837e4ab1e6f68c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711b09528526bcb4f8154b72d4d284344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3467f2b796de15036bf00c39eda112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c998c42cc6998704621d940f5e7b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afbbd3c0ebbef1ba75855ad6827c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a0b87ba18bbce1654905bf417535348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c632206c61fa634793cb7f0beceea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a98e3d97268d96e3e6ca743439cd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3ccb729717b81651746c4c6c0d51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968934722c054763e59492a0c2f19edb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9900e1f86b9ee6656aa9190591610353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda111b3afd51f2fc489017cfc5d358c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07d5c1970b3669eadda5c9e869335c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be8c5d9c15688a3247c98b2385aca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c584a22592506ec033b8412c1b1fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb0d568150e60cb3f91719a8c7029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cdb6b79e7b48aaa497bff05efe4cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ccbb44631bd914bd3f0bb37a64cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40003fe9fde773a6159a9d74fcfedd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea4c92fcb1ad882221bf56fb84a09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6a38911b18a953f284bb90528780363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c930f8ddc18ce646bf97818d78076c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421e06799e632618424afaf281b230365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0182d13ee3b7e025701a63307b8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7793cc1ed6a67ec159124610c40cd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590bf354a004dab865c8ff9ee3d743d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96a88af6b4087cb1869433b961b68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454303377233f1d959f25c03a5e5ecc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea0ae749e36cab969709c056f69fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbe8d8995e7cfdd53f17155849a1a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403c526bc70a3bcaf4423da772e75e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dff3243f7c992bfe59b3d1f9b06ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ca739026e70eddcea37f79183ccf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87206643cd287375e8655a996973602376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0020fd86e333794e164efef4a3fc52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcea3673f6366d2ee46e9a73be2fb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1cae8876bde18a185f49d23d573b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91d7a4a7b82c96210612768e35e42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a13e3633bc51dbb06b6f6d3a5433c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189cfef900f56d1ff0eda5a9ad3e43d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103156cbded495878812b81b1707dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ac03764e362d05e741dce525426fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033d2cc144a2b8fa59c39073172191c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c504bd4bd031ef20c23ffbfd6c87a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdcb5098e6a71a67a2f2716b029dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8875be0f5d6a6eb1af08aaba330d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1087177b647ab13ec43e189abea67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81502c09a0cb7c6dfdd09cd98f2c776390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46397b6d3756780d204ace2635efebe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b405bb0606303d4953461bebb5172392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff54298767bddc0a946bf64c60045a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12ecce938abfc69f4ca02cf83c596394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7d316b785604cd2db6e023037bde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b71272728ac4c23a23c893d77aafbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5be5725bfebe631d6e3fb666460d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ccf12bf10abaa01a410ff7801bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169549e21b89360e18aa9f4d89d5c1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1421eda98743e03ad73dc7c02e97ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ecff8eb1956e839dc0622f31c9520401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ff1944c83852ebe3a8b82836a726f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba8a89046b105d0f8692f6cd85717403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821156f853bc073e0507d920d31ffc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f8b3169dc94cd3d1c19ff469046c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1dbc7f973ae525b78d56ead7064c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d2daadbaa103976211a41bc59cf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8b7a080c44426adc0328622b2686d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50de677851e3975d48bfec3248cf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b7a5a4dad0605c5d6635303d7f461410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417eabe8adc280efb51629d86fc2f62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879541920280b4dff86f3e4610701d3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f77b959c9034cb1e5e47022240a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c9183ea744d6303a179fa81ab94b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c590d39ce403a9cbc194fe9da50b27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30ab27b278ff9b59e1a434669cf8ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e60e3ba93b539cbdced38d2bb0d92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a47522cd61e6489796f86d91a2670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15aac19d0bb97ac9421103f388556d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261deb9c314f1f900779d257ff5b01ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7be3dfed47f6b32f155111b34d7cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f277c15b67395ecc02c5883ba99006422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee892c2478f87839112f1ef9ab41792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05529ad70c1535f6eb67eab70bcf91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b14899d107862e16154b84f884d9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e54ab01851c162177737d622417c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb505c2776fa4c4fc8a3d34546b1407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa71ded1f5d266d4c7b11f15d2ea761428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e49229e413749dcf9bb1b9866e5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2535309ba923d45f5de17338731a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d6df9f16861a68c345e3ae54ce640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a0422b28131349b28fc771b0abe48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02404adfc310b086fe7c08ef5a5cae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c601f5cbeb32dc8e5c030514c26b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b590bec89974ccdd19985681ebedf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b48e78c0a10555fa2947f70466017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d83bdfda9c0826a12459cee34925e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20a364c6a68fa8ed4dbd110493c73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cbd4031f170bcd236c3b4f46486d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0477ff279f531c5073e1ef5f56d2e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5df481b7b60afca653b126b78631e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc27fd9424557a826ff5f3d1be9428442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7f77a17b94c231d3aa42de7d9f94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d238b0c289858b39b688c6e8fd92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587594ba33fac916e8c05b5758bf017445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd0b0dd61ceb622d8b365da58278c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b2d14e41dc1754587d745f19d65d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0296b7dffa332e6a6cf0fc57d5f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa7c6c28562a4057f83d88dadb58cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8edbd5cbc9d623696f5c50a92c8913450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071cc6caa64adb2590275c96ea5b97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6d5bb4fb55d50468b58ca3b84ad2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90779f22de7455050f62a7fa8d1b9101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0258db6773762f09ccd1411cde1a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38aade2d39668d4b52d19290038e1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d281609089ce0f053a09cbb50007456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ee5d07d4a41ec38e5b4c86b6ee91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d482c19ebbf81d3f7c80e6c2c57702458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa771e1cd8879dc993a60d0aef4d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12ccde14dcea5b77d89d92b87960b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e551aa6844f3e3f7d3d0824a40b709461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2214f04f54d7e3f177bc082e9cbfd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb75fac265a369dced4efe6b71d67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17523e27c1715c677ea3e9f10ada7567464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832cb400b3abd64d4b851713aa85e9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ac04a5d9b8b0403160aa8d37041e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6715d1c9b05c6da8fa5a7b0baa117a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599139b8b5fbef3ea041cf3c33cf2c02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43f8e94750e21d3d41bfd873e0407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a999f13bce73608e5b41871658ee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d9f0f820905b708f8839dfeb8b52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4356319198e4ff8200b4d4549978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0d9a65271c5138a1ea8789764fc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d70dfec2e4c773510caa63ad5f96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1b0dc4d4d1d81c49c3b4f67259f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87eb4551418d47677a73bfeaa95a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9a36b92bf14d037fa622b28f79c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf225393870bea99d752415a482bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00fbee2e1656393855b960dbfb94b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec6426f7b14cfd6f1f6b08a748627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab028bd0b2a562ddb94cc0d674300028481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24128d4b33768d3f3bb82154e3bb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ae43f908f42862520e9a0b44e5f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c70c1a4820a5404c1e2208a75467e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179f5f6afed7089b4507d0c8322f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afaead2085d9cb55d36230d3278cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11eeaf32599007bdaa19c50f4fab73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40294bed2dda1982bd630ecde4c6d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcff0120209ce6b62b3beac9c6e0ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d092b469bb1b103614b27dab6c61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7475e5d3f2fa74e90794c6f010f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8e6b04887aa6572fc4691507cb0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced3ceb5fe8771f1faf3e46cdd9a5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17115a72b7c6e5b654b2abdb04e1f8f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82934dfdf8ccf9c3f3930a953602b10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba26ab72309fee65f4471d7b53286496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3608968e78e22a74dba8e0bf307779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f91afd75a0c48588e5f7e2c166ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1e18a6146f055bb206486c7e95cab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702a643d0ee8e4505f6850d951d843500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb3f6f115eb7a99e9e301f6ce6f20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f41f73487dc41622709494ef8fe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272983cc97e6c55c9fa48c1aa76e77a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0f72ec0e1b984173013e82ffda50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9e5eaa17d5a7159d414e7e68138e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a5432401e7ae554aca16f483f9b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509182fc5028ead5dd754de49eb37b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553aab5b2d256490cb56407b823b4fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ce12fdda362becee4180c37b61ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f06b761db28f2b09de5b29faf32dd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae37b14298dcebf5fc50442d26e983511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd702df1298de593b39c50556a360c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d75b66c47581a9acf8cfabc9a115a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e89c749846768bb775f4aef83db9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e311edde28feea02d3f3885bd52140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa800142904b0ced977d778fb52d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b3e095826e21c9c137114c1134acc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c865351c0cc661053ad38be7a67010518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e565c9722371d0f734d47fbbcb6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b2eef27db8e301bf0436e07f202f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe119ac4f229186759e603995ce015521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324f72cb8c733cb8586bac74d16689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e7d9b677dbf7ff2f57de7c8883b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a12856eebc4d4409a9f2a85f467e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c80a4705b423cefbd82602d90abf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190048b212d690cc83afbdf230071ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857310c681aecd51149ac85ce6cdc604527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f167dd326e7b57a0c26f356e7331528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba5eeceb41dd5641bfd7d929b97d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f96c91b18de4f5ba8d5af81f0348fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc63263d2fe85ff2578f9b53d74d14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec4322287a32dba66c740ffa79137532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70422f8683d905054ab4252169ce3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67353275bf74061dc49eeea8b84dbac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4637ca1033567b4a7d55f426e5ce4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f7bca02685b0f4208cd8b97652cff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069a59f2db25bdcd08944962b57923537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a13adc67332c3ecdd783fb5a29684538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be846324377f0bf9d3c7f4e209cf85cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2f2ad03f4c99b826a6ea9059a0df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e95d43292947e9d601ada88a1b803541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c7350241db895caf7b9c12027249542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54ec09713f6d0e92436454cdb58c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf512872c7138830c5be6a76209978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a668870f044f515ba25827ad07f0b6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa72bb94542a052079c183ed24b2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e101aa36bfff9c0430d5a0a34a23e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e52dc002365219cd8f62ea3e903662548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b9cb8ef7beac2f1cd03bcc1e94c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055805c0daddc7d7036d2c4b6c4e73f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5244f33e0f79ef5068e6ae994b8d8fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606964c63611a2ec2a9ffe47b77ccd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12ed1d25d4b3cf8c19bf994de66ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b25abacda5da0f282cabeec60c5b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e7cd72f28fca6c06c779a4de09a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d016131b8d4dde1c95922ec6aac89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc780d95a593cc6fcc05ec50a3ca593557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a25b26a4b661b83a00994203bdce0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffabc6af2b482ad261b08136331cec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1f60a02860670435957ea74834f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e996dea8967a34dc43653b513a0f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc772d40840c9955fdd243c45ee50b64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7cbb655d10dd0c606b8b6b7e2737563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2e5ea0ca743f08e71c13a6499758564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57960633dcadbe335e423dfa302ec9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d5945fddd5e04b35a38c6cf81a3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83597627b7fbc489b7acf3d3abc4522567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb176bc43b4332bb5368a0ffdf17b20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40e0a560f1190cfbca7b02209d3fe4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c80561b6f8cd1c7a27e4630e527c86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f771eac4bc8e90307465be0a21daf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c34b93fb34bf0c5c0f54f8b9c3a22e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a41777bd8fcc5a90d8af32a52611573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7367ecf15e059e41d01f6acc24cdd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8dcdbc0244ef3f321ef93616637b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1daf513acf5e41054c7270db876f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6982225ca7e1dcb4ecec669c3b8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39657d39c844c1258768e030d5fc4f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc28e7d65fc546512252d9ad68572b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173fc3e4fc7d8c9758ec7a4535fedda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ab0b9745633f16ccdf638ede5e0eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed21a78a8ed4f1b951cc7a80b5e577582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50254db9759f27511d073a9a6daa6bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35489320f153e1be4b4b19a4ad0d17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab05bf867305576b9f2737b504dde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fab99096279901f7d0491b2bbeb7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14b2e4d3806bf37eabed95f2451a6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573d50e8a4902b6a8273a41fc298f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1fd4996e7fc77ad6a22a48dc2860589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c820b65211de90546e413b3e4434b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b1a95633e91f29aa5fdbe87b946a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf7fa229da6a5415f7b126237b276592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c00e55099ebad7f5d2da30ebc60e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bedca1268354916c1112d98334c139594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622fbea7518bc94b780fa02b783de5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da07163fc01ddd22dc692577a79a9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20f4e136f338ed669b2fe15d9b01b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878d022f11cc7a7c4a0d27a05f1906598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc797937208ef40da0538263a4eb4d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96889c4dba90a4f40f0300a3dd0a3c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9764988a3142574923ffdac4d03c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba164158a7734c6625b14ef8cc9f42a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87061fc51b86b289eeee7e6b24fd855603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d37f777416d20ba858059e94db91a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf499db7cb4085e23cc0a7cad37e55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5fca61b52f7765afd02f43232fa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f88fdddcb7b848985bfabf4fc157ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f0ecb24390f18667152f12b60707a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f666f819925404766b52df9dc86b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b88689a11b824b0cf0e70d1d8ba9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965c7fc2313fa322b7c859e628360c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520774496f88e29172d0b64e692c07cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236526bd4c450ef661665ad445755247613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ed9cef410745e09d7697c9f97a9c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42132941a593fec362f938688530e3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7113c357ce635a9135da4bcb12e2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5b6026558ab7d0fb41c9cf249097e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c71bd78c8a9c9be3325c19998bdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b038490b6240ea09652ce1950c206619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f1d2dfb56669456ea0f824d2f315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30514522f93cb86f0273c46117b904f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3efa10586f98f7969688ac2e7742622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11537f8f13748136208eb2d04adc943f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a43847a02a1e029753ee2e6111cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d19d112d4e2dcfe040564ddd8a91f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872198c45c5bedab0bc183cfbb1885626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d87926eed6f77d6fa2ac4804af02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cb4310a686dfd16c5a12197ec6ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c205067891f45c70a55da826e3fb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd370bc234ee9afcf0fdfbe004ec7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1661b1abbd64a7878fe55d2c354338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497ff4c3a2cf5ddca29b5617eb1ba5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa56ae121f3a327ace5fb8b8cc199633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8f3e46ed70b48efe8fbe08d09a71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b1018231cbbc033997e193a9a645635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9d5dc08ac92b1e98e7dd5a3bf47fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20032437094383a243dbbd591349700c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150f64ca247fda90b0cd0bd1b2aa84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b466c6785123f164a44eaaabd395e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb74e40a7a74fe19d948c9ed23e3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ef17a7fc5a58db49ae444b62a2c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbfcf015943f22b2beeba196889308642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225433114369594280e1931b7dc0e614643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290863fc5bfca59596dc792858004b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0ecfba6b574ca52e8f2224d6e8b67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dadc22bf3b11fdae9f325bb7deb92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccc4e5189a7458c3b9ea13cc82ea6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b819029effb7ec30b177258599618648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5268033e329aae8841e62f50fe05125649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf35107a21a2ea30966e8c48f6f5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a5af82156b89d68e942efc63b7e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a7045a1a6a55bffbc7d9a0eb0b23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10407c90c514bd838731034f35e5091653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3da7a5804c339838cb952607c3ae9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e513ff4bb8d4b7907917600f182859655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493adc9b771604ab2a26ab9aaa54a516656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324295f63e5ccf657d7744f7b7687db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746afa3558c77576a1f8c9e779a81fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9764aa57b013639b5ff31432d032659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8138a1b5474b6a0a573abe965aa74e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e0b64bb2eaee6e2c792ac6c0e6f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a6fc0dc9b65ac70f340f66497bcea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6563d54eb5f95aa99b025168e9be9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aba4cce3b45777991edc457b109d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c3615fa6b5a5d6d9b860bac1be46e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f6f11ee1849a10324a2edc91358a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859bf9e961abe0e63d61d01f336e9c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41cbc808425571afefcafc8d85417c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a659df7168a0b221827563e56cb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca400d1d3c1520891e7dcf1fb8fb8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47e6e25c3083832e3e944d6e67f32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d6d261e7aaa8087a29424f281c1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c032535a719b5f51152e2d37a2d18b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db7a2995d2dd45fa8513db4fd4549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e31baef7512e0b1ae28f50e0f1a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae936a1173251473e1e042f0938aa68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b447e288e029fcd0e249c3e7c4a744677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d61d932d7ad33170ccfecf80417e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ebd02f60cebb14fb080abd1ff5e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db13024bf9325e792054d3e8a62d5b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d3b9999a842b2dfb951a7fae23226681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee72fdd386da9469ab85759561233d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73046f6d8d536a1e4c0f5454758f77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae2f4cf86f6d560c365c6d7c0ecbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd167afef6981104cbcf97782f2a38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2bd0bf7f554be8b868545e6e9016686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd2f9554e6b8b156bb72fde9ea88c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15e815e980491e2c85d79dfd62a5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b3ec96b40123f6416f3e5616ccea6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa677dc7ed40d2d951adb67f3d8441690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f62324ab2a1bd5ba7357dab648f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3a737b9115f9978f7689a64e1524a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcb45cabfacf62669cc893c3252064693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f194c8002a4b9451d85bcd4361c6dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d77f50bcce6dd531edf40413d23737695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc728c2627bbb82707270391a147d94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2eb858cd29515c5060e495ff94610697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5da988c776d6e63cc8500c9e8c81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7268a2c31976e9564551cebd562c4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa286a9b25e55edd6361653c0ba45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223add20cec27fed94f4a905fedbc19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6af476ffd17d3975fd09d92a44674702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd772d6443d9e71e1a6a7259a07c88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6429dd01c31d12d1cf853205384ac14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945fedae2d9453c61909664e916acac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c4dc0f1628416e939abe86f2266c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3154c425c760d8dc538b2a3c6cee60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92abfdc7ce33a83f2ca7ffe61982b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c56f8940e6ad3124d20923ef362b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de642cb8feb0ee7ab5f778c284fbd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5bded466097d3987546ecbf8dec55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e0dc63376028bf4888d23dade952a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb10b2874cb0eeb096da89f213a8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b61f9b33ca675e16150dc6af36695714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa76f7de36794638cb833ae1b06ad1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b885e5ce9c6a142ad7fddef54c161f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69291037efcaeb92f1f26be6e586376717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d05efc2353c9b27453711c266991d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092ce78da9e167d2367a8f4cc43e2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72550cccce3af926cc180742957aa04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362c9864920b17666230df1e4a42c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17f4d5fd4276925055ab4100711ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8872ce5c25114ddbc584da433e13b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aeb021d6d5ab95fd87b4de2ebca6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acf7160c0701c5771d1af41c85e994725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe630ce105c7fe9f1945d7b1359ae36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ec1687211f814da76b34dd03879f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d7ea88c41b242445e7b4533ec7b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6a0a33fe0b280ab4007f7e330289729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08425daec693b03c2337606347864e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1de1b7aab185185a862cf95283f3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9830dfbd4e58465f23230b5bb530732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4cedc0ca78dd13b325c58180f6bc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3d5ffebf9a7e63045c6889121d05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0658d490af0f25fe0fbb37d80e358f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92000fdf17c8e59cb42c163cd071ee6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90f5a299d3285487bd5bb64877a999737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ae02567c3ec78cdd2ee522e18963738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9400f3be41f25d7a18e409935fdec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf56dc5f835bf4078fee7d767c39df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804523e93cfb1e74d7c0c93b515d09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822404f413f269359d18cb5999c58f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc904cc28d6afa927c0f8c145a29b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec6f39df526d0711fa8d76e23ba17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d42d107b3fcfb82d61afd26a83690745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b37a0ff13bf5ebc1cd356770e40fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f816ed495d9bc9ed639210eee9b56c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e38a49d9e44d9766e8a9a3dfb5a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fbb4ffe6d220c24063cc25f8c65f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18be75e5704d6ebd2cc303ddeb17c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052d6cce9ac8fa3da5e4f79e3225bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59581229f3d36e41a59be01308da6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e18e2d63e6e58cd92e15d16e39b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea49d9dfd63760e9bc01e5b2177081754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c683e1aa5819a10430d62825158b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d672ceed9cd3fa34d08d5b2cbf2ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb82f8a219fc31279f200e47f217a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf571783da7754ad1bd5a1a7f71b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcfbb0afbd969950c3f57e1f83a6f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d22e724af995e7dbc1a7f6415b8c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d227b8ff295cf942da7af42501942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b0f6b443b6624bf8502e2754e2e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdbaa6f2a1f3ecaa4b624caa8a1c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a232f304f847d6827cb5edfac62db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991bd21c278b85f31f53f9921abd61b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaab98414ff83b1358043bb0a750a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c09d37d89c37122a9aae8d53f2f168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d6c0212d893111db3d8ba289bb619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d9349e4f6dbb840059d492c4318f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4549de49c09da79c1e4ad3f0f618011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbf3c4bb2b21103d34a59b24fdbb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9fb505ad67633c7b14352eb5202d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a81c6c604fc29d0c97cabfde531514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02df4ce0b6ffcdbfae922ca700ec3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf0a047b9aba5b49bcf3e1d6a118f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bdc227970f04c9df392f849e676d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3be66665b3a8571a9eaf5f74c1be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5cc91e25f01419a9305b01d8c919d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fcbcaeda198233b63e1758ee9ecc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873aa675c40286577ab7cb7599c51db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029808c32d27f0002fc7c5ef570964b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a060d4b2a7acd62ca6ffc6083534ba123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71860a8c0ececc7fc33ba654faaad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ae33179292b8f8ddd54570f8b5e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659bd4e0695745e282fc1ad5dbaa3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abaa00cb2d7f9679e8b07803e502ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de875506910a0518b8925956f83a28728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13d60fa6756d1c3f60e2e48ed6f7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01085e23adff3d5ccaa86758687497a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512329ad763b632f133815fdc1af4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe6f89bac817afd7aab74c656aa0c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428dd4507726aa4e426f06a024c897333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ba8ca727338cca658adab81ce6ced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3258a6a967097b6f0d4e79f1c778535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d5d0bfcb1d008055f1a9e43f6edd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cb854a754b43dd4a8dbabd510c1a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c0b4bb7478cd890590a1186cac0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e8d7a3e712c6b3789cafa882614cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27878349a020234e521a0c1584f40cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c136fa1448f0c13ce3c0f06e97be8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd20c37bac1eb5e72ac9a8948ddb1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7c6a6463e4f9e5b9d9db87c5c08c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853d5e69a962bf9a86e3391d809d6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bb29dff5a20c7e1c9b9541c059f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593e0f31adbc94f964d3895880dafa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860de17c6875442bf70a65cb4c3527847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac0d7aa0eb3fa72244c6ba56b7db1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106cf27dc9afb854e7293092274aac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1361b8676f2713c1a7a6f01f2eaa3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144a904b55937d090b965b0cdb3de951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85d941c5d79cdb9c0d0e60917c59b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da56bf9d46f1532b3c00589bffe35753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0832bddbf789a6f17bdac377f1689154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5531bfafe42cb69f195e8a34fd84255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8b5e0e3e1ce5d6909b4963541b29e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc164a6f901e2964510a4d90baa6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe877af724687a64c1061109dfb90358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d36f282382a97cd32a0a1b207e1e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b81303c32550e489d01ffbe38a18a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0af7bb90e8af7c5375a7729ef3f00d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897d0ec2467388720ca39c74301cba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401143c023cc3655d21fec4ce0f073563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174415aed9a799e276404475ddd499c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b665d4b522c05bc148f3e874fe2b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f921e2ec7742bde84e9d4bac15f823966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e65408ab5138f9f2a7bbd6b7b055367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcd55b892db3b6226d350ac4b00ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514319baa0ab7db7d5fb3326310e1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d78a3a3bdd96410e8e0d8db5bdc4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba73fed72cc27ef3ac9739a891a09871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa63fd962bcce403399b0f1bfa00b1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba517472eb80d50bda3bd289c063ec7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc24ec953d5930a80ef631fb91a4ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b82e6a91148c6ff00d131584a88eb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72d9c1d6de0418de1a17d9d41386f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28859f9e33c68fa2c757f52b6afd66a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315c6a1b0b9cc22e310299d78297dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5924d054f13a38073ee606d91c5e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e45c47cb139c2ed066706790b93980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5450865450988b2cebff918d890081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab36d84ab48efeb4f8387f36cfb65aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47431e75f31671812a0c80e76162ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8b64aeadfe740ad703d0f0cf1e4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99497339151e99655f351a9800eb620c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218cea2947faf2a864e52700cde09086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b07d59c8c9d353006d446f7f8cd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b14f2435d1162b5f0fec4fa1739488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed627d8ec409cdc30a3b132ca6e508389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426fbd4a48b5543b4dee82f32e0c7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de30d2f6c8441f38ec71e608ce4030b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92dd29d673e45be9715aed4750a3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739cf3057e1136a53c172e0fd6ab36f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fc604813775e4f1992a31da53e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e415ecd7484cc218c57212c3eadb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9641b0efff7cfaef756c028c03e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c9d4e1dc2f4653308e7be4b21733897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba715a107bc82f4827e136846dfed7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484a4345d70c15e26d0ddd7df7c181b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed863f6998b294ac42873f57aa6fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a50b5f5e35782f456a04f6820f9a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b3e0169845aa42604f8b1586905d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ddb04a93b39d75fddbec171b157c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27114640b8308d0d117f076512122104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da931c3afdaf53674e6857bb28446bc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8602a9665f4b12130ab2c3f5cb72c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb931d1a9060b2c4b20dc4efb899d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cd16e1a8d2e29d9b5cf077d802186108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07dcc78d0bafb4ebf029ae44d81625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7470b80017ebe8dabb5038b478cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d617db3e1c169fb9c7b8aae69741f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3cc35bb9c8c308e064f96b232de9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80cec9df7260384107b22737ded6ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6a7100962ecca163d6ae3055901e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbcbe26f95fcc993df97d1a0a4754d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3d9b784e019de9b6747a83c908c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3420afce4e831baaf63e48f9fbc641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e97420fec9e527609e58cba1dbbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e735268c0d3f985957afb99d3dafee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3d2f295b15c07fb968b1435e8489120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9d8451182e2487cf92f565cfe44d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ef43be21562291442426b6165f8e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddfd4d1e4e75542b9531088e5406b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4098d42baebf7f34903aac80a169a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7222ecdb8812efa5d683cf4fafe749125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860694ddb04c00555c6878c308f3bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442cf6699f20c24c7f5f58b52905214127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4734dd6817fab8b00dcc744337d82b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce9d594a1e028e216dc7095272380d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b846833e7c709b39636a653153a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531503f4b6aa1d03721c06b7094fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3bdaa20c82876dc85472ce627113132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd9efca53bf562224615c11e89f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d02cc3dbd41ad43941cf3d3f2845134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d437e9cdfb57cda93d9d6c9013d41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88efd9f29e54f027a3b96f112c771e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4df1e5d92c4de6f9c52af6b930ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e500872d4a4f4eb3634e03bce98ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be0b2187553354a4ff156564a4ac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf8ea7a6040726dd49ba5fde0f3dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837318653a6763ac5bafd5b9d8adc0eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea98b788ba0daa56d420acb0b956af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925334205bbdde3112df25ec09ff31f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398de920c64e5007e5601f746277fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ac8e435d7a022ecf8fd00ad7c328e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3ac2b50ff4c41cd71242da241bf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c44aa446c1723972e060ec504dda2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacf961ff38113f582111aadfe76138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b40b63f64f210b42b1331d84871ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fce4d2268ff1e6c18612fe777f302150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa2d32f297b872cc15d4e1a2f43e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223294dc05cbda466464573529417e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44edd7e959dcffc3e21e28f4094202d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6fb6f20ba8e8c52167cfddb4bf276154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6bc32953292d3dc3a27b1138961b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357131ea009a853d6d5b63fb9331610156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4429a17fda229b1e4068a67cefabe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2f26182acd28410c1d9cb20e691c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d1d95c5e3108a15e9aa8f9fcc3c4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562cac989331b6b2fb802e903d412f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e238d77d6bd1eb8e912806824a58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091947598436cc9fbc35d6c37d97dd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a31f1952d5ff5576012aa411d4c26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c4b28e85d2000eb5934e7577f03d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8094281b04a6d120fbbd619afb19fb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db84fc367fa183654bb08c6b56b71c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb2b8b0c7bd7397a90244aedd90b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f4f57e6001e945b80430d70410154168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028694d9f7a85ab22879d2626f4bb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee205bc5b26cccb3a105693fbd574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e15d177979933fce3d4014f58b72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17f1c0d61b5467dc971fa9d53d4f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e48c0328f8ff6cbf49e3b42541b89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe454de2a966fe3f16b2af10045d11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2717706ede6fa4740eb856ffcf768c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359e8e9e2258fc4a9e30287bc947b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8f73bbc525ecaff5df00d4e0aaec4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5489696c4b5a6f76f76a0ac28a83a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aff86fd5997b9561b4ae31a6258a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e86e28270820747b29c4880f5175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148c9c91e3d095ee793f58debbf9b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed9567529b09c2e8a27e027c4fd58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58652dab6dae4023311be082e8c8a20b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce58e9e40ec84613b708b29536faa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb90fce59e69d1099afab5d5453558a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc75deee7eebe75b29740a1f7e871186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6bc414f4f484e52e544321b6c904e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f994b5b3599b1f2d76b1f16f86c28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c71ffe63f648c4035b1bd7e3e045189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca525d65df0fe9b83740b3cb585dbc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123b1f94320e5edac13882ff9237e28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513331336b31e26884b83a2ce14bca0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cfbc1e7e81a6365f0ebd28c4bcc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86d462e744cf14bdbb52dd3f88c0ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c5a71a0e92a5b51bc01a990648c14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6560ecaa230601e67c6ebb5e31d4e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf5f075854fd486280b0eaa7ceff77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101856d02ce02ac8612a102a59cad4ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897c42bd90d467f8edfeb2b31608f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97459501aa1240801116afa7ab0bd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb256b365d34456ac045d62d2768e05f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6f0bd3c1bea816fd4197e8f8d064202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd87c9c7341a0d6a1e0d0b3da9fed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3005a126171808f43e478a0031da2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12beb102bc1e32e23698e9ba902642d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389961df0db4813810b05ebac526684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e8409ac877c54d8a9fd9f57a374f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9c431d2f319d7862ec9d5dd663ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f925a5d23bbc27f1826c242f3be95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40816c294671796a75c8f73a45b67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa670da184f8b6558ee9c45f43b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd136cdf197550b779d60bca7c7a45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e1ab5782d7364d43f5f803bce3067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f783690a9a061fb628306e9a41d5aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3790039398af1eec779346e2248e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786480113f606a692779d47a19bc0eeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a714b29a09477fdedce98679ef3467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd168288372fbdda63bfcfd321e9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc14ccc9f552420af121b8b9738723d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf7a82a06d18b0650d9a60bbaf59d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc582c93574f58919b7f23a0623eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233b92132bcbcf4fab072f077f2204222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4109ad08522597e8b271481ea4811f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559258d1966ebbb5d980efc1b0d12aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae1d64f88fe291dd9620d9861f1ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b5c55aa6581e1afcf8fba0486803226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b498c5b945bd6ebd2cc191edfa040227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5723d52a48ce0a1dce76b4942db1d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1776dd26db3dee7aeae07fe97b212a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba95fca7a17f32e1d424a6383dfef5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1709f64725b2d69309a73e7f9f4a422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee79e8b16b9d6c6ac0f50e1baf81c97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134579fbfb8241a817f1737629f7619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d6eff358f71d98031bb75fe90d5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef567e86508c3acc4565c8402c0ee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e5f32a2fc3a5916bc1b1a6230781f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09845997ebecdc52d8aebed898893b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12044f1b54a076b0a77c73739136c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5ee499ce1061752757127d64d572239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69974b8f98e955d2f55b20b0b5f0d71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f85987fd01dd1064f0319d47bf9ea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a0e4edab68f876c22500c3118c2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7aecf2af9906cb0f0d4083c707bd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c534775ffee8962e5b6b6575389756244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496910779869130605c6e451b33fe7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb12bb601e107c6256b5971e31c2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35488307c876ee700d3f53329cea3ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f05a2cee1fa1f5c921e408fa20029d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7ecb15de7e0e665fe17f3d4b6ea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e09fec4b7577bd5dd230f89d37f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b65e50e98badfd10fa2365817e5f86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a201dc02f5ec93856e2bcbda5637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a615ecc80c5e0b32fee6a87006048253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c4a5edc668df86adc54c4bd690e34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7fd9ab7d753d852d2385bdcb6960255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e524918b43043dbc548dddad0f94c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca0eba857ad79c239864c062659e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fa1640f951747129564561a93f666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba5f218bba82b2ec135b64bfb3a84b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aaaafa72279e530e52d23efe3c10c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971e398ab4ed4b24247fa1975cfde8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d936322b9f110dafac7fe16b707781262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b62b73227c824b83f7a92e6dad7f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314c7307b779bd1c2f583bbb1fdfb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d896611ff2d9b6cd2a5500405dda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf1b85d29229962b5d7ed06e925b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da0a4ee26886a8c851a488ab94c06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb6ea29975af69703db97dcdde58e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4d2edb54bb3dc7af80e538a4aaf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3210bd775f7de41c78c640ba4be403270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5f939c7a60ee1f8a54808e708abc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c80f1564a7cd8a8a96065721e7151272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e81f324e4d3e11a8ac2c4364bcd60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b1714fbe92043faaddcda52e98ff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f63278044ffbe1a9cfc2482066d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c9bef139d90af36c71a73eaa67157276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b7b7862457cf29c41493f21fa6147277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c684ed1859bd0ea697a7d0275ac43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc4429e1eddd9cb214723da72d496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f843887921a7033a81c632df9097e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863acfcdc9f02549651676216e64bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bfbb45cf9e8441e4602be84a0f17f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4bfa709fc3604467af0deb90dc879283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b147e216d31f6b77c5a6c3e14243284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff31d895d56b09a4edca25dfc47cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5ecd510268f101eed196d333a9b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665bca37a4b128487d1b233698ab4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d22b725e52792c36d545c3b8c0760288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458bb2e7dd0b28056490372d9c7c593289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74e928ea41299f742a2d4119c0baf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602990bd94da08a921b728c1b95a811291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732952a2ab6ae5a9c1f61a375803c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d65c9b774bfd6edbc6d101aff407c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961eb9609ccaba7988c0a1b88de9038294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e1b51f94a907f29c8c88e6c5aa7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c61e32680f1dc3f802e26d5419e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a888deb3d02f2d2d62224e8eb1047297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd17a88e3101131c00b6677a7974bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706396eee41904b28f1ec3b7867437c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bac2fe664c49cf50e71a038dcc41d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2196169da5401bbcc8d2633443a8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80956bff55182914b0220dd386fd1395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbeb02db2d7be1552752c7a6a7c9f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b775992017a34df4634b5b82d9ff1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2befb859e704b3c2891d324aaa62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543ccde65e716efa854c126e70cbea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a454e0ab597337571631dd04204d78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6351fd37c5b70fe56501715a518cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fda35507eaa782f3fc128d2a5e705309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a282ae581f9e5fcdf71a408cfd6e61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3c738e4046cdef983f50d352620c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258a47675d4080f740b41efc1009eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20749e8fa0c306844f8e5c8e4d6367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a5bbcae30348ffbec5074c8db07b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcbe6b89fccf781c67589321431f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c69667b974895480813ce4241cc9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d26bdc8398e101215f213d102f42a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd2f2e49f4ba833ff9d49a4af96e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662c8b4d29024c99bcdc453c42cc6bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59828cfbf196dd4253d57db1bef49b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf502fd24f934776a084c22c422c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b1e2d1d1987c99c985bd5b4b3edd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bfeb9fb6798afc4b35a0b42c01ef8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3441c064fd35a4166cd07ea030771324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648dc946491f7bf75e6579043716bee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f07001c043d49a765a5131516fa3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f51e0425a7914e8c9a8f196595deda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97249cfe9a1080e2513957bdeaf507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f9b45a7799856b285c806818f987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335b9df8ed2cff7b3509990bf782191330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbba9874ff3f65d09b3cc70e54f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f18a305dc941a10d803d4afd6259332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad7e687b5e8d1c2d13345c9a143dfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889693958acf982c053957eb178b47a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3c237413db095b4b2b927d9c720b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff166533e2233768b4e2aa067a1e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a1760d6f27b363c269a7c7cde059337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fce53ceaf7fa2340ed30dc1806d8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa730be71cea27747ffc5705f9e091339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b5c3822c091c75dee99a466ceeba8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11399b9087c65c72a4901f60da741d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e545dbad5980a853721ff986ce690342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc1434cc1ea198f863a51114b72b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bedbe86fcaef74c5df586f01b3907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76b9c22c0f4435a40510ae039a079345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f6bbf8e34b777b7da6fa610241408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa97d13408a8125e880941a53851c8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaacabe12d70713c45b177906e8fdc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018036d037e3e73731161a65d32217349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f115e97808c16b491b6ee7904299d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cc695f980c3e8b56f23f1423fbdd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3940a05886de91d8abf4b0df5736e06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544323d0db4608e4d711aedcd9ace25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d6b693d9370ca2363221ab642ecc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a02fbdde33230ed012ad7a188422d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e8b2909ff02230d9981ce19f62a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac58eb4523f548d247d1bea3a061a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93e53e31d34a01638bbc5001b30407358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960343fd9c6949af88cf7387bcf1511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0c0e9e4c6cdf4093a6a40cf40757360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25ed0f8ec71c27c6dc37efff27aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720133190d67345a0d12d083f64bb82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367858d48db6076cf03762d7c31fddc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5790cfdc4685305b3b2d4394180563a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e90b90b766a33b0ebc14946cd1344365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b4edbb050e9ab64dd9b74ed380d84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f72c3c64818fd183a61774abc836fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46459f1c3308bb98475d41e378fed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a24f5c1155ab5707d8ba7c90e66bcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6052150a8f663913cc8220418bc47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa0675da20eedd7a9cb1732c7d367b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e39c589219317ef9d688f10ef313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82d458148dfcc60f4474691e7e3d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922ca2c24bea73b89db69b59e57685374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc28a95b51bb41c93baf1f4c977ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317feca81b62f029a61b9cd7e09be26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf048e92eed444bb16dca74490ddf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b84e551819c8358d3f4eb43e8a42e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268d0d5fafcc3eaf767871aad5e9cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e3fd35e17c590b66df11fb8f3e21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec133369452d7ea8cd2b7884808f60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0014b014fd0ffae60a32a78d175daf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66635db454aab6bdbfa846aa62be917d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e30fc12bf542b45d7b5a2218b4043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735aef2a747a8fe3770d8d5d50044d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7918edaaaa33a6fe99dd760a840cdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153de4d6f65efff7f7150ecac86365f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512568651d837eda7f99ab5102da1c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fdcce5bbb932280fb5666284c70c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e99ef1717de0ef63bc85fb29ec3714390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c9005816628211b469aabd414bf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba38b4a6c01a321c1765076832bed1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6e580d6ca0f63ae32c0d9dd00b81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497381e6a9c749abc6e139d08d1683e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ce6327d6306101e9766551fcf2c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150346b6c82b1fbb3fb68be39e2bfd11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729f5f131f91222656c5ae034e18da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f813c79a4c5da6d3837b6e197d21b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b09ca98dbff324e5d507f50abc97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c31df48c3866aea71d3931e6e1d47f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d14dc2664c1b979988a36c2ac79edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf37d4b4aa190812c7b954242779b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc4ef35b1c52e23d63ebba8357488403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1170535ec4e92d96722f96b4b5e64c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc01b4c148ea9ff6772d6e78876e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282ac5d159140b66717de25990054c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ddd22be84b6deaf2193bb5ea75ae9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519b9c1141bda36a983f6eae63162e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e094e5cf7a846835e8776ad478f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595493299e16294344ae066297acd0cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cf755b6ef9d7e6fc66200efc6cf51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e9a8a22b9fc43c98a31389b06a05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb7c8501c033a2c7681463398cdc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bcda3f510a533e1721802b9d540e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc23e3be46958a1cc361a3cec78770415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904473606a6ca6637b66b668d84812416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ba7ab020f9f226643f8d51db8c34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1bcc8ca07742e0d98ae6c1a079c12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268878ffc7ab73044d5379d071ba9632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789474363515b991febbf797a62f788420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37277c6c2ab1e0f8eba47a65187b9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54798dd35c0d5732964e55aa6602557422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689fb1ddeb313d62a89093bea1cbbb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866230c6634f39868590b7d2d41e37db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6f86e7b64b6f21ba9cd92c29736c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e3e85ba98a3e6c997336a84ea07c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6732cd589b9b779af9adb843c3e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfa281abaf617b05cfcc75fa4ed1f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673a1bf00f0ac7852a5c404c9ea9dec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96005e7431f5bd333ff703cf60d92243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644fd6d36cb6b3f9ccc41ab34d8593a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540bbb8ebf013ed221c99030398d945432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457e9d62dbd6a4cc8abdc3dcd74959433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910f193c40fe5779c8facbd05088a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e9368343853d2925a2c60212399a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2cdc093654e92f41ca92e0b4fad76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85ddafd265a5247ed46f6553fed83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721772866daa249840225240d247bfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7b1a210ba07a31c6734801b5db65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e1ea18c9778bc1077dfd2e9d955d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589df5de7b8e8fc1f6703551b20bd09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e009a4f6e421af07780c02caa52094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4719f02a6ca26079a5cf0d0bb64ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef634ec1f56020275cd7038d876d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7bc51c59165a0802f041c39f0e66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b450e1ed51f95516b8d94ed89f2b624446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e32bea3e280f57f1af3b021b475f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a267e25432a30cb332ff4a6e29f54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06d0971b41b04fe02499431c522452449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd9b6226cc2b1d7846bd111406976450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2725ab1e1757aeb3c7742cd2d71e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a6f86b4feade0fe8837dac172ea9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a729212d91831feefea60ff42908453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a51edb641138439f391d95bc61a288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf835f0914a2c76e17211b624fccb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97059e46082e895b5f23386d687f2dc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d4c64936613ec001e41986470e16f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92888cd69fb2ab5b159deadb1fa1b065458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba45d40617c52d54af9f91673a16a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48074851129da2e9df167cc87f7ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81eb6010544fb23c0f55f187e02a8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedf1d08f5a94bd2a07aa6177d03438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc206df3c313a40bd2ad68e73c32be2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594616c1b6142ba8379168fcdf742791464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef78071bad3a3022cc3ee24574453465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb50f0732aae8c5dd03b3cb0bb92a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a87edb23c4c2a5e59f25dfc9003d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a4725af1949e9c98701c909a7f82d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb35245d14306818ac0cf257047c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b8d473fc0e82a3bdf70feb8272a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e88cbe5a218e3192f3dd5d70e278d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256995afd6a0a0047d54eed86e77b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407952c1305f916246772af4d7a232b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ec4952a80dfb17d7532ab983229ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a380e2e611f1a6d7d65feaae43d52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40840c7e4e08815d47107d8a76bef2c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319bb3d203a0f63ddc3c12548fb391e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c2ce82150ee9c450184829dbd5dd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52345feb7795b1d08d38fd3f7753781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6932cf7d9a4ba2e0609cb4cff5ddda3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b6c87db48b741de248d8c2aeb5e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c1c52ed8df3c3fe95f5211881912482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a8c94b567b059e1db05d6bd246c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c3cc1437bbcd7b358cb80ae6a75e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9865197bf8b611e2d138169c93dc1f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb1c33a886795d4cc8b59023c0bd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24be11d8e7e76d285e176b1ab3535487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9428038561404c9243e3db684b9dc76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7bed44a0039dfc9543af61e95c6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c115e4a3975a25cf3557253e1c930490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a53c0cfe3a5828a458e5024fa36fbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68379151d649911b964316159fa5f82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4279b5944efcbcd821afb288a75aff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fde899fbd265498610f735e17bee1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ae17055646222ae7f140931eb766495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca97f75fa3bc04becaaba48384fc51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc65db594b5d6e4a76892f0bdeb458497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d509cd1618a41ee1230dd5fcfd709498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c282df15b2bf1f51478c8db1cef1a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b5f53daef33b6c47e0e3324d24b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b80c44f47051d2b580bdeec25e0ed1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415b86a171e617a5f07c63dc2833f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55b2aa9254e27cb77323b8eda1f62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9fb5a3b280533f2183f7d35cf7be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e381d00b0d6016fb55ba2495bc2153505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52711159bf115203706e27b2c3b7517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee9ea0049785c3567babcfab53572507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6736bee2e5079fce73b510a7be8045508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dbeafd2d77bd564316b2333835fe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e250dcd81a70665a1ca3442289da3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd1e09d5fa79531d70c2db00526d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976862147598d5b67a31b0fb935a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed20dcc4193da9ea07225dda92e44e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c037f9795bbcff2765ceba682b46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7239e7559d88d7cff6ebd88cffd38f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83ae6fc0d7bba9674292ed6530ccb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c960532b11a1029843e3b44345d095d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bb6631e577052e345d9c353071ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f338fbcad70e0b72bb46504bfacbdd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160043b581953575b8456345fe07d1d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1052b241bf0f021b082370d97c1b449521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb100d6f21645379cd4d0622030645a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47bbdded9fa7ebb6b163d4cae1d33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087f9ff4454b86682024bc8635608a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae3752b20c58fc421a2de759b32da8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0581b3a956b23e8ad59ea3be93711526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5cc5bcf13ccd834d8f22cf6c4817527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609013b0041060ba4249e40f8d49e361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e71cf18b33a9f8f4e34994fe8ee1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b279a8ab86893c92b9fbb1a763965530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dc2f0928fea65b6005f709892f115531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97fa5ba429da320b4cf4fb6ba61891532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853455b43c7eb01d56bff537c70b2bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1a97e9037b3281e62bf58e08c509534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41349e8a74a83160a5cc0e29883e1307535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743f56d66a05aba2ed0c8a8d0f6083536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24b92e332f6f8cc022d095d81f2ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8c3117bc2f81ec8e552dbd0a6fa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b7c984f1a032831e85b9df6f5ab2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6555dbe720b046e99a15f33f305530540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160d033d239b9454f78e00755c0c35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801159c4b42a887cc06ac73b803a4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487e5b7068f7c475cc7380860408cf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539dbab7413667941c9a462ddbfb588544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4363b983bc1ef9bb9b043ad889acc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ae1e4bc2375a0152f69c5116d49e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fab461fcd9a566714b2efc7d01e26b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087b63f147ef2fefd950c3e90d600f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ebe5bc5c166e9cef2033166271af1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d60bb437f299a809cf04c73735724550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60492c08a50878e647d45cc959950551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1909ff2993ab31a07165d5b3b12fe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b037d9d8d3d97a6225f7f3b8df5f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85817c92961ef4dda856461c46f804554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dec5b16ee008434b6d02e56a12c8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b20912e45e958a922155c5a07f49a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097752dba9fd65a8af690db887e86a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a489e69680919e680de0e303e438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700688f2e8dbfaf3d4b1db379c9c033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23054d89bcf354e2dbcbb7c4247195d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9525e3dacd7137028d70a7787656561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e805f2617e476e4b88693164a1d96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd05c31d328855058e5cdcb233095563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf88c353ee023134b9117ebe0cec6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce2c2d6cf1e2967dd977d7c455dbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388764d75e63a169813a312b6dca58ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17be33c46d13352a8d5f3471897ca5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b66d4410668e0d4225c5f518597f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e2a349ee3d0e30d8a7182de3222b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3a8481780566efd499bc92e8f137570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a373d68c6c0855345bb888dfa8025571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f3b6f2ca705e2571f8fa3e4dda9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7efc8b377ef5afcfa500b1daf662573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33960c4b8d7e6fc207bd0bb91b3b739574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdff627fa5fdc9308bccadc652ba10a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca02151a0058b30478cbc8b292971576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5a906b9c0bc795b7290aba3d4228577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2361f1bbad330a60f5c7b40cd0a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9db9ddff4b5cc94033d04e8abc9c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386934fffba2c5559afd38123ddd959a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e651086e5b1bfbd660a831f5e27c6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed3133e7cddb3c0c20f2df420721d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faebba932723dd8910928f01ac9d7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4378427b7452f72587630a01e93bd1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae3e80a1e69561d9b0e88cbb05a74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb13d44fcec73e67d8249f8fe5684586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980bb891097b10d6eb935b4d0f01e76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a51b7afacce002803b0ae9c5d9f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dda70ecdcb77e21cb58e433a41149589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4be6165279fdfae06396f870361da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1829e3186d8678fd86bb0ff44e17b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d411291eda91dd83a042e8cda17a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45420127abe9c5a3f492c15c32546c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9a95062b6731b6c12366afb1f2d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54525805ea7bb94df8f0372da4bb87d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802ea67fcb0f97367c6cd5adc814093596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc07e38a66b3b2db8550616d9a65f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c691995cb441a4bac681b1aef00e98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784baf3808c1fee036b0c9ed7c2019599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375efb0a8c490336c57a1e066f6c5a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29020b47caf4ade8dab28793e3572d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782b0d1538c304e10cfd39ef9beaae6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed89a802a47ea3acf2688d237ac200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2d0bc38c30bd6bdc24436abee558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c625b79d9f2de421030ec8f3d31499605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae620df7a3ba369daa87c2b334b70e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a414b371b8a260abbfffeeb47da6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1bb3ab3a6e8d3a63f2aa0c6fa990a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5c5d09686cd610990189ccacb910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af1fe761fa97a5e255899a63ad1fd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fecce776aa1e1744fca349cd9ffcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5748991586ce777852440a977a64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac00a5b9afcdd17f56109b801f07d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ee85ba5f5ff0873a0122bf087eb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8f42cec01c89dda953b91d353af33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e0596e75d75963b6f3b0e17bcaa0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad5cca9b63ef4025dd91d02d34e6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c336a269f742973691b809100ecd7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418550aa6b69bfa8dc3d4db4df9924619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad598a5b59eaf8d0668063571460c02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e97edab22212c44aa6c06f1cc03c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df6d3832e42d950373859e0e4a2d97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f97f0fbb8496536f76350290bc79e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599898e588f9c4bbf279901c71cb8f58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0f4ad4dab1c7566772124a41c29a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754cbc5b1cc343bfe6dd515f88e367f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc796dd804a80159a9dcbe970bfd45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c90ab48614aaf1bb9523db3d5402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebd2b84b70313a02afb37fdabeea7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a41547cc8129e9afd59659a39e90c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5b7be598206348b5a74b7fc298bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984b5191b4dfa29dc78b53d8ce82c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7297352b8980881555d3895026f19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d060a4cfaa5657f467eb33c07f54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244f4214ac737a9ac19e2a61e0a783635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf967cc8c7b2d98cfdf62b676c9c61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac279b1040ecda7730747f0fe8888f63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4503b873fe5c18405ccddbcbc23e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a52c9f9c33d711cbc88f77479f37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fe8418f27480639581b52b2ad153640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dfba6c0e2eb3bef7ba6057a0a94ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc09cb7e6efa5b35f9d870e78b0f34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0ca7925016c5787fd206582a72a48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70f42075c6261859d002100c8f20e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888abaa998df72a03d3c397d0f02aa9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d035ed324ddb92817e0987f0d472646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7ae9b0028f519a4b65b6adf4c0b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a255f21b6c66bc9f244a627de270648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3276280a6cf31a2816f5dd883685a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652cf0d77a8899eef0adeb2436cc70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99848b8e7f8cad2eabc37f84df1bb2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb560cc1d95d3bbf684ba7b1c53ac566652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6c6d5bb02369598909ca330987c3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8d7b5f57fafcac75f6c70ed695492654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728914becb8e098999a96bb2507b17d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed061e12fe0b885bfbefabfdbf142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc81464d412cab09c07f8b074beed9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cee0ce111224b20e9f5325f4db8a98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00344152a111503d0991a19bf95763bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328ff41e7b0d8743dc360de3a1a0b94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef73ba4f514501b0540be275fe39ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc245624493c4078aa823e04edd0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175a526b3fa684268ecf96dd6c3aa9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363a7bb19774d15479c99512366eb5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac42153c8694661e35d145d8598ae5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb9a01675827db3f001b58f09d211666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2210c28af6a2741af09bf1eefe4c34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990143d29756b8a7064c8a4db4f8ecf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b5e28c2dda721363afdfbc790ba0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a93ecf5d4b1e70a3f3cb894d615761670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba9453bb7bacd879c3e1a8a7364d89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf927f4072231fd1481375e0ea1c2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26d7f10ef5fb238663cdd1763ceb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e252ed706bcc39d4864268e1164abb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349ecddd82f3e7c36d311e23183cb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f08c46b298ac288af8ba9a757020b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bac46bedd49feb9954beb7c42e840677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ae40413973d1b20e170b40e34492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2788a7023fe6b2a4720979dc9a0f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ace188c53bad21212cb57d38c7d28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f85991bc912b8f528d1e6650646d4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec838401dbe20a50a770927ba541ac22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee4402e1950fbc13bf03aac7e2663c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53134944740ab9a3522c8d43461d56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e435160a776650096c002c3931a51d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19711c33e6d11f7b5ff3016bfe2a217f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde8e8a59cf9796df1601e47c418b58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417d301c44731d368fb70153d2c63b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d588a1033b6253ae155f834ec5471689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddc2d54f2dc972bc552cec7d6d2d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc944766a50821fe28c41ee19a47b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f231b98fc053388b0a9f0eefced847692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3daf346e4c584baeddc5c44a99e000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ef40bfcfa41dff8a36f243d48ebe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0184f93ca5ae97116ebb0a8cf8f27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a336b5cb1b523371116859299c45a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd406626cb2f374a781ca88f8135a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19358d2353cdb0cd418514a7e79308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec000849befa27d16a94eee99a6a03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb32ae94c547554b224d4a01494ddd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8760473031b3f75ebf57ba7ed6711701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff621935aa523cea75a35c2dafe5c80a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cf96b61fed10b73fe4a4b43f1911703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2000b2efde21f03fc335615d9825bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a6318f2d92d9716e6c7ffddc5687705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab247852df1d044669792d9a00472c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb3b79880dc4535dccbcbaec45e768707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7981e44bfe4ccf041b7622c8a7515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098406ed48cae7ab059d90b03a0d691709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c9ccc13855c96912959279e2231f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e32612449eb24f7421bda0fb29971711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222fbb984a8ce445b02926b63ab16fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76029efdea4a7f110152858bffd4de83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e23d12da7ee0a5adb613c1576706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2968103e4b14a8c02bf9d7502686e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad48a260aeb76e0f18968b089e9c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfec79685ec76824fd282c92f33aba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31f05880b5b547853082093b8b4ddb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ab88ee3884e8c3d9d21365632956719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70444f743de91439b4d8a1e401e707d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e97ffdc621830ef5457f6e5ea83cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202814695f2c154726c667e1333616a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550d8127e3929d35bae676b779c482723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fd904565529d4df630c0c27095b36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e7a9cc0ef141b4fb972632036d09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f12befe2bd9c0dcf39bcaec4120e8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd330dc270a4ed1d02db57e0ea3f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884fc6a32b85ca2436929559d1ab16728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0355a2f08e246c83e80f68e31348f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ba9e79f150a6a7abd4dbeef93ea0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aad4dfe6d3c567e65c86309b6f3d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5a1b1d6ed4f1ade9880446b11d678732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f68026acfd4eb84bb0ce6b2233f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5546482d12f687c532d7ca8c1da22b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c91bf232c256097d4cb1a94e10802735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5bae96ee2a9a913d4dd66042ce255736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5937f9e1562e4af6cf1394e709149737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d730cc6b2f34b21648365bbc96a05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eff2a9848813da54300f2f44f6e12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b667aecfeb8b687e3ec0c43d1911e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021d699ff33114099df115d04c0eb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b765c44bba7501b8a73b8c93abe84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedfef16523dbf8b3f820fcdc71e2a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe5729dfd8bb3e82cbffb60c5d5ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c10cb65b287891e67dd687271c52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470977766017480ce1a4ccacf76e97fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b88131af5ee43389b939a71fd3d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933134c3a6870e2cbd628085854a4d50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d7249dd667fdfc476cfb053a672a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c6b4ee28f966999850b5ab850f43e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7465dae69edf5a3d24088edc88ba5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549724b7db4fdebc233a9639b9674777752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee111317fd28be6d84795f397ee9f86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a8d8981e9855c995539f355b89952754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f99205c4affbf218bbf3b85b19d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe124b1829a5c34816a25c2a23b37d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e0908423837d280ceadf98c588cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06906afa60add4e91a42512a08eac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341110be7ad88b4d5c5bc7cb66838e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>