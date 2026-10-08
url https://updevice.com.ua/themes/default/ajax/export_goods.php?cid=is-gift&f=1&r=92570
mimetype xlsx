--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586af60b4555ce1ae608f9671ad7641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce882a8dc2fb6a134d9ec63242e4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe0939ad7322110e60ead60c696453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199bd03f1df41085b23d42b45cac394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d6db7c402fdfd00f0bfd9d72045b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d49ef635fd0ecf5be4c554c6728986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b9f9460a16eddb1805005643680857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137351953a58b6eea3e30d045914dcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d9515d9ccc8978d6533b231072799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf265b0044c6e3a77befe8ff6a07e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d9847c1ddecc371931084e476713e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10dbc6a1974a40b3fd8df9c9d909f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fee8a3b4d7a2f4defc89611e821613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd06a9c4720384a858d34df7b583bbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811080669cfa6348295b3e25e743e6a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe21d2ebf8f89af79f7596677d51d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6256dade4be81cb557408456ed21c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc36830ffa5e83cb872e2c461e81518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf749902103a74fb5844385f2b438e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af6bd1aaf216f569d96bf38dc9f7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed30aaeda61b678dcda162d7fa1e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b4205687222a0451b4db6395e876322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c79e0957b5cae9c1f9696b61827123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338220b482e07260bad80e9ee08d0c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c4eac4c8a85528ba40d6f39afed7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e72961f677588e6df81ebb960d55926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3497e071b73e177d786ecbe69962ba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c066393e0538a25b59209501a3e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750518e05a56f191cc1f6ab83c089629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae652c338ca20b01df997e2c8b4dc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d8ef33c23a430032c8aa892f3dd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eaa7933ea9ea560da934ed685025432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055886ffb2f4b5a6001de80b444c76633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0966d8e70dd6b0edbcc474b0168d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014fc4c428bbbf5e150dc5f8611496c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84865be7230209d5075eefee2272914336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d481a6c41765f0770dc7557617533637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f39b29d224686fe9cb9a3172f18c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba2cff7860e9c692439694d6374ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27336a191e3266823f755a8c5e1996ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd7387babe829aaf7a8969a66d80441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339be4492e10f20bf9fce284c382ff5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333a8be33df084131b3ae273d6eacdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538390a8b43cabf60205a7c756d77444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7950693acfeb622682094173723ae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47541d7285a78b2e27ac05ec1973b7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae82a103bd6b66ddcd8716be8a370447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969829666271f5eb35a19a25c24415148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb8bc557dde46e629d4c52f90386349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c403b2a193664f1193b8ff21f21a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5cc010abaadf1350dd00e21eb297c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ca447a2d0f02478003e09ec1572952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029079686d0fa470af31fed687e31f8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af966ff4fef376b31e384c3321a5fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d36f30b65c77044c93cf713e041655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa411631fb7bf9796610aebae1c6d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd3a28a1587bea3cce5ef14e59e6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53967dabcd8884ff65e2bb5c447aca458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a5415b295f469fbf79fa34a88fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de892efd59266e1044564e651204784c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4c207e112596164c6cd27ec74819861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d17bd759adaeb38cb928dad0e0e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db72a04205ce50cc1106196ba62ff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790bc77d620d162636bacda60f7ec064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e11a6203ae03348b3c92241ec17365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4bca1260f7bf7324c6cc940e679866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb7fd30651aae89a59c28a55e7a7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c695d281f3c80212d0f6a93e809f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47481bd024807738e687e7a54f94b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e6646c870ed328aeb486314d6ca4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65d869962c763792c822003a6fc3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a32c1dfc59cc78c8bea1a8ae290472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30961b1579aa259ba3c46b8b197efbbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c084993a0dd728c240787aff423b68e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb358f0fb04bf94189170af2c342b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba7a3df7763c0a276a32a7c43c96fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e3559feeee88389a15b7dd528d5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347988544031cbbbd5ec350e24b12f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1c4a4bd6acb1175dfdb71eda4d33179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f6b9a0125a2b3a01aaf1e63bbdf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d550d92940bae491eda1facaf9ecc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c674263d46dde1f7747604a5d40c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e10c60a94a9d6fea39296c8b224e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cffe11f210653b935102f9b5a639d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd99d26d02d0fdb7e3221256ccb1d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab6d022af9601fed516d494ba8ca486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd6bcff10aa6c1085bf0ba286798287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8eec0f758913f49b936a08b04978c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7d653f5082e31d0337189bef1f90b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5aca02f95f8a6ef97d9ffbccf157990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa4ec2786e38378121fca2ac65ef6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d2bbf8c5670e59ec020cf30bd13292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571b9cdaf71ecd562cce181ab1bf1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dbae844e50780f0ef41c714bb49ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e645795304b8748c1959520758adad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07956d099f505c78742b6b8048b3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce75c322d1fa05af2ad08c5712282697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361184ccb3acd130849d788f863f38c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03053b07bf208cce2752843ea431699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254b2dd19e7239b2905a6f970f8433100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebb4be3100da12378f744f736beaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c946ed97c9b48e7e7295702434cd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d257b0a07e6187dc0ae28b65aa007103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6165e449d121e82ff640f9974f59e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77f2d761f160dd18d3c303fa72990105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098618af037758d053f1cab0182985f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60de429af7bda355da6098937dcf688107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c59345b50ca358c37c9fecf95cf06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade819e99bae6c17732496cb7237b8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc81ed088c9e448dc1d33d02f0b25d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f7183a29c2646a5e04ca2d977d28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a667788b8835c617b5de9e1defd78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c68ef085a8d59d69ddee09c943c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967edce437f87f201efe8ea81da1f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b84436c1b110c7abcd98de6567e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815060fdfb0c926a2f13b3bac09ec7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e35ed230ad61f6357b6fc86d77b3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da215cea04b85b633cc78cdf30899b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62249a45f786a984be201b1726a80743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce8c35824e92186ca35ad1ae22801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d6cb1722db79f6d60d8b9b09bb1bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e31112748e8821ca4952930a492b6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3ac4e5691591f776777124184d82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5b9ea54ae4d27616d37d0c967086124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b7bf602f0f71d4b6d942e72c083e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa04690ce657c95232012ad9de9c30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23f1d044523c0729d5244b71f4be23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413955112bcdcddda34aef5b878e43ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5dab020a4894bfe024d02f591f8fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca57490a31fa035423e39fdfc061a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30fe3793416b3f50f3b4842d04bafe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01ff95e4c888eeb263b336bca93e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4cab4fc5df584496228d504688a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f1ef09c93fa0bbafad2198f2443f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460271d7d8d6547013bd3a0970455bae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e511492f6ca09f064fb4022c9b09585136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0cfe16d067060e15cfd381ecebca8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efcc655882f0df10a4a6952537d86a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0360fd9c6efe8b68d55914a9d145b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982538b41188785acbb10e70cd6e6c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce9d748ffb2c80b2a57aa712b6dff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade2f27cf6fdea0a343580cde866ad3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb51158119772961e03a1e98ceb6eb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda13483db43c98d507c8677b4bb055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec1d48a50065a2dc019c324584bc19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43a852f75813081d9f0a45a3e49d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588deb7beb7ede56dadfac8726b71a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c272ce5a681fefd9346e5231fc7fb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9637cc7e8af609ee0111ac0aec753149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f432d80c38b753359519279556d1ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0b8e7dd7a64f76d691b5d7dfd378151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447036d7ffb7cf37c9f7e5717393de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76c912f5a6f87a8419ef3968d922c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df044ba012e6c475682386ff47ecc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83caa8d7455132c99bc6f3534d66aa7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0683dd158f7d321c098b14629102b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9ae95b39a902e4af621e6e1f1bb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99215ca6f220237df435cdcdec10387f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea1b8d0bf438b9a514f29be20570a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0a6d4bace7fd4587decbef016ae58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef5a8d5767ed7f35880a2c8bb196b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163f10f40db7813cfcd8057d58cc12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159568addd48a116551a5681defc8220163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad18fa185f033175907ec4647ca9af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051d81c5777d07a121503be3c3e933165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660149c99cff307024e662e7c0efd462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e9026d109c7f8dd8fbfa7c0c6aa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c1fbdde470f602eb2a49f1c99c78c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679828383e33c2cf0d26750961e4dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf80d370c27fb8688fa9f9969a48e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68a5078c5e2f2a0c34572ab569c8f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109bf34a4b883be47b4b498c46442d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2dc9fe89507b5c7f09dfeb75d6e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7bc8a9ea3a535b16e5e5c8028a81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25079832f63decac24bb894dce4e734f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff80beffb316b9b659611e761ae85cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faaa25b5019ddc009fe8d5d6dff8e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1f141d4a5f646bc227637b9a61ce0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6535d05e4f605160ed68c8a6828e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372898e85b17cbab86f4a88a8a0aa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780b9bcd4219cc0819fd590df507a45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a951d5954192a51963998f46a3e0311182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3803f6cf58c8bab36be0b3ec6c697183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566aa966c7cf3b10c21056421009f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d47077688042cb68797f767436168f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00017570030fdbc47c665fba4302a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adc2473359f3ecf33530e21cb702d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b43c75e4c0d6b65dc49c20ed85bbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6cb363b369d17a3540e103eaa9a65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af92516442981e16f733f43d4b672190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ab2cd29fa53cc04b957530eeb5d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4f9aa3ec5750c6a3d8d3c1372b8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366830a879ed412d7feb4cd6c3a1efc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d807410a29e4dc0ba44c7acf3c7ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd868740e72a2839577662e9498af6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d3e36ed0c410d6620ca0ee146bf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40221c325f599ab5e8f11358efc099197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aa9892b6dfd40ddaafd8608cefd93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c8cf12c154c5ca33b80cde37070a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173a306678b5a1cad033c954ba695c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6032a7fdcb007611c905ac120b7829201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc8fbdae1ac2a9798d62342bf961c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d19fc5d01ecc2f72dd10b8a2005c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b6152fa5ed2dfcbf503f296676a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15974e9f850f8e22314a7aa8518b280205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c668425df0c63238e126c9ffcbed76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033420b4e6d0880f8e1e6489c0b1586207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589802e6fc02467c5a750644db4ea62c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5378c6e0fea23a6271e2c41fd16207209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad06b04e7923d4767c708f33e0bfb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e14d985dc2f1e7113743f00c5d22a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5bd199a6aeb27125ecd1160904a02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca43c76e6ac6f77b78f1cfc19933a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d33dc0a8d63daff180485c6ff0b6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a5d24d04c7ae694f664e4609ce1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efcac5d4d5b8ba661ce897fdeaa476216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9d7f7332fd145a4ec8f8ffd9ffa64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a899d0182491dcc38e811467b2afe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287cbf9cd573a2ad1651c710cdc7a4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0b817a31471aed576b186476ed00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b06d24449101003b83033c6560e49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba27c4af8919cd8f04f29cc6570bfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d7183ee6b2873055e4570b8507c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f1454b586c1c772034342ed7589a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73446b71a103eb852cc9a84e468636225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33cce59e3ea4e31360c177421d4d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec4a957da924b69e52ec6831bcddf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73e178c98b9e9776fcf180ae6c319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5bd0dc630047c2483e4bf70046108229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc8a730e1736fbc89a8f251f5b1e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438d50ea2880b28415827e9cad2fdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64accdb69d6ab2ed4d157a1c061a26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b19c6fce3b6d619b1c267cb26fc55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329712d875307b2786617368116c953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff7e0edc1ab52d6938589b111552b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199313d59e1bec3c7a2a5d28881b7844236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a721877e8d1cc43bfacfc2b1af8bbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da669419d00c2f9f7d94367a5bb1189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9052c6269c9cc785e8dc866599aa3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42456dff8a9f36420c4ff5532bc216240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c469b17ae20f5e71bec0e884f21547f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f575a411a207661398623eccec62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9460e1bd3d3cb74868b3cb227f652243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5aa1cd1bf6b3d21b57807243cca6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f4563bdf6771b2eb4880fb7dbecb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044e5434373a0193fb914136ab1748246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119d3546764047a5fc87efa6b4581f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938bdc1b79e16b8cc50cdfbc8096b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e19f1a8ad7e509a2b1d65f1f465b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270426cfcc538e076f90bcf965a341fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228cf36dd41b2c16f0d7629304e2de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc65101488851c8f41b0d62ec4d2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d2617e20951a0eb2ad8ae528424f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d046c89a08ce902f640ef9afe6c71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614fefc6f7593861bebc3799cf769c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9288a904034314d0595048f0c7101256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cbf7d91796bcc86aab1911511ae2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc37da109405994d3904518e532ac2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb406d8def3d9bfde66136e70cbf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a3b7c738a441a4c219513ed809584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd119cb36b48deaca1cb2e50380f920d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047efdd20a62a79ab8a55c3832f06c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84cef73ce1e2b53017cd3c858a9e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf731816811b0f25c7e8761d75c5c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c6d273d973a4f3caa27abe150b07e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc0b7de8b2f171d5b9a9e0603fd6e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb7ff48b6a5670ed559f89cf9ccbe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8210a3c75691f8d3b708f4364dbad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e34314b8d2b446e61dbe832ffd32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156beebca52cfb9b731616eccbb0fab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20222d55f8a2822e34f2bc88287d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c5eab18514085da83da23111e357272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63a1dd673ff66420032f03b1264f52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59e73959510fbedc6d8b6321cb081274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe279ceadff8716c00b82c40ef1f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb759dbee7009df9e2b0f6ab8376d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8986bc8e607b80b374745dd08346099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befca0b1614c53018b63e27dec199f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d89c8ea2ccac182dc342892ea29d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b79cd2b7595b730cf434457a28ba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef61b1260108d42a4ea12cc699a94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641867a74f03c7c26ad1a3b0aa6d27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722f65214b71b4f123ed1065ee5bee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a4212829311a996ffa6562608caa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb06c4ae527c0f151291c79367a3fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de182ba596e26fd25994e90a6d35b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403aa8d525b7da2508e1e396457f4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0058f572522916d2a871d5a2db6605288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f46ec5d0889edcd6a48ea3ff6bc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df463cef9488c163b5bcbadeb8cfd65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275e551f645bd6a25936f72ac069160291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30b2b24d5c241095969c94db1142b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5adda9fd9ca89052027b249ae098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767276210d9607c93f34e37fe454bc2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12ceb9f29da1f8a9245c650569e6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464a838b2ace8502b7d11a7bce39ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9cf407005f79a988737d99e944664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de5f3cda0a1654d9762be2976d12d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39873dd7ae35d94760476b8ad1b2065d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74e43f190bd1228cae39ee5f0333d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc5007dcedf81e6ebdeed970a7904301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e787fa2f55ee040c092543a1f5e33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e831c25f49e9c772f11bed9a12bdd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46803461e31332c4483b5e83afe82142304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683701ae05ecb5b39be23ab46276c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d0871e09d4a10f08e177cfbe7d29e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e6c2f7a197f5f632aeced290ba83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b56c0edb72d77051d1d28d4a08e5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a20c18456316d0a2c5a60f040793309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43828451b208bebd95f760e8d8e77b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ca7e9649d52e3ef9f413e7701c70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265896c0b68337de5beee92fa085fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942de931bfb40a320494e542f34b3d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb664b2330c97bc59ef4d45389a5887314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1b85e47f0525f707050a9021a7cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d844f1eee1c13a6edebc9db9c8632a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afef3f71c8741923b1797dfed71c27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5fec7c2e36fdd345a54e5005176f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20dbd7fa9efd8d1a7eb1ffa800f07d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc6cda8d952bf4efca796aaaf4856c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab54a7b470e1ca09aa65ac781afd447321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410cbfdfa29ac6d4317d8663d23050322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c6c408eb64aed67eaca3bbb124c85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafa9beab758ab7c86bac894012145f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586007975d63b882d06f815aae41ec79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725e8da7c8e9ca6d6cbf49cbf0ef83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2027ee49d3d1f72561f32b40ace31d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65ddaff34a4d126ed7417459b6b8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ac5f0c2b851f151f5065858b65b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8753bb81298256e3b97686f197800ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553641f61f1f224950b679401cae643331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613d598a18de12b4c1f8a1759615ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fa5b241cd906e92d948e2e3f84f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4b13321ebdbbec056f94f3fe5249d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd9ecb87b589453cdf87e64ca749eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2629a0f2eb8234c72592e0a3cb0ed16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c467157e72e5c8686065fc84bff1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727b0cb1a6d7c39800513022740bf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b817ea50812a19c90a32720024e7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f09d973fbe02db2a23f31c2c49702340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184936c3b8f69e08d01155c2dfe9b61f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ef8eeaabbdab4694d6ae79ee3189342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f67ca43ca871dc67453887fe5c4ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c03b19594d6e068bde2c014e0ef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8b6b48434f47b7b36991d4e78d0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2f1b62aebe5d87d3f4bfaf8e16fba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67adc3c2152f0c0373f45eb581660e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b75d210ecc6b8cf87ffd1f9ac4c2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faa3262a282f17560fe8b304ae0d85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d2b68202ccab79b1431e008dd9d7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60df5f2407760ef95f49d8ef60618d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185929ffc53845e9afc35246b7372d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca431afbf2fde4a66902aec1ca7994353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e2c5dd0d39b3b4b60bb3191b97320354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae7829ae7d0b29873cf2a399c50b0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193abd5259128cd13a103b0be88873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a0d9b2297d5fe544575ce5889add357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935029b1de1716f06d193206e37efdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307caa80200df5d638caaada9b55ba2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff974d25477f92ac898912a885a508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d5e605de467add922f40501b48513361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31c930d1809f5a3426c5e244102e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2935b562fc7d14f89ed270475366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d7f9bf5e863bdb10a1d15e368d1cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f86c6b779552eff2350352bcd6cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293af47c3d8d7d831e8b8ddc6039f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317890b6b97c43344d396b51429b3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b1ea509738f77838e2cfd7dc6eab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c6b56bf5ae30513b0525c00cad65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b2586725b760aa5a000cd1cdbb57f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc0850d627005862d074311f62944371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158f021da37f16bfc870b6e463603e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e920a5ad4ec273be26c9f5d9d9851373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2230ef5a98e5dd8316142123f13d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e592e0b2ce4eed43ea8b06d4d4eff1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b082a74885326eaaefd3cae137f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c7444985f36f0fa63853c94928a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9ee3070e965c95dffa1affc30fe5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e21ccb5f13ea7ebb2a44968af9aa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85eeb1871ce772b278e1638afa2dc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab6191655d70d1857a45f0ba7f449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b5bd6a91a0559391877eabc13a41f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700073f960b162b17002a79846606771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7d1150fd9ef56dc8c021bd7724be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a55b1bcd7776adff942a1a6046be1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071c70722f0fe75cfdd09914d2cb85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75be3f0f629c9bdfa68c942a16b83f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ec363004012770ce860fddfc9b50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358d3fe5ec31c6b9deaaca62b393589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c2bde19c4fc60cb4be0480943548390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f83f6878f9fb34df72a9fe921fed1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d117469aee402cfc870e2512887fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ff56252640011ef33e4fff30e775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d5a82ff60de3a3ebdce5267f650b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207155d6e85691da054bccec14b77f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004fdccbf8a46028c2657e66bd7b77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fdbffe8e18186c5bcbde1d12d8fb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f91097bafe4be1d1cbdda611b3f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda2f86d449f6bed53fa585033b2f1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee740c3c5479b765ed4095c386e91c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306bbcbfca1cc4a5f00d590625e2577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceabd866fdfca8630109d4f67a7baa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717b9e89729c478b600e4705b60bbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccaacfb8cb39f9d72316fc722f8017404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061183e0202abf9bc7a5868494279e5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fe820f24b45c8e13faa1e05a6d671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e376f41906a8818da82b2ee8f6828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719742df457ce87cd9a481d55886bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eddf8dd417b178c1b6c8d85acdd360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2604f7dddd2ef03503ab9fcfa76529d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ea5853c1c2793d6ec2fe015f97cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c00fb940d091025b184571c86500b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35621132bb5ee22274ff9bf83740c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c4456db16bf10de390de5e56478f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61a66d74cf95177b08d6cb51bbd1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6e82fc98d975d31b279a8fa434f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c2d4a5a6df89fb849b1c12add0acc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc3ba9f2c0e1be37642f48acbc5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129086faa14c306acab0ed5482d8a5a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689740de4f7736358ce87f002636632b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f048ddd8fc93a5af51510b1e5ad4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd5415e198ad59435bb09e38f775f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23063069b113e8934d27ccd72bba0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f631d4768f0ee2087b6b3c92af4d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442738f322a3d8dc53714beb8dfe55f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0bbb4c0bdbdee381d3dad173ac44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75aede7cca78b17568916e9045dde3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e91d9fd9dc4763a72e4cac4111fd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedfd29f7eabb3a515078d2b26a1c10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f611ef1bc52bf9866842a87ea864430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675583d30c1c00a97db58283a154d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8054b1d9d3e86ca9cb45a8351650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841010c5447c53da16cfa9d5b661beb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cec0265e6e9a5606b13f9ccc90ddc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569cd944b6a0704c4fffe72229d53a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab66fc6efb36a719c42d0e44c2abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c63870c0f6b8a2a2041d11e9ecc237437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c231fab63fb3913fc9ca505a0851438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf359f74e8418c5d66738c4abadb2c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf733c11f8ca25f1d8e814f331d0cfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09859216e05b547e41edab8845722aa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e55e4fc2665401ac304e509a34760442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694867f1b28794c72e648729a71c5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0977c1f9a02ce429b365474413fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a91a053adc71d67c4ed2f4e655e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9784dc342ac03eb9b9f0985549a555c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c6b0f66b0a03145cda6cf448d88d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc09296a2659104cd05324ef4d631448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf890fb8205452faab642d75a7b247f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2b04ac86328da3639bae303fd424450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add2d976f9e08d457c75d7dfaa0659451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755950e1f7800f0bcb9a76992541640452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9840f335580aabb1fbe458b946138c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb19ad613c7a07f2e7cc22f171654a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7de7b1907283b7a113ad807ef7bc62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56911d34e5067b1028bffd38a4d40236456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f91042fa74a9be45743193088c815457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da871f3d58559b637c36e0b8ebc5221458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95e120f92e33f2d62ff5784a0d6f3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3e9bf03dc871fc1535702fa2868f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c87f3e835400eccc907cc57966900461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7856e994afdb87a4059ba39600e515462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877906953c3d49238a313bca3ff3765f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472adf76413d2547f10d6cbfd6b0f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e24aeebc747c01b77323da7c408fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164bb898a6fdf95b663cbfb87f581d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138884b507e29ddb0fa7df8ac2cd3bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafdc79a087abb6afba784a4bf9a809468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997e477feb4d78814de8cc0ccfdf24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b50c3eb89848cc7210fcc5b757ca2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef2b00e084e79236d475b6252c73f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed29af018b6447f55fec3a49cafd3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad16cb5244ae26b206526a2f40d11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1961dd4c78e2cf4b2bb9a64d2d58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af93dc21e07a1431b5866399d8c6b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de9531ff1be9beb7a4375fdd1849a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d0e37cf616e4bf52c6861f2822921477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698d5c1641e8c313fca46fa9b5ba2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2678a9162e6ace389055e3c01edfba2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f15459cea1bf5a4f4b4f8d2c27da3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9115fc3a450f4894b47e49159b3a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e136a56bfcd7cffd774cbc824e7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1ef8ad2043abab87cec105b63cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4bf3dd47a16a318322594b2ad9d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a90e7a3744721e7c0306366e279a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1d826062f72a14d225a409e302c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc762ea5c94a5e7937e2c2e33baee14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931456f0409dcd47f470bfe3ee6acd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422bd1d7ebd24fb6c8c8459ecdd77b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e24f183dd73aa2cdcd64bf016eb3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6709035c3da1ed4582740b292936491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef66aad6e88cc30b84ad674fa8a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161165e3778e3cc57a460c59380cd7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ef61188cf8f9f15013b1705e47d77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc28d8c752b7221a114369caf20523495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a581b242b1608318055be6b0d8b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d0e647a428b1a59d221a8c749512497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fad8914e108a4c763de77238887cca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66ee8037948f433ba82f390ba77cf9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974bc9d11c8592b555e3d4ae32bc856500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785056ceb4666864bf5bcaa397341f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c18956210a09079202584e2372f93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854e29c794cb8a81f8b710ffc716ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8e0759d42e6500437ad221853a9ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a63b6ab8c8ce7e09e0304f91955be1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fecd85b47af5ff029330ef1d0d3b8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ccac33a8878a6ae241a485d74210c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7e9a422106613738f9e2bd96e5034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0349515d8b629d0353acaf4977f87a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689353769c9e76fa26c018788216cb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f178d23a8f2034b5f8f0588d584db1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6d9b9a1ea323c38624dc113811bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc7ad7b83b95f4d5705bd7cc438bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e725bc40bab7201f9f771898896134514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fbeeb5edf39c7bde34b716342a86f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ae615bf3c8e8c7f39541f22f24a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474ed0f1c1a747ae1104743a8bf994517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326c4c8a3b461b6739a0c5cd2f7a1a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4068096804d575d359558801b4c969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affd461b52a772ec664c624a38ee9c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbfabfeeaf873c56ff8dacbedf7362521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87977f37806484ea8fa97c57e20ead85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9a32abf0a6191e3ab4d3110a44dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c75a6e7b7fe586ab094c47c02c139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26a68ee6c0d6665475d6f1d59c243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fd3ec189eb9441a2d3c0828dc5c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b7cdbf86471d42077b2de09d35e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349af856e9fa1e652e2e0926b7712c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557dcfd408b7dbfebabaeb400afc320529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabee66c9bd4159ebaf43e396f4cb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31f1e56eb4f34f03e9672d1935ff9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0380a953768accb9b101eb14d352a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1fd5c1f08e98be9aca75a5fd52eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc3541867df026b119aff4dd40a32e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e057fe2f84b78acea010edfd23506535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea277a66077ba387e84813106d422536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab98bef865fd47e97dc3f1f9dca929537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8752a5cc144d77ff920e3b3ae51d95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b59c32d35b932bbde72e79588f3d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a574717d08a1c364611cd70b7b887540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa3e8d5461e7a719d221a16076522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1e3238a2b0781b20849b35f4db8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c644d70e7a36377635f35527b8f41d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999525889ce236e8ebd2f752eadac4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a09380133d2026dfc05f003bbb768545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cb4d38eb2556419b76bf7253ac7a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312edbdbe06c78a30703470d469daf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5730f08486fc56b2488dd988826cfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864ca572f6d2f3342b7d68732de898549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b334423149fbce068b1d05a10c1d9d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea50434356fc5617e2be3c4dc07f7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c1a04fff5ae54c9db0fdbbe0c3a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ebaf942cb7c474c534984b32e1f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc257fb6f53aa74988d1e268785aec9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81d6d5af64c0060b4ea387f8adef8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d06789d61724ab666ab82d4de686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110207f18eeb1682c5bb113722d9b079557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3034d633d9314d84d4daca3e42c9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe78312fb2f9e3e31e27d83540726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390146aaf4fd4a16791de5f78334e03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a53fdf6d2136e7aef7ca811d043f5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368515e5b8960aab881f6efea6c2a94e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4896e3ada137f3a26c844fa44a80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424bdc7032f881fe96406681a11294a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d2d6b218b7bb62ba627a221ae863565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5caf92659d212df04a5d284724d2b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd6ae4a0612b8d16c20b4d76e97157567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77fca7358ce0d8280c5855028a43e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef2e69d9d0c2465f433af65d843d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676053593716c41a9bd7802e70eb23fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1b915e345c41ebdd27f9278bf5c61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45795984294c2b5036674f1feafe80e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff8194a7c56b9ce44b7606746fe91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eed0607ca0238492dd4103e5357ea7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f9bab080c82ae09475166c08f424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a7ebcd79bfba1532b9a35074f46d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7f356822b1689caeb47a54bebf50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d546b2573498765330f57b31a592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1365fe2ea60667e2eecfab57b7f8aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae259206ad871ab9bf1489727eb39f22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a4005ffd7c6b5322d1323fd203e7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c78ee8ff59b71762375c894aac36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fc9402e888a1477a2007adcf4620583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f398242f489709cbf553f1c3a456b9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a81c7f889742851c734a328350aa84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dad1236795ffc5ca3106b662e7a9cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaaa27ace4e535b60c3c7a28e9eb51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d017f9a23406db27da833e7aa6f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd132a956085f9f8c0bfe22fedc9d61d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc516ba9e5ce1e361842ae2f8a4e8604590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fea57ab07dc7344cca7a462a123e53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bda4d93363e54d567547dbada4416592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cdb7ebfae783e50d1170c28c9fe9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077cd1950ad474a31cc798673ea358d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46b4567751569b8283c6a90cf98ac0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e927f82887cf0d2bb01c303bcd86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d9cb8ddfd8a25a102232eab278a5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232038d3a247cf567ee8816f968e9f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba602d5fdf88a8ef56debaa9bea46c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b02020b606f2897c919231758d17d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b09088329edb14c5ac9e0ea6bf594601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf146001adbf1ce3559456b0a2ce9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d77979a212366693e54a5426baa96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2de7c8193abacce55e2e13b513f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99bd1a940f185ff605bf14c642fc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a809fe7d825e8393b717f45a6af6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255f04efe854b6bc2c9d67e0392644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aea75d5a4fddf481a189806076b01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8942abcf6cf312456dc2f6cd51352609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127db4cbc553f24f5c71a853e390592610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911db03ba7a1ce708249ff87de6977611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73105207ca4d8d5ea5440761acd8531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58feca8f6f85c5b06b2043f0f82a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d1b2b8dc89e42f5d751bd622a793c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d427d99395380770873b1f9f31067c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748a4456a5d84c89292170ea38c7ae8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3385f1e925563454a2827b92ce24e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c72ae591498736d5a136af6eecff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0459fdd510cf01f280d694b8ebdb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2152d9b0d2c3f249cee1a83ed5a4a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18723d1ca91729b7ff9c522c6d15ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023a4d12b2ebaacffdda0401822a0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfeed8e35ec2007dec31dadbc2de5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e59e62cd7223367b7cfa5f7a354267624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78e1af270bf16ce261cef642a1725625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e15bb9d156b6ee75abde58b7d52350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e049139501353243874fd0cbaf99dec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e083839b9a90da3dad0d0c139fb29d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590a05ad675e9a490745bac3e12978629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3532ca7fec827174f06b6922c713630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ead8a55e950fce75427516db11857631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534a46ecde572361ee1b5fb282a29b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c4aa1fe8e551460b167cb6f80cfdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36edc0124ec5b9696296847cabbae89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f04fba29237a581c61bcb174d4dbc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcaa89b17dae49484edfb35247a289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c8f1bfc1b37fe2aa21ec44eb585d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d57b68cc88d101240d12f5b2a7fa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fdcdda0cf281f86b7db8563451b48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73519e48425460dc1db311537db8b9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aebdd20c15b0d4f8fe1f54c8ffcef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc553bfc922f9abae3543c5f95183642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba1133b591325d792db9cb62d6dbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53e9394977cc2ede18e441ed606f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198a969a4b1369f4a93a7f0e8aca62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439e48f353ea8d35712103d20c1cca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b059816ba2b6901640e7552102d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19229b50d403676bf8d2868f17bf3ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb5b08463fce1ff0056088dfe16ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f728e8d5d821ecf541f6c366e6499c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6c5010e1720e9500464ebb0a20beb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ec1433e424d2645018f7d33d7657652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b64d0f3de336ea890766e409345764653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac861c8eca8e2fdc594f6e38e1801b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7f20b3f45f3c19feca3f713866b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3953c5587f67169af5cdede9308c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b29d7887e1f2da4b2c6486b8d706657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006fe264c70876f214c682425daad6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b871acf45676e64a133c474cf350659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc9157852869487f0af050a83d0bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f9790a39abb3f3c1535baca2b3e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c5a03ea81c8ac635056d35778a3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc22e009069930f5ad63c30ee90c30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567b23ee3de6fdae23700f313dadc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f38fcc988f7123339a61d300aa32d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dae52837bc0de5346009b3f59d5b0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620387e07a20902bf1ed0a85188946667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb474280b9f5648d26e5ae97675c42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4fba042ee091542add6b1563d1d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1100b0b259b3ea99710691bda8f280670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705ba77b002b315daa3b6d3936da14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30885309a0c57bc386aa642b7608004672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30925382792e32d870e54b7c528b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25005c04486735c3d9d2e63b8613664c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d189e71dddc55fa6778154c1f27a83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced91d50b04e59bfcf92999fdc0921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d5eb50de328b70b18120ba69eb427677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4da897842abce776ad137e0c2c35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01174036576aa64035072eee087b0efc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67ce0aaa785aaf4b530fc036ff684680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a637a19da58566827db81eff5ee9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70f64c3a2442f2a605cdb8c7f7906682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22265169edfdb415067f6537dbbff0b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c6e4b339334e480926965198ab233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14caff94e987bb707d7ce89e41309685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a512ff8ed0dde3f32da59bf6b08715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d0ebd112e60324d28b06c92c6133a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d560f1f9f19cb5c6e8fef9ed1f73e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f977d04ac8d67e38fc626279ef2925689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670859cab9b4ea3fb0e4b8e516fbeada690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb6bc7a79444a59a1b1d580492a846691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d859d8947d405a25c63093d01eea6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f45ac34da14f5b87acdc8d7c1e20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7fbf09dd594dc82c804f3daf64ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f13b147adcd0a99366b4ccc1623ca8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff8ff77d2bd484edd24a3bccdda1f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9d78d550a522a50330ae8d0d9cba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c318ce2e653bfd43d3e972dfc086fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4050d16b0a311951bc2107c14235699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ccd87223bde1c97738d184e82df0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493d4d39aca873d25a7ba16e673a898701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d8cddc8cc13c6cec98e831e1a7fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf063061d003b11d0213ff7f3d0063703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195566dc3f9150a72d0bd68730b1b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f074315c28062561f390856176cd08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9c9be5b6424065453a8d9374e293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce550f638a1afb386b0565385536e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c8f9e28ad0c5bf9f1f2577d62f6c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528fbc0a8211035a71052023b5cdbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78210ef402955e153dd66d69e4825f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217932ecebdd1a82595f7a10788f25ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f630e9df5b2eb37a8850517dcd194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462449f91b97fd524737eb037d4944713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd631de55e256ac1e031c33883e2a7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8389e9bcb5173260759b80115325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b97319b64ab323fc4fa3bdf6c4678716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fda90a3703058aa6e2577be787556b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693cf5a6e32e74d97f4c6afa9f1330f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206c231732fb4b330c597e875820f6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c5fa82e0e1fc36daa56b5b79ccf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f817970f7b7b9b2361550b6dd565c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a9923eaa58e4a27b114e6dddf4d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42aef95fd2065d6564eea01758e60a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed6db0cfba1da30cd4b2151e71a27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d3775ba9785c6a00633ddc4d4cbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128520afe27f841e3da548d2cfcba17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f1e0296042c283c8f60d2ffa9281a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb615c26aa5c665b873105824b00f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff48cda53c8bfa9b9276a1faa2604729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fc10ddccb2fdf9860bf475f39eea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aebbdbf55d72aec5fc8f6600ec688731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3026089debff3b8f06dc828cc0cdf0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f86ae3c644e4374fea51d3ac8a4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d74e91ff8a45481f5edd5afc0c7d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924a41babacc0c051f97212c60c348735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd6bcef815fd4d91c7bf46330cac61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1147178d7c5e2bc33aa741fb8130737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccace335c006f46db25f1b2f15b512738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d99295a8a6db278cda1b2170411f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45337ab44ef41ca91c0bae80ad0b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673248948b7c4f09cdf034a52068323741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9908b72ebfc2d1b47d61b970328f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c9d909ee55d02151a9df9994de36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be54375c55b764f1b922c1feab41f11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c417127d47ec5267e9670e0b46d30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e57bc18cf38c38e2a089fac4b4346746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872499a9198bcdae87b1c753893bb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5245ac7dadec2f748529f384e8ff124748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d69451f3767faa68400b4cca209f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30a4d1ce598c798c952130266899d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a241b44d7a4209359b2ffc054c4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdeb7fb244bf76211fc7d090ec236752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b2731dcced20257f27a1908d065f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c02a33f78ad456ddc7e076f1a009754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b8ec4c047dbb7d9b59b67559edb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9e562cdbf7a4a5568d3ad8ac9df5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829d35c94435fdccdcfbf3e628ac5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bae57b9f671fc07d26fdc3ca93007758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061fd5ec87d47768eaef5044910eef4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464189a8021160064b31d8868e20c8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37edc7da70ade7deb5dba77a24784a761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd9e99886fd6a867ad488743350ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa722b52af1be1627c89d2b8b2ff992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00bfa0addfab46d179a0495490e1fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c6762fe9dbb7cae532cf0e27b5014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5818eca450d6b8700d6abdbd7713b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1df1866f4842705175dfb9d002ea06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea250ac52fef4af221346b720c02d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c8bf563979ab84f385aa67248fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac6510517999cf93aa37e6467c2a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d86d5f4ce7994cd76fd4cc7f376a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ec4e5c825606056a072535503fc7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47797834229bc9ffe8a09b51144d06112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aef54e504029bfeb6e27983981cc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02796c2d4acac7d5c8d601af10f0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f641c5ef46dfb3dcbfaa1bbde977515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358a4cdd313c176cfcfc9f288ff59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094596b2bc0d75901f3b076151d44117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d1909f9b1c6be65ede1c8aef485018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f1e8af79a078a813e5ad32e31c2ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8884315185c0ae24c304a3e4e91420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0875a4e90321bdf6f438a8e576016bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501ad3c87d7e24c42eca14bb41a2f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948d02a0e1bd04e1642804ad85901523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f666e31b135cd8de963b711bec4e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1089fb82ccb15112414afb8bd9fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae20a06ae0d84b8db1362502dabb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51132467510502eb752a60989deeb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36356539a5bdb7dce12111a953cea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443451ee4ca3d53b1a38921cf8ad133a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d89c689e09aaa43f99999e3ecf4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0167763e1ac97fa28da357b30861b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b149f80c210e274fd485c7b84022532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbfe83a3f47f4ad2a53983ebf81a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e64e80e8cb57800987460d836fbc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abeaf294780a9d3bba79b96e3713a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d232b27468cbaf04b56e0f16345736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa1a68532342bdb1ce9d95d141960737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2149657e0faaa3042d4e3020497c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ba670f0130a5663fab446b9c53ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6ef01033cec1504affe346fc40e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e1422e5beec57a3d8006423d124141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652cd15bb6a4070f8e46207222b2f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a26fca71c200011af4e5318f454c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe101ad6acec384f3952a97bb92e11444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df6f6c3dd8682a2ff464d1373a73a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bfadc170d465b2b1d7b12b38835d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8238e722e2ee37d5bf75cc60433e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5cf1cdd3d3193042a30ce1ff98b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1cca2f0438edd5791838d6e81ab0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ddf5befbeaf0d0ebbf2b61107bd0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070b762f339773a084fdcf5cb9c4cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d01b7d5727e4f81ebeaac6617115752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b4c0e4229dc63ba74a1d757c6a5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60307a06f92e5aa10b53b5e176c899854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc457341f841cb519b09e0615df0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104ad4394efc183da2f267b46cca03756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd60015b6da6e84986327981404162457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9f9a73825ebc5d8a5d31db52a5a4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc164c08cc436ba032b61764efca35859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8a8de4e43d61b34e3faaac60469f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca540789a80cf902702a5c0ae2dbed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099142d54559a1ade24268796ae60db562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc986e9fbdfaabae7fe42c0d37f53e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ef7211394881b94d3287eac68be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad805cf174564fb8efbe61d8eec844465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f81475e63e6e26178318445fa8f6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439c2dcd7bfa34af6bf29602d2c8a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5d101456aea70fbb70c5b66aaebe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef57113dd6d37f959ea75435ff7e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcb80e77e44762bc5b15952f3850b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6223309feac614adb925615385f39371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38eb6bb25e2915982b76bd6a41230172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbabd4d58227bf51894179e4e619ac273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280bfd39cb407c11ac156937f42881074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4122b4eff04147f20484993cec656675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79ee465f6d26b488ed658a7540c8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd53ec925a0f7d2a81c18a81936eaeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c140442a7bb5e9625da0153a8d9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1e278592de9e0860db395d1e247779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db18fc5e0280de74c247562c2415d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa40e47e14ee9674e191ce2b24aae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b37297b7111dea4ee2a5243910489182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0d3a6c065ecc4cdc12e8e8e4f75783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc00c55d4f2fa1d898b926cdf61fe7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc7b2c538da1c783fccbaa65ae12985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ea67db5310a86c06c482363f4a7bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd907e60445d01cc80bc3482ce3c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4fc570286b29a5bab0abbbfca3ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e38d598aeb3570a0a29bbef3a83589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab86e000cdda92338a347dbbd922090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8038273b0ff06a660ea42d54f2d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9bc542bc0a4f35416983fdcbb105a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbead3b261c8d38f6e284d89b3fe6b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973779dd320361ae36795d056cb4f5f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b0beb4f954ffb5d8777e132f9763e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c7f4d8c3f4e3fd4e57efec935dd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefce0467a3c66d9420de295f3929197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe25835540dd5f051eab2948d53d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffa0306274821397fe4fdd0919f3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84173c6f0bb215b34062899e882b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec3b13be5b7dffa45f5a8e5a9fa5eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b631eec38eb7b048da527fe102d1c03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b48b51ed0c0efcc8c6d7202d0a9fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87bb998bd72372c403062bd8407ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab143a110b6cfa72fbbf8f83a224c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fd76fb861c8a0be0c6ed7c883f0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8609bd9bf75888d5ea43c7566f5552107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf153320f5f490f21d8a54d0765db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12108151a634a26736b4779facf9118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61b426518b33e89c732d88da893ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05307ede978df6d34a0f2f5428e938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9531685a61179d8a1dba23ab1b2263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e45ab1e121a4a548a33f1b3dbec83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c43b3d010b953e0862c1053150c3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e10e5bdd9beaa37010b5e424370e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a89385729192b9ed789598cfb5e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3066bb6306b29570f4de61f186aaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f932645387d2ab0ce8efc096bef92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913734d3f7e2f3b0cb3d3ffbdd8c990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5284065a0654fe167353cb9b977632120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17b3aef1807c13323992b2acddd6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d877abdad170a7a56a2d645d98cf311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90376a1ec766e089d8b09b173e827123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55139edad5c8ad4e2c245ddc4ae65414124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0f8c59a6d4c3d2b409253dd466fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802146fb49a39e8792b08e17da3932b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7a5067aac3e3c581956bae6e53c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93fdff5e4e99c4a750e74a0ea103e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e42e891ed459bc676f9272f996b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e589db17d23e0541a465f757f6de738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8418a5a3042356efe6403d2ff4e21e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7bb95877a5f2f4155f62c804d617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813302626223658458b72d6ea1ef504c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee21d1a295dfa36c0ca399473c4858134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d229da53cb2930eed1c45ff70b05ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fe808a5afa0dce5b1c2ea4f0e4f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548aefc6fd195086c4ba77cc90634a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0e4d2566ae79192380fe56d6cc02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148e80b49bae23940426df800e8d3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102ccacbadcefdb37402d7ea698f20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634e1c83b3cbb246cd4f8deabbb068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218511033fec550f97fb63d100be5816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856889461f33af34ff34f635157b66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c66f1082a868e1c5fe39edd6b9989144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b9f870922dc748e38b0c85dd15bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a5d2c201728e3b190485555977d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a957a0201028e39a110321f27c67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c838afcc6e611b7784fd25b2f7f900148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1047d2f8c3e996fe27de2c5ae8db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7c10bfc15d3bfe922ec656ec40cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc661ca45e243aea944920fa637c2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e949ff1ad7ffd836b7482da7c8ea32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92bbc58aa62ae2592b3ead168a31b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae4a166aa2bf66ab576bf831ef291154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4ab7a0b2581d7cd96932fbfa040b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9686a9651bc3c24461af6b92ad086e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde880b4e4200738837eed5b7e2a34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd330b717a0d716b8acfae0417b139158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e837b9c654cc84b948b62e192decf68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa60b7fa62e0c4e9a197213cf004bf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddb769582294392e4e5acef1871495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212ea75f304a85262215c63028971a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb69826dff280eac66847094dcbc4ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c4bb1fb874302dedebb6f5fe60410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449940936b3e119921f718725d9ce6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebdc7b0d53ccee32623faae0ba3ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd7d4231175991acd4bdfaf214135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda497fe8ee4a4ff548f33325dc740168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2caef1a1995e29dc1cf738783383d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494161542a8dab02ec23b2977ee40f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728f6bb4da09382b7fbca878117096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ecc54ed4ea51bbee61b5198be523f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285135ccc83e7e59830e02cd70e9983d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3151e8ae0917b772d5e8af182168174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a01cd0d9c338db399641491f8080e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53105837be3dfc35b78f4b48abdddba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f1c49b39f42f6dbbcdd28bd81225177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f39a396f720116fe2a61e3fc279b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc84a46275cfd1976276336759e59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097030ea7ff9bbdcef631c5ef38f712180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771f43e86786f06da564f77f1a2c9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502712febaefbd2becbb1cedfb1b4e0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73327bb4e8b2c31494dd4f29b4484183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b3bda24f604e66e823817dbf5f4f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a19f04ad8ec7109cd765c0308635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4670ff88fd6aea3f143c34f7deb79b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe817ec92fb56a7b437106e40b7c647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e4e9f32ccff7c1dbbc58e5f770df6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65c063f9d2506a18e49680f36c1fc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c63960149e2068ca3ad117154bdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1c42c933165c08e73ce10a9fa4a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe11cd82211ddb67a66ca92726dc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2fd2f1f65c50cbc95d80d4c97cac3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ce3f0a0bda9cd0580d06d1452e1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d812f01da680b70560d064d940d06ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc94cc782b99bbfe4469c0da6f0b78e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ec6f9e485c29112da588f0833e54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bdccc1d9aea531793124c0bec8ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bbe9f49f1611f2b17450129c793a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7baa64e1172071c6e80bec84fcdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc430ccb65fa3306a319b6190bb128e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd68ca52b862773563054124ff85e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382273be08472c2aa5f4cabe1e41bfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8c9f89b15e234ee327d0fd2b768b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace54338e68eb1a53fc723ece0ebab9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7cf54521b819ea0ac500dddb7626b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2f5b1d954b58e833dc2a830dfc5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1364fb655ef95018f7026bba65099208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a2ddce7848f32b6f3243301a3219f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34984ac6f83f4c38f44d605c6b93bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebf1bbf4be68ec132ba808e73680b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c59146b16470c6cff12e5c74218105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fec225ecc247df2630040a5d673a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9796bc4a1831f09a9684348ae1669d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dbe6451a3b5e66a93841bd23bd29f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb66909ed0cc01d18eb7c68d1c784a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9ccab97c27c87983b29956d4c0e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d20702be49657d84cb463d6012952218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae55adb83ea304d3f7efffabee4c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8471f878954d76c00d66b1565264220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52e4bd1c707fbed93461b7a3b3826221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8e1ca46aa5ad954bf3fb4a472bd85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5acfc7a78aa4c561527dd7d18a8ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde9048a5246b59f5ea55b0091d9d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de2ed44e20620a9e64066af9761903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0fc73edee3eb346dfadc62405b327226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dccf102626624aca67bf635d49236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca071245747ec422161f2a75ee61f4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e045ebf39dbdd9097d4f2669c31a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232696899de6732df5ab32cc3ae5301230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d90c1d015443af9688ff1be59054231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fabb3b6bee31f4a9ad59703fc8263232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b59f7b606ecfc5896b3843e6f2e53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0340c7855f0855d85d474cc0ccb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf7dca8ec655ae356c650fe082587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1874927f057dbf5c962dd70f1aa40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774048ee8c97bca512d47fc779cba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a149545c4380f37c4e470b8bc174cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352415b7dacc0ef5984d2ff283a63b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646bec6e6d8c913ea67fa7b776d185240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1248dcd6bedf859b5db43d9ed28105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf44cd3d913255ae00c9f1e80e8be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194c9e2928d75c536e21fbfcf10946a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83582117924eeed8b5cc2e6707c44a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bc693a6bca7c85e7c9c3c045daf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904b0880eafee3ee9e5f979ee3f8c07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6628f195e915634fa546e39c05124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0dfefdc87d061a4fda260e1dfa73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aad8e9eb15716ba777ffa9074de7db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f462d3566361969ab601a8ad315e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3af7c978aa2f459b3214abdec1dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a73f285506933b0c22be8e64fde3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f6e151edcf4753beaa748e45de8c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6889faf4a952d9617faa87b0d2409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45671946c9efa1c451ef8c1a8ef9f4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5492122bb0d130251b497cf7f93678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b2a464c4b89a9d9579860773faa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a1d8338dcdd228524e34c5fb96801258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f6c66c77d61f72a78f7fb22aac71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2924cbb01a80d099e66c8956df50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f92f3e269b776ff9d6a98bb3c8cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3034322691024dfd866ed10854d6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caece17ba39fdbc11bc9d250523be65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec724ffa4ae6a4d7010eb6f2475f87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b59c07f2b80ccb9f95e4a488afad1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a2fe4a142d889d06c10ee4ec6d58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f285842024713b9e98a0a9d0e51775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801d89b23edd673a2f196eb1a918a4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af2c1f1a855c9bd718c1418ee1f30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873c9b97e082d016e57454d0ca3338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1b555037b16ebe90433d5dcd0df6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e6f7e8f5923fcd25fbf40e103aa01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b17f1ec0e6c58f59d8499c4994cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4fcb8d0e059d48a7eaf0168955f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa62ab23497d4c6180d0a0d4c51ae7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182c5a0319b4172693213005bfa59ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107dd866eec64b75c98b24c90dea037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc04d751d459ba28bd2cba70d44158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6623e046b9457ceceb36bb89ff8b75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dd45c42778db777ae3f044de3a22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e6cebab150e20d7470c446f722ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de50206d640c3cf3a60a2bb13e87c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb0eb4288a99a110b0a3818ad923ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726a97f7abc67d2fc05b4147b3a069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd3bbe30ab648d45bb791524ff2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1e51c982c228db252b637c0d25e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1280356129b72f8e1ca9953e58a646287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8218eaa9f99ed95cd5e409edd4bfb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6f4685844c3c523fd76fdcc32c19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911653b7a962fa0b91a6045c1d1747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e5897f059f7cad29f75d20120cb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d08ef183d5bf3d5268fe9215c25c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb8458ae1810967fc11554819ae85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b085b460c2c1a4d14cbe1af3f36fcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5891a4e1128445e0111107a11a0e07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfcf1ac94fa3efbfa015b15a823948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e87eca5390783edec8ecd8828a956297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704779743a31b11fe268c3845b85ae31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4db9f8c7b2c59ed485b5a69d69847299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4896d1d884ca391d1b716eab0bf1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfea1628cefa5a92c43a9b6436e5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28ceed7df0ce5f203c30eafb6e00e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043453df47e066c55b52183a4d26e94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d408649c1104b41de65f67a531c644304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3975c5733b2848a327719936483248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a87a693380da5b74bb9a309c286936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d598b518bc2ce4f50f31b620109f9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb635b9bae308b181a93286448ee8e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146c58155229c45f8687968a28c34ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2d861e1682b6d806a1d719b4a37b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69b77d7c47e89e9b5e8f07f336184311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454c5362126f3955213b72842d4778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7e23d59a914673b6fd1517437586313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed23da4db8b96613d2ed0fe8097ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f267415296ff6922d2a4c5404cfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122e661f5f852ea850b224244a832d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2ff4a60ee075f85cbdac78049033317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c249426d7c9e017753f51c0cc4fe51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe1abea6cf12fb76ef15360f852fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07542583343feeb4844bfe70dde61c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ba10a3a60dff7a10574c70188611321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcdb0695c95dff0dfaefa724805daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57df8f92a62424aeb0e7b5005daff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695519d1acb7f0e8617eb3f99d75f5e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aab8f61fecd5dad14ff942458b6cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64222fce5ca33c09f40b167429bc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16719cf6aafdb10b9de62db35b28e254327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088a33900815514427188753ec30f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34b3ea13a54a6499e2180f9371172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453864fbb60beea74ff881a9a628ac2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edf4e0f08e157e5cec522ab8de195c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b56d640f638fea0c29294c62909b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ec2c35c9bb4ee2e9cb09fee95cda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c9ae2bc3261f98a3dff96e39dc8e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48477c9cf61d509dc0f62da69d6dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d593ee0e08fa59963e68c2da5d1644336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218b7ac7269c4675e1b79c25472262337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216b2ea0517d8a825ba9ba3af11c1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f157126074279f36d189153abc62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b72d3a68fed56f81c86346179186c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b2315f8a9aa4bcbe025c9cfb3ed2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b58365234a49c294906ad5e4b990342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8604f54297af2916b9653d189af5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c80d93f4d99753fa25fcdbe392411344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3c7663faa528beaf22eebc5fc5c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf37303b33a2efdc5bb60b5c3d401346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786a2510af5e9076cade4f58270bfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237873fb333338399a19591cfb1ba899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408addfa42cb87e6c9f2ecee61c11622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d445b27e1487bfeb465a1a0fadc844350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a3c9711faaf9e524082468b163b22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbfab49be2b0a05f76c375ca05bade352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6570d4b5d4e004a0fbaa9206ce5fb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10fa112ab7d9d2d22c68cc4a7b18e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24065b7eab7985898d12de932f998049355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e526b407a1002bcac011b7b18b54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054fdcacd4302f3e8c53033ace766f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2cd06779aee28bf943479cab8c76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef374f916278a8d18ac99a047795ac50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ef212827a8b1ffc299b6248aae12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108d678904ff1d2c4dfa39d57116fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c91ff09858881d330a35e1afa6421362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373c53423151e34e4c8c05cd569a94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f676335efe7e7cea0e0185938faf41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f8708e6c633b06de3dd70d2cc543365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260b784cf4e663bd7932989a4b68b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a3213d0742730d099b6df47dd8b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe078be96de2cd536fbacaaec2bbcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f7a37be6bfcb163e3a0c7086f270369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c67452e1f566f70f35e56044f155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580c0b8b9f0d8a1302b00d4b704e053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af19a96e41132c5e4bbca3787325c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1100e265f6e4d0d5b4a03f783850373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2fddcc06a8b34c2626a95f0c0afe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ed45605beacb2843bb9758de1eb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b538ad59ce3dfdc89bfb08bc110770376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730691e8cdea3e167b54a0e2d644a414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055b7eb2ec5b202213f80ceabc2c8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a3c71bef81ea4aebc71fc04b290c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189b10029e4d6ea0c39174ad0ca669380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfa32523bac5fd187223bacac4321b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc500ca70e4d80fdca95b7f59e347768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a28f417d0d9db337e83aa168b264d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4b0656b516783d9b0495f15f0668384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e975554b4a71bb154f3e2b24e78bc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11d14ac069583ad266e14bdfcfb9dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df34393db8804d40db9a0a9ac4137e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3e1f1d746c31e9ebebce676093b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1f49fa522b1f91ee57d1095e8a9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a4d8ebb92bde7b9b98190c3073bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af858443e0c06feb5e8cda0ff81c6e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b6df4352eaec5d4a9622097dce14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58360d7c2dfaf28f9794c75d3a94b108393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566862be85c390abe5b2fee0bcd9b58a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728315a4d945f7b8b3ffa96134d7ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebcf28c4588ba41ce263551843271f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1cc8436f0ba08c16cb6db8c74ab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aab2b95a0d21524e5b47b54c932fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee558b86af545f01244b663a56b2e41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aedff6399c1b158b75a3cf43a8cf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad95d50fd5620e45e66b3778156165401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074909d9c0a86be1e25a456e7c2f970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbeb75f276625a6a6d9b77901b2e36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1b4a4f6fdc7bb1a461d59a2fa575404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb2b6cb09edb509a1d2bbc3517310405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96524274d069a96c22c6020dec067406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffed2c71d3320570919d263642783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8619a912dfeebe9419087c9d378ee1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817721728aa60224e829fdd993a32a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595554017207f6b182046a910c7e8d4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3ea037a0b39cf8d89292e968f50a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69734bbf72feda4a7d540196f6e9c530412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c913dc463738be5f7fee0266ea5f77f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98837cf7735e1191988a0f7bb7db2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d124a76fbd3da9a053a272ba9f22c0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ef31b5f421332a8cf2162e91cb20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7818f8a5c8fc7eb83021683d0b12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e500bf99c8092f62cdc00ab67835418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa26092bb27e029e671e23c77b9f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72254e80a85338a2f18fafc96bfa51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c2bd5a9c578c948893f0fc711bf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b735320acf48ccee57bed18f0f71ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd992eb239c609ded6b2290651d86d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ed47567d26def91c37498fc8d637424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8bf7ec46269bd84070af44bba777425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451d9f6dbfe96fbf78d94d92e720ad3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf64efa906f0f9e4e8e02f0b69741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb298c7f34d0ffeb342798e77f679428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1281f7bc22e17146d26668ae5cbefc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b61f2763a63e907db90fc5d6eda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf5720e3757a76995a32e1498f8ea7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf77d567abc3dc8ce86b33bccce46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536989724f7bff5f369c45f0ae6e02b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4492f0ec189e690b02f0a9e407852434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18318089e9674a2f04d51cde765853435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b6d03e1373cbec6b1c6fdc2d6e4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1c220dee826bce4050ad9666997d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634eb7767c3682e6efa58701bc9758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1574a543f80ada1fe5ac53841d3e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8913b9d4d0fcd82ff49e71b74b852b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d77733d55b0673394601f3a08a1f15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad5d4cb37c3f22a83ebae239cc0eb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9fe27a77c1ab06f737b9865b80a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a188f500fd542a41a8fd47bf5ffd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3e4fd4dd21c467bef83b769b82cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0b616771a987aec8df82740bc2a48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8759cd6629be085775231ed44225447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4631fe84e0fc4cfdff4579b6716f5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a987eb9aba3743442aa6996b31f68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fea916e76a34f733863ae8d706c28a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8b67d2304e3c5ddd6838da26e6ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a543562e8d0d2a84783f4711c6c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42eacac66d4d073a8215a93c2fd98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7419776e0f38020d4a214a18972ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c18dd28ee04ae81d869667037cfb83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65bc595f5f0a548e7dfb7e685d3db1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9cfa037d0e5f60895d41c267e6ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575880358e305c0abe765294900296458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971fa21e65afdf8a62acee7f467610b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb08971191181d76de8eb05e71f2187460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737ef8acfb411ba178fc3bd1c245ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1502074a31c5fa93c10aca20ddb376462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f3a50c337b94ea95393fa638ae23f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4de2a6ef2b32b0f9ec6b85996d66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67378b5edd115ba262166628a575be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9faa1c8dd19d0eceadeab8737254c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bfc0fdad8d4274ac0552f3c4ee6e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff949729d317f0c5d68a2851be9aa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482c8143ac16f474ba6be6b98ddd72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caae0462704f4aa2b5c52fa2e3a845470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53693cd8f68b04e86a2ee90123183eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540678a161899c0204d28912b692720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341717e4c541958f95d525ce1fd2a54a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5b6660a20353e8fff535752f4cfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86777140c8f30ed77805a2dbbf8f58f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d944c7e44d0d7a9e1d725b2c273fac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a13715d583bf8a46dea4cbaa42b99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb657e1f53e046c88666951292fc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03c1b206d13c2ca8de6d898cb5084479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a634d8b0e8a2418662a3e15af6099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73e93517b247759f85bae7939c14f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc49163431b80ad5cfb8927a2f85e88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589e70a4abcf99a8d50b5ea98107cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1049b97e864d16aaf6f47b42e339e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807beb9a5e312a6c49aa8acb6c2bbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63081c799b9f578e801c44bc9d857cd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b4e1098226d5c2422f967e6f82664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a518f841dd8d607e27da4827c5a1b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7986b66d5b9a953635553323bbffa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a075f6053a64707fc4e9849b4abf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00981c62e617bbe61488fe62058e5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f6f451e63c98b0e0696c5379013b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762187f15e557510dc05acdc9c1f33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279621bdb010dccc789fec8613f81a7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e01f03a2dd6576925a5f14598304d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23c8620459e954d873dad09c4071f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc0af2502cdeb6133eb3e29f1ad27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654cfe572d6c666ed1cc437aed1403498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58c7e2e02cd80d87810af5e3941eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb62779bc4ef7f51c831f36b37947500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa186bd7e3ae5aa8130df443a58543501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a6488db75b13162b66f809b24755d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d4b9701d9facaed2bf9bbb1dffe5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f85ae4d109d7914e730bb2d7329c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d513988f24c9e3277809f5e1738f03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257596ef2d20263de2ccdf5a35fd286506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ed953829b86b849509f76f89366ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c8a2bbb629d1be7f20c5c84d6075508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288aaf9be3ce6b70fce1859e422258509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5888f45e12f17f3b5ee38093677f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a93e9c280322aad76b264ccd745a2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b68cf86c86922320b75f4a0ce88fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6a90b14f017e63f74d68dab1ef8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0880084b0e6b951ed62849c53c242e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe65b094f4761cbe6b46e5ab1eb24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd918fda570e997abf3668efff24ff9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1c537887d38a3628b80f540c80b66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa19d5be3eb7955e41fe1aaf188cbbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fafed7be0466250c8e3459d85790b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ff5ccc288522db41356c81e409ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce2d10b010ad45c3403729c8c8428521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b3b07a0ec752ca315c6651b6edba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed368f4a01a6f664658b7136da761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0995cafeba130985bb642b6c9e82a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111679e6910d5de1cece384d01a1955525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d8857d5a0c5622c56af4d9dcf00f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d4904f07da56108857766f5023d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82926afcb4115eee6fd12e1d52a327528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c980610d2639f6f8495ac90c00075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378582f1d3a55bd8eafe59123516aae4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd24595257be8b01f49f74c7a57b52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4799bc728b05d241eec6c93893f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1092980d4807aacd4e56885070139a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bb9452355f2bc1a21e077a97b50f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e85eafb41dd3f3123746dd0d8f8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58532039c4c045e259ce96260bc90fc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce058e397effd0ce19bbc44b2fbd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c5920f4dcd7c654de23eb75868f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc8bcd22111a2791b2494551106af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be59df4b5b1318399393d4b28e3532540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6ea175f29067afcd68da0c80e56d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce695b26b50452023bca79f09883b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c19e117c3f3b6a36008913206f6c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c09164ed4bc338aaa25c5290db85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0cf5db7af53727eb9e3867361b906545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764fc70e3844610a21746121b6e57c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5d3ab5267d012b90db254aca83bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75250ca5072f865e145791aa225f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51d422f1b94f73d12e17b5a88d7b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529740c5583a944424c91e851076066550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74887ab532570ccff730e80455940551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d728c944acd78f0f0556fa8ee11d59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9dd23377cb5abeb4fda8f2696bce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b67981f13a13f66f86661f42e209a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ada8a0b0f270ff075fe17307f8e31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44410999ca327fed3938e3c9b9aa28c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132cd74dbf1ff6609b2d16597be2a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd616b06346387ab035e81d4660a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f445c76252508bfabbd0270e5fdb19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240facd979ce7886db798dbce674ced7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab70a81497c37626296f09d11afbee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a01c3a0ad1a70334625a141ed0bea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f5c0bdc21400b4d4b6aab6902d44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30eba39a2d2753e34899246ac84b50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00602f3f844c4a1e701367a9447a785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050a05aa2d14ba7b5ee0b002541af44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3900d9fca6c50714293a0dc3e0581567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1821fea6ec230cc5d59b1a9fa3b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6773d30d54bcc0d057b6b79d1ee76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dff6606a58ba6f0ac4d97f8ff71cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e6d9ecf1cdfbf5950c3e47bf08b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94613fd35adb3688b94237c004b3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649fb1826520b2cd03017297ce2bc55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286251410983905d8b92422b7420d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4ebbcf8ee6641d8cb08705d730cb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba24490e5680085ba87c19db783d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c115ab4fe160589ca8fd4c1ea157d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab29cb38ccf783bb09dd6a530f272578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85fc77fcb16557dbdc76b82bb5f8a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fec892a9fd7eb37a0cfed3ae3142580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f18bb7174ea02f86ab57b6684d5368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24c70dad7cc9420c8027ae078797de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96651cbcd9e44199474f406805433bef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3bf4e3cde5119dd29d1e0321e3473584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843342cc72973a9b28638cd5338fa1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ca1ed555ccbfa31b5f04e0681e1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b600c95b3d377aed6aae7d8522b694587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde82de265c3ad447be7a072d6b7b92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8df8a96a191f9363d69b7a39d673d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843cfe83aa50a7702f3dd84d5ac074d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb916e187c54faba37c2028d82e4e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328209d680a8c8bd61234e2a3c61b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ce507d326debabd60d9d3b0dfe3b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398c62853fceaca31d0594084b2d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ecdf2943259a2ed3dcadc4b68964595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058c5c940db4897dff26773309ddd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8959360cf88d366ae98d2174af3e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429ce0d082d3e777c0ab1f3232c75c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590a53560b2b2bba739b34b1ce69f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9977fa60fef4e67866ec88af73e6b51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa70b59fd48adf525e6a5b3f553ae9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c28ae585781f984fccbedb1af83cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e227dd600ff1e882b609cc283d646f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f83e8f6088471e08df497427a3e1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee760b91bc862c235e8113093d15e95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e84ef74614fccd9f4fc0d04dbb32f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aaedb636ef6bb6a348d0ccbc97fa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc4270fe0e662536ab038806894921608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982f1d395f5e26008490fafc2d482f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6723b81c85fdb1b0012e7bf549cd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1c79f1f4ff4e2b66847b616d1b40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bb7b028bc4cf5b00bd52ef39d7c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05069354834ca3401fb13aa96a36b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e084edd84f05ebef3dbe427d382138614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05dde18013421355b8ffbd81060c25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88616a4cfe5027c905ba44410ca2dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328c17fd377cd0b8539437b15855bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2bbd7af1f67f3a770ef13ae87468618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ff1afaf996d8d3c79d638d75b9b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0963d33ab1243132a94a973ac63455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a63691863aa4fd2a63e4450c2584621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059b78dec8a388d6a5cb4e153132e88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2bfed2cf5ab1eb836ae4f2a0a08e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a125e6c68a1d13b5e303e9332d417624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc30fd2a79704fe7ae5cfee787d4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ecc167509f575a93532d0a1c07a62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d62fe3cc32ce61bd9665e2715a51e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a56bc245a3d866bc38b94795628863628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503d92f1f0996694ac34332710878f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565550f607e10de590914f69795c98d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6047695e3a0701a0528cc62b276afe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70831d1d8ddf957105d33efc28b9b65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eeb223c06b7d3577375963b12169c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23099347b0903cec30d9b3e919de6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc3b791f9cfcc8ae6f018927737ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7e951a089b0486afaf7aafaa44cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31b642a165e6471b5817b832deffe2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ddb6fb8b0bd085a2f13d07ac79e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6338e837e625bd6947b9bc5f83ec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e7c4b0cd2560c7943318762fb29f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b6fdff80b31afb77eb7d48ba0a95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f39364de4c90555a981985d6819a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf7ca3341c8f2e7084fe8b31120bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8f06badbfaa6a9ce81c89af98eb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d4bc0c19cfe83cfa36aa0acc1fae5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf8ab4ec50b0095aa9993298bc7fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9327637c745085e7eaf7ae31c6585c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebab37d9dee829816451ba8fe48a10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6d88ca46110a51e21ef7a35865d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44cb9b72abc6bc043516db9326992650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd1feee773ecf1a091c553922625d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd9292afd70f1aebe0aaf98ff5e609652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88963b74562e456fcfea08fe83f58a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf540cc133db8a44028e365536cd2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e599d678dae46a92a21a8ce4f8a24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd371921054afd13af2012da0058f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3dcff13b0ca3da11e9985382ef91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c55709aa63b0afbd063925e74c130658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d03b6e4ad3bbdc9213b583261b96f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e7efd7771d5710cc03e4548295b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715b1668216200754075d111c34aa6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c57339d50123854d9c9d38316871662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d28369230c84512c9b0e12d7a14f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d1622dce5da780fbb161cfad3fa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535566950346057d3ac4ac3b60e553b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45c08998315c04c42e7c067853c246666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5feb9eaeacd3dbf826a5bed39cb221667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850015093afae59b3f23d8334583763668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc921a0f48f2ed11e314436f827c39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b238d3bfcab2d34a9966dcdea97c36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f62aaf55450322e247d78a5fee0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2d72e72c204636722ed8f6680c93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ca4e38183cc8ca7779d65e61806db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796cd59e31198297ab061065990e599674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaabb66e741d1cef90ab0243e5d009d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa1e88f1a4891988e19d7eba45b537676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25644cca0a2976be45969660658d7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753d22b55c782f9256f573541c7703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927af1be1d43e9fc706cb4a1d99c225f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd485a0184f84b5b246f4cacf7cae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d30d6d6649bd82204afe4b024f19f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4c5274d48e8200e6b9d75e1397ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cfde2f7ffa3da8c09ea56d31150d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe97621aebb46f55bd768313dd073684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbca73114f0d86774e6ceb5a6a344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82864c91470b6bf43f208ff6070a840686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d81da435fb1b95986f51492b321fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d367449d06a421eebda2c71057fb1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6181405bf2fac20ca879116f5949c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf9e0acb0fba3b33713541067ac9d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a00ff38a12f032f960bb5e4e17b36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c62032ce8f42636dfd174fd1ecbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54b3def623c217a9137651f45aba8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0658120ba7d851ab46a178186718694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896688ca2d6c55bb7b3775d684a6254695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfe9ad54d1380a7c7d8e1c3b3e4707696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049363ddbfd1f26bbe181602a35d626697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78794497b5ba6e9bad5261ddfb32e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0c34c6afce78521b461c36338a7ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d882e6f4cb7fc94143c07eff7e23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc171062b9843f577c2e40566ddd17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ce2827cd4bd130f82a5554fa98f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1c86c515f3203b721b6f67bdcd1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dcadb386c18b0883954b34b81780c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b2a609ddb2566c48a1d1e3495589705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae230e1f287599c9007af03c1ce67a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a97c902d0f55b8599585b83d5468707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244542d1671a30c9d538cb92aca17116708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993c8bb90945439cae97ae3136d6de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b252fbf17425e3199df1e13a9859710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f8293850b49027836e3ee73203f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6d7d4e737dd23b59e58580279a9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f66232ec639fab9b754ffe975fffd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b68bbf740dba2406f6c885244bfe0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346d8d5627eadfddf203117002cc58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77ca0b6a3baf7af361e64611132ad7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a6370f4d86ac74308bd894b95ab3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6113f7f77eecf3347fb6ad4c6a1b9b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeeec625d60da30d677a0e00a3f312719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6934d08466827202dba553025753a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc587c06befd93a7a94d8f035b8dad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ec1c576f827313676ca011502354722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf3df517c262958261850e1784e4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a9b3bc781151b33238c32e5835a9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce85d9efe58238e901ca6b2cf2b673f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea405333d6c443a42b9e5353ba97bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74bae1168e7ef37f9215dab4330c68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da87b909fe933ec8ff548bf55855d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79442f6d11ab29b1aaae5d44ec9e6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67386e59dd6bc49a0ee2e94870e9451a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f680963d570527c2308fbdd75a81b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9eb18e278e4aaa274d2be917f69d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c488715a96cb37dafb00a2d08c61c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e77d91e187ed6f2f0ca91c32a759734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de31c148c2e83dcb9d9dbdc5f67bed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843df93b239cc0ee559e8adc8a0ed1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961719c8d7e58b53c96b3d8e213fc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7789066a504efdbbc5321f312e1e4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bac98c816503bc0c6046226626051739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21c9c6b4d51b2fffe353fc0116b8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c95466602fb2b5b8830d5353a8165741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb11ced0a83aac2aea85eab8a6f96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de53cf4c230101c9bd3f3a7389b3d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb4bdaac021650907addd83c3dd94d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da052e60c106b52938d20a77f04cae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38632cc0e3349604e05cf89ec8d00fc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c65bba7d909998e8a597a378e213747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874548fbbe316b301cdb20a7ceca861f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfe31ef3cc6b5c73ed683a9a3fbf2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c9a5d0643ff4b1221b8a7e06e320750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54432dd482bc32662915f033e80b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d21a84da14cdf68b0033bc69cff0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbc55584f165f3c15556171a688e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f659805c72f424879681c89e5f8952b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8d3b18ca561474c62068d2098ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ff2ae362e1ff7f50f8c319740f3c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e20e93026362e8a093958eb80714bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6a031c4a609b45b5e6e32f0319e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489d92b145d94b938a392dea2ec807b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>