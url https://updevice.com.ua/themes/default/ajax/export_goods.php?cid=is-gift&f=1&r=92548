--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3017171694ff3f148d40512b4b4c2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7af608b683816868b1c64ea08b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ae8207797b57b0eb7f8cdfcafe7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba597fbbc6aee5e187ab18246bece124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ee2d3938cb3e06c54f8dd3fc8d0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35a9f5e31aecb7327c2321494442786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa4c4c2b4f7f7d145d850699070e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458d576c26209ffdc7ea64d3d80fb998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a0f45ec4fb276a329c4b7092bfe429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8770c8bb97a682dbc98ede42da74d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14b3f2f5ef8e6dce9201b6a470fa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee98760366525e37d5eef72cf4c177412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f17cab8d69188fad8e8d98473ac62e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f94eb31338759a07768468a7afce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45af954b792632e90b465abafc10cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e752987eb84d7192c39937e417c6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5322d931a58bb77555e32577ce9f8b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928f3dcc3fd824990ed4a6264415da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26f1c30a939e64532d1a880a179b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa18bc1a0393226ba2d18eb8e1d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdededc488b5bd2f418ca56e8574f8e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49532932509b4bd8f0b3c7f8e59910ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10d23656a4d6b13c77f326e60038bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e0b72548741762817668a98cbfde424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36447dcf8e323853a55895f3291d0bc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5421739bc9ff672fbe937d4e71b67826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce8da1ed55680156c521d56bc907727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423dd17c8fcfce32859f92d59a8461028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715bf7006687a4336bcf5815f50ab8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a59b8468185fed522503311e9c4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778fff040809fc3cc2e2198401230e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2174f9a0d72c6df3b0bb58e64279a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed24d77c7a1a3447698f2c371ab3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0364b71a22a96e6d7ff66615e661234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5f6a696d0c69cf20973c4e4a1e1a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662626979b4f47703d138932b06ca436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b30752830dbd9a0372568877ee1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6263de8b35ea069e9f2a0869ba1a0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf6444807c2276fe7a04d4898e77a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d1f459651369587e7590a04bda1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799feb38f9e335fe803dbd533eb2a20241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3755771e7a7bcc0c31c612f8589b7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4e8a9aae6f5fc82977e6e9ce97a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fbd2189520404d8e837e7fb68115844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d80f60862c6829c926865cf2711dee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543489218454af17de45b8901af162046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398973938ad927a06c4609971f9a189c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4880dc7d14229210ff913e5d872148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad94c323efa4ac9fc02982ca636f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9026932388966d0dbf51f49747c95250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe207eecaedab3c972d6627708cd235c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91efa2b094edaf7a7c91c43945a5eab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3754865c9f950453f760d9a600bc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab923e7bce0866de301e69a71b03ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef8d9b06c9b7a3edbcd6e9b4d892f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a44da6368cd21d53c1d1a846217456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44decb74519d9a08eec0da17934a025157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722cc3a2602bf774e7d605694f6f0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c576295db5316af32c4ddf2daee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a04f1438847bfc2125dac3399a5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc186ed3ac7e9c596e0abd697c47b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4a092dd706fde833ae7e8d23333d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6731b6fae98bd751fd5a75fe78f86663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3663b983662fb589bb03343d118ebd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec5b4f8724d977ee05c3bb192438b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23995534fb6d4abfcaf1e5a2985e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327904c9ce94e33e63b04c7d23c7fdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fade288b34db4a295316a5378041868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ca6d31548662db18bea5a1b8cf2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638108d5885de2b206a6cfb13f5d0fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0f622028f5d37a230a716890c21571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb044dd0274487bf0376d5c025b673e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8957b7c10cf64adc606b53cdd54573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15be82ee8501ee37e1e15b64823a6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3c1a4bb5daad86328acdfaca8f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0b67912312efeafd2c44db2f5c1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04629eb21ee01dfde0db1c52d8b7ebf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00cdb95daf4893ea58d1f85dead2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5875359e7c0cca3427d27d7dfeefa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af51c8e6ea047eaa77ab7fc281a69bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dc821fe91a3309b1237f409caff6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377dd858b8963434dcb51b1b37d4ea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ff31f07062afe4a190bc7d3b7701b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b306c989718118a321ce1ce18da45e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd2e388c6d7df76893ebb6f1c070085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231d6aafd00fea0dbafe3c5b2f09e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3200ac7964cfcec18495acb82cd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388e315ec211da5ad77d661e9eb303c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b4f3b1ca51100e8971756dd5f51889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc88c6105ca91e9b4a2ed46bf434390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf91980f7e894d5995dc4d9cf9125891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1f3384c24652f0afe196b632656992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb89a9c2c089d94fda61c7cca061b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7d9a6d8264d66500a08200043db594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa48bbe83fd2c4cc14e3112b64a1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ecb5c91dcedac3ea0705b9f8796f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce126eedf4aad2f191ace940ba37d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0f79a68c21c3ad67ab8ef4d62eb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360695ec2901f8cf1ae59b7653ab73299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329baf6537180c7426f0c2f787440ae1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee30753aaf08e2be465d1b08b692e68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e5a9c5c8bb4323c30c6271e2d875102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d55cbb2ca304164d6bb737086b5ab9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11be06fa351999dafffee3a412609a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55ccf65ea987acedd430197035729105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd36089642dc26896dcfc99d7d146106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a0c1ef0d2ff0d8e3e723914cc848107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b75aceced9146ab08ac59dbe9c1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe71ae5b6cfae6ff95545f13a72985109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece73a93baaf45fd6fd63487bde2cf45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf10e5e34e0186ad5093a2250e63d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50c3b9db7dfa04bd24625d022e00ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17ba20bbd48b6b5cec26fe20c36dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b114b7b7988e9dad4190ce37450c14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2202053a72c27c16ba839946f7e8b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53805fb9551287e95c2b67d2d7f0aad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760818024eb13c94657dec4892e796b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25936ac841f6876bd6d39b39c2b07ced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cdedf8d6fd26b2f5389c78a0c8771119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182a17a15d9c6021f1fbbfb4021aad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c47b805cc4b1a9c857e94681e3d25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0d105ce8f7530e794659f4fc3e20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc3e611c6d674d9c234b077f2b9d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59496a8de0070dd0377e5c4189765e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61bff8967260f0ace3e3711fd31e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074daea411cf97f60f0b87ab7413bce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c131312665c2ca063c3370a26bf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a944c22d7eaeb7ab57f747d93b10e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac4c7ded44ee23cb67f91f52ed83c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7559a95a7e9e7aa5589502dc196511a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3dbb544e97f77314129dae3abd9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368695262515ad28b290c3c27bcf7af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976917f177555a91bc0f9afb9728fe75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4be74d36240731548ce36f09d784134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8fd80791277c083178ab69b96570135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9bf02cd19bf5d0df0b5d7c676c13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb120d8bcf81f57dfa5a0518c268696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ceeebe8b84da9f2749a3146f0e60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3e6cbc9dbdbae03427618dbfa080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144376fead4faa5442296cbc504b8a3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8e8c9b367ec3826ce92394072b1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e4a4b82c7f56df440f38119a59f8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285aabdbfb09bd5e53784ae8beed1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e302a196c44ec84e1b4330c4f7649144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cadab647ebd0a9855e2f8258b17fa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25a4a759d1a30a9bc724386e7b600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e3c20f9f6a3d3fe732c3e70076789147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703202459cbe15e0ef77d3d4dd407c8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7424e21ef7d8388db0d9719cef9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632ad0675d104402912377e20d2331150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bcdc44a8c69958ae41bcdae14a28a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054d2430289593a49bb225db98ec45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf5c001dfb0df941ecedd1dace0c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d8811a716b775482f1c89d9e2ccb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcac04c2343e29c2c10cfab9d2e855155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb8928fc33ac7eba654a398b1c9751156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ce9aa1562d9ac421664793ab1411157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354c43b32fe2e382b7e7ace66db1ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddd52d3710016252ca35458fef9b21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599f44b5be588d8ca132c09515e0d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d99f66f0903d94c24fe3bb77744a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef9212f367c75d285e5e7d95232d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54932cceeec8faad072d47d6f92733163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc90902a009f8326b88b9df101b21e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a08199d31966057e9eae304fc2e09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd854d86b9d2edc94ab33d483f882c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824cec83d82c298a3b88392677fe160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec18bfa5bfcf4aa5dec2a513de6a09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be3786042ac21b4a84c1b4c78e57f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff56da2befc410a25c8bb9f90ad7979170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6e23b3370b1cca049e3f7fb8c78d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d456d1196dd92e40f41165747f441c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c55fe52983e26ebe2900affa8532173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdbd5c29edd2e03890cd85b823fa64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67487c8dd46d3f194f324f016dd78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d887f5f80fa39eb5ae19b2e2da67dc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77dd5866b63be49ca33acf369e27a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a03d619b8dfa51e5ce7791745707178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d4f6cfbe60f7cf8292d678f2ab70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784931a113f68893c15d97a271335ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6ba728b5447abe9e06597a5cf1519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57289ea97eebd12d995e7c72c2be841182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef815f6dcb4a8c942723bafb4cda5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246faa272dcff040aafdb6d8ca16799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8a2b90e7aa4728bce69d08047f17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994cb4a4e71356b24b94014acd08d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649702ed77b75aa9a8bbfb4ecd5b371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27641438f6380b7a5fcccdc8db86012188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb45f61d54021c77409607344cf80b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca8437e843ee0985c7752f4ff2c5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd62eefe43c6ea354a0ea9c7026f74e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2dfc76ba89b60cdba364be2b2b90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b160d3bcc29ccde918dee2b0f7eba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912a7cf6c1a37625453c13def303b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a861638b8e396c37d17ad2082773b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c713f63eb2712e5859e82e39f051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f41174de63fc7da2557ea4d9490de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887700a1a1b04883cecc5dbe8d16fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32734bf5788980b983e93bcc7eec282d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574b7d5e2befe1ca905b22825d9027200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b835950e8234d5838d9312b805a24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153591baa56097138ec394ed377265f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0713c00709fa8306a487405fa2fb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049845974853ba6ceabca808134157204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbae0dba7dc6d027e8c58579cbdb7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936390c6d0358925a8c45bba088e3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83108b3a8fb3c1ed492760f726af2027207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab5182faffdcb90b33fe6b3c954de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ab547f8f01b05736012083dba05aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6825f1b2f7312748cbee366015d8768210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a7ccd061277deb981e9be22c3092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678374cbbafdd93f0a55ab4132c7b981212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90618f3c64faa9b4e717db84de05ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85d721898efe25d543f47781c07e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638eda35e007ddc54cbc26a87a26af9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563966a9e0c7e698e2da44a4750ec9ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada079bacaf2c6192d6ca0d4e1b398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e9c6c6c14e2b9a5c72411b814f5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf44a9aaa569d49b01bfba595dab412219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba06a2d04d9f6299a45725bf2acad4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1dd43ce06bee9a592697cfda6cb90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a00649cbac0bb994d4c0fa6c03d66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0dade824c9d0a8d383a103d41d09c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82d63f64a37ee257639a92ccf4819224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa907fd5b5e63167d0361f263579c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67902d767e053a3a174122ae068fe35b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646b9bb9ad03e0aa263534f0792b89c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ba76c0ff5d5306d466bc1a93c7d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1659151496c5dbc2fe45f448fa033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48abaaa884477228e4a799344a8c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f717f5b48abd6c84ecb9e0e7865311e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd17faad61895be5b149f7f0f655d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2ec3d4909151c92bef1aac7f1f0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ca7b9eadb90723d90c770fae16fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9921b467d9abf6373b396409ba4188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063d1fb8d10df14d796a376b72c9c62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2673f3c805c7007f5aabc69f0c9f62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0ed8ea01d283faacc4f8ae70a8c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f53840ff9a8c4117678e806a5402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34573e407dd937ee0c4496b557b8e9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71a8129ed214e5c5eaa10a7cfe4d33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf2dc7ed3f3dbc60440ed3a08f3f6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416c4d2bd6c4d01cc51a9b6ef96245d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19837a69a4998af92f26f6c568de2181244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132b9d17d2d8cd5ba6f6bd02af2edcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b445517a7e5f9ee7a1d00e7cf7d818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25312a4bcf7f07ad2bfdc79fde210247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec743cd63357337c52b34e6667f3ef0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae5542ee0cff21eeedec55d1bcfae3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd5fbd1cbbbd45f54fb9364edf3cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247271b07bb848169692828dbb852dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a134eb8f5f973f584aec0e4e5674252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42e74fb28496529ac4b5116110938253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6573179a3044b43e728f5524871c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d360456fecc962872e9f0c5c2c788b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf28206dd9f9f9f7c42c94e97648f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd73a04a270936985382ca6619b2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97226375bb16d53e6c997f3afb2b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f45f8b7966c15a6c88214f23325f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514fcd49d4dc49e28d836954e25791d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f0cb1bbdf2c573ba46136975a018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078cccc211a576996b8ff380c2b8f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfae9762b01ea1e30a60e90d83fba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73467fb210761215219b20cca857738264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d36fcae0942df16646319dfc47edb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240a81559600a2422b636f990a171e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a86e2c53199c60be1a2ca6fbbafc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ff2b3b89dbe4c970f1b173882a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230d5e4817bcc04ab8ec7a1d0bd4b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6827f515e2e1e1606bb23bcde8d5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04525221bc1643984a5e35a582b41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416996fac54c990e6f4c2a59a8d3cee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2ed08b222fa7a64ba1b794bdd94d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f069d02c877fe2f7425c5cfc8956d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9e5f4970286b2de13f7f76f0d1ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca052b9c9828e67b8649585bab80b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e928645afb517ef9aa8321172beee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c41e1f54332d96ec84bfcbb74293df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980c04d786261865561ad12e682a01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b726fc4d40a9c730185a4be9ed40bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb48b7b0307e05e7bec80d3a3f8426281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5660747272e428a3dc60c41a3df8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc76f372dc5505f72e76ae919a0a47c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f04ceb5abbb7437519b61a8152998c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce16a5dd6199cc7a588ba93ddea39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd143850d01f78d8ea86f0cfc511e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c457c41dded10dd0be0a53c9a9acc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298464532d385c6d109ef56bf237bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3271b1f3b073c65663ffc1b20a9836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b8546aa02a9939d2c1cc4d4c5265290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f5dab8b9a79241332eab5ce1f4ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ef2a394a7ef272b9efa3a0e296b54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995b24fc4d212914b05b47b7875097293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f021df8c67c949920aaa865f4e616a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bce47125aca0ed596ce8430b3b63c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02706f0e357ccdd0c949cd6c6e16d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8d57f4d28bce9a09a20aa23584f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b283713a70504e910e6da55892645d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4901cf6619ee3d78c5e0afc8b1dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e30e1d46c0d8bdffa3a326c6312e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717212989f06fca5c61b0781f789344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb09b7b093db86d205ae73a8d6592d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0c1a0821a6b0fe7cd3dc5aecf609303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e8d49a5f879a8b4c5b05aa5432c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2a48d6467b9b4512c1fd284549323305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c390234101883312840fa67548b7e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e590a4665f769b84cfd6398b419a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b980394942b1f7239e67a28cd697308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab757b76cf1edb3470641ab5eee39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd768bdebb56906d192ca23482253d62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4427922979ca7d9b7ffcfe762bd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648e42dfbfc21a1d4dbb615cfc8db9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8e88f3b03ba4d8893fadaaac5e1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fca5e4dd614530b6659ed33883956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528e2eadf8e2b0cb429c4b82810b88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f523835a602ab21a0eb8cdd70a90a12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a657e94e97ca11ac1ad7645be6cbd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbff1864d09aa81a8d0db0a3ff9f81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268963363b538495f089408a704da4cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10907c8dc9f986377e9f67efd91f13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb9478ae9c72aec2be57dfe2689ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495364753ba7deeb1140cbbcf8da546322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22445956309bacbbe5b6ab1ca43e52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc62d2da57a1e21e845cfe49d21fbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402ba87f57bae781ea92083c070762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032da49ce3b1b472e3cd3d3f518cf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214090bd6a9331739095e826aefe991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e7ab8d08b7587f10cf35812420a2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e41891288f7912c013bd4a81bb5c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf950bc58118fbcd62f8a4e7d6d0080330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab6f22f84b77e39f46576c7aebff4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e828445459989cda04f3cffc35bb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd4c16417adad787daaa6ae951bb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6bff0275fe829cf5a5646d328ee73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7671effaf415f32df5df95437fd11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfff542c645b00ff291d57a4470f0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5cfd13477e4eb3cbdc6adec4ae39a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bef9927161904e7ab708eb81f6d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e2afc00c049b9d260cfd1cd42c00d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbdd5d5deef9afcc689d5aaba8da50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e651e92ced651230988e2805bd86c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d79133408da1ca261864ad18e397342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60534c4308c9b6e86548fae5c5079e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07121f75e46eed2029e41a83b41cc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350202a7f529e8b3af5a32d90487c20d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404aebffe63b314070841387b4f7e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa23a9c291d39ac7857277df2bd5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428751b8ffbcc1f923f9da9d08ff98a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63cfd357e6f533ec0c31305cd77774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76a2333ee01f18b869bb1eaf6205e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a08537b6dc8919dd011cc3ca5db0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3271ab51e850a0c02b2fa14cc970352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e6c75dd2058bb4362060844d6f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b406966d8d5b2155af53312bcc015354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09fd7263cc2b5472028a3633e829bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3284ddc7e9afa0630fccb06306321356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2774d899e0d408c781959a656700357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8629a79d8ceaff73525ad8f0b2aba68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67dd8afa8231810b1ec30b8944d00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0e231ed79d552c4e42bd6a075862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6d74d156f5a3dfc3a9ff59ea26d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c7e6c9e2ad26678c25c5911dfc2d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a4912ff7c65f6ad94b6b545a7e73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ba621b0dd1a9cd9aabe56444434a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc781f15c13225ae7c0770725a15bbc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69010885c957ac853eda7f3325d49d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e87540ac03c1c38c61bbe5a1e3c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056719f846037407d22b2f46254a1b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab560fcac3e52fe4ae18617252c9f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a8199fd5ee7d7edcc46725143db2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29772dc3d523975a677e4bc9f0b20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf57ed7912f8ba4c61d1b48b77769372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164084351187f5fc67feb888272679373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203b188cb7853779deb2b31f484ee2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fbe3cf9a3bd4c48d91fe15c65371d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8d550caf5b317f7d04df0162fa0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e24fd89802832e64fc3689a8bca1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d81b334c3f76885655c8419d062b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b68b10bbbe6164f395ae8828b124f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dacaea69395144af9c99f10ca265ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42518b1d6037ac54786399df7c578b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88071bba26dddfee8a720c3b9b5cea0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2053d940eca23249a2e93f98d463383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c1703d0c1e84c812d1b825804eb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b1e505e2cd9cbd68ba952421879a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099aebc04791f6cc66a31017c8a32a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e554978032ddd4d79dfee0d2076b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9da8fea9a689ce33ab5b278ee13f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239bb89f7f15e1d30bcd03c6c36999e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599dc13ceef48f0a48d7398256756e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5750113bc7821ee57b14920ffea3d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773d766157b0ebbb9522a77511235d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe1e19f89ae0cd807595db9b0ef962393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbde32e236ec8ece9092c17dab0ec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028845377b61e77c817d8332ac850a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec73daad864e164ee80689524899f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370383f2e3ea6ce2585be775806b7ff3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c4d42bf584da99f5cac8a1d3699f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c5be806e7279d47173367a8df487d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e659c0115cd3a36c6d09175ab13a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54ffc325799ac567854f23129c196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3c433f431bd277cce4e45168d775402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622096bec9f3ce63919b133c91162a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533406b7af5a3d7689d4f4d1f1542962404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ae5cf2d9b928a1057d3f57a8cb9c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1a5d2b2fa919fa1b967042ff769f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51730f406a28e82824d89fc98b640407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11afdff866d3276925ac7847c18b1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f00f54ec0c86ea37359436d578d1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0b19597699f60c72eecb8b2c6946410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfb35a00aa4c876554fa1f2ce76822411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474baabf0acacd5b0107dba0beedd6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ef0cbd92d02a06a2c03325820ad42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d697abd263aec60293d53fa55d42f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149dfbb8f8262c804496fd19fde59b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53712800e6f399674f1757cbc0a96b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0406335098d90e20adeef7d224c88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141b2daf6c5c6777bc50cb9fea1478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a51c77f291da0fb39c107b1456e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c741bfc3bdb76dd8e99eaffbb53f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dcdb6dc7e8abdebf40bd5db861f2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60706625ea4f8f161eb6966a2b683fa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6cb582a758e9e2bb3ea8be4d5e6a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd73727316e9640699de6b7a38fd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1e23e3870b2a694cac5a5b6791e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919d8bf4a09fd025f93c5d9c2acfe0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ca7030c1bbd0e3db0be6624cc938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43c66e20e4b9b5b7ce86d31e304c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f9a8d167f5ccec37df67242aa358429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb143b7130fbfaebed7f66535b9abcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac2908f7b608aff452848808be6b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb28b416cf81ddbb02a18ee6f097f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30cc7a9673ae218ea97533726c6bef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394eddd5ab7e0976813af3fbe5c51dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2560e1035c4a59b7d7eba1afebf285435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617160076b4372a233335119541458c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70017b7fa547fd1c7e8ae3772e8a4215437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bf211aa2e134589520dd256402693438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5af3808ac4be1793b68128769b0be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf89a78cd51750a50a7954452f67e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557add7fccb97a86d27e2ed335767f0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d39b5165ccd3b93fc700ca127a98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79629eed378ec5eefa0b227f26a03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19240dab14738989300f3635f7047f9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef9d2a1d4cddeff2d21b935373fd02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710608a2b6c40ea148b3e90532047b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e663a5ab8c1c3925fdcedfa66d2d2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244938c69ca5f56513d1f59c617f87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86bd70124178cf4f78637b57d05ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d4c21421b3dd263c0c0d3406c734450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a5137ca0faa3384d20543b4592b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49bba9e42683ca2c3777ab647946b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5d3ccedc53e34e6e5610152a9b4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf1bfcb5f1ea13990da18a4ab462eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfb1bfe1191c761dec63b90b41f1a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699082e9ef1a3bd89a2b8515ba47c6bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583304a064950b7b6627a9f15cc86b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b04804bd2822972d9c2ecf245adbb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cb1d4ff290756bf9161d3b5cc1cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0371e2c069e43b0a25f43ef5c7b6dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3638059eb41e67e9c0f697dc3d47f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f9232bf5ab57e797ab6432f81f78d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b20b9e9fc385e26e15d9d3f9edd40d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c05ce2cefce0243413094f9c38aaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326099b68295822d381dae94e72570465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0833f24bd7f8dc2eee779731aee9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb3ff6f97a1b4c409363f679f2d3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d5ff1d880daec1ef5f79ef518d1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce0661edc0a66fac09c82b905f26a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729bbe93305efb982b658ff0b0b730c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc2510e7ecf5754e7b0f8915b27bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dee83243b5408430dc6fc0bad0578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8fdb967e0f4c633211e5aaa0148de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad9f53eec9333867615712f706ed4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b2003ee206ce3c9c990b9dca0f723475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1926ed618754962c8e191caaa57c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329cd786b4042d5748da54ed22f19d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26677960d5e12ea5b7a3ed053cf1ab5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092075f370dad7971bca4e9fc0ad1ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db5d9a697f0dae218bfd1b825b9e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb3d3c8daf292bfeb530566dc35906481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a45af2778ea8ec977110b3eb81ac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def15135a6a6ced3951eb910ce3edbc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d29efd86394a7ea20760c5cd64168c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a25ee2b4712423ca329f473870e0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a217de215019db2ea34e4fc66e29a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21589be1c69045e96a05c831a6959e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c85af9d7b14473749bddc7b3c4ba4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212fab6d80f586d24386edef0973b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36c81ef8a8fcc388b3aef7ab375af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a97d1b0edbd23aea467ffde186fc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33617f82facf5a18ee3b2bc3cbb0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a06f43812c1710c46c72fe5d09ea9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3f807a3cbfb69b4838c43d3ec961494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2801d7a443a052d27d908330994c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e189861ab1f23173eae510cbcc80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb206484c47852eaf45c33981ce17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab13f43464e9ec84cbb4a190b25f60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281edd311feabbb4e7ea2bf19d487e6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8c564d735a13aa3db5997d8c4fbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c59b9e5c16cd7b1c5b2b67d9ef00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337e94d62f8dbeef02b1bb1a478636e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893dfa29812cb535030069777e96740503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6817f3193f5475d07b4feaa738b0ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655419346286a3a2c6641f4256540bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653254a95f948dd7eda95bf0f368ae7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941543792743acd8f4c7a5fafc71bd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fea8d26ca6fd4661b58fb3e1b325b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4325d062445b5922e638f9e887a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb02b26ba0c453651991a0ababa75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f532cd4cefda9a866c63e806744b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5578479de727860e47b8c324229d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d8de1dd6739cb619f56757288636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed258d0ba1989f1f83fe0ea68d57898514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1332467213a6ce0998c86d77ba93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9715cf9508c769df891259816f334bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a142d3aad9eadac13d113a0049d97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81caa6471a65cf0fc8262fa25e7bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c1e5e22e2b9f5bc6cc5c2875c897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962253556bbb56d972207e9ec35a0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec406bfdae9a083130f49383daaa389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a9bac705b957d9508bcebbf19e1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbff6c76dfc6ed696f566df8beb87a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882051b5ff275b35debc2c308202f90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7c1c8df54d4d67f2c169e8dad220525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a634df45dcb6f985f375def73f6f74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac5f3dbb73359c993d73df92292d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae53f23f250a1b4bc94c3fd8e5c607f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd9d13e5ea2ee8f2a9ba205da8d7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cea5f0814b2dcc7acb7d675f046b41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f40b4b5fe1804d6fe1679bc90e631531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe420bedf75535f6c690408b84decf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9064ad33eae7974dd4684166f3f79d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5884fdb95523d427fa0b8ac53397f84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64004b22a1673cb14ae124e1641c4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba3a105c124ca6fc9e3ba7a377e6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311574f707ae1a510d755b3bb667d5e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd6aba0ae57076e765f60dfdc8ebe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a4a47e27b605be7af837c70b81bec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97bc5c0c8a7a01a031f36d645d65cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53234a32902a5cbeec22f943df71b252541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f39cbfe41d50adb8abf7f087202c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa037ce3f9883e4bc2e829e6e555fe3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa94e7875c4e653862281f8308252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c922a9652b05cae80dd746e66598a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737659ed78c5b5f90ac87dc20a59e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507285318ea96a8a1c46d28f808eba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a1d1e18737d8106b907dead8e418548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93d87933429e9186c79b98578bfd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1d961f1a5d40fadff271be26d795d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b427252566c4502f369d40f121aa9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbbc0d10bc13d9dffbf732d1ea370552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef935e293527c50a9b1a588a4aa24f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da2285b42905d5d96af7073ed71667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dac66f8af3e98c2ab922d94deba436555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac31c1b474e89b6b337404bc3625793556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385551307c120576304169ea88c6af03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc922e379c87aa25408c3714054cbf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab66991bdc3d529a3eead6378d6f6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b426f05ff7f24215bfe183b5e2a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d71914d93953f2eba7fa0caa57070561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858c3223f9ed2df4435b9f59368812562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d5304f4b852e86d99c8ef39e731bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9bbf9e8fed9a809f60bed6193ac14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c669cb855227be25c2c3eb7929f4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8840310e3bc60340b3aecb032ae396b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45dfafedb924564adad80918b66d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f45f3bad49b9e0b296a4fb1231bb0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711c44b79524c66834bada7831d29b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e9097cfafcc5e17d424ae206219d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece96562b8da205544c47af9c618549571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9207d867552e56892704fc29a039572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8667983dde816473a33eddbafefe09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65207e1c0fc85de6acfb6eec69a830a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91941912f54d94a248f33e9fe5c776575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd32b7ce609d879b25d7b94e88c72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881e4b4020ca5c481ff10e6cd7fb4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e0454e3e69c6437bb62d20a4f3ebd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e58b08004b7213092b3ded370e27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b651aab8123ff96fe5dd1e33c96cac6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7f7d43a65bcd797d0faa1446e152581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf3dfa25752650fd984fac975eafa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a37939de23fae41e1e799330d3b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ece1476fc3a8ded2fe6a583acbd0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f84510dc272935162c8a3050944a72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83df73405331d83dbf82443448c5694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7a2e628b01bc774280fb78678268c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e71429c4140d1b8789cef9fe10b39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5538664f49ecc90d3600a8a153d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db89a0e2fd085168b4578333f6fadc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe917ccc63d650fc56278a8d68f02d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eb7a0e337b867abfd86996796f304592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d73f1300854ec08de4001e3a75c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2dcc3a0dde5879688ae544e59e6ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e5f47ab1769c18106e1220f40f79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6bf6fbc624b6ba9561f28c6513b83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a70b28529eca78036f6ce2d31db18f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fee3feb775c49bbda2830d555adf0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5d7ab7e625b43775f392041b9cd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27d901f640aa19207db2e33dd032d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5949e0adffbbb66f76375a9dcca03d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cbd50b740591b1a4df711c6e5ec2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada61e9739c30a8e1d75ce4e168d295a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ac638cced0f44d3a0a6b8fcccd3a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a277cadbf5f9317931792a9a0e96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859dbc673ae9c3704a55a82ddcadd11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0c5acf63d7663c8deb1d3863786c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761beb1a8f518fb86d57573b5adf3468608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7fa8504c145ededbf5293410d798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282404fee6eadad9dae6c22427d203f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852d44f34d53d5b6813d1cb2a4594b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f7d5c54c59442a4d7ea7f161483c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f7cde1336a806c4336c6071de780613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50cbe9c7b2aa9cabc96ad08b3ea3b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f309c5cc3ce25996c6b4b80c0ef3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db009ebf8b01f759fd45a13bbc8c8f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208307c5d4a3eb396da649a9ff3a736617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b751cb28997eb56a44e5da4bab3eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e27f363164487c26300cf5a1e409619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acfb0e954f69fa69f8deb0ddbde840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34453b5137b27a00be012bc816746621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd843d545c83204d40e21933edb64b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c267d1a1cec07260d05f3613a7c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3bab613c7eac0043841cc663483ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b249e1495f88c583189f58f485905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7929d6e1fc5d475922bd412f60204626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d3617cf21933ebe838aac7f67ecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de09a577b56030149e2f12946b9b69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5227ed92ec223a13598aea6107f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6865d612e9a343f6f78897af7c2764630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41b28f4073a990b8e0298977f1f71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1137d23c72e96a8272d88917572f55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab172bcc7a580407d8acf60f0e6a122633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916884dcada7430dbc1b9e6449bdb5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f3c1c11f1eb741e8c488aeeedfbe5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598ffd2f4be7f3f683b6b7f9b57d9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bf25e17d625e76bf5edef84770d9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0833e8dd94a5ff1a86ddb1b9daa62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eee01caba6c2a05e6ff11364fae4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d1b1a9a85f9874f126e496a32bda8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfc16a90201f58114e92c33a41b79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb17309c04dde147495e20557a80706642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff67a1f439cb79a00b0f91d3001f22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d06d492e8ee2f7fc3c4f10b4c81ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a5aced4e649555f5ce7978b796b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394392381ecb22df0949f0ebe8f932b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125b862e898ac71e0ddaa454c8cf1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da2c854103d48b8c5c041a1517c0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2abb57e099736a67860528ff321a74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2456fe372abcbb9c5afc3b19f80c45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195cd951f26815041c5c4973fc3cb36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b5f88bc3258663a120ddf68b99044652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a27a9706ae58547aa9e0d43158e82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2246cb7fbf1627d87e4e2df0f13aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0bfac8ffd6598706c76013923455c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076836add5eb332b7b094058481e21f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113566f84ff11065823a33b4b352150657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586f2cbe727c010d67f374067953a39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9fb50742f4f09ac26f951942c98f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256bec58aed79b37bee24da5230f9b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce06a0425eb8fe29a634f9d99ed9c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6114fdfd314c584d6fea9bce914a82a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f424cfad4e16dcfcc9dead22761910663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e2cd9c3d3b2c05939362f41907e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500824298be87027c41b7794a4642b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca948737f0453b4cf0fffa4cd82da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3bcddc673ef769deb3666f4e3eeb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bea5d987f00a439177d9fa96dd9924668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36decfc0b8285f6e0bae6f23ad595669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd292accbdfab0b726bc6253418153670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f5290f9b6f55c45b07077c83fea8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e4dbe6848ba16f40de929bf783fd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678c5a9aff75675adc33c3080001e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea0bf035859166e474e66ed892b28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a2ead5a1f0d70a24e08328c2869d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab073498a02cc764e8b926b68d35bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5be2cfef77e1110dd77a94070f07c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0da1c1d60f4c9192fb8e77ab0c3c4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b513f80aa0fbd2b9ec155f6c34e314679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586966dad7dd52e725ff00e914e32d7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27604b4b72c5490748a7c8f526672306681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03da3e5fe433f3cfd5de18561aacf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5338f1cd7766a1bf3a47f811f6de7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791f7552a930d12aae7ab6036a6e8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ac617cc685c9647d56817aeb7fd11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3ee2c6026452411b352633d30643686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89306efbd3fc2e4ca1130e176df8516687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7ad56b47b2ba84732cebfc7a46f89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c588d5562380c6f2544bb633410ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03b8f0522e0f20019715c91343b28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b46ecef13d85b2402e83ad7a5be9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50807e1f383bd90fac8d2c52a148c1c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10689e8175cc3d8033c42bfac1898b37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637100860055a2e00222b17406221753694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2309ac8dd449483661170fa9de8b4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347bb0579754193ab27ae6fadb9181696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c38164023d86a05b944b56a29c22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf3bd115926c43849bbeca2791857698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842987a178ace7ddd3d386b7db3a1c71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718896054038c4ffb67a6d7a95bed67a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b931d96e5925ed96a0e3853961987701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61cd9bf14cda676f78a7aa8512ce46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9e184b18d12e553fce605f28f532a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b71c239c90370096040034205226704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccba40c4d9e52b6f71e589e5810b0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52191ee0cd15890aa958d5e07b6bb108706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6229160201c4fb77cb0c3ea554f64f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cca2c57f2f87824a3ab80d914703c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ba1ef6f73bac8978283ea1a7f1b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49099067e40709fc2e20078466faa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfe41c839295d7ec0c7ded7ac41df4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e640eb64ad53ca49597d5dbca489b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b50957acd58965cb001bfc1eeb1a10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87a910d233ee1930e5d16e10ad039714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10557f3e1f57a7fbc8cfdc9dd97e4d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c6680cd7649d6eb339fd3ff41894716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc582377b3fcb07a49d0077ba431b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c765e426b02eed84a5afb98af83904d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47126ffe6eb6616a5317efd1616f3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628255c942c9ae32919c3b53459ef1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce54db9bc2cb590a21c690c2f023af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ada4869971f7abcfe03142ae065b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe3adc5971e46ddedbbb754ef8b2c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605646bec3b2c2ccfb55dd9399af62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c28f377ae5b7a17206e857bc2eeebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0bf5171f8ec7baeae808d7d739336726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaadc4367716565524ee06120cf0c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56945c63cbffc70a0f9e39c9860907a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe035b4695dbe2bd3155145024adea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f74208a4fad5af34f7f0d744f6dff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ea1ebc80e670aa7ac93b7c82ad33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9132a5207b499ebd17a1533da3ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6760452d5a19d02fabe0344c4a5f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69426409aba6afdd5a9cedf61cf5e8c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545c5004028f30dea9c7e9b31a62a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17562b50021b327cb5dd1d8b1b658542736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3791e45d7f788cd52652c2853d988b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7d33032d20e1ad765b215908766c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf653a0a7b8dd0c5383e9c98c43bcee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d888d057f2464a9747b00977f541740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab585821d90bfd2f89bc71b09323e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce41280ba32011140ef039d00b09f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ade22ba6c3c1d7ced5394437db94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ea97645a70fe26affe188c8cbcb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07efcffcfb04c2573f8a1c4946bfcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bdebef7bb71d4987311bd71fcc983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b2b4a758d052913c46854b9880d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb5fba578f22f074cbebfcc8c8c17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed51acaf44e2c5856f39e47965a98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5455f90eacb5f36871f6330ec4a437c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416c30e89c947540e4a10fb0c8f270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be769c5c02d11531aa2b68829ccf41c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19841cc067684961a84e2150f75226fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe171d3269358178a603ad2a8e9d0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35804331a6d64b75dff5417fc7d918755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483a78a6ca1e97c0afdebcfdb791912756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25fd00570e86296755e7e0a6c3f3d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809f9db7e02b367802be7b8d50a959b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed6bd9d1a48f990956887ae14c9cf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2501503955120bf556f5bdf28bd0835760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da89bd9235a54165e3b1755b71fbe2761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf7efa6ed0fae7e08c4b23edbeca5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76fcb5a896263671369c51674c11a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9d4dc3535aa34ccec5bd358406413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c89db37b0fa891a80f7d73d8271c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be481fb2ca93f0bcbfa26ad1e510fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd0b02d1f58b7254dc2aec73691266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3dafde7092feb190f761abc4efef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33839c467b0f7da55d7e1bc242445c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c607d0e4e6e34eaec6b27b93600dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a85ca174b1450a011e3e6d0730b0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfa6035a68ed0dd1674cee40ada40911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7c2da8e7db4e9366679be081427612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc20b49a0ca6e271c95c2ec06bd7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c227706e73c8c9ac9c61e32bb15ce1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b37a814e24a420c9b849da248605ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b7e59ccd004e43a1b35517e3714716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ab88ba38985aa68a3ce6d2e6391717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf899bc39e7f9cdf9690842d1886cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4febff82999796a02dbb3f87efcd6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a78bff2321952970e9734f43279ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127d1ae3f2220c81a097bc4f79ae0ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f471cdd003e47b4277c464dbdc74e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f6174bfc8c3cb11e1c4cde3c513d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025277a2f8caa0a014d1395e79f0f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044848547b9a1d95ffc9c2716ca1f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da37ddcf9a11316058e944e5400c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233f4ac0ef8fab9dd5ae29d3f9186227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc962d54d25c4c5ae6b7d17b58fd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba51c545543a2c0c81b95c5471f23a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b92914931fc97512496e0e21560ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331d105f2ad676ef7b341fd7b8038931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ff998b423b27c1d88ab6073f9ca7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12255647dea7c9c72a4af378b83c140333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0211415b2479e0d81d9bb65727c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ac6f8083a1d5ae52053072f442e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a5fdc19a843c48f29097f6197c2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77f3dae606dbbd80d9aa819927b2fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3038777b078b4fcc5ff215530b8641b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c93f3f0d7067b10e431ecfbd25394a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c898f925512456f1a2f186f98b39940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e25e1b41d602ffb2c789cf906b1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2cb0f75da5a2fa1bee998305dd6ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829cf20817f35ceff5c469349c8e4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb2a83ef55927cd64ac8d905ef16344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e268aea3b4345941e093653c5e1a55b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f41b213355492048736ceabcbae2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00930a80f368ca93a7c9ad930b8af9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c05d2ccb3cb1115f63bc696aefb9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ca5ace8201bec2d317bf1568843049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09555a67a36b8225766a5e4a145b48f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9675939cabea0338fc395c024584aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075172991037ca04e6b63516b2377fee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4572d1066aff8c2a7e533e947afef653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542709ab022582308c84ddfc07610254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f55e5bf5d44d094e6b3f65185136155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e25e54e9d6096490ab829ebf46c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c7a980f0f861d9a684c2d93e74a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ba7994cffcc5b51907cdfc9723fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd998b7188e46b1d224e28c897d8a8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318197ee150cff7bc3ac33255c366f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c363e7f6436aa69158742e566c4d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b23e04550d533e429ed164c859d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffe0414e3bf8d1450c962c4de7077a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f95389396891e52f8e0445e38999264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e08037f750df8e639a5ddf450f9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde812abbe8d30519c89ae4e28079466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b050c017b9bd5637d60481d8e06eb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0e369810b30fd5a86be64bf5a140068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a58cc646618766c1a3238cedab7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137dc02db24474e22f22b1fa73e63570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafaebf66d7298f8012c2f3dd8a501971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d62b684946ab6a63da7afb5d290dbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f7a30b4d81cf477749722f9583ea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754a1a84afb5c2cdc46d2825dd1ff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbcc4bcf32570915ca705dafb19cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a09238ad4840526883056beb836f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69721d37e9713bd51b55094cd7b127677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fc26799acbbcf7d99ee0152cce12278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2594de3f9a1682e3ecaf032bd664179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fcdd4ac3773d233f78a50a6c59c7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6693de358b8e837b29767ed780678481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff2293445c117dd8b07a6b63e0439982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47632f62979f155b1d9174f5cd81554583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665d9b6120b5812cb68ab5364826e2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a020eec60ae2c6b9185d41d2c87e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0312be45cf8fcc41b98dfd7e4ccf086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc87a89f04bec83255707a018ae528887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d424433ab9e3451ebb70fa79a54fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f75190bc2565df0a5dfc32bc4d62e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e64616c351341d2059f31dc9ded590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb0f747edfc8c6b43b8098391533791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde100ea1e0c5f9cb206a7a88046362a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83de38d53d7483fc4ae0014102bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dc62f2790f781bbd4b85b06b5b06b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737dc54eb0f5aba9d17d6a44ca9e74c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776f9d54b04c1d53792245e7ff845e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff317f8d15390cab85a8b5c59024697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038b9a228eb7a90165be489b877f8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bece5fb9515801f5d6f4e7b9a6a2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0af42d3a900af44c822385bbc7ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f74faf5f5e42e8b138fb9b2214d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46540e28b58f447b7f195d49c035c0bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521499be411fe22ed0dcd57665f25c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088b4667e1cfe01ca381fd36f8e56f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f246172e5b9d11ea4c464baf73b2f0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c844de4959acd1b40340577bb44dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309941653bc00df1872cc3fd7fd8a31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e2bf59051bc6fc641892074bbacdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8b756e704e737197efb359ef1ffa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454a4a23a066c6a813e296a4f768c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8281f70a028c5dc2ff6666427fac13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675c09fae041507ee9e6e12f74455a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559e9703cf8288ffac19dc95fab1ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1493eabb45b9948afd501f169d74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be94b9a1235da4b0e4f86a70708cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ca11b284cad31b3ada37b4d09867116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2da0265bcd534ffc21aca8ef6bb49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b61f7b90ab2d0b044e8fcddd79aac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced869084688e24df2bfd6be4e1fbe82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b24c7bd43c24e41cc2c2a3624675c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf17fab2463fe9a94157dab65d7079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd2f4e1822c94817fa865562c6118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd942510db3b4272d4bed7e52f7f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6bec0171f40e328a8bdebf35d20ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7838a9dc8a62a19b57e7aedc62f13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f6c720a9cc9a412dc7a58ac6877f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848516c4717189dc2c83f8e050b4582127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7a414c82c33e4d4ebf36c8e6fe89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca24e4bd48976eec39c072e27a77f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf8829f8ac5dea86ed316915cbb99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3654c8071ba225df86280d49bdd153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db1ab2dcb4bf0940cba0627832d82f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb056a32eead1d6aeec3284cd8af44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011417a0f022ee4179c75f3f643ac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531a793590a9164fc943fc25179abee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ac333387ab55bea23cae32819e3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb32bd4c3c59b0c99432fe823584bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbc05d2710c6ea2058285f7481893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19365506401594ef099226678db854139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a483ec73d62c92879af3eb108c8385140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f3d67d0a6e964ec675190f234bdbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448445e33163e5649b7657d6cd26dbf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126873c551e21655d3137f3c3efc0402143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f5807a1ef00145575e99c9664e62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed93a86ce0dc69d8d66d0fde49b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71ef7f88af2cf80df5fd2b29e818a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0180ad64cfc9f8c2d5b02271af7fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f622a1eb351ba753705434f6c47a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afdcca8a5382f8db09e005b739b62e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592167be9fea05be7c3b686e9d64669a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc80e01ae98559efa6a4a0ccb3e55e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc333d48c7616b84ec8dc7d94fabb98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085444f1bb9bb938e4e59bd60349129153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f776251fc95387936fa2d5feeb6a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db209aa34e9e8aae2a1238ff4820b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fc2d7172929657c4c4986bf502a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76201742e7805892b8b5bf5518db659b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56b805e1311145f5b11d879574d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5dd96ef04578592f66f1e1e717469159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc8a8f7b49c6ee17c5f4dfbb2665c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782087ba71ef2dda007f87cef9ffea04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbf4eeabd87bbdbea91393daa7c23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6099a6d1c48e92719bdc6e7143d585163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2b10c1b92a5f52e44dd9416acba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a264254dc23d550f9ee1439e5510f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ed1dd7b11e03f05dc72d60ef20c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411301bd29c0e54e4ce14b0b9b1c89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565453324b9d943118c403b62a426895168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac65c93b36fbdd614787204a40756169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c313eb3380588922ef733b89c53e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361e12f4abbe524c0e723f334a2fc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b8be9a7eb7f52f9381aedbc59a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6952b605d17f8ed99c67267b1bd8f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f11244e889d3cd24a6ba5f08cd3bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea4cd1f1501140e25906816a0a4e11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625aa6436a62d61f7f159cfa656423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce80e32d473fb6be6c8ee0234d4733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2b48443e62537dc856ec957b9ace178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca3ce6ef4cf6458486e0479c008ca5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c0a550b65f010cec78c13d2ec6b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee051619e33f14b35e2fafeb474fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375ba02cd392852e68d65a5445e331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306be576fbec3464debe404ae2a481183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614275380190ec19619540317bbfdc93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38830f1462688489061171d07910d9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042473d7c84e2e183b45228e47bce85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373365818c730b79b11990569b64ed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd2d2fce2dff7fdaac7dd236acb88f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044b7aee4529c530b4be3ca95c9c10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d138502abf9a15a29bbd964e12a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76e81ae443949a8bbd98a816f4702191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c722ffdee3185bcf77400b043af0d05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431ca1729ec6b2477f1fe1d19dbc9f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0d6df4e9d4b5506061b92209396e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307cd91c1d61754d8369e9f96572fa7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a099b36aa742733b1733ccb6f2281196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde76c65cb581892ab192c67043b41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1364d0156da36547cef2d3777da6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82eed961c2fa31e7021aaa1f8fd62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0770bb6dc1d658d2972c6a105cbd488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b52f8dc75ad98dbf6e27b2744a4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36d555099b370076b98c3aeb98790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902e76bdecef9e9cce9b6fa3d1360b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1016bb8459d07ca8bc7a5e469b2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7dd9ab6eb5026cf4e4081b545b89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc7d1be277eabea2169cfe489eac18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed26a995009307a5a15c7a6724dda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ea4a2a852bdaee1ec1d75ded7b19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b234ec79d108c9638cdf0b40d1459e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad1383e25cd57a9378a77f2696ec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d0cb54a31311bbcad51c98868531b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa008dac462a2cb59fe374f3c32bf285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de33052a985194bc648123da6333a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd256157096d7c6690d160c491bf6e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cc34a391e820c8486e56c0ca188cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea97ac4dd95bfa02de65b4fdbc5a320216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8b0fd9183b619115b86da9fcc4b99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb52d20bef6495fdad5f5752a6fdc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b88d72848832207902eca8956e27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed208c31678a8413881199dcd868f3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f919b24c557c55fb9819804aebea37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86cfe7b224a0e1c04770521f3459be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674e8d1f38ef79e538c4ad34b5afde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1be4a21ae24f942913e2757f90e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee709ec1970ba900bd09e22ce754701b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed3055500ff863ac0747a22c255a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650658a0b0dbf64a56b39baa0954d215227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26825d51d09eed45197ffef58dcbac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aff7ab328e538061a87391da22358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6795e8cb46d2ccafc58f174892e71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859e9a2f80c60e5eca48437a0f8cf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27020fc86f4c06618c3fdca0b0b4ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38746ce95cbc9807d32c13c2cf2df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ab51649d0c2e3b969f72f29d1b6ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd295eb37c6cd9b453ebc8847e4092b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d2eeba76208a2052943f2fb03c9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2287a49dcf7b2172e818c6ff3ffdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf750ed7fda0eb4282554040f9a85d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbae26789c2629d1c172e0ada25281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ffa8e38897b548ca95561a1e8256f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc8e7cfda99ddeb721091780c9e2fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e25f9e3f8d4d53fc11f007e5269d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb68dd8916ed1be9fef0b2b9111c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae10ed710650ff3fd4caf2e31f548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e539113b60e810db06d7920a7482245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d650d5bd3619a239dd9676459f62f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ccfad3d08d2f127a60848b98e3ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a3812385d58bde2cc2b3e7467b618248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c4d9eb65ce8c65a1de7740146ccb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887fd004d04868352d22701d0220bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53b268137cc1471af842e191ae4e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5affe65ba4272950934f5a95e5c11d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a9f4c02c45c52c1ea3b87cc343d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef98edd9beb71d6e4a2444e5f0a54c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bfb6c29cbea46f68c821260db7df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81852f8202d126c32a5a9c8cad06d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374166618cbf2a4929e72965f7e3c055257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5896839d3de0558c3499c6a70c5fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f15f7ed02c4250b08b36b8a54338259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8a54afe821a2a27c8d392224f190260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9795935f5197c21660190b7b1346ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c01450dbb3b451751f2c600ec7f91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8375371c9c9327cacaf58527c1a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfafeb9af73abcf4959b5a0e4c42e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359ba75605e22d1a4937901210bcf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871106b204eb534fbbedb598f04ce1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b61c70f4fb93b831be90ae868b82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0163dcb59c95aaef928ec4bf2ef474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd600471b24cc361824d73c3e5fa995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b900e7245d1e67faf2edb9230d424270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219b0ec106561ca5c9d3daef7b36df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58832974db2400ecfe25dbabff2d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a54da2ac0202191010c8e94f0aef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b12c4e47ff7b139b5c898980c6c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e20fed9f0495381f6bd80cf78e4593275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22c4a116c5db90f48dc1978b98bc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb4361b1019dbdb8705eb2f3a0ffe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422db2b12a6f175144740132868cbd25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a542d54c1ab593ac1c5150e892b9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c23b664a4608682b9867cd20e0bf7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d7b51ed1945fa8cbe253b2107fd02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754bdf22c8554b6daf15808acea61fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dcd955b143b6065decbc36fe81dc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040360a8febc67e178a7b89a24ae8369284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeda7319d524af968c8da621707dd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50474b12cce4dde9609461dd03420e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f35b1ed4a842beda86f86d563f30e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b0853dbd5e7c804485159ea3bffd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c4a66706a6920fcc8ff97ac8fb0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e495d4c765d9df5c00d66806f752290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65813a30da3829148236641749550f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d918bf701b312af75a6e09b8514b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834227fc371b6734d2d48f6eb94ebdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec29032d8730183bee2b31bd08cf0c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916f9ec8c56100cd73a58f7ada752ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5bf216a32a8c60449bbbe329543d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429c6aaef86cf391c802905b4b8fc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dcacbd06f135f7fdb909de1f9aac6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d80a6d0de81d40f8406977de7f9ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6270b5b750d3c71f010b48748850a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b796cab0e3bb8a692022d6edf29f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c59c296dfc84a7ec881f87e4d361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb1f9a029c491d84758628f344ba98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4e89944ecc17a16f49aaacadaf93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd8f3235484338c834dc873e30112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eadf44c6d1abeaca4dfed472053c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6da7b995270dbb5a9852d526f782f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9363c7eb33836749244eed7b364cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4979e56129894efba9ef466b20006309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d8835949f2bf7a633d81efb7304a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee055b5f4cc3090c970f9b772993b74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da9fa9045127add446dfef75be156312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e941a36b37c214647ba704746c56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988042ea021ada044537b0fe95f1d339314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c682adf61aeada834fe392d9cbf18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0abb437360df4cae94395b9efef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba72b6ac69512a9387165ecb9ce30c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213377158952bb8f0b58192df8ee3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82bf2e4f2bfd7b6b79b3e99f9d4895319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacbc2222a6b00ca1c21ac4ac4a3c0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23366872206ac14998085a196e3c8d76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b78ed97ba569f65e22a98a34e0273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84476b653a9e8e7d0f07346b709ffa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d0e2b31d5476f4134fcbc1b41862324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7eea09cedd650365d4a3ab5bb31bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0d0b2ee599576ab7740cc41303a0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99008d0a90da868923c36fcec013dc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998da896f508765e0a8cdfee763b107328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535358266380d3214877b6c5529ee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec16c5383e0badf8f55542ef30f0c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e185259f5aa0721d434b87442223331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1086743390136f9ab9d9e5a36998a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a20a6d70a8d38ced1e3c9f87c9bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe30ac06db6a8a4758527766d73b21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae997bbe5254738692cfa6c2bd9efe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ee5a0e6d6a4d09b5457a7a0579a87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd47d529aca0a5c2f1e4c1bbc6311337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5305d409f1e6575e50af0bd36eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af2109ee5e892278fce006512155d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7653bba71a98d00d25a1c7819b30b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827e6cac698179f64c8097b45b1367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08ed32af8d78a77b4447a1ab463d09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685807bc7be79d36be5ec4cb4049a9dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018081732489aaedc0ed41773ba9745344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb1083ba2136d16080c9069c656b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbbdd855ed1ecda8243f6f365dab0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5f7859d13de6db23d0a3190fb77c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879c29c1565107b10a4a6dc77aef5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f053c0701cc45d1352d55c0b618c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca61a40e7699c0255198085a3dea6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88a42a081fc7b1f8babf488fd1067351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44efbec6b4536918fd9a323b5a40b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312ceb53a1cec61410082bef2468c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a3b191dfa213e924f6dcef930638c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4e74fe638a52854ad6d0bed8eab2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ad74139cc9bd8a59211ee1daa310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa6af55e6b8b17b7590f1008007a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8c248fe3d4a0c13ec59b6c22bbcbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889a95487c3cd71069c026be579d7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbfdce994410f2d617439bf3587f05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8947ec95399d057eea8c2a95c3c7e6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2b1ee4ef111416c2f1be624acf68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd10cf06096aa97ad8cf7d6c2bfea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5fa47d34c2ad7f595d97e181ce45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d052ea959075b7a4e5ee0bd41e8c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbfff377100fb2d53c538e50a96475366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68b6213b8e17cb0695ce2d44d2b9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f563ec899c9ab72e0e65625ca568b6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946f8aa78da28f93f79d1009e57bf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e6768c96d313156ca946fed58237370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db64130ef311e08c6317672c57a76f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30af6fb354369e4738a16e558fb8af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8104a9d168e0f48677dfaed78e3cdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b86c97381bbbbe14a7a6f67457bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ed016e4a30ba90851f9b20fff276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6e40f8c68c86019e7abb5016c918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a467027986a3a1802cf8389deffecb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee6ab15a3e1955075f82813d21450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b8fe94b0e4a39a0daceb66ddee47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab75819308fde12e817f9eaf6a8254380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543c734782d2b6753d3607244ae02d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a964319d101e3d72a09b8fa28f0b49a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3837820a45eb4a922203f4c1a3a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c466fb1d4a4f9e3b29ad21e22bb320384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68f73a367e62ea2b9e74861271ece385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90be243d3857a072d3fed392d5a51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e61a5b55b0e94eadc9e8ef35e35731387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a56b27b401dd65998f52e88e7ce5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce6bd2d724dffaa9043efbd5a7e7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dadd89d6077840268fe437e9fc3aef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c256e901b98d76ffde2e65055a35d61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce020384b266ec7724318afb7603b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea04efcae389606396fac14270c94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b55c830962875232b05ce717a7807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176e7f8253d96d9ec207ef2f53a44a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145e45db8886429c1762e4fec8d380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96dd44448690d6737c7c4e9e0db795397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecca6f3f273f8566782e65139747d3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a39189622cf6a0b2b252f1aecf68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3ab1b4b7210ee855807f59ed0bd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0dd3cb1789b9962ccfbcd02949714401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa39a41c7f278f33dba2b86902bccf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870595a6e9856a1ac4d6ba0239487b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b89ea8ac1be0c9fe309e37730cf35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018cfb8db416dc07b439a20fc6d8433405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9ae92eebe46380c690a14e7227bff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f249455676b594c546bee061cd34158407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27f16e79c661e58b30ef3dd902717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8755fc90d430471c6d5ad0507109409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fc1a9c89b70ce9fdfded2f169e45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c9748cd3843a47bad26660b993a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fb61269895edd547bf43158b987a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826b43593bd1dcadda804120834055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1580e7a434926a83466af45f9b66f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c88e13b6b8752fe7d2c4b7563fd0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1554314d5d85a3b52cf1eaa54f52eb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c03e5345ad17e529ea8785daf120417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61877f3109e5832999987c0e15270c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff49286ab036f6d4656e6b0337d53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042773e9f4891526503c06b48470ae1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac9ee1370dae2675af6a1dc2918a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7abae02f96378300f3f2a7f23fa9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85581b6471425be57f68557a6bd4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911535080173288a60c713725380ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab5c1b9308a67f4fc07678c2d3ca3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec555dbfdd6a66e268b9dc6d96e983426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068705236a7bc6691b9fe379014a78a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad806cc950038d57e1a0f105e41430428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27aa4f8cbd23fa23ccc078c8bc8130429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9109819b30fbc8f4abbddfb06aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd20744fd94e03eaab84a2a356e7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874294529eff3f8e9882a2085c5c3656432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498b047df099de8931d70ae2bb358d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931508091c988a0b9e47e5496595c03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95f14204f4146b7b0ff6f411dfa91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5701e767c8d1272553d17d80d2005a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362388452499240aa17a4adb159830437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea946c2061c51a8b765bdf4bce7847438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af98f6f27e5edb73b57f4140860b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb744ede2b973872f13bbd0c4336a9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2f636316f3dffef3bf1a3be2e4d14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4c513b5a526abd1b538ece3dc3d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c82fb820ae926c6311d25f6fb1b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc5a98f0677d436dd996d0b61a7162444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b865fa8518bf55f95f0abfdb6ece3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509e8c4296e872fea5c55c42cad4dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405e6a7ffbc96def61260579a299519447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652dcfdf9bdc3a35120f6bac4bd2c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bafb6a7dadf064cd7e3e25e91b54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f771d1fae4dcfe178d491c3d360f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe58271d9e4cfe61082c989868e8a39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f846006301a5f4764da9bb2e70ee01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96771cc7377faeadb16f07643fe93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8116e040a0623d7640fc64ddf8c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357ed07490272b741957d828f0632db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a883e4b513146f26aad55ce81365b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b99b90b8a586da024c7d63094afac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7f3c931655a27e8f298116d5e6e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c01ad8492673c39acdbff0ee398496459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09b8bb67d32750d2821323f7d9611460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95877fa73efa6a387e561b6c802c984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f021d716a6f47395a8767f3681f06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26b05f655f1363cef5977c6de425b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a75aae2b5872dd9ff8c6b266fcc6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d80092e4baec1a5b455b4b1229e8e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c8c7720983a2285124772dbf4406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd62d83137e7c315fd73d6f5c36bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c8dff1ab9d57f5836154ba2b55d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7db10b63e4cbe6cd20a5a9c19e15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85fa8ffd8e993b0240ad53cec11a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeffaed15a0174340b4929e1b6e570471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e01f5223739fe4dbad67443fd5dce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675219d6e8b8ecff86b705e20dee147473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572e49a8a736a1c5de82e3d8a1964d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9eaa951889253dcbf9ff530b4b692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ef6bc82482d66d5b1aa5432f4700476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea6a87747655f6b7f5a5db8ffc272477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b0cd75608e44996236a5d6bb3a14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf4b8a4a66c5c341951187cc47456c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a96e2beffd410457bf301fc62533480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc0df45b01df1531ed2fd9095d8823481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050865b8bea76c6f0eac31d72905a9b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0df3f5bf7508661f4c1fd9bab133483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fea7d71ecdc2a78a0de0121a395fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22525e8c1929b6368d0fbc65f9f1f271485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1046aa695a2860be9e7438032141a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f76ec3fdfd3cf9f3a0a69adf8918487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caff55a1257ff33a2b0d74173511ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c87eb453e2c8f3a75ee9baba481f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c67bd2ffd6e5f65a10387fde7aeab9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bd6dcb13504e27162a4781c9d3782491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186afa8766f45b00bb330ca55b4e45c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc560453ccdf186192679d13d6e138493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd30a6551c69ed7ab6746eb0507bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e535a4533e2ddf3ba7315d82f9b1e85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf004844b351990e6ddac3ed2f67911496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b95d0da15f306702db78f8bc7951497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed81e888fbbd7969d1c32ebfa1e79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e54b48573d7674268f5072180f8594499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6250ce05d4f119ea1f4131d67d623500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb3592b29010f691210ff79c9dac7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa4f95d123f0ff1deccfbd7f6b02e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea5777a6202f836450a66fd047bec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589e12afadae867d24bbf0633d3ee4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1597a8306ef6ad92b4c5cd49645e31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990ef38f0a48fd9673c8601fdbb8fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d3ff51073d681a8bf646226a4df0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10273aca48c3cd1d540e6a452f49f7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f5f6708af481686c19ba7955e391509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396abe84f85416b7e54a99e97a499f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbe02524ea263ab940d80bb6fb886c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8495076d9155cff710abcea712714512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c553fc6f696cfd5479803b88575017513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de8b7a77f42a64d7f92560deeb557514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a283133f9a56d0b29c62022b1c11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4635cff26a13aee5cfbbbd4ba84ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834337948363a368456b15eed7a7c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc83c972ae06c6bea3da75741cdc04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60869b187f200e72d1dcc114748e1e57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced40698ae527d226a4a8e8c7db3acf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d011da56fa648c08a87aca66eeda1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c057e021650fb4280a399d9e89fcdeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc029eb155195392965ee120d1fa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acd9afc9eea8c75a2f654df7747e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7bd6dc5c50d3ba29284d805d505fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184b6d05d933bb615006fc249013a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b26ea20b47535211776e551e0335527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8c970eea7f55cafbca3033b18e9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06788ce7cd395fc5ea1b871766194f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef0b00346b66496d10bb3f0e9fa3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f1690815453c027922f25ccb9242531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb263ebce90e83c409f5cd229dae9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef725a89e021c4e482c92a49b42091533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333fffc9a735ab1a4b4c4a35ea59b16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e7bbb834b332de97ba1990b7727a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a2104197fcdd46deccb51fa30265536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8095f004822b8cea268d84b7cbc16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89663eef227fe550fae687bf5569b52d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afac9440d96ebce91a1ece478f6582539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082917c986b23466c90cad12a09747540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3cac3e53f90fce08934babbecc185541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ece0580796108618589f83d73bcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da8608516dc8dfdf2bf1910a86fb80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093059dcfc630aa167eb6a52e152e029544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b4a692dab05434c382efe1117e7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84dd3b61aef4bfc8f8c51a0b04c033546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20e3b81ec543287e1be7329882805547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067852b829eebdebad15181d33e16d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6f614eef126330ff5101b101f18f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada71270c679da35103df7831d993d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e1a50cacf683d85e99692b0f7aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263a0f9abe10c48a82d644c28d988f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2fdca94313d3e3a4ad630c1800d0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac037ab4510f7bfab8670a6e2dd18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b3d60caa53e4a194291e14b17cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df462f000fd155fe112a32de44c4f3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2be776f57b5ab63a54787ddff725b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665797126fceffb3c0fca40fa68b5ed4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253a1ac6e65e6fd7d4c9a398820b99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687b150c529055a70032c4d8a771124560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1dbb630d2a8f4965e051c3d93d3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59b811acf484f69657bfd4318bff46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1472ca1d6df92bb693f8e5f60d0d6a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e29fcf0dcb570b30c9b3267dd4199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22512ea5a42c437719105e19ccf027e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e363a3cd5d425a2fdac58e36bf82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d252be1986f566f162581aa031ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472477aff139a1ce8016d33ae8a61609568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91048b6853659fe732d2afb55753f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822602b361f6ca9366f2bc53cbe168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98cfdc723dc8e75f84e5fe3af01e45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aafc8847cb0f1a85e7a556c659ec6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54361a59606f7512d393759947e49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceeaf767e5d99b52bc934b6f952aac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4af7fcfa79b80baff13a6483e4afb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ab0a1b96e7f4194fc3f1f4d2a145576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09b05b9f176034f4e310e1ddfd4945577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b82941ec2e4e36da4e0b049b38e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48bef2fc6cafb068784a83281fb01b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dbe9609daf2df30a7962083f4c5fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51bb61efd13490e0bdf21fb36074a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14021afeb750c46088d413147a6619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85867eebc1a23ad91d7207df32976ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d244d0864e35266e60bcd8bd8a14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60803363acc23d70d8c2149c0b9e00f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e10e4b661bf7069838bbee392fc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5250437a58dcf0d0b719bbf5b236a91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47863935cff04d71c6edaef3db172ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ded89b63a76be17fef74869f0414589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add269b5b1a2ad4cae360f4470c97742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89350b25b1d8b4978b6dccfa6c1170f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3611a56df58ee4d8b0c440af59c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7107ec94926a6bc0c62b28d0fc6de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d546bf839ee94dfbae4a05c2b633ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ebe5d094a5eb493ef954ef0cdc09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88bad4e89ff939595f765a2418eade596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fe7349d82b80f209dd03cac13742a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab4c341b505438f6d9cd61567a535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75c14eff1fa91f8cb9aed00dacc0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1c63177c9252050743574de4bf88f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f6e3594f2f3163cec89d9b6104ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b604f2764063c48b7bc822e153e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067b8b57da29944d5798fbcd3fa7d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d13c7458f654eeecfcb595edc9cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c7285edd1e958b186044242ff48f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4970687c98a453047f94c48c6396606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797425162feb9a170a7a3059180b81ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2daaad6577751c221e792aa37f35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50bfaae35313d0bf8a8df5cfd00fc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1024c21ad1c92d200f4d361f2715b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51301aa552c2de6291af6ac98040817611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c79acc547b8b17fb22a08f7db2896612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6ddf427f12f3e1abe6844a9e96eae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40f5e6a1658033730a1c1c5029456614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c8d150374c5731a8a9d72b921b6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac25bcb9ad11c7fe121d56e43ddda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954c596f9075e087b78f54ac616765617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e1b1fa1706d14c8e8dcbf6c3410d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715e1cfa6258892345b571027f89ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006c455ca93c434d6b13fc746ab0c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cf3eea96aec9c70554eff218c3728621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273abc2ce607e4b573e95696b7dcb69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d026477da0fb41e254c88ff861d52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee90e07d839f3a928e5066eac444c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1e4e79b13d80fe43177cf57d853d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3cc647f131bae68d57a463a0a142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61a9b7068b7e908e9066774c8a464627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b9601100df642b410df68b553902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab7ccf94e17b5f77a3c140841109c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8d20dfec4151f0b37c2628fd02b1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d08e4ebc576d716b626bedc87a3f95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f56bb07f1c58f7411ee6035e5b63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76189f53480b34736517187709d33f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c110f3b9d840991be0772995f3609c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac838860c82a395bbf3e589eefdcedf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea075bbd505c9508facd945c83f8235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885172ca28845ac555d56f283fa8170637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40216090fc7eb7346f66b46dd108ef66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a22a991cc2253cc867caf0ce4e6dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca52d27a758378653aed2dac701fd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84789b40ce1e15f8d6ce69064b1273641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655beab0bbdcb993ca568fbf865d9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a5fc6cc7cda1afa69b5e659cda9a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60622cbfb9b3827a2fea7d2b6c8cc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba2ccbbbf8623b9b1e23ff5e87d62d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905a1927841845e441040b25968bd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956647b9b28a605550c8e74c393b0734647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783ea423a74a66a0b0eb906a3854c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8151de708b787e05fae78eec65cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcaad2fd3c95d5398cebdacaaf137c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435296f9b826a0c8f3221b9d3d3d54e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9271b3c2dcf388dee32086de22819652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064c068b68d34ac869389ae391c2520653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45741aef6576f9bf805ccd29707c57ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682f5c4b41d769f9f44b22c2d855ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c08b8c0b63de180ca4a89116b588656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e2313c9cadfec14bf4e4f40d53e06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55dd716139778018ecc9dc0a3939fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681f6ce58a11a4304d7e9267648c76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a354c5aabf16c22eedd8fd8c1d07bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a320df61958aefb854074114ededb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5029c6be72491d3534ad87cc3b50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e84584283efefd8d43ffeb0d5f360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80579e923925c5070eedde026e09e2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275fc3e01b2230a6274edabf0a4c48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09154d5d8c7997d333fb8a4d37ac0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a5e51d347f6731d62ccf861c9b7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f1fe0c23d0be02f48b5ba3745e348668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea32046f5f11436d7059540070ab65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55d5f38bd296dc16d48193e38c26b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b9f1025b9a911bf1b2b3b9d54e003671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155dc47466741e57f3e42dcf163fbc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330638695c46ad6a62f13ac8e1c4e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12983b8dafa04c69e2ba8cc62b85ba35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76ad08a1d764e3391ac07b68b736b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833c41aab94fe10e81a368b66f290f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e8edc066a2c1540092c3e3cc6b93a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def4956302f38027b03d93a22284f25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923f3ac95a760c3f2f5c0beea08a750679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52a165a8afcc017ba2aea61a1c363680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe56350035a7ff421e6e40cb965c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca23d41dcebcf7db8cb8736d22a6c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd864478434168104d894864ce7bc19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16043978b52d923cda0f611c86039e61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ef141fec5f79803f419f931736024685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b16c39ac1c19fa41feffdb07708d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb3847d5acfe3df6c20a8dc8874a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e4943148d98d36834fb377bf1b6ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd464690a2790e29f32355a846f01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24c670e7476103be75d48b2f1198a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d72ad855cf99ccf59843a793b22f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92bcd12028e98ba4d1b0e140598706692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82bf2b7e57ba9391bfd8290a78ccc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561997e23adfb66560cf2657af8b0196694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad5b0494ee1463f43f1421d6dcb23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f0892715755b47185359af7fe4e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad07b52f4998643afb3c543efac879697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e805f731356d51d7de64b6801428b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b092dce111d5103ab3c448590a8eda4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e137a649bc7000a83458d1ac355403700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978984d427c08ca210551fcb12ae0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace480388c52fb441f072b921361634702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33361b4eb405dcf66e99f2f518b69e0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b268147e006857766bdc0183e3b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb28adeadb2318feb1f255f35c2e044705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b940204cbf1da33b305e847d355a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd529d4fd2b053d712d0cb646a1a6bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b1da8a51a608cce689225bea98a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c21521a939ddc414fe9557b592832709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ac15cabdd017ca52be563ed8b35f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f5fff9c87ec32d14727ee9375bca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e507f7392d0c3f01e5577f25b88095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f887198e42fb78b7fbe104a50b0598713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf68f7989519cd1fbcac31813c1ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e6126688b0c408d49eb97b3054c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3355eef007a99627ce0d971530f3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d5b6f84057b58f93b8250b5ba880717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709905624fe15bca016a404eae411e98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c121e4ba7eb618eb9a1ea6e8c330719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004c35eff028d4e7557b03a1b90172720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a96ea882856d49d1814d7e2e2691721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef412e199e3b50ba3a5d894c8f997be9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8674029d87466ba3374a2ddea669c56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c7e5b85b5f3b1a8a9b84d62d4e05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e4b7e613f048e2d3c466ab54ecea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a7f4bfe7c5094d6dc2b4c2a5f271726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8da06945a82d85503d5b52531341a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0c8f8e78a137265a9290a1c69168728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f77d613f615f82de5e881a8b4810729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3dd48fe552b10be5467fe09b309e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0290b3da2ea9fe9ffad3134b494073731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649701cdd3c60a91a4e0191adc16834732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda817150d6fca9cbcf58f083c08692733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486ba778c0e91b9e51babd31b6f3747734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624225a9b26e84ffc7865da77c0e3cdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad49be236d9d882f053d91d40a076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ad2ee77a3655b6174bb057612a8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413240158d35ed6d3ee6ce837f2800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46472291e3d315b8694964a2cfde7cca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3beff1b53f7f440674ab437a46cee2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90560dd70a22100474fd0cf8093e13d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d86916cf5d055e664667cec47d3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1cbe3d75d5fa61d7c4d4b8e60ac47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4b3e2e271f6ef419b5c8f7c97f2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b036874236252151f776905def55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb785efc9baba4a96ada7212a2ca45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1854478e12b33085491367d6ee2693c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830babec9a32574531a7d55b19223702748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac54538027c154fd502fda085f605a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9b08019c84514cc7158676ef5432750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e60124eacb4b9c06baadc4c8e3d90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811712a32cb953e9e0b22e8a79f6fef5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b241a6d6f81b59cfc00ada7703f236753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c60a8b8317607f64d339ec0341a290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8b431e3756b41a7eb222cba8a53ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97553abbd7747790d7de95de96132039756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5fe0f30845f1b0d33ce02ece27ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a9829aee96ed645cd41f96d153dd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a3eef870433ddb28976d67adf7bd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>